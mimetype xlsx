--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1288,51 +1288,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a453eacf2f24673abfbec2fcac0ae21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6fc8ae314187b67b5de056e61c0f32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5541f5dcbc7c99af38c486b86394f333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781071eb483713ebfda3b1cd7f279b354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36533ac4d28103075738fe6cc86a88b35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec3752fad23071c448468e11018ed76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d501a0f1f56db68889175163ad416517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd9562d9181606e9243c8c7eec02468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e91dc3fc7bb82927c945916ac11add9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4659b61fc888764e743253c66e51daf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87345a891036dd8b05a5970d9cdd24ec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebd26aca0df31fc028bbebb2e30ed812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f309b5f5437d88693380e714dc7db13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8448344b75b19413d7ef23c98bfee714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f01826f53bcb09a9b2fbcbfecc94c815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2849222ed652fcd46aaf4aa602bb916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f1cf70871e2e6be80cc1c4e5b9c4517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ab7a69d9d9a9e2f5a39aa4c218c9018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9f9e862772c63d0822916a4de720319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e52fdc5a3de05785321cd8559636020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121bb27b2dbfa56949fed694947be8b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28620c429671d17d96fb4d5a03146ec422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5d6e664314a00ce78d896885d7fc323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535538e409133e54ac5e6e439d71a4b824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff993ab2875883c80c3cdd23acac07925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d830c240432a53628e2170cb5754d4626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440681ef24381ef7ad2b7f77296616f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36fb38a041ecb2c0374d532edd0df2628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d1a07447e600578464267161fcd4829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e797455e5fc5ece325ff643d2b94f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695190cefb02219efbfa84a11994dbb631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461483b31b34cbb3474e73cf4b25e5032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d70237f912571646eb2342d48de2c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113d42e10e9965fa3536067f7cbb3ee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275bee67c03736408773c4bc2236c34735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a25a960b23c575fffec86d8d549f6036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421563dcacdda28d2ff85f3d38de3b5a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9bb6ffc40adfd3aa6d10e9aa1838438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b195f3c5cdbef149e98ee7df8767cc539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2a2907caf9d58b8f633619e6cc85e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdac829fc600f595ae14319050662ca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef4fe88b2fd55baa4b9c02bcf065c642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286da357c3e682256f7165034877b90843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03827915c820d1cc731c7681286de81244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ccd5a13e40ed9b3ab02e4ce35efac645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5a6a19ee9a3995909ace56f1773ca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8ec1ef37c7c5e6d4fb0eee14b93e847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba57e384c7b1016e2d4dc0d9c6034748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7013de0bf500c04d1eb04d7678bdd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0f7568f5e25fc6838922cae0cf6e250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f0a3a1bca6a778a27edc50ada0fc651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c99c18192fde8304a95c87face0d6b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94772fb3e7ea985589a6e1172801c10f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f1d0ac31c0b34946c9b934e05f5de54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402f9dadb2c1b02a94da6a67d1bd79455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fde02e2e6531a932d22ec9634c4e8c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8e3af8aa8911a61629cac810edd9657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92325da3aad026d96cd9010993c7f258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44cc2a9060c9a3069fb437aead7fd759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58eee745e2aac8e1766b4ef76b1e00560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f305f78fdec03a51874e8603f8840c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53301902e208a01aba3885e77fd7277d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ad1a7f086ecf120e3aace4da17c4563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93ead23fb196a1882973291aacd0f664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25aeabad2fc4fa1601cdf98a1978c565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2a04e93831422f96b489c0295303466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd74e9e1399281241e8a02bd213efb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095b573597a69ddcbc1989761d9ba3368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ec12aa867dd8715e8d8c4fdeee04f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5534e631070ef0bea1b2c9710444c8e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ed72df0ac4e4c9c8739201de3e69c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15efb1ab1111afa88f8cb8a6f18e7f8472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648b364f1ab70073ec038feec9e049f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9a08f68574714c4134258886bbdb574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29076358740766d216befeef1000f2c675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c00dd1a954d157fc62f9758155ff2b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d697c5ca45f2ccacb556d25b08b613d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1c42f84fe89914ba1cc27816bd21a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04f860033fdfd26d76cde21e8312e279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc73f416b94bd2cc425c9be98bafe080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9800b2f2dba9e7e096d23af38cb1281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092ccb4e72a0d2289afa78f346376b582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97134dc7407a7849b2b0a308bc13fee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552178bd60859f62ef7c43ee2dbe11884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7d3b0d6c27e602d6743c6286082eb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac428eb32c7cfdcbca2847f1879781086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f751437d98d44fb6f673b8bc8496e2d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4901f52a6f698970089ab81b1b0e48388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa03444ccb0bbb99c1fd52a6943e92589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7cc697c26241d6ee32747d1ed773390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02a499977c827681f39970939c838191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608ea51ff75ca8bede847f64276197392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7277827ec8ec802e85aee227c1b56793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6755c07313370f27390a52324db7a394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69603b40c797bd8ad548c0e95cbf6a5e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca746c37ba972e779fd5541405d88ae996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d2181f446be008da1e785f337199097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954c819a983b9fec1e1bfed648aa17298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdcf2ef9bb9831f2009f7146907660399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16327e25d853639c9996a91b6c1c8742100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f384f21249ca5dd0dade25cd881ce58101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa62b93a4d83f2e3c44118bb7b1654102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61f3313be265cfd1911bf6e251bda2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f414f940a077afa4d6e0433116c0f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1bab6ae5c76c59c8d3e5ba447eb31105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d89af8ba44c3daece7be34e30cd83106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988522aa8f469bb198231d38865bb3bb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559eba5e5e7938e7d18c0632f0bb887108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7896048a695a6ce90d4168453e2af109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082a878a5c19f4088225d145bf2cb2d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9426ef7d7db6c44243d35b210443a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49123f74fe6fbeeb997b5b1b28dd53ed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc6b5f1b932e8f975af4d04c7ca8ba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dbad14431667d91440b4c0c54b7544114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7e63b7063ce1386ea9f21575aef58115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e368383ac96d486fa1f0647b3c204c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf86e0f619e896183b0a9fae5d8d625117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f40842ac8c183fc94ce6a98233c89118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392669e051091c4c8d21cfbdaae1365119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092915653dc6dd1d1d71cfd05019a81120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e7ecfa3792245c390b31767f88ed8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d6c01746d248865caa7fd279bf715122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a0391617f1562c1c0aa5a473a11e5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4632565cff6c9437f810f62963ba66124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0bb518bd0daf7098e5d5e5c40460b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462785f2b21c960548be9b0145d27a3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60679f7f20b44be07c7aa10fb215d6f3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d94d5f1921163c3664afcf2aa4c93128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8623c1efdea90e639fa92db4b1783129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2502203b00a6edd1e139a15f241763130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8964f2901ef75f7b0018573f07cbc9c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817501e1ef6c4766611fc4be700220d6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eca002fbe10738816ae191b4e70a4a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643ddb583805aeef9e96c4a39e14ea3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76887bebba20fe195410718a9cfe081135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3d3bbc44e67d49b2657a42e7fbb73136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46e3ebcb973b7d6230b8cb06f30148137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da84ec6b6dce3d528c33823a4123d8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c58d616ce02b6fb3eeaa33cffe1c66139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba06291a045a18485439f60590b65e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3fc47caa0785442adc21595a65e535141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531fdb21342fb921963e87a7099ebf1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64522ba110cbfda870c1a2447385bec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57291d6a31b5f99f2f90bf468fc5963f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42160bd4fd76c3be75733f7f6cc1108145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18f38100d0741db4f539748ff73e2b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af1a6c01734da1e0c83f9fa880e9f9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494382ddc096ec88d9b85cc4ee77a685148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df4d2c6e1adefc8c1c5c0143dfc19f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf44f7d7af1c1f23e2640a9439b94f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcac700ff935778c69422c9d7ec30fa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7295bf3e03b18f5c0fd7a94cf9d56c3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c9088ae83e5efecb07664c779931f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5fad2a9cf1a78550c51027aa4c0092154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407807af320ff2a085f9d2b9d1401e6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeee553d23b955bf7631d32a670eb38156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc292ede4f29e3a98128ef12208bb3dc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde08658571cfe399c12ef11fd3a39e0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dfcc77beef1a00f9d1a8ba65fca113159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa51f298a5b61641fd4693fbbc39e0d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a5a3b9fab3bbce65bafe3c4be349b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03217679ee329e98b2ee6b65982feb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c12ad0901971af39dc06064ef2de0d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a96fb408e05bcc988272d9208c9bdd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db91109d6da50c6dfb4cf5524b872a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3061f984f6b387b4d3a9c396794315d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8083543677aefe550ac245275ba918167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8daeb1af2640f214de7074dcc02f1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82c3c9ec472dedaa9d65b834450084169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1be184bc4964c3e30ff976e873e57f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf6390d001c3d44f3cb7a9867e2fd1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283512ab58d67f7f816799f972850a55172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d75a5de12d6fb385b88ab338a3e25173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2101f3eca606509abff66907d4723174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4e84172b0a67f33b8c84a0c139aeb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13965f713f209a4e6e5f69b66bb144176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87340e7d84c6f0480bffd33fcb3b0d58177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676559bca46896104a932c54901a4791178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438d4e673dc7b2c764a864ecc6a1670179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a477557d32d719c31dc5ec962df9766180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c26134251ac9c1f4d93194da7c55c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a760d9248ddd1a174e96796335ec4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e27340459c5992223a4433ae224473183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99265e507c0776282cafe44831f7d8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7661639abc65f648ef2dedac28469185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42db1388ca1c7c38c3a7892dbd1efa3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e43bd6c643f586e2823842b9be574e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e94b4b6f91047ba1dba73ea331d53188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55aac01923ce5af14a6145a1a21bbee189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea152eca4dfad09f6ffa5f476342c83f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a4fdb3f7351fcf0ce7a25f9e9b45d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8c154ae385dc55d706b4fbd23a6d5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01337d1e6be295ac56901db97cfa9625193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc531fc5d7b4451d8b14c04d965c4a7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004636ac247ad3d5a362c4e7dae79c0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1ebca377ba8881994436b98cdfe0a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e4f36189d1ad85ed2901eb622274c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea2a526a995e5e71796f0a5084806b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77cb26b6c5a1ff71bc86b10b12fdfc0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61641e0373f4b41be97da88b4e33ee59200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6343a50c4ea91790f36c7af1bc32a03201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76529909db5337ba2a2743b1c227bb8d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb2207bb47e74aaaf0b492c77b724a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f98ad3aa7dd0e5e0d36bed4c41f01204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e0e0e7eb2f3fb53a757b1841ff159205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4542d6c260ff4abbbcd97ad9ac5222206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf73bcd6c1008cc1da066a06fa605b5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ebc47e9af6376430c79d8adea24f5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf5e4a609f0b355a5e616e38ecf17f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727988466fc29514f95e07dbea4ce3f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cdb141a4108db96851b7b989d3cc1c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ce400fbd8690cb33e7853be786461212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c61f180eeb7099d890ada87698d474213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148a36a2d1a42be2ea14baaf369aaf4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c75b70ee8ccb5f202514f6805a6122215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f77f3b07ac1b59878ae05559022f66216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca89ac49cc886ae1e1a32634f1f2c77217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263baac9b3542e77ea3789dda9706cec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d08dc383a2bd1d2578d20a38a05caf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd46d3ea40d28a1aae68f766b8b6838220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331ccebbc2eb6315ae53a00b7dfa187221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8b0d65d830e2c5f8eb5eac471b29a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6392b1f25a928436d5b44b4d139fc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1bbf9c2c3106a978c3751219852d83224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876ccace205abf44523b6060f6dc533225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541b765b9c060d20724bd5831becae7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4976f224b21a23dfbdee1dcea0082227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71418ca2b4998d99dc46790dfb2b06228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e8d42ee84262387e66f77e341b921229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467608982464ec215f018059d5596a38230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b2941eea4f0910c6292ebf7171e30231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a898605b69e296b1d55f1509ae95c56232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723c0005b03128207eb40efd041fd80233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce29e3464bd4697a6695609e965522234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca40107e27a7a0b4334b130ef5e1b17235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2cf122f918d866ce6cf2bcb0f19f6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd355f1354305ad75e27ab0a851fe5e9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392e0c0761dfcca34149bb5eb10cfce238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c08476020459cd27678a0d642601e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ccea467c0f3ef30f959904068b33d1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f1dd7feeabb90044261b39c49be02241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e64c25a2e0216a381270da387610e7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb995fabcd28b0ceab080b2ea46d2aa6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0013d5f6b7e4109233dd66fb8a2127244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006955037346782975b43886f2e5852245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e036f8c76a65ce3fdbaf121041e9d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed738576870e6af0851ac1d3529ab484247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87689d2e4ca43037c8a44472309dceb0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385490d79e8f568e6f7f0a4a5549d1d1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ed24dd5fca0054217f6492341e311250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8aedd2914cf61f04b0eee09e88dbd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f8850d38fd8883ef13d30b48ded71252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024024a7bac0d0345bcd426d72da1bb0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e1e39ab6e6e30c697a4786b44a436254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca63b7de7bc13577c008c22f31b2530255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4e03fb5bf090b8ac11a8ebc49dc81256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21265b6e39a30c11736b284ea902bfcb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24e297a3ea7946f0e44d70dd6202d6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be67cdf341cded7d4fdce1e62bf2b3f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1b571eebfd3da912ec42324f7f0a6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67586aa2dad95d4602af4927c91d14f5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a6dd55f5ff264d48b05db2b53b0fc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffea9baf22fae447f3b8744b907808263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6b22e068ed7238f2a714557664c9e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07613932b2d0ea8dd8f6ae3591fb8c36265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa7615c8dab418b619d8a4b09fc6e4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed39147cc95605dabd55edb8178c68267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13998d5361619d1a6f40ccdd6ee5ef42268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb127f2b704443a17971441b001faa11269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16513d3827732d0b6dd90fb0c501c1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58962572429dac599a222453fa6b61e2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537533839b10b9e0f9057b8bb583367272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991948c4d582fc7ec3d426d76754496273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05c2136faece31b3c3f82625664d38274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca500862af690785ea6b4f6214e412275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce47f24e73ebaa4e9d3902a6752a70f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1c9c25aad3f07925acf699fc988cb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f45329d301fae25dfb2a2b2c4048e5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4db622354d969e50709a2c5271548c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dea115c57effc7e2bcd2f3b10652f8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52e71a9f6adeb3d0a1e1c782209caf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90989d75808f85ae15c6c88f9b931dd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b18a8d57a2d2711064d3f3aeb64ca283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed1fc73d57a1a865becd5baa07e4ce284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6f1fcf1efc3cb4ae0c8f887302d73285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eba5c0fdc3f41867fcb6e365052625286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00196bb595c52c07ce801a0fab494d77287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b91eb1bf5240ea70a170f5625559ae288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd653dd765a250c8895bea47bfae30881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275af8a2bff238a7976639ecbf7931972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0178485af091de73e4678b76d936453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54357a33cc9441d0caf5cd4e3229fe34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78155349fdc07d434b2776a5654cbdd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5158b124d62663ecec2680bf2c0f576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bbb5ef0777ae0613ebeff7d069123b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442de6e87575326d437cce8021ce09288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e8dc28973201df63f46091a39a9019.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8be353cb1c415f8bcef1beb53a4e710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72bd037bd5b99e75e123091c5703fe311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d8e2dc686c5fe8e89b67cdeffc8e712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25680e08d3403f06948685eba50024413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d62aa2f2782ca6a220a1e8bbd22d4fb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677585bd9a9546b74126bb1844a10e315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd629a2a6620c3e46edcb33668a3bdb316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2c88119d5b5cd8c69436da40f778017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579fd4a05d62f8b5850d4146797fbc9318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c088ac8292032454a1c0f17c4369619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48499b54c4947fe9eb3608af88c2ec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ef9069b42b4feb7d55d4b8f87557521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31031cca38d663d5024e712d5ede3322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f713b9f1a2272d4073168947c18f6e923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64fda9d713a20feb82310e2caed2a324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d39a66bcca03e778cb69b697cdef1625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21325841056d24ff9abbb35ab47d6aa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed2c1361a62455be418e6ebc94a89927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2b64757876aea3c3d77b6b746c2e228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e32f4b4bc57b891be384758a3939929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c101676c87d129eb305e5ff84ddd630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac773119fb0f22a5b4cfbed640cc8b1831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203ef1dfaa4c17d1eaf50d83f2a97cc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42c62d61058fbbea7ddf07d916694b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db8e65d36178289d45b433896c2d1334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243910dd761c7e52802c795da65f2a9d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef435fdf0e279b02f6630caac31e0b736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab43854d35ae55af7c7ec8bb76dd9937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68492feb75f2665b52c5d7a4b5d879b738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629cca168a98bb27e19eda45936ec69939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3fdf37097c552a4161a7ef70df564740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fabe7bf4a232f65138a35706f46a441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d69c6c207de702febb541c91bb15742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10e9bc91d51782957b6b017cff691d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5e3928cc3c8396162b7698b36ca4144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd6b7b9f3d907b78651ea9a1cbebb145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b672d824924b5dda9fcbb696b7c44fc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd96d675912d65f278bdd655a17282c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dfe0e3f141570eb4a8bc79e82dc8a148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056c510fa438926b1dfb97d7bb1e54f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167f18ecb941c46c6ce7886b96b14fa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ad895d9c190634473e8f8c29a5eeb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22cf3a6cd9638925cf96299061c76852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4f1f19bfab4a4be85a9ed05612e5753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34dcc92a70d6c6829f0b06e0d5f5f7f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b525c5f149ee198f752d368fd3e155d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd6a5257fed243b43d13549803b86256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a392cc004627175e176b44f4ab2a7d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e86f41cd965c25bf6d53613b4fe4358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe61b2dd841b23cd4395dc325bc6f259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35317665ae81f8e544a2da2f3097621e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb399caebc457995a9475b500a8697061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22c38ee70c470eb7842646292dd7a062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e425958ce900efabf0d9881168b7863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b37ba79c0339b48f9e9a2cd16d44764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a87ae9b6d7186841ab9a6913213f9965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d057688a6065d8bfdafa19b2132a666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17857ff5c10605169838067e7c2cec867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31529f07cbdbff35196aec6ae5da7f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6fceced1ab84d03e3ea084b0b1f7d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5086b180543a065ee5327960ed0a71370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f24c01dbaaea883eefa373f3ca26b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98795915aff8f5a9015ca2a258fe411a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402430a2c2f23a20021db68e6071ce573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ce67d74d7cb10ed9916ce3d7aa2ff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d07f7e9cc2c3abc86c7bde6acbdf575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20624dfbff946beb3966d02a6817e7c676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7451adecf9f83408716c280bdc7dc777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3d944713045af7679872e43af06eb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8987d07f05ad656c293a3345a195779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d4c2eaa7357c8939047834b1cfbc180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f05884dfc7a6760e3e9a12aade223e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e61d4ddf2b4b32090737666dddddb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67132e7ea4bf25c903968e9116e7669783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11ad223aaa536208a7c505b4a2f41884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d89b138aab73bd46ed983608b8457085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddfceebe2407930f1cab3a761688acd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f988ea2ee748ded4dc175545825ebc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8cfedbf5981cc5bf5db57a2dbea5b088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd3fdf850628078b0cb94f10ac37e889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb39a02857ba489a3991a95385f90990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612b913bfb0a51dff716004877224d891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342d493863606eda59d408dc45f576392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31046f9c565b9c69d6a5c255e7f3ab7693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82866e0b626c86fe0f128b9575e7e5f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae5e067adc90aa914d72fc3a435efb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302a12777988c15432511f019b4471596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595886cc559a0c9b2d7f495cb06727b497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f57b56eaf36a454cc45180cf91df798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ced8bbd81313eac7abdecf78cbb0ab99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d736ac4d76db5f1b5e5522ebfba00e1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b646979587c32b9be5f486139a4379101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e89da394735b2300686d787462335102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8b17e2ef94992da758aad518cb4ce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f20a66bcedcb3a70276facb34da96d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4b6829ce5e2394e83c2dd2ffb84a5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578fbc52d064a8e2e8d96e1d4de6fde106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481df97b67a83306d467e88438037a72107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6fd1381a55f5b75f2970e40c73197f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68198c84bd63bc853cf708404994fc91109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0edc98e3bb6e0660f77951111470d22110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c461dcca193e8bae8363f58433054111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb7a0976ce9e114cafc499b9089f20112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6a61ed898d88cff9402f43d566317113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe0b3f7497c1caef44f5601ee64bcf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54829ace7d7128c009a3fa885fada2e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159ceaca66f4fda0f28ef085ec2c658116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6be2de1b25c5d9ee5d28c96bb4171117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d85aab6788c61805d66274ef72759118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e994098550a50247011ef02830987119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad3d2567114b8fb18bf4853f759dfd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e14ae310e65f7b58c2eb36f5b446b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6315ac74bd1e2ea6171f9ce4aa90eab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd45302dc1906fe27c536b7c07018f0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1854f9e994766eac9b2aa8ced51b2e4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3d64c5782e6f06a4dd9eec6121f85125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdaf4b345339a3a8c45da613a540ff9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032041fee9b9969cb43ad5b9ec8f880127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ada019ddafcbd516de4d8051d0a2a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dbf8c79987f7452055ec9478614dda129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f863e697fb4f4e657d2b6a30216433a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d2c0a31868045b0aac0e7c012917a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a7e7ab8b8762a0a252f1eb187c12b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7645d4652653f885648a1e98c1a4f2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddff57f979ea438bd162a6f914d19b1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1b9cc4bda40f4a2734f199e8b47cd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61038e0340093864f5b50c60f6fc8a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c682e4e92e9692c549fbf757155c5ce137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b5f059bae8bff7d80c602c42507e3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9960ed9bb7de94109e0767e19896fdd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583844a06140b995fedfc3e404a3db5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc74642110869c3f5a14f1417455d2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c3b27afc98d0d09c1cb1e7b2e0f54142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ccf3e84fe2f3eb299395ceb30a30f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618aadb92a8f5f52259697e79553607144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bdb389467eeecadbacd604c0b3d0da145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428a7bfd255f13f465aa141b01647fa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f2df274c5edb1b3f00e0896a00de7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f883115c0f33e1a5e5bc3784b9a32f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063f93568fb362c8c7b267749c5ebea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ba8adfef64a555b64ab3132d8a642150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a136ecadf816ae0736fab3b6ab604151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98041dc3c526258f9bd1241f94b346c1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526233a58ea5b99b8c6207756494efa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b1053d135c3692c238a84954166ae154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4edf5e3cb41261e4552b28480654c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a95d380ba81c886328d37fddeb293156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d4bfb305ddbaabbb592611338f753157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783dce97c9fc8c5890632ed1caf75408158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4bb60bd1bbf1d50ffeadb9a89444e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b5b0c0d113abe04e6bd157b92ce83160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7364bd6f455830530e840997f2906ac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648d4a51f0d1c8def0b5e5a4a869f27162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808371bff62959b276225cf360a6334e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf933f58004be26ee7f9a8b1a24b0d9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1827879819763747cfe120a4b042e55165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c17a4ac8671ea15465798d8127333b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32256ef997ccf3ef2fd27d7c2b5d47167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ccae243d1cf81137bfc34d91846325168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179abbb86a7da84db6ec1e8b5350c1b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a060082d723d3f2b911da28e3d834170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a2b9d791d30f5bd9efffdc694095a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5635e446686b4e26bef5c18541be9b1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ddd293ff712d3c3c6a08933d475a16173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ed108bb5254eeee0030f1b7bd321a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661e03ea0bec442bbcf4c0ed972c1b6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e3d2a521a5cd471aba7a67cb98c7c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c642c332119eb13c1913327f9254f5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a598619400ff7f6887d71aba0401b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eebeeef33e6370026de92eb552926c2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67db266d218c12b42f68e3bb9ab5a4f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4163b386829cf123aca0a64fa342d4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628279752bc15ff669d8aeb87224b1ec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829e24326436a1334d524f0655bd543183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6043f7250707f47fb22935d78d80e7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be3cc8be1060cb9c20ce3d790caa71185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ea66fa69a3fae5325f4ff3522f70a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ceaacbc2e6bdd43bc8d06a9e24d1ef187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439a581a41825e6d825f299358df35f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5c62fa103665500cfa57449ee81e6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0155192850392a241b035aad4102b8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e28b1633b52ed7f54e1ab236a60eb1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38456b3ac3a5519895b900dd7e5db2b3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5b7d54bc6444daca7127faf437ce2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c86605a48150406f7f3d4aacd285f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1119bf49f1977fb9f057dbe402ee6fc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14261d24ffa5ca61e6b5b6224aef661c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8b2d60d4a00d4b45f74df53a0a860197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341741157214ccc334600dbe98e46a8d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986d8e8a9aa306a50dccc2a12654953199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1f95acd3e50cbf08ea4a5faf3c7b9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89478c47f90f180c75067bb4f8a4fc12201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1f487fa7408d7dfb7a3706591dfa4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4fba3aaf4aceb6940b8c0243ad5f9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549b96678d96cf8b2f514a1c0244dda204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8788a90ae817d3cbcbbd944c44bb6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841c083ce78b6f30f28e40d6cb716b4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa32fe29e5ad54061611880f5877f57207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab048c23c1ac3884a29c7f7515f7eb02208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b977bb30cffc54ba00b76d43a2f1e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b968d107b68faebcae741d3c662e7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd6b94fa34390b5b5b38d569119ddf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8055afe12bfbcb8a91606c31dd0ca3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2e5860348e127ad5110fd1a001607213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ced16ebcc1ef657ff38050b98b8ea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f29c7087802cc561cfa73dfd96c90215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab86684bb967c9fbd1deebaf42e19f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f23735639921eb4ee5eb7b4e87b120217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a6997ac5c8a8d99e84acbb2565a03218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab03d67ef8f1dd4f558fe6e8db4c982219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65336b65bbbea9e0bfce0b0ba89d34220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6719bd705e256bdee6e88c6a422fa4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a93d65daffd8851924fa398e59ec5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a9bca2ba2f87b16d6c27a74004ab1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f904377d169b69adca9ecbd5cc93449224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ff00468610fbe422eb02983fc9fe3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af89aaec027f9a7f73b0d60f562ee20226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f240b13facbfe4767f238012d31abd4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a877fc65be91275a6f3d00f8a7b1be228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5188df8ea1fa525193d24650f9330229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9f0e3254e7c57ec293300bda20938230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603634268ad1b6fdb1b9a009e1d00bc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8be153877a6687f925f3ab65752d8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c0bddeb2fe43f238ef53c62b405ec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3962a0f780c827e29a54692c04bc6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ba3b6efc16044c8c989dddf8d2676235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f856fcd9788d3bed75900ff020dad236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fffd11a8c4d82a70be48094f6eded237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9144ef6676dfbb61d349e5e0f07a8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23746f3ff20cb236c79ca9e449766c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87036fda9c7cc99425af5377371281b7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0614688a537d38f25894855d3046561241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea54a995f8b61269bc808771f6e6efa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7286e99ea8c5f251e9a3788f0bdf056243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa017c0d99070e87d6009ebf6586b99d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e60297873cae3033c21f1a04806563245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53071e38dc1af62469c266239331536246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215eb34033ba22da4c4f9a215cf36f89247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e737afb79d0ec45659262b4fd83191d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c950489a5ff435c8ffe4829d3f0a5b8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897bd438bbbc1879124f06f11c5bc007250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c985bb3c423cc0c23e5ca438ea35d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9746fd3c6227f4de8c84b76162cc5c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab83ae22ba63bef132239c6acbd15e5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e329a9596ecf5ee2d73cfdfad48f4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce8894a0f8ae30922377062cf19c8e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4d1fabf809cd0ef0c157bbc82d38a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b17d49bf992cb403577a0f618eaf7a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a68ea7f92cfdfc21418cf0e12b3fb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13275801b68ac452fc59fee935375df3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef9532f5ee4a83eb1d11c8b19b5621260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03966ad2eed1e2c0ad961dce66a737fa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114eedbfb8ab28b2d45b25a647bd1a22262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03bd86efbdc68c0bd73049652094e7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14343debf0161097a2d385a550ab3c2b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06e9f399d9317c03f7e1b5f3bc2d43265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aeb54118241329866dbc1533c4d3ee266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21adf44fbba48e51f5e1019e43344366267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a6f011e99c2dae4f1e21678f36118268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6b5fa243c11c8186e9a99bd351add269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6c992f4a8a2f189dd6adc78277662270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e356e4ad977835ca9bc2be9e8ca1e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca7d8b4d0b48a98b3379ea64cba94f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27cbb696ff5ddb36d841a709e20e52273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39570cba652439400410389a83753a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf904bed8a4a2bbb092d80c5889b9985275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071588891c4bff98e2595e2e39c1aad276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407d921e4edeafbb25baca7dacfc726277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658bbbc67c816a4a76d679ba199ec08d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3bda95638aa65d3f8731a461ebe889279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67addd74e28e3b282b64db5b24a32cf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735f18b1b0b06280c413278f84a1d5b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ac81edbf9f7906b450d192dcd27d6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce503e0671873f4b15bd258290a7521c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273484d2d4790af4413d684a281f5167284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40818afc3426b0371368ae0df18cd3a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d106191c83f0e4e26a253771c9e3351286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080e6b47711600e6991223f6d41bacf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ec2235c43986e47295dded611f37a288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>