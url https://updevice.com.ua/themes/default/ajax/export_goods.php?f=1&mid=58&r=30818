--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="409">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="408">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1196,53 +1196,50 @@
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-c-to-lightning-pvc-charging-data-cable-c26-01-1-2m-30w-/</t>
   </si>
   <si>
     <t>000013066</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to Lightning PVC charging data cable C26-02 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-a-to-lightning-pvc-charging-data-cable-c26-02-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000013067</t>
   </si>
   <si>
     <t>Зарядка Qi ACEFAST 15W 3-in-1 wireless charging desktop stand E48 |22.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-15w-3-in-1-wireless-charging-desktop-stand-e48-22-5w-total-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD30W (USB-C+USB-A) car charger B19</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd30w-usb-c-usb-a-car-charger-b19/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000013069</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD45W (USB-C+USB-A) car charger B20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd45w-usb-c-usb-a-car-charger-b20/</t>
   </si>
   <si>
     <t>000013070</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
   </si>
   <si>
     <t>000013071</t>
   </si>
   <si>
     <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
   </si>
@@ -1294,51 +1291,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd660ba9f10378b765e14b18534f008a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0100ff569d1b09277e4b70a0d172292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42213bc27e385bd30ffc1861bf72d5bc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2625846bba3264d921eff47145d0de4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b20a91b71bd7738068d20d20f89a85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a601243f1b0d0ff82e2364031e60e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9243b6af45496777fe7f78b1105577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dac055dbee7e5c88a5eef815a375938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8dd3318e5cb36f768832cc056c98fc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5629afb6a405bbab986c739f6164c2e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17bbd76329f0e2146cc62382e4f56611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6d814d897fdb38ef038d5b13f57fb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b82f7f28f1c550666e13bfb6103b9113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae6126dce4e396f2f4fd2032e14b6914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69253b4fb97b18f0c4d20674d9df85515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53b7160aac99f87472593b23cca9f016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49e4559bd2162cf88a730430081ae917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c626be8096f30b16dca7f4a40477018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755fbc94e43f6ce1ab5ec2db4a49d4a619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579f80650e379e7affe387b1761ff5d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b03a7343eca3387435289731e5dbda21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64092b0e6e9b789d1b0277be1a593222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74587fed1b0eaae1f088db7bbc216b123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a4dd80723f89376d508905b68910424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0889d441392ead78e1aaf0244e353c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15569ae47695162bafb9a7c8408f332e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5ed832a91f43579825dcad5aa2f4a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6152a01b331489d2c6d17e5943ae328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba341fef9055818623ed3ca4846f39129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc689d4e22bca53d8693c52ed7375f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a7737c22a6dbc5346fb58b281568131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd34041aa67f8ac5a756410401de00032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969bd8cdad40483e509a62169a1504e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e568db299bba8cd8e080414c8c4e6a634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec104b46795eec1a3c9a67b7f4f88d735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30492ed814c696a249fae14023c110f536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7b12aa5820bdecc067c87a2f483cf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc8a1f223bfa7cb2e96f4097a3700038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0808cc23e2ae713f3e6c7dd65f910339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd28024e0f80778e99f7829b51ca79b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93714a0bf43881800ab60a940bbc992941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868fc56cd1b5aa64208da13c7e64a3c942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42aed95ecd3ac788509efab4e1c263743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706871b74716b5989a3c73386d3df1f844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00cb83e0dcd6246dafdd9213806afee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e5be0c53c54b67cd0b36a0e94a27546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc8ecd3598e4cb9a25b4ce90a63db247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562238202202e82b1069335758cd564648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0dd3e042b9d33d751aa004b0f6d5649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4039d19ec39a8a673952c18ba7aceae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb49d54ed05801a85cb933f7ed4232651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525ee9f0c8a8d25cccbf70c0d5bdef352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55360a31e8ad201f1e69464d2853d653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187995c8c1afd8c32091e14db464d1454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae9e2d519f2bbfd957f4fe83b7d70855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60cb0f3922719a7a806971f8729cca256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7df99cfc559d04df66cadbabc5011857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752c8261a94007b0053aea289d59ed258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5740068aa46bbb766e5ee614c69db59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccebffe3a730370669e9139f9bbe63c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5160f356b6659df0184ccb21427d9561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580b104b853dcf21775f709d63ca78562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621686074a3b1ecb6d9a108d6518676f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75eb85dfbc6e48d09112cba5ab73f164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbfc1792ce210c7284640e067ac56265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea698ed19cb66c51483615a3121d9d0d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c44774207ff692b9e4cffcc893590867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ffdc5d1872826bfd3c096382dc62d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f9c84a874aef1e351bc96c1bf16ff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a938f9337d35fa8167be0cc6fdbc270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea930222c54c8e720091dd33bb14a51471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0f1663e15b0afc180fa5cee8e98a172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffcb79fd8ed18eb7fb670fd16ec606a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed7374444e841c190417fca1b4fa3974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c81ed6e376904a066f135e360e255b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b214dbb70e297ded9a508b81daf24c076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2971ddca3c6990712ecde1f304bb9877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe068c36918597184757b120bc78470f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d478221dbad65c68dd73dbf4e44a679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600ab22c403a5aa6256d68355c0307580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421f68291cae8ff6421a8753c59f84181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a44881f7974a2c19bd40dbb2c4b89c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bc5a5f7e4f7dcec7e915cf496ef5b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccaf630d071a9320323ac7828d7aec584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644458a1f9422d3f1a80cc5d344ece785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28ae228b48a6b016973847d44cf15b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0e4f2cb8aa7ee45cbad2c76d62f6387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b07671a9c3813d1aecfc61411a144b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d517ab3eee45ff64e91f3258bf14b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53bea8f345d66b12f3453ceaf86c3e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c1f51b99980960a10631ce49bee3d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692308992e4526c43a542d71c151fa3b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79c35e93528aa4152c28e941f36fff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75b2fbe417689e5d234ffe9e7b43a294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be191841c1bde4053911034150cb7f095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca837687685afe08ec37799d4af81196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb0d7149dfc351a0765c6de82a38cf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62fa39a4c502ee08a7ea79e0b2006598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5d4c79ad67dd505a7afea7ea03eff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8738367be054364f424ea26f76e61100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99f8b04ad474ed2344047d86c520dd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718141dec4617b302ffd947f75af6dc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13abbfeae3ab500dcfe46a73ea86357103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea04c9d5d27277faa7622cffdcbafd2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185aefb6577914dad1324498ac4514f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ffca318af26b578c26b1add15685e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72070448a53c4c037b16eb473602be0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4cb04edab3cf5b3c8ab61b7054b787108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689df9e50f52cf1666ecf33074df372109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5a13c682c252075fc98f05b509680110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd486521278932f47ebdb3a1f2da0e9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9d596cb7a69118a69e9b26e1d617b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ab891d7192bffcd9a36639490b079113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331124dfa6f8bfc76000890ef5d2e47114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168819a5f42f28cb9896753d43e7dcfc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00686568eaaaa9a9a9e56e30785970116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47289279b2f5252cd7ae8762a004fa3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502835b2e8a077dc297c1b41bd878402118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43bf5c7d103c06cbfa9a95f7739cb47119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b58380932b70689b8053f90c73318120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36431ed779f15435ce2b026a3ca4060121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80093d17f4efcaac830ee604ab1540a1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1398705a3e0d1d2f5e1a4e49a51a42123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd6c2af6538d03cf737489abc4a23d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955398a696062a887bd18d4a81a561d7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680d72d1d23fbc393afbfe0db294952126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c23d90d8c99baafec43e33f7a8d1e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a91f43a14340de0edc327a3699a0a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971e84546f726bbd6e9913d77e20de0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd742917ce9c9b890274893570c759130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b05a5747a762734c92ff783adddc58131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86ec5c7a522b1abe8b9fda4d417bf1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02a76c7fca7c395760d238d473dfd3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f616f2ad39703a020d4a75bdc9ffaf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312cf07da4535f8b40c02bce31ba073135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900dd4cf9a31dfa77fed568a7694e3e7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6603b103dbf9252a8578bd8f17b848137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c772d2d323af0032366b740f5ac9c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eade587c1a572011dd8d209c41e459139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e74d695fb6ac044a128ec3c1c99a51140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12593e66ce85b1b551510061d02e62141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c76bac0b2ede5f3b8676a83d0f2ef142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ca71ea3f35700336b56622efa7026143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379bf9795fbf0bc7efa86fcde22f441144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e6bcead5f4991440ccf9b62acded0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0df5d9ac557000449547e3a1f8937146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585be7fac484f4dd9c4bc186850718d7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa067174916a368ccd153b30d299124b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b4b9c7b4b3f42f13981fc9fa8e632149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8fceeea7f96c25b3e6b96d331f5c6b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fabf7c46fd3a94afc87a46fbf84abe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382faab823de0a51ccde75452564190152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a03af1599a2ce46501c695b380461153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509da61edb67241ffc0bee236b6f4b5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982805d7de9d3009cc02eb513f9cda0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a79f449fb22d67a14d609e57503778156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39ebb5158838d734034ad5344d428a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4b1465b8d85920751a5e673e9b4b0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2123fe2dbbbb079437dd783de8d448159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714f90f155b52bc7f3b851b303dbad6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69fb592e8da0e632ebfd6e13d334dc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72150d3736474bf7c7b71e9ad90aa19b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd076341bd6567c80dd6a7f2c9a5318b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4b71d24000d20f6bade0676c4f9d3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2dee087e03ddee26692ce7829c8b9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98007f71c4211651caad50a4266b883d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026518577901d9e69476e246ee8c498a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9caeb446c308a57e462455263a48b15168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a360fe633608db722d4c4f4a9e3904169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3fb5a2e452f9c8d64cda5800f48069170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f48b1d55423a02d1602d6b8a646c6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e45088a0b4f4b7c536618d005b566172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6db3261ec5e4fd9266257ee52bd759173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99203dd4ca5904c993304d17fb4bea174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56c52a8dda6de0a167b12f9523b7c9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3bd1455f10cfd64022a9ce606a0b89176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9dec3e6a75726b00255fe2e366631177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00cf1aef5d17d877b8af0bd594fa230178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4194abfe72d7d31ac698abf323fa72179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc280701a3206d76659496a57a343b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d9ce6c69e89ac4b7d77f66727a0b5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2b08fbbd3b13ded20d14333962d18182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c96e856e055f908d17c3d4ac401dac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26808f5df7d26c13b3c3055cac775d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ee35b07079c76de853a3ca4cb0907185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2dbf3cbf0cb6a57f46764d2715d2c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da14359d6c1d08a984d507cbc053a8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83d2cdb2c69680511c2d542e0db8d8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8448949f9ae45d456a90e96bf673d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c86dd734610a0bc9e2d5c28b364ed0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7e3a659f36225dd8ee62fb3bf8b09191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8b945991be4c02518393780650edf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274fa374aa028d0436d8338e2f1d8edc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ce6755495c4e478150948b203255c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f1b48e21a4146cdf7025f8e10d7fc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266cb6b3414767d1b6c05c5cb1a2b0f7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e588a116f30c29a0f6464f8087d4fbc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50276e3bc7757ef8af623dde97b0205198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386675c1d0bc33ec8e6a4b785e05829b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61c42bc899264d294ead21918ad981200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd78375b310bc95ee320e46bde10d7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54cfa867a14942b523e7a8e1282b56202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308370584d6a318025917db58d20f04203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16859fbe6cc0c04ef28af6096dca4367204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3203c7813183fc2721316e0b8755ecf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9a7cee61eeac9fd4015729e8d8cae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c25ae5ac19b9a58cc9ccfe142d33d6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08024581899aa09a749353efcbc9066208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e7f49092b24f7a8308375156dc040209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd16d3750c3a8a6753bd70a4bb31f7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac328948f26bfbe8c04a99f6e733610211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1bf3a5ca3a7b0c68d0b1559030c5b1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ed110cc945716990e05aed1a20218213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ad95923f8b580aca88a011bcf672f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ccbbaf5a2bd34ceb27ea5e1a9167a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f886587a36691004fef17df0da4500216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7f22733c2d06ba35bb998c4cb88b9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8920da2464da31ee26fcfbbebd3cae2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6622dadef4e95ff39bcd0931245fbc1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6dba7382de7ac950a22ae541c3a74e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd88dbf5bfcf9dd247f16c397f05c5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5acd9d4241a5262019d676ad082c1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e854f49c6b3104b03b2e3311be5c5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180b7b31caabe37e1e8cc384ad7f423224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532650af6beb175ada29ec7f47e62472225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c07877c7d45ff18f713c39d2ef22ba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850a160cbed0038945f2ef876acb5f2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a081d16efb85cf065e10d264d1e12228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9afa5019ad3a60e98d8556387ef7b6b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc7d6fb5c3c7f294e0adf8893a3cc0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed4ea29caf2a076ab23beb925b5e07231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80c0784d5306c32e022c17f12bc884232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa2880f710b7754fe79f58eeb3fcfa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6ebeb306072ece711c0db760277f6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632448e85077a74e0cdf1e43b627ae0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d73496e9f83ecfe1c58bac365edd5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c306e77a9da92295a231f144efb46ff237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4f1cd3e4616774724a4077d50fb79238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a34b9d09d3ce3b4d7955a5f6f26bdf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f823a34706b8e60c75217dad98e8d81240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4ea47ff0b4bcc2190ec1ec414b9f5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ce32f569951e73188b803c7feed93242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851834ce841f209c3caa3845fae42c3a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48c0a79a4d07fd057296c958f39a50244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec424d9533836c803c76e4553b73f3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc14fadca8c85a3cc86adff6604975246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ecae7cc24bb66b815cd829b09dc70c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ac81d8cdbf1f71836506830cd1c8f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d1a7e638d222147e0ed5387f3dc2f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90bdeb465b5ca4e76eb8006ba9802db250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d8cba0080535ed1b7bdde36fba85a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666bb6532a3d15724a1568c5b6c63c3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755debb242c66d5f82b7c883ffdb437253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4a78b915979d949f345cd8bfe5e6a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e52f310ae5c68ce555223d1289c18255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f5a8ae9469dd77b248bd06dcb8571256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666d1965a2c05c822bdc22de81cd899257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493aa58c2e729f27dc6925f6c9fa63cd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85db3573f728907489272871d71c477259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce472c75bd03e39e8f8153d8cafd50260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29e6d6d828194d406747138e8dde1f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1729a32bff85626c188ec0730d4ef262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49dfe633ae1cd461246b3e97eecc70263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ca27ac736098f3d1103d9f1879a57264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9dbac1c504cf1f1c3d4c07a958e691265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af1a09bd7eac008b7286da500587ca266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a501a63b4364eb9a8849c71d14f3a8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a79ca1cf54a0e6c990be21e71eacca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c573a34b2c471ba602db738a45e8cff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504076fda9402cd8318687ea536a3ef0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657628081a1947f6e9440787ce10288271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047631ecf7b67068a1e024498d0d1dee272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61265a3c5e7e80cd1cdbb7fa60f7b60273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd80c6a7e5af1a73aec1e20edae659274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b1a2bf4cfff97af13305a7e8f7767275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426dc8f68f4b3727e9acdf080b79ecc5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9dfe8677c222bf7dd619cc923f77f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3fec563e7ed67401894ce58d4888e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b42e0d890f950e1e3a7a7a97c60bf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3660eafc899c2fabe4e65dd4c0f0c99280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c03a4e4ddc9daefa194f56b92dd6d4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d45d8d9a6fd6320df48b61d9321d3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82dbe7fa4dfb76f065a5bb0a186512283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970103a8b5620851e0fc6425c79ad9a8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beacbc2986ba038354bf90b368dbc40285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87dbf98b6b81944135ffbbb14986944286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951d843ec4cd034e7f8ef31fa09d05f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1364698cf8e585bf2a4def5c74001b288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa488d3f533126ff6cb9d5d9634a181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c513280e7392897f6f7b19f6797be2c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e19c19ac2ad8195b4bc6fbbc4427ab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04103092fda129c88c8cdab8831602f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7282d0a2d24400b9abbcae879a229b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5d5e779371b7b221092cd012710ef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd9c4a7f087c25ebea92c48a01551d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607afb9a7e09868ea4b21934e1b71cb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6fef222ad6baee8bb55b8bd06b7c49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06ce3c43cb5e9ee2919d3dbc44d19710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585e938db78310676d0f349ab86e23011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a69fa46be2134a96512643a95be0eb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95035b9f53c6f986b0687675fa6fb2b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699be612236d48b1fea0dffc2ad57b814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73bd33d18bf93b63ffaede021d0d4c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921174251c7faebd6756a67304739f6f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641103bbda586a30ac67769b5e43561e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253c4e656929284f239c007fd2eedb418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76dda6937f06bca00f776cd45768e8919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f62bc19bffdefaea05da0ca70c1baa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da04e660a67d02b72613c9b06be08a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e96e197e33e9f15b0cc1c6e62d9ab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff396d93ac6e7b2608ea8044f51dc20323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7ec87a58c370d7d2933a45288b8fb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaefe79e2a1f5a2b1566ad1b23a01b2225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c68a2ca647828fe672d5f650c77ea26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86371dff3388540c13d3eaa67514cc027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee990b7de2d9da2cb78e9d3651381228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c728106aadc45dfdbd6701f66ae3429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c39a00ca370c17892923a5eaa821b230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030c388e9b76d060a76c75295f32a7a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84cd9ba08ec7ca220866ea31db09f932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490ab8495358fb7c1a3c457dc02da3c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18fc300bf23108739392ba10e24bd334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec65269918b156100dc2a3e9ca3bb835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918c5d5414d7bc46a8b62279128a5fc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602183cc876b037dd10331de481ac9ee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b391b47914db103a2c16a79c4455338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf514c5fa280139df9b5d1ed1567f81539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf94b6bb125bb340523de25e2cb08340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff2b753f0384774d366ec4ab3b1f9f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5fa5c7878ffcbb7c4f0e2316e651c642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035840cd8f718a0475a73f7e41eef52a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f149bc838ca9051e5d01b6f72ce1644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117b211e129efb339aad694ee2ae9b345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf94adddb886c6685e4f3cf3da65c946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd7f0c178430d916f097243b39955647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c21227425cc50830acc9d660f159d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d2c1e97ce3c28fd759c660c42c3c549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a7e04a168591350d69e637badc12350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eadda67e8eb97c2f35fe4c4dd74b2d451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a653fab07bdafedd0a0400a60ab81852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871fc609b8047ca7f885dcbbd25a60653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25e27a0038a8e7bcd3a4a154048a9554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe4c40228c2cd592e02de8931aac7755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a561ccc4d2c683a86743643358b93b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7d7fe1269635162e9527c273d293457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299a86336eee805a73f1c661df9d17358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c22f8b0e74f7fdf75f19b68a7893659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd1151a018dd7e338ed82d2735aeca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fabbce6eb9fbc2731db62ec059d3ab761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2a6e245ac35323429b8d3c0ce56b662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb88e55e4bb366de29ed99c7ec420563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd77548d03bde19620eebe658178ca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67b83868c4e16eef4c918afa677aaf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1d6a1c1a8c2f2a9aa234e837ca10c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3373ca8c2a206390690c21abe9a914667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe750912b0d70c202e36fea62fd20f3e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e1f4e57b579b37f105eb7e95b3c1769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525419c9ffc5f82e290bd82bbfb0a9d670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3d0fe01b420b9bd9ce287ffca310071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00e1f69bd8df9285de3bafb82f12fe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8acfe21b09e0907e57a21695c4c72d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267e3d60ad6044bcb722015510b8ab374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8d687fdbdcfeef98a121bd13c06d975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6700079ebabd255fc7ea4e5cad65f176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f15f3b4d622c03dce0b37fc40823d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2e68693de6f3f42232ffc94ac1a9678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39929e3df183bef11d48123762ac51979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93db8fb404c1a038e985795e7fd166680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb89bc8ee6bfe7d9463ad0dd761d7681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0aeb674b6c019b67a645c931adea382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71e59394b471c9a3b3c12cf964973083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbc00b055f2be2feed416760aa3ecb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5e13d1392923a5c8f82578c69bbb585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3fc0726c6a5d61430997ab8b4897b686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83300b8a10909bf7ff89d2643f2afb6e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45214cbadeb3399420edb42213bda46b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb273cbe4cb5d5130788de087611d3789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf614b3c4512b4dc724f054a3dca8e990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570329c0f6eb34f988e5a1d50244d5191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa659a2d3aff29af4ca7ae0ead4014e792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5510c780226d7107ca301c38bf613293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c093907c1c72bde2fba6d0eadbdb294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339b69bc5d70d1ef4699fafbc1ee22895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44581debef3b12f1ba22f91d439388f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73386539e531dc4e9a5d54a90b8d8ad797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823fb851b85792ee0e43a4ac8f803a1e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f243d22a2e1e4db0a8b07975ee2367499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24ed064ea793933649f704744bfc80100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90f1faeb2478106228635364a88eee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e63a55f12b9e4bdeb982399e7d921102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc2385c9614e5d77608b3497f7c05a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27cf606a1f119692de126baee25da2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44189eaad913935ada22ebf0000fbca0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef6054b4edd4056f829348289b6936106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5aab2347e38f8a6a3779fe9a70938f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35725e23e89aaf536dc0aaf8c4b17b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac026e406e5e80d72fa466fd8de19a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d69c032aa11bb8ac890ea94c4695cf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91beae2649905e5201edb8bcacc32375111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ae0f4f8d49d89cd5f5fbb05db4f21112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751393127b7147f939d9c61ea04d3373113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0bba6a8823f6e1b3deae192cc3cb9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618401df07a60a5a65bf88b04ff5677115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc96c35905f2aa0f37cd44414cadf5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4ac8d33ef222a548f452f639cdda8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cbde818ecc873be518fe760e8861df118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77adeb8651ae7b17f420eced442f1d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dddfc328bdfdb8cf4cd9ee825e217d7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ab8237a8dc0f59f0fdc03aff3b2a7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb9bfb65ff4fc339c535a7b410c0b8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a8cb8a43043aa8d5c6bd84060b011123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede0b345a6a62319fd51db9f48e39a6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ccd17dadc2ca8f10203972d907046c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69486ead0bdf91dbd03ad47cdef9baa9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f12aa4d66de1edfb45cbe78986f966127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9350b55f46d8cdc7f3c66dd1261f5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5d95ea7000e006bc3c15cb3face4f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dbc37a7c13e25964d9f4d15e2bed13130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea4994e8092e2cd4681cbccecf1518131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4da62674e98a8b08d5ecb8b09ce03a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23347f61390ed35ebae6ba2ba090ab8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baddad7852eca07cb991d1d661f56b1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f679823d77ca526ac09ccae95be7a1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27f9869584b654edb174158300c063136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe716bec89632e0eab1b34d99b991e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1132d3aec3f50613c1499b18ec69c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac4b1c33a16515c622e4a2abf32bad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c77db235ee5f54a0b801c1bc5f8ac140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4390a756d9da47addb9729d918ef1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca22196db10101d50e810b117fe84af142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a535da25b0bac5813bf5286fe51da143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a2f95a257c2fad37a6efda1705b53144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392cb13a5982c758f4a4dfa8571b0d2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d43288cf0d5454e8849db6415023ae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90892b26b5fad42f6301d2ac7bd93b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e601811a22fe90ed1c190381fcc3b4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69c0dc8608df2932a5f7db224b6b8e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee86c633864263af161a8b19ddd874150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c72e4e5d423564c8656a20885e21e3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb76cabf2f6d3651a0fc1906a0d4ce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e97c0f75b1dbd34e59121324ab36b3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb01da8bbecd5ab1e7f7bab4712ade154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213bde0a067e9f5f36f7bf250e0614f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd32921cd71fa1dec86245581823c3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d265b8a8c5438055c18c9c5a0d39c0d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ccd07a2ca59963defad4291e33911158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290a4411cc08ca27e71ddbcda5e478f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb45bded329c55d91d32a1498cf7e3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64969f1ebb12a361703000b6122647161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5671d2ed707bb04f8d56a67841a238162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ddbf08cfb7b9e24efb534b7e80ae03163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8416fd7141e350ae2844b90fbc25a7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a714ff9495c81d17e5ad91a73ae520165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a78a275f44f3e3a5477c73704e6e5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e98278dd28adeaceedf0a6fb9f00e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61462f8a5deb3c16956c55aa13185440168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bfdf641a8071e8df093075dd8ac9ce169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd54da0635268a3178111522c0b635170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bbf4170f6000b6ee1038b88ecb6eff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b5bc66cb7e9fdf09e9d86c80b997d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af811be25bfe0b4e26922fb654297ac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562039d94d9b0734592f32a91e518c2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464685f6752a42d24d8df7fae464d80175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3fd46240c6ca78db0e9635eaad553176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743050dc67892e831729e18043199165177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916b6fb13df3b6000d03ce2207d2dc0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b63207c6bdbf7d5032338bfe541f2d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ddc7892b7dfcc532debd016285f775180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb6a08ddf0c3a36ad7fdf4154b1bf1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a789a6943f96e85a3927f0cf0e44e7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1185e9127aa378385681eb882ed025183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241c5e929da6d8662d0d49bb9455a3e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607e7a0133469c423d1a59442bfea44185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92080ad09716a0d57e6b6a7f5da016c1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f65c91870cdfadeb9054745229c1e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3d2775a017687e60f487a3fae10f1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509fae0431689c16d4f1d147f31f722189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7d743f666f8088bc90dd919813c05190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145ac82c5ca4b054396445bc1a66bc0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32f680bac4504655c16a81c4e93893192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02aadc7ae42dd18ee3ea0dd54d16ba5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a219c051b2374d8b71b5296535811194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d9fc1b6ae1668cd2efde3ab6b7a2b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e74b1acb9dec1233a4a832854b2b98196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc94c235410db50b724ea97d7a9a550197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4fe3e4bf5de5363c2f69c846ae7941198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92c600621e6d0ccee87fb006e3ab3f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec746f104a3ea09668d5fc739396e474200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3a0a10871ace480d7f028f8a49a64201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5d18aa19236b7a594c9e9c2d79489202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc7b60f284f11e8c07f7c292563c66203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba86dfef122ff958dabc34158a92a7a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2bb8af4312d8fe4a666f83f4c45fe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff5e5d04ba507ad2b024c61b0974a9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f77c1371def5c60dab36a41d3db2ff207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71173ba9aeed7ca905a8b4b57f496621208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0884786cc79fc466753ac6a639f2d57209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7d8679c0531ef5dbf50d8e619f2fd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1190707cb2f09170410ece48723c2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1dd819cd9e4601dc21267bed0f2690212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884f008f332fb8e14ade46f12fc18d0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c08e7a3368a983fe54dadc703720fd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ffc89452c99e881e3a4d1993e0a78f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd05c172ba1cd8c54903d9c4e6e385216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb8cdc227bf6d502475874327b5f64217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205cd16affbc510e4c12e8c69cc8f73218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c64f736cab3ad5613daa179d1d221219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127e069b6bc0baf71885e9230cf1749220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889504c373925c41edaeb39159cb326d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea63cf8c268cafa3dd74c0200a2073222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f453b193c9d16bbb32a6a9f0ece4e67223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c9e56cb4436c1a4efc46d4bda3232224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cea40939c89c2e17413bcc1d896ad9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c497f8a2a4671479e5b9d4c1892db226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722dc9948ce3c1e3ef5f40ed20682249227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b4a9de07be0454a0bc1fa4b260e23228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b2b6592d007f7bad0db0c91faa187229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d917bce4aedb182928aa56416370143230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f2c3b20a156bb68972ed2b0273b1f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df477ef52c682b893352048e6e032231232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb13fa3078ea40f8b2ef7c573dced7b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94c724e13b57d86f4631b3b5a74a14234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824cd01371a10fa238d84b64a38707bf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0dae7c43a20bd8d94e6dbdc460338236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b2c3eede68b3e5ee2e8d179872842237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d77a46c6b94b4d1751ae063f6fe733238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb6c44018ab0555ce2736dd083e402239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935d308c765548e11139aeb932e78bb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72c38d7f9fdde85718a618abf8792b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481357d9b17bf96328b3c2a57fab6b1d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904875f2ef4c3e988ba0901c8b7d280243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3469f1ed91ecf4e4cb5ebe8d41ccc26244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34575e907378d0e48501ff6ee31e9ec2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00e958733953f4951c95f1c1df3d14246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a505d9488dec0eed9a241563e1edd2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe90fb97672d058f0d5705d249961b8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6551e10cb35ff6f8688d0d76300a45e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556b312d680eb415ed82662375e34c5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0691167880efa54d030f54b42498bd1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0c8b24fd8b9040e4b7c762a12536a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b812ac801f8264f335eb9e06d2b288d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644f598b3a52a290c271d7e32e5c6a8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0e5aae6d46269e7e88f182a9210dd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3116f3e93da56435cd438fefd6ef811256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b1db13660f108e1178d56a50742a8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14287f9bef8589573b2a16df2ffb2d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162f07a1fe64fcd066979958ff8f54f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6894f608b339ffd266aa8dd79e0bdd3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0221c43d3007707c0f82851b21c11d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f38bce6f5e6ba78a1e6878c549b4b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a2be9909e4384085f1b5afdfbc747263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2221923fa4e891a1d1e5d504b79823264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a38419c3125c63814dbd57bf1773c3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca3411415680276cf61da96054e2ba266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f505be2f1e98a56d85635c14d42a9ea267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada54cef2e98ec56abe4428a81a86c9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370dce5e2ebd2acf5d9c62f29bb79a6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b03500d8675005e1d7b4803dc735d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed2c5705085a8aa78a52f2128a1c0f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607421191b4b0359fdc75cb785bf2932272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0868bdcdab440d1a47f1678b90d8b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30af579b65189c78084b983c84510d0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e2a9d18c719745291d3e9796e8ab20275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51d86c63653766f3a496bb33162927276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d621921e2da8b62d88b43b01cbf40277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09836dcc46116e95c86fd3af68a5d4c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78924936d32f95036cd338325eb17bbd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7162551b857553a35e4763c25752e66280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d511acd203adb52df6e7a016bd8e8fe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa08ce26993a44b9e99847d4526f896282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c174219c1bfd851ce1b8574fae008c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cfcc10237111285f06053b277f74d9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad24c7e004bb748c0e3a13eb811491285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf417f24fa00067f7353860117e7a2a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d23f2adf6b8bb4d3bb3c27166ca3e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0977de42f974f0564e97360f8bc7473288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -13644,167 +13641,163 @@
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
         <v>392</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
-      <c r="D141" s="0" t="s">
+      <c r="D141" s="0"/>
+      <c r="E141" s="0" t="s">
         <v>394</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>396</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>398</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="E144" s="0" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>405</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>