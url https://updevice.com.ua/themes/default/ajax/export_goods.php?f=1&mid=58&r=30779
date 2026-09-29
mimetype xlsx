--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="407">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="405">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1162,60 +1162,54 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000013063</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
   </si>
   <si>
     <t>000013064</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
   <si>
-    <t>000013065</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-C to Lightning PVC charging data cable C26-01 |1.2m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-c-to-lightning-pvc-charging-data-cable-c26-01-1-2m-30w-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000013066</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to Lightning PVC charging data cable C26-02 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-a-to-lightning-pvc-charging-data-cable-c26-02-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000013067</t>
   </si>
   <si>
     <t>Зарядка Qi ACEFAST 15W 3-in-1 wireless charging desktop stand E48 |22.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-15w-3-in-1-wireless-charging-desktop-stand-e48-22-5w-total-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD30W (USB-C+USB-A) car charger B19</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd30w-usb-c-usb-a-car-charger-b19/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD45W (USB-C+USB-A) car charger B20</t>
   </si>
@@ -1288,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb746c45762132de5ad226e0e7ef571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6dcd6bc36c63e88578db97b451ca342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ed8b5d4f525ce92744032645264183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf921bfb4508587da063478abdfd0bc34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036af2938a0099edc3b2a387f272b0c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc40020ed2c4a12355b1432ca526d06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a79c3c91c07307c6228fa0bb2582987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315094d64b98c1da85bea0a23c6c7958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30257472bb241a5d9bd559c3bb832eed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47663a47c6b8dd62556a635b0511dc8d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c1fcc8f0aad29928b657690ffad5111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6c011b4e4f6c528744ee3cafaa79d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d8e2b145caaae74fa94365b59439d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7bd297ecd283afc95a7c7e04a847114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094fc1f36a589fa2e8bbdecab3b8e1b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915d4179f3a42880bcf142c1925fe2616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522bdb52405ab193f0fe5c80febece517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963bfdf3d6ba5a621c4fe76c20c434c318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f787a34046cbbc54b0d5aff31633e719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29de70a7d5e6ce35a74ff087e30fe9d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c2826b6ec1e42394c9f5b91b63c6521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d771ca8e5330d978c02aff0828f9c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b949dab95601d6de0131f4830a17b523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37dec7726b1a0e47a064a643ade24224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a73ed3ebae097c62788839b5fda3925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ba57aa4a309529b3f8226c3d0cd8126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d473b6e708030a8789a3d5d4ffa4c9227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74538a928e7e3bbb15263afd84efd36828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fabcd5090177facf82487b1372ddb5b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93ca4a4af37b450f51498a85fe182830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e308c937fe396ca3d63e3f05baabdf231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a8964fbef22e376d09486bc64ff0f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17f773247e1b470c92bd2da2c60c0633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269bdabd9ffec6b304d5dcc2255e48c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967687ca6cae0848624c0ec6a6b951635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ab0376ed121f6a2e570b87a760be136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3eebff04986f39221df989c321dc8d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ad6e1f60a8f3de660cf5f0625e5aa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d18c90e09957766e7d3783f290666b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dcc5985046a9a90d660b3aaffdf5bc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbc7f28922cc207800a273f0be2bba41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9df98d089fc5169599e0dd4007afa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f39d40688c12c3b505a9981ffd7ac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d970a8f2e77085a4a510da0a3f36344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e24456f362ccbdcad58f25f10ed9a545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd1d4f6ca490919822b961d896a0bb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1e0bf97a3ab2086c946b32a29767b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f33384fb842fc498bc0e80d026e1d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd711f7d5af38e394cc8326b89e2bf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175bc0d29449a9a3175c107e8c3b434150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635fce0d7cc458b01d83b1885373f8951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd9d5339ce08a00ad584ea95e63ca952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98448423ebd6e8c8f317523f0f8d8eb153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f1d02f1badc47ae10c14ed70bc1a854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66d07bc17d91a1d09cc06e2e89de1355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5ad79e43f45bce1ace3b25f6db81356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cba46f2cb688d9fe196b81f44672ea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b86ed77bc907c09514d2b9879ba91e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341c9aebc6f86395015905af0c2c5a459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca86f71cb0729e042cf862bd23130560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984aff64233c3a67ada064312b0fd26d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670bea9b4860d4595d0a92aaa2e26d062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a520733993428d01e79581aa0191463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa79208fe83bd15444d4b1aba76292764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a4cb1c618919ddf14920c6b13301265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eda789d9181d2d0d8e098fb464b69766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ab006f3d828c806f92f9f2dc3c36967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead51f5ac28dc77353af7296779e09668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f164062f2f89fcf6583f6c9d4dc7c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97705af8b27ffb68acf0af60fa719a6970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc57b6deee442f62a076c666fc3c37071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc665b058bd09c60a4d10e38e28e22ed72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68201911bb77a5994f8b4cf8f689a8073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be10445931e20e8d8bc426a48e70ae274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad1443604fc6d9d144f8143532e04f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a60909808f43a81721fefa28dd217376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc73b050e7d188b5b42f24c67020de77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8e2e135c771555e1e4f411e1de9cd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dbf938b7f8a0db6e198ed2f7bf8e0479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0deb4ffc7e2c3f58114707c4edc9c3b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22555466cc70229b5e576395ba12e31a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce82352df93d5cbf6afac4b755853c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb2c95acd9e692c02134cdf99f218983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081d0fe4244b4203cabff06486c78ae84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586816cf35dd2fe702aacb4ee5c9e1a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c15a7cef4e84f3906a603ae86537a686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e9de5143f5ecc8f02ad6586f2569287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4203347da2339f72e63b4203094dd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8aff867b88d150d6798bfdfacb858c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba294b7943c4b52495e14429f3ae02790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef0e96fe3d9513106c0a7a280f250291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32318806bb9f4c9b5f3c993807d68c992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535853fc20b060c32c92106eea12eba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14595c15874a3653a61b13896b57591e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd30509d032aecb8a7e1db31de1f9995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70be046da30029a36e68f59c309c7d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284f178c1951b3d7bc91f0c4d650ddf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560b49a8434507e23f690f8daf62ac598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418e13ddb3bc329b3d971919293545e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4219a745657bc580a288886ceecd7be100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a70376ce1c20f089dbbba40e0a4f33101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3628eb0e58ac299648076f1de048fa7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9b9b7faca1bb47ff5be1fa4e873f7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54efda404ea2c3ad98b3e0f1e7444e3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576855eba975b7cb05f73df7b6005e68105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5d99b2ba4fd6008bba21e093dd0b8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db54266e45d4e99b68a605791be08ac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c129ec8ce03089ebb8660f2b353498108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63ac2655cc434c10c9819aab2a192e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b66b2caff04a3ab1c92ea1f2fa5c6a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa019a7ea3b1c186b05b7a42d132c0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b29c116e870d5cf6af54a1f90d283d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e554521d08da3d2040f142f20d0aa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5ff5c17cdd6a5fb718ed84a9dc4c2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffd9d895ceba009b55255e501c8db5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36792b6ccb135aefc131a077e44199fc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bcd99d55de34a2921fa4981ba64677117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b89d3e015453755dacef2bbc15339118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c735de2f661d1459f4739878f73a80119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa529e3177f36b2fd3cc69434d49d4ce120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5f0b79154440412527992e386688a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1bd1204b1f613cf6582e4b23df68ab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c4a11120ecd0b47117a0b449e2cd1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960b64663eceefaa1ae6f9899822d95124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d93ce7bbc1ff4d8f2619db9a97058125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8942ddeb6dcb7bea4760a2e76fee49b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa560982c253f93aae81d8bd2bf66cf9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf434b93758784a4999d5c2bc1d00411128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f2f3c5b03d7c35b1c00219de394c6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089b75600dc85b8abfc81a819e3170d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b9d77fa2719c81cc83301ead26a54131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70bedf85456087cf0aa4cdd1d0704f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c67ad474b192d500de8266cfbdab2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a0efa6967c27d29c4e17340e9cda1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f29fe2267c7b7697d8345d285d234135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535e2410b435f83bba20e50749e702e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e78d7b2d0ce1b18cab32989d317f15137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057288943aa3af3ef89637ece6d2646138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144f6302fc1cdc5d59ccf88ba371a72139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e4db7c1d7a4effc3be26c5faa1e15140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6003784ff413b69dffa58d107a7f1ff1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800e6d6608aabe14802bdb025f87edf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649cd0163749a3096fec0b1ff9f96d85143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a12bfadce9141dc5c3ca70478a372144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac050dcb95e8d7736db9e816be8ebf78145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d7b7f0203e04519148331078bc617146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6336b8c49bbe274e57237da2bcb86d9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70a3575411d7175f3bd5dfe4ebb64a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae399f4b2f16d1a3286c5c8a9aef21f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dcc65b59edceed357f95c9bb817649150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76137083b5341d2e6e20af82ee258bcf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a193713c3fe221c4820e22b5eb9aa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54556c7f9114b9906f4845c6538adc5c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6bcf062f821be14a5a39bcdbe9e8bb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7120dcce6479ef97dd778e6683d568155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00f2c2fedb47bf996d1256b97b8bc4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9ad9e3f9111226c6e2ed5bf1bb8d1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defcaeb97bc790c9a66e2ba4423d0482158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b709b781c550cddef0faa594c4329159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99f6e5058e9bc5ab8038361f8accc3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe248931c1ddd5b8d8f15dbd53d6908161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29fded7f319e1ff72b650631edadb01162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96df68a27a01889d85327d517ba355163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85842374f5292a69ad1713614ea6fc68164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4066d7d0dd9ec292d66cc0eb834911c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f7b05ccc1035ef5b83cec0a730ddb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96373db7ea2ef586a86834ad5b3fc13167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd34aa18368b56fa8d0c0f3779de36168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d31ce47db3663962f0cc052c8943f2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60e8885a9206ddfbd3896d3348abe2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb38a27551fa7773c88c4a59f186f0f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8c31c9b8a1f580220d523b11ae2e9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f10759dbc46e9f5af3711ca8f490fd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37130b2fbbe8f21b16deda21f43f43b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd4027cd8c4514907f6b3a64bb14e9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d2460f75e131ecea20d06e4e41983176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5cc0595e8278fa4340c400fd3ce41177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf567efd29e14bc6c5f2d9ae48afdd3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a195d3a89c63fd175ee2a476d3326e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056a94a4618d327c41010fdef98b1ce180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d18bcae8456c2fbd9cf45ebd323ac2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463854406967f1198db11291c10638a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c94b97ca1c991c78c6504a79926e6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc05158d970e59aabe47a29578e40d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f8568211f1468f4892f0913055cac185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195199d97d9ee2c1224d607b50b689f7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531a9de07fc283f1cd25982bfe5cc7a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37637dafb7f2f8bce290fa2a048da588188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e25c365325d924b043418bcffa3c5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ddb727f70e402ec0e99d248508233190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652c77655990065168d4ffb90436510191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72426a91a25e0cf564a0409f4aaa9e5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ecb40aa5432b426f7ac89e8505dce193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f2b3cab7c334544dbbdb69a445597194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf361abc8107c584c488a1c0d3ab7c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdff416cb84530d4a6bc28287bb2c5b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873344d37a840d3d6345deb5f408d4d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8b169e104cd2d8657c6bd204dfc1c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275974b0017fe5482d33969be14fb53d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b45f0f5cf7f3992bafa9017a5ec757200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61523a2db780ee430abe692557ffd902201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b99bfaf867a1f8fa4ee3202c64085b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e79437a4f83cadebfbe01b5ef5247a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c525ca27e93a8e1e9b236f3494eb564204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3fd8329b0e747936e28b191b041ea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828667f6385bac44ad431e7bf384c2ad206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2eb1be0cb9649524aca4f52cdf2a4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466fca43f6dcaf023b67f07781151acb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771e2a3fb57afb669f3b4968c9024d4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8b4151302313e295eefa8d58d1ce9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3f208ca1650e413f6d3711b242029211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0276dd52c5b46278702d3cbfb8b6f01212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea775764e839b612e73b8e187d0d479213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a0fcaa0f46e3e964dc35b715ffd65214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87231f3d4b8e654edd7e60a67914b3b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a031f6f9a7fbbba558b003bac194ae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7096b614115b8faa751deca788b0a2f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560dc79fc14f1748e21b5492606ca8c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ee98d30b212608d185ee0d38b5d32219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85e2056287e4d1b0717aa1ff528472220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f39689054b85c2ed075b1d484192cc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cfe73208d562866a40988f7872b34d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315930c9bfef9aa12a6bd47bcd50f54f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7bf4a42ad7b8893915e0f0812b8a8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05916085d35b729bdd039c77fa6a82eb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1750d4f605d4f71313d4435bc87654226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1929a88b974163aba3bb1b32ef672227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d47af23add629c11ab47e7626a022228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04662ac95827ad4f483d211ca2867293229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497a09b0acedc91866c6bb1fcb7d75b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99769dd02da7e2ce92812346a2d53760231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ce08e2b3b81367c28bbb85ceba485232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b81b8942947a9e87f73e07bc6b67e4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215e7becfa28d253b983019ff320999234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8fb035ad43110659edc83ae78e9f49235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393120b5ceb3de068cd0f9a642c6ce8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947bad0130d67f5b1e9287cb67bb9c6a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a122d22cd09b29d7b6c0a118cecdcb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6c35835ebaae533f028ed338d1217239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631609625fcdf9e1182e18a2d49a5d9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78dbcfa82c02468ed6da307d26672c9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64b9abcdd45b65b91316349816bf43242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506788282b78a5365bea639d16bc033243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235cb4210910238073759f06d483fd1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2b3806a89611fe94a63760e3583a1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c607a6098662303a1ad4564e525a00246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70525007f9516f909161fc66f66ab0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f02dfbf7682d8cfb710f9ff003cf7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546bce6215681fba7d73f61f8b5124c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31024039f3792d4710da99be0ccb8eaf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9bdcf719635bec30c9bfd87fb7f2c2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3268f60fc6e1d0ee46b8ef48c71cd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325f99e3bff80960918c61c8fffaf24253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798ca8f1f32809ce86fcd960dc913ce254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0acfe9d794ca99733a71cb49d03a1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752ced747191a9595d03bd13e3fd033256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0563921b85be208cf8345419530e8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ab52da8aff38a1ba451ec07c049d0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e503112ad0ff78b0a73ce936ae2feb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d283def6aa11138a530badf6ab49c7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9df11a1709b57e938c981393cdb06d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5cce9dc7db0c42f5125efe7547d5e4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4bd088414988f049b078eb9f49e39263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118bd66a7ab7c5ee803ee8b0d87bc2f0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dba2bc6e77399f53f535f9c5903400265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104bbd7267a0da056e3765175fb459a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda6e8326253e71dd514b085212631b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d969f92aa75d48b7e943ca80ea5852268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc69604186e840616d29aad1870413269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89724538411ceaaa7cad86bf49d6eeca270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ef0a1026e4c31d5fbcf756bc3ba0a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa853039e977f93e8f8930bc8634a9f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074b442ca6c3315f11318d1a2c3aaec273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ff58aaa82388e4815d8024305ab0e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8770f7994e38ef73499af0a75dcabdb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8cbc0de57f566ada8af248cb9cacfc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ccd9d367ec2dc3abfe724c8d24824277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18703767dcd8192caf2609a9a9536b2e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e129a5de5a859a7701d62301f6271e1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8b39acf5f19f6602f09e42aea8124280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421f4b8c8c59fa7805e80a37cdeae78281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3d6c1b88c3b3a4ff1fd5c5d6ae261282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50315106d4894f379117905eceec4601283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651862fb0a8027bb2179b4a2f8f574bf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cae853a74722352f2713869ddae7fa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0631d1c6b1564b137967ded72ff01a1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0435a8229939a8f2e07676ac05c5f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0aa469e428c19fa6541b868aa9457288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21794da9e94d6b772d15e97c17b71b041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57cb482fbacd6693a29f0e05a030bd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd419065d8ff8076bb147003ea32bc83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5af01350d0baf9162dbd1c48547f1e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244fd8e3d718f4c7fac579f18a3d4505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd88ae9b16f59a98a620cfcaa02ee546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96883fdbdb9dda688bc47b87885f48987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77b251922798a1796fc21ef5e9673c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef118e29d18c460f14f3a6f81c8e6409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569c30e27a6016f519788510d76968010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1adb965f94904703d14ca652e276bf511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc28431456e7750041853d42b8c122612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e41ab5d9f6d6114f8607e116b436d513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2e35758cae97bd5dc86539a1757d014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5341e8208fc8b0e083591add799641115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41daee4a3a2953a22e2439eb4a861516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be153caee1583b885f973ee0f0c4efd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04907992464cd942d6225630044ffe7318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c193b692c805ccd6ee13c2d2273c2119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0495c98d7c1b221db218357be284e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb03efbb99d2d8cce632198045ab1f921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f49046113d5d29c00e74b070f826722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0407d9863b0a4f2d724e31c9c2003123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0dd6f1fa3eee98dc9106f4964cdab424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07e8d1bf38069b30c0cf4013a473a525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b84b99f73d0e4d2685622ebda2f6af26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d80bfceb539badab9bcae9a98e55727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34e3eac027f90a0e44f7feafed974828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66fa078db038609974ef1d92fc7e17c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708aec1808b9123300496e79123f9ca230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b00e11268237786534441f092ffdee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8ebd5e7fb15cc824b72859617bdfa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c15b496f09cc5299533fa84d0f61733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da9f2b287984f25b727d1060e5c4e034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73557f61dad5b40a44992bb00b9c785835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02b4894ebc66dd3cef77104a7f4a6536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99615a86049a1ef8066a73568a25c337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee422b30d1c4c873289856107762d26d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f087525c4f95906f34516bf729b6239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6fccfe96f24fbd881f983ecb068a8940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0709ce284436150bac0d03963eff3341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcffa237fe9864c39b07b7f256ea41442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36917111d295c0d9f1b8459721570cb043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b5a5a27fe761d6f57408ed734337144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7e205557b9567e90e03b67c018ad145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7169692cb2a5e0f997f9a04363847046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a459cf9a0411f533d39a208f69e724647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fdd074100d31ebe7b2575c54c519f548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50511bcb0605d70943ca4d8d0d7b9d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d159ed04ee789f57474a8940b5521e350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331566a46bd3a7c5a9914918d3bf01ca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fda959bdaf21da40aa75e3b2da3fdf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf5db80dbb4b8fe582de3cc1fa8c6553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6bee518d392ef2536ea4ed96fb31b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a513c3cb3be0de543d2a76f9ac8cc455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48383f0ddcb5341cb07a544ba78f0a3156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a4a4e2a4d033e13882a6b9afee62257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02a24b7ade4d981a5174a3cf4af6f958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e377bb5031e64b19123e77a12c05d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d1e7aef79548cc77cffc9c350692860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d6cdac5d5aff30cf271e0350054a361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01685d9f62f6800cc9df1d10b9879cad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19e6581f6129602ba6e1aaf656f63363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f20d06294385b7af9998eafd3bb1a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069fcc2649110e1c364c5038bb77816965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e40aa9c1b808110949c019ad33b6f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c6ddf17f29f4e17ddcd04d89e5a9167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d48f4c336b431bd454eb75d36c9d968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df33a4886d8d7d237b049fb04ca7d169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e320675afaff410e47be6b0558a8fb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ef10fad77081e354cb6fa48f23bb671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9899410bb984067dc875e5d3407587b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15cd09c1a52e64f90c12aad53d5a8773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b7f7838f86cfbb602e451243359a774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62779a9b83149ca72f840992d9ca832675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5fc31781d6cbd09c0109a9913e372776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d99490845881c5736deb543a08629877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468fa8b2fda46fa27531c8cea7b90f778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2290515e7542776a16b175318f8dd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eaeadba1f849fe1281a231430c83f880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9ba02077113e38a1e6cf5734c5b1481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde76aff09e5ffe91f520d79aebb915682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ff85cd0f3dadbd95a32a7ac62bf6683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a934390f2e8d2cd2851c72e89e7274c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175fe1d4f9d2261aef9355c613aa1c485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76c3f0008de44294257b8bb810740b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d33068c0e1582015a06a53300d465487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e57c830e03aefb8b3df85a909716388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98413859ab2c5d71ef58883141261ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e63548d063a124067bb5d5ece4236990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136fc9d7bf3ed172eb9c7e107274d0391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13adfc397344e8adc14e2c35de622d092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a4ce8d99a90c574d1684c26a63b5193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faee5814a250c72316b3d5eecf74ee794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb74297b261e7650657c014af07eba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417c0aa49985074687a310cde9382b696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30aa80495b05afa4ea98baf8a3a6e3297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fdc2b888d3d9598de0899490d5659798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4893fb7801989da9130fd5597a52c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652697d1708b2e99f7873b534152004100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a55ab3db58778ee3d4f2d6b3006221101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763abb1eb4e0abc94bdfac9710c0b70102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9134530f08dc0446ccf09434cda6eb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f53e14323759019d681bc433b59fb4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f959d42888eaac40b8cd9fd33d0a4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32179429810384a6abaa8c0bfa4b2e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7182020f47fb2a09927a2542b3eebee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44396609815ac721afebafa128f2e6d5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec94f68d76138d4327ebcf4abd9eab2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a3a89e6f470f50b96308dd7fca0eb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5925a93b0f985acd7249c6fdd58b16ae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7fe87cc85d06e1df69d7f6689216a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5b1a1d58b357e9fdc3a845eb48b0c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ad79210e8933e078d7d895a28644c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abebe04dc28c238be68f5d387dedc3b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972b8d8f19707aa991bee77c3c28af1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585eefb38f6552f45478f898a7af7386117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09221240bd3e1e27ce42e01c4da53c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ebb8d8651bda10ff88f5993424b1f4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad834e346d33ac48d532263cd214f004120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b68666b001a4ad083f86f3a04f8c5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68fea1bc32cfa1f1e2f7a63f164b3ea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a491cb68d1dac4a021f565006b5e7d7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37be74b1f8c39183677f410e4eaed4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651cbf211f04c96e830306b4f255ac8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1e885c5e0cb6d4c88178c62d0ec23126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2612978a6125d2a67d6b0e9fe001ee1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8c80855568a695bf48dc490df6b10128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44e0334cf8fc57c21e3403a07dbf31129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262502127eeeaa41a69cd45dda6c312130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37b65d56fed50861a880697a87c1bc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00883b74153a839a596308902e118ed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3643582d16031df239611f2466f908133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834d4e774026272864edb8b4ad4afd4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b051818f049fd6c3521a40b3e1a1942135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd5b74fce66e0ce989666075cb7155136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f063d8e1c4a408cb8b5ac8460d777137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a8c33e9567d6ab54360c174c2eb95138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0f8b7d2fde7c994049a5ec1e66ae6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d6291366dd9318fa2f54e9b7f83bc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83864f6a3dac46fcaa30dcef366ec61c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e993e988f6c1519248c8723a0911e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d687451bcc6b2ca79a83e9381da62143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7678653f7d3e1c401a045be95140a2a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b07325ad94aefc27e2c2fc9440c6e4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32b477aea6c91ecb4b618d57597724146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df93715a96b69d8f56acc559e51ac58147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5478ab26812ff5ea843e85b75bb8e2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7994b5addbec2c14af2e3d11df186149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1bdc8c45f95ca8e3c6bfa6ad51b6e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbefe81ee372edf30506703da1b976151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad862e6371681d583498315d3451080c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2714b5b1dfdf07347daa3d47232c02153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59c0dbac2c3f6519cd0ec44fc10326154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba20da3aa4b43e598c5635e035aec6e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d62f1162879e2f409ed61fdfd2639cd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91deb7cd653c7bdd1014fee31fe7b22b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f0da3d18edb199552aa472faa55e6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7637385bb2e6f1cf8271b89d020192d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f587c6a0b6c8dab8cf177953382c4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82c792fe8a9b4cd3ddee0cc3bf924a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad4a354665cf38c8546ed13c5d0492162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed170ca9b0bb39f1446ac237fe72a5d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17598b601852184a28bad4500d4b4b01164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13f065eeca8542ebe5661dda576163165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76231720170d65e26f6f614af8633bf8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3c84c8075bc9c5bb5ed9967d6f717167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66b67ae03772b397cf783112d4bd0f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26a7d3d357ac8ae3bdf74602535045169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e20cd908cdceae122a528970dc3ea170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1250228701288e484a5d51f6161bef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350bd219d9e4197ea82792df01509e3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697dd8eaae1f17ce221fa1a061a1f89c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22517075bae20d46def031fb4d8628174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c86b72a42de84907bd581b6eac87f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62067318599e2e3547b54eb28364873176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176a3499f2bd201480ff116bb34ad6e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8bff662cf4079517da042d12a0ee2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ae65a8e07e517c346eebbb3591e26179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72f2d1255e707b79dae2d3648ace03180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607bc006c83300128635ad2398348575181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39a3d2c22db71a9cadb03501a6a422182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adef11ba3a2347a17f922bd57fe8502183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf414f0ee8defe10e23a5fd15f402bb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf6e3451f7b12586c885d34ef351d3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2312a2169ebfc9545e113d4f985496a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7ab8d0617b98b1aa865fefcdb3cd9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6cd8ffe0cc20157777b01b3282a61188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ce7306c58e4cadc51891a6928f084189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7bde4e83f90e5de4bd10578495c6e6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9963774a6f2ff883375b3e65978019191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ce906a1b873f69ffa88a82521e86f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb0d85932a461fd50789a9bc9039d1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb631f8c521740d533099d003e166c5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242091ba13c2801e5b3704a330917598195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597503f84e6306565a27925559a9d35c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ffa2e4dc212696c0a35281848622a2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189a44b906941799acea93cd14008a4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ce6369d365ea68b28d0b29e4e07fb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6d0d892f6d477a1817044951e6cb2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678119034d3e7a4f2c9321dd033512d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39932570797ea6817a97b7e58ffd75dd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee9b1944cbca13435a4dee2a1d49b2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6265b663cb1b79e649aad2d609a7d0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa78423898ae1a60229a8b59b34e1e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd06256e12e806595fcd814e06b126206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13d9200d23da5ec407c1a0367b5dd3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb46d858d34c4a774170d08d5996c8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd015c11747adc5dfddce4e8f75fe9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6660fa6677e39f344ffcf022d5d24210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f7dfb15a2d13693114ebf96bceaf7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8a8d410fc8f9320c42e26ed4115d0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3c6042861337f004becba10ce4db4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b241865d7d1dbd4a66ae4c457c6c2e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cab13298f5a6fe442407221031834f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee787509b65e997ee92201f83cf4f29216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f0c1b79983c25b336b74741ecdedb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7864acd26659cae1ed994051a266fda218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca1cff7c6038078ca5af53526a1a00219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2430c06889b7337078b1c5d3eae2f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd6af9ebdcea5017cb3d1f1476aace221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf85273deeac234bc9a2a2009f86ea222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db1eb808c96fccee0642f15182a1be223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f993e4e2b1cb195a2078c55d217695f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8affc96144278d563d1e07618068afd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c1e1ee70688bfa2ec7f62db121247226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b3d3588282e9fd17822c298df8bff227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82fedc8a75de706fda86afaac9b6d34228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4979cfdf69f4f7384a047dd636fb3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6dde3ae9e4c9ca08d2e6e2b58ab9e2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd30b7239583fdb08099ab8f102dc07231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165e99d28d1333a20ac3318b9107b0e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97e40d6878e01f7136662faf851a4f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9721bf039067585210bd4e7236c4a2a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3155005658a1cc42f58554535d009235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11327eedc1705e11e2fdd3e7813fbed9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b647ac217dc913b8547a182e1f72e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2f771157714daf74426ce8e0cb8b8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5a1e9ea03a41ca6f293ba49ac552c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830e1abf9751de7bf9b1b548a8faf4f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f5c78d543de58ef89fc8e8619006f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe65cef646d18274502f2ebd7b4e31242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7b209283f83f227258ba30f12ecd4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198451e8019ce6d1ef7d9c6b9be06d9d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6f150f2e02817b6b96cdef9b44c03245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32135e4a957745dc785ecdc324a115a3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d2027c944c29823c3fe3f5058332a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea3a969efc7c4f49fe47eb93f0e646248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eebb271ff680bf5e5ef7421b271f3b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2471b0364cdd3298b9351f960a736d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255bc68f1a157b16c1f7cc3e75af1ff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1fcfe106e1edf485cb194b79625e5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c1b64f9c21e6cda65668108802101253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229b6a87cc488794ea29c376d1376ff254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8b6755df20ab1c27b7c684c21ea7b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab75a32f137ac972d3f242779c1d79256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f62083a2dcee17f092c034d837ded257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8500cc0fc5be2c3f939a2197855c4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644ea1c258f5432a90d526b46c01b6b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949ba7a21decf82d0cbccb7827a3618260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73fecf5396c39bcf20cd91bc4d1e5df261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d212a6e35f500a5ad60853f4eb5a3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d4758c3f9948bd21a27b6ec62aa7f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2dd3f3542f275612b2dc2ceddb8f88264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07567d3da82b8336980e70c4777561265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c8f567a39490c77d2e2f9173c4bc8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6154ddab2416a3d507b9aca4899a7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861abb3b3580592123dfd5f6436e033268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf560d5c89407a753bb714bb71302b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b00fa9ea68855a02ab9623de36013f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4a61304164e75ba8bb8ea743320fa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade5c8e958b62f1bfeb5d77021472ee272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6776b6f78eea44b5a5069da045e3a07273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c018a7f5e1eebb7199895f3662589274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e6b750ac6e454b1cd7a589b85eaa8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ed38f59c1cd2ee6b26f70797ee5eb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96625af0d2a4e50dfd7d86c9cf25402277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c995eb82052ebc38e32d093d414ac0d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e3964ce4359ce2bd596059b074bee279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714344d84631a72655819699f2cfdaf4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a04ab311ab66a70abd2b6edce63a45281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71fdcf7a45deafab5a85bc035f726d5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb1f3affef23e9728253d69ec41ff1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e54ebcf40f63d2b477503731489427284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692754230503df1f86e3eec31bbedfda285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d53f2a4a87a7e1fd7310eb5b7e2ce286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb19a1d305818b99e3acb067c396727287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f4539b9ad14b09fadc06acb31fa99288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -13538,259 +13532,251 @@
       <c r="D136" s="0" t="s">
         <v>379</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>380</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.63</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>19511</v>
       </c>
-      <c r="D137" s="0" t="s">
+      <c r="D137" s="0"/>
+      <c r="E137" s="0" t="s">
         <v>382</v>
       </c>
-      <c r="E137" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>1.58</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>19512</v>
       </c>
-      <c r="D138" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>386</v>
-[...3 lines deleted...]
-      </c>
+        <v>384</v>
+      </c>
+      <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>1.31</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>24588</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>16.93</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>