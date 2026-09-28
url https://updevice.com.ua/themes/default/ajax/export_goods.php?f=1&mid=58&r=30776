--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1288,51 +1288,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249c837c407b233d589a608f12925021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98dc5f6d3585a26817c3802a99054b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c17443734a035ca20c72bd69af276e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2854468e0e764a6cc626b89b7b83ca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf746a3171c1c2e6975eeebd57ff3735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407310e3852972db06741bae83f771c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539fefd31fd03ca5598cb7900dffac927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7998f30e0b6a5ee6b1f04202cea97b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6461ec382509f397180f662e05f0f49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5416a356c673011d98c0415abef046110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d69709aec2b82a62828c0d187dcbfb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcab0c07104ce093a21ac716da9dc7312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059abce81c20f5f0aa621b3cf3506b7613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05518fa8ef00e813c6594c909862ff514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015b9f446ce0160e5dd676d3e22984715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2e43cbf68d8e0d52fcf794b83da2f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1596e972a021531458aa7d87f39081b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf599231023a9f1ecaa5dcbe9c2eeafd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63daaf18b8ca5f19b86e3d3ebd48fb3f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f30624ba63b435414ca9b0bc5e640520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b55a712fb640708ca1a00b0a900f9821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea6ee4a47b9354f44a815b4ea2a6a622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933cd3853a5a77a3595c7006607f8f8223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52749fc94a97eae4421466bfcfa6eb8e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cfdb6efe66ece33cb27597a04e086225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4b7c704f88c01a7e287700b47d48026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b84bd43cf889b91989791fd6c28d8927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfccf8017bb13f09f804a2075a18c33a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e87ca9557d428a22db50a57bc3ac629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06eebe7a9e5522323254a75c9cc4df30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fcd2c1a8889539b44c957d287709b931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7a493c72d3e81c791481cb56d957432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c118fcdd7a8e47d6e1ea3ccf71a5733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9583948b1f69c3d969d189344791d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41928ff9c468ebca7566a697968a2e3635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fab3961384f6464562ec3608a9fb8136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548df95a59a8badbacd46dfbc711e4f437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02d725bd51cf0040e3bad4c4c7c9d238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77211bd31ceb2c9dbfd21f61c591a6439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dadd9bfe8a4a9b1d5df764144895fe040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9d7373fc84f041cec0aaaef43ff5341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfddccf3c16b21d42f08c2a736719e2442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec475e085bce5d70f96b7055a629b40c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc85e031ace63d05cfc77a9064d99b144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427bb16056aacab656a7c348b510375345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be387dd9ed4d6762977456f462340146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc56318032f0f2d2055b3065aaaae4b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d88af98bda2c26fdbc4648aa4ddb548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61054096331b9f76d515dac3ef55ac8349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673bf27bbdc72a1d1cf46cbcf55b42b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c199e7a73e09eb2ad918e4ace60a89851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47415ebb29186c7a3090204183c5b32352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51d2d6e8d107ee8a77f527f0155bab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041ab9da532d2ebc74be3fd6f820f9954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07891f0ab8be1ff58be1d7b9cbb9ebd755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865624d4dfa098b05cb3733d221e43556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ab17b2560689560b01159f5d845eb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563a32360ab1f5fd8f1e9bee301918158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c0809cdc30d700ab537782af0fb1059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e91e963696b3f990c07c62e9b171660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a88f7c159c603c2415ca1158fc22b761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf413d607a149da1da3b261c5eb221662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4595b94e577e9c57930ad15470a1e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602c2cac1176d1d4dc9b9014305121964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357053a3051f9b2e2408faf4d6cf4fc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0eba8a47c78c6a0fd69f5a137f0fe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245289d5dd1ac4c3f14782c8e6ac3e9967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc530327c863d4b379c0b8820baf95d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12118e86a5a8a56b50b346e51b73b52469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb45d3547bc10797486e136c93d2f570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8db884f05d11e99f15276f1168f91371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ca5bbda16bc05fb8c1ca3b5eb133572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70f8c5d94cd3b62266c8129bdff5c473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c588b0622d2692a0780adb8e3de37a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85c7550906400b2cf3bdb2f0d8d2c375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef595667e99f280e86cbbd0ab1c68e276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242cee3c1eeec06851144908314887877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d6dd09e6e8f225389992e0e55e95e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d273a274b70ef996ce0f9cbf60daea579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b73d43273e186d8b803ffa75c2ca8780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921548ce8a25325542505e400d7c0e181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14044e0fabe226289647fd35fd683f3582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5fde5646deb07b0d80f61995cbe9f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab869551195c9cf3c9b2ca556e12b184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e8da91b5f6fa050a10b02ecc8bcfb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6705f597e9a378e47561600f176cbc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1fcb4dbcf3cf8b04a413f0defc048a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719125e4ddda153622a6c64a7780a65488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f473daa328543e0c6906f2b45bfab7089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8822a876c56db37ff72945f23cd85d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88578c0f2d280caddd567fb80a7740f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b5d7deea2a2ec645f7cd166aa0c6992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b2221116933c11c1419896eb3618b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049aa7ab3bac98c455a0bcc71eb420494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad2ce50303e11043bc086b4993f4f295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585c669b44a50daf5334800900bf07c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759bdcfb25833493d3365ddb153a548697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3be55cf277edbc8b3def52de6931998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73ce0a7dd8f68521a8148ad211de6a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea778b545483d6006b7aab5e9fdaec4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73e3dec24147981dcc71404b67e3c7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65392b71e8b77c0d4fa38ef1d6aed745102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaba00d3485e4b9bd7e899292ddc085103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94c89478b2327a3d950bf0b5fa6a82104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90d884a19e5d23ca847149b9868af8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd23854400813e4bec2da4ed8157cb4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13380fcf5afd4079192915929d55687107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0791694508c4c3d6c5f9c14859efd1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da64ad36e223422d511b4424d37346109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a44e37932516121ec0867e9d682ad110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae831388212db5009f8769b6f1ee0cbc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec29d0e0764177c6627c0f347d6bd46112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962434f4a0e3114facafad2f89c18bdd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9ab5108b6d7cfdf4840e6b052311b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8ed065e40e58d6e6ef0df3d8d1a63115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2aa2375df0ede329e54a0e4051896116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a4b8c1a161d6f009512fbe1dc37e7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761ed1b3656cc0cd911ba0ed897949e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c9776f2f8f58fb327163837fa7537119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526b0476974b5a8329fe3a8fd463ef0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4a156a4617c81b532d0c160b58d4b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a991259fe6e6fe29e6a07232121c87122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800807d4661c9751f381801ce2e4faf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb50b03eb932ebc74b47d27b789e17124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7f0fe3b23a24e8d5eb9694823bc3c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61b50e0e5496c9f029dbbf9f430df9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3679a337ea0a3e12a4e64439e2e096f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d47c2190b3ad434d3fab8de297db3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d879b2adbfb239b5814a0cdf92d28f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56f5fb3660d8ae1fb7e5efc43c320b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2e7b11d1363ab4136effc0c3d2751131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c48cf53ffa00f5e9a85e933cd256da132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00f8c6e1b8f27e19160070c4d7c5c3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769edb4670a9203e7b428ee540b70c69134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82855d87131a138f995f753591d6dfb3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb7de30c695ad13ce41e101f7595a8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70577c1f96f387db0c0c50a5a14274137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11028515c8a2f2e1fcba55fb7f34871b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16846dae8ffe578aee3093951e77d2f1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76590057752cbd4334a85aeec440f9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9d894653f6a40b19c71bd7d7fc50d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196126388034e69eec74d7f477048af142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19538b0d7d11ee5042c4efd084bae0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c57e80e574deaee6f0bda10e61476a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444cd5b1c155b04500c24af1c046f30145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9e6bfe38e95eafc9cad5696c4e52d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef450675374e45dab2d1d1586ed207147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48569794b8b7afc172e5e5cb47c648b3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386a40d1ecb571d0306ba703850ac3f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb49c52c8958874dfba4e0e6a29872150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50bb7bd4858c451a74aeef710d0fd00151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a5c92d9686bb097f24f10f790e6c1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930baa9152bf644560137268b20ea18153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722dbb75df6cf470c522b09baf1a5077154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28012de18302cd9ab3a754cc05cd59c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d0aed4b66a0fbd23f72c10086079a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434285f2e8769b45eeb972d55d8287e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dbf1677000039ac9950508ec594c4f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe3d9df9352dd9253ee265a601099c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf7748e7edd0c52250fb33b2cda30e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7386a3431aa7074cdaed2b16a680c02161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e274344c261d72fd04f3165c41d2b2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b0aaf61724b8c3b35b86b5a301dd2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5ca4a4fd13e71e06594aa00816266164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963bf8e21733f60d191175530f5491e4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0753aa959be39a9a10d00232b5b4528166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f73a670ab60a4a97b1afd4e7d9937167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8835f8c6257babad269bdc0fa9e1e1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b07e1070b4d88b07b5e2b6857e1d8c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74cca9d3e2c2e207e428c9dcabe7dd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e841d0e0d1f42b4fab149b01bc598171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492b67ce2c48a9b12800c7f8c25a423172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa3e544b5c934ba58eb7287f83d1bc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab205051bdc85480188c39e57f741e20174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4770aae9da7d63a43f4de53144d24175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cfb863aa280b1b41e7003ee853edb5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84631dc524c5b9db95663efd9c1dd351177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27645ef55d4ea96cd204b62770389be178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5471afc53da2fd1ecd885123b79d4d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e64ee0bc5df2500f5d28b52692d33180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b326fc3b43640abfe033b030a6d0cf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5dfb3a60393d4ba5f8a3eac6efb368182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33947b1d3f72b42ce93e16ada9b04adc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc5685874090a79fac2516837f9639184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ac56af6152db73ac50ec3eb3e5fd7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8c26f3549723d580a4f6adce44aeb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a349e7e6608928a9ee9ce51c506f56187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab807226af933fb2211c9951edb15b32188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95ca95d05cf5664af6e125a9633691189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc184ba50623385bb588928f2200ca69190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79737e42a710ab286bf5c2b41e6bc25191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d0afd65733976c6d2c1becec083e6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3ac7d13203a59ab3ad03457238d2c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56291072e45728dc3b04f85484cc7280194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5ccaa7df0d2cc225d3aa9ec124e7b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d022aa49c53a8211f837f7c9dd1271c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d8b18ba005f18ec31abc8df137904197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875899816c14de7849823c30a66200a8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc009c0212eea3a52cd74ec76798dc87199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983425e452b9297e8d4c08b37d2f1438200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aec2842707a04f37cd65dd750a93f2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164f487bc861a1ecb123e7a6945d416202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef0f9ac4f84da016b6d7e35d32e78e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ad94f5c0725728e2a8ebda72ee3fe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b419f20467eb3f8d75e9bd4a06cf93205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f78e54ec8362dd7213592baf1d8e1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d48698a176b0faf480b8b87d38e05207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cdc5eccd536acadd95754452a779e4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731f7aebe3414f8bdbc80e892b53538209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86196af3a6a99385db76ae6a01873b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab2047fcdbaff84175184b8ef9e11d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd35aaf5fb41c38dd85e1149c343ef0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc919527eca0f36b064a4dd3a1ba5341213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16113c144c410cfe0555d578831cbf11214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5fe500742c07a434dc499c03adced7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85213648ec7811ca78649f316056c4f8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4774954e48b3229800745880666e84217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b950fd9387b9669eab7e64d730f833218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f7d80f6ba2e0d848e3d975d55ba29219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c546bb102cbf6503fbca124ce6a4f08220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f32841bf7b9a6f49b9983870c4688221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db21995949e99af9c3c9906988ba3eb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33fe412fc6e4193c2d91f127526e7d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff3bb3e951d419ca35cdd1a6c33ad9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0916ecade2f1828803b3bf51b47046225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4fb35d37eb8bb38aecba07c5d20a9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de434300c487f737dc3eacc5b1e35e8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39fad5c2c06151322dcf8993f132938228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a1d08f09cb6da108f70bb9f71fcc3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d42d478bddd38f21552b2e890ef388230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566814af6087b1ba0b0177690def78c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed3c283e936d8727a9baac8f7e13b7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685cc386cec93af33afa3db0d1473394233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99fb383301fbf8633d82268238645f4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234a2aff1ffa9a30c90efc5b6fa3667235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87955f6abae20c1c165e5e870086da0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1acf5b0a25d4b5ab0f06913dca286237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04099cac5c10e50770be2c47fae836238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57cf6fc2bf772acdfdb9e66f9f7990239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310fe18daaf411b4746e0446cd796de240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a71114a0fe4866ff1a86ca3a7a5c81241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0877ca78bcb73aeb3eade85eb02bb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07562a947a12856177f6e24a5882734243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d19d49c65b8d3877b1b48715520fe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50454902031ad3848e47fc0b0d6345dc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef685a0168c0a59ca0d9925f1142174e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a6fe047c3cdc01d27b9aafcbb581f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c76a8240370b90e4a109958f178b4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3e992b8c50e14abbd87ba4459b714249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af475c6aeec0531639fa2b69840513b9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80e38710de627e40abbc9fbef274e2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b395d3d7da9b3ea3e0c60f4eff33fb9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973f27ad520339323b7a10cf51b6f79253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d29464663fa8efdc0bbe34c3ac292254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586b6347aed59b9a9cae45368aeb80f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb262c72b2d39759b39b38fbc667e9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81be0fbe5da1a8c1c29966e0e3b0af257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd21aa6c012d65408442acf587638b7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e888b22170ca970cb4e23a7fb32202259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f40d75364c7e1943b39f4b3470279b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0e7789005fe74afa95204289155c5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf51eeaef8f2d743d5764e211efc43d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d71d6d550b47d5721ffad2d4d8617e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338665e98d36bd4267fc6c6c2d79e1ed264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a95eb689ae3bb32865c86bf2eb606265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f983c888e9918b88e604e4c713494e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81bdb2670af158a78f3e8f7e1a41fcb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc25ffce57f9b2844459ec305dcc82a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ee23c292e8d036c1825c0daf10b27269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba5d773aeb69fde2b8e2c1e3da15ff270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506da0585beeed00570e034a42e7f71f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679c9b4ca478090099d3f94c12a1930272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7461caf8dad8d07e587ae471491537273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f110f2cb48799e544a0e5b4d3d3eb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee23c88e97d4ff63a79da49f4472967275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb2a00310d80ea1ccd0999435f2e3d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce655753a3f2c130e12df87aeda1627b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de0a9947a56be819cc868fdbc8eb3c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c24cab12ad3eb93fa34ebf5a6f7971279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25533edf4f3a023ca8d60160122c7174280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d4b26bf7690b76fae7f6868c72d77281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a3162ca9a1abd07001a6ee0d932bf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6fe27dc656e25b7997c2d8ad8fcb3a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f18cc2360ba5b2610dab85706fd20284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e21c170f3cf664583f552fad0cc7c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a560f8bcc632f06a347890de32a45286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb65a2f800ebdbc45c56407d130f58287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78309e7cdf1dd806c900114672d356f288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aefc7e80c4f01734f87e8bbfc4955cc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bedcc1100e69c8b4d075cd11ef4b34a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db852fee5e879d3fcde9b739c2ed3d13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93caf31c8fd4d592307dfebb8df1a5b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e65369f28ee8b66630a46cfbb5e915.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1e513473a6e45c1d775214320beb86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914cc5c1dd276f97571b98b9c49d446c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b432c791ad038c641e1bda3f97acd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4bac3500652a12176e8ea0fab80f2e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bdb72d9a254252f8c696b4bd5687a710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91fdc34be5886c72d2ae31aefaeecdb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6410911ce093040c24ad3c78c779a5112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade77975b4e0405ece13ddd21777468f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404685ec9411d8ed4abebd45ddd0b1814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa736a32ec48b6757b44569985141c515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f5ed684787a1e640c4a532f6c123d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338adfd3e89d78a828ba1a8a5a95cf717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4018ffe6d1e181e8430ee9ade78752718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a1defd502e437c5d83de43fba220819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d0ab722a3f6b44dd0addf45d38bef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac115f1d1f0c0670a3eec252e42fb2921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e7b73686b5127d7278502bf76aee822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131e1bc4b6b1115b9cc9c2aaba1e54423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488361b255e0adc1de667caaf0bf6bf124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40478b0c896e72958ffd4c803787188b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc33b9044b3d48267b487996f8014e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd95181c2b405900d8c86874a18c98127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0b6c9f0c9f8a80635451c9f586cf728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2f9bace032568b7c9b49ee215992229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a45b51c23ce2597b7a941a7545900730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f308de9164cb920de48b5b9bdb34fc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5d06705c766427ec936226117a60f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd34d0119065a40d5c2f4e19e7b67c933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb660e491e7d771f121dd76b14cdab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4d9ff60d5f8df8a35226fd2f1511935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f77d62393a284e0c906b867fa2c6936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d968e0319a042e81db8e3211d898637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc225cdb860de60608fb260112a0f43538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2fd7cc150e94ddb6d5bd1087b4dca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6470c6081390e24d5b8f9cb646ae6b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f673dabf5c1bb815d43dc9dd83ae1d741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019b9a0411b0c482953cce64737042a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399fe6cdb9d3813e5044bcabea8cc71643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28589b6e3ddf204388ccdd222df9f4344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ad1ec8166decef3b6dc9b9cb993e945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c1cf4eb441e315994ab426a82859746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896a7d9802a1e39bf0a98bab99994e847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ceebc5754ec9962174405531f194448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e83995b596d93aea9fb385d18287449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab3ed8f5e9409557ceabdf2dc2c14e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047d666dae26c0c4c0baa2badb84bf451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79727d38a2599d00d1852a1071266ce752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b0707b977ad2a9596f8ab3d4a801a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055852173d3b58cb043e39cc36c6933d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4f1348c55284d34327317286a421055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ef46910c0d8395f2410f70df82f6556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb38d013a452da8aefab64cbc11235457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bdf635b77fa5ef227fb30108513f2658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de90863d84c7c67540a99c405d9d9759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543a92bc3acff10dc6b93e45504261960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82514233aecfc41cb4530d9130355b0561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513480114e7ef093b298196c2d46833562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597df583c7a76b6ec8b8c5056b968ec63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27203c6db5b4e14145f114a81c9a3064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5394662b5365fcf6e1f49b90654cdf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da054e54b503aa0cb44aceb74188bc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5370a43f4d1aa3fc4782f68439be7567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d082d101a0290ca4c1ef5b6cf02abe268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94382eb015a7fca694cd6db48c14edd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f6afc16af03dc2389d4fd078b714470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18cabe832f5857680443faad442fc0971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4933236569b2c9a7cf6f9d05bf97d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6404e62198995c075f361fd8d2ddac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da86303ca78dab8120bac6e8e4e480d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17dd2fad9b06a96da41eac54c49a5f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c04e25ec9b65e27c55d3206842f3f176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a6ecffb4372a4390af39f2b0da80477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18d6fe1e0a0688e8f9a8e4d5b85bdb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818c388e68e18a83a038b8ed30cd48679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973c6e14a0644d96dbecf6457f8f11a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281152bdf30d552a4c7c08be819978ae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e577dd2d543cd93f65609c64afd4c082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b828c82ee227ede97cb3ef6980e2f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245136796b7c33b4b57fb996a6de8d184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c3462df0b8a8db9f443f6bba268a485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7f234f56366443fbe8dab38f9051f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5897884f21cd5d3b9e42f57127d7e0987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb93a43e4a8b0a6feb416a8e9dceed588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f649244306cccdbffa2d5c7daaf65189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b63a7c4ea64461b7b609906c8c21190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2993371e2bb82da432d882aea7d185491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c4efb0783a822d01c2be7a708411a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b0c7d0f0e6d7ae1a87e24412a5b8093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe332e15916055f9434ea031fae72a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc739af12099dd884f2be295e271f095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6f77ac7a5f92bebf7ed6521cda84996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789cc27b99ba588e69d1394c673fac7097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb6cf5954bd979c6d7a041335d23ce98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467e23437bbc4a178590a6b5ad62b9b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9940e422c4ee12fcc47496f176a085100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57353a0ff1c22cf6fa6b3cf9316c1a31101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14842e236bdf8f93e2df9709289847102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9acaeef6df3e64b8d28cfa03dd94b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c27945a2f41a51d349697b8f49801f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcdc0038a54b7da13062c173c228735105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2b39f209ef06793e2505539ab77d3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e827199f93f501fbe4766f3dfaa0ae5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c58114d25f0e9996640c9e0a218af108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d421d80319fc61506159d27c1ba1e94109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6fbef677b8efd2d4805a72175bbc2b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3bc6601258d0ebde911ee23aa4cec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c207aa9882f38499abb0c206338ad7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440b7922bb07b0119387b7b536db3b4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac8498406b6a845377e6374bc34666114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79463dd502e113996560b63c5803ee7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511c68e2ee49eb7cf1bdb152417f045116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189f3a429aae270e7ce31764d1822dc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940fb261c5cf3729423d9ba472331eaa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b3f48036cb271d52a7bca639d927c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6dee48f0e902f62351d149fb00f59120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1642c7504eb8267c44e2f24c17d9f83121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf9b05d84b9f8d4b17c77127bd34cf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896b1997468bbb284525319c83bd643123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c64e11855fb5d8fbd2e9902a27acc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4319dcd412f9a8b5fb1cd1f48cfad3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab958577e6dd03556948b8de647cb615126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558d527abd89c7f7f9030f666c7fa98127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5c0b96c1c405458c700bf12dae259128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c566ee0864e665a49a56a0f93893c1c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f0c22eafdce08f8a20e083bfa0da8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86793148314c28137c4e5c3117e756131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b319cb27bb0f9b5a3587948fccc115132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cddca6104b4fef147c81f21b0af622133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d034670a91e0ee5d37fcd82e45f9f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a21fafbe01451218bc2c58fd3ab82135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4820e427724967497f14a57720968e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d747a9af8280d25f4a6a3651a5f6a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893270438d40984465114b0563990fdd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74b39bc769798cfb0a2d343de63540139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31304d0eae2253b1ce84dde65018ae99140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c72a4b77462a7de11edaa1640dd08141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc032d7327ead65d79066adc10ec75142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ca1d600962964bbb9ad7304b2eda0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c411f676b5f68faf1aadb9fa79d01cf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6983a9ccca84bb56fafdf642ad0ddb6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49566110de282cb2cdb44eb60313392146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f5d479c690f7c6abdf657206f2904147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08622d2aaa22328043cd4d8ed067a9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e87e118e6969b0d0bdbe0d38de01c2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b327baf396f38cfeda0ce42c95e83150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d03f7fccebf562e918e7440b15d9b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c89160f366382e9f5eb10b176bc09152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f7f421dc9347728c00e6dc49cc755153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390a13d0ba7b7f56bcdb89f9a793b1b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44ca1686aaf79e4b208f5ede6b5ae7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5ad75466096442300171cd1043d9a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119cf285e033e44665588e34c039e45157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566a08bf474fe209a36cd178c6ce0bb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6a5820a75d42df5618d58cb6ee32e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c82d6953ab350f458be02a4b42047160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191ceef3fcebcdde593df44ba253643161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91cc96607936db231e9042d0ca45f56162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37228a3bed73968eb91ea6102f358a10163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b0bcce3ad5fe9fae37eda83f8bb35164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b25f676318ea0793e0ad8584cb13d5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a85a9323938f9685029f53dccea1c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c64d2ca7d700a87b1291574ce35aa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a899de83add76deb4dbca0d6be3ac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78641542894bbab67f2c5af39a36ce3d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd137d7b23985c5def12b5e0ce73f09170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905244261aa31882cf2931c8d99e1f43171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94360082fec9e80b30cf16b25f2f3ff2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496907c947aa86eb726ec41761625f0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e839d7453115b8786cfbf6fdf645e27174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2671c4ea6dc94357a39501c2203904b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09d81eabba9bd92d4cd3a7f15b027b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473ce81a5b4de81d784232321ff69f8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d688a25821d6d693718e530ef86c197178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92edc83865b514ed093888dbd2d0eb95179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d7425260f82bfb9c2d52e65ff3e21180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf48faaca8266cf7c50fda11b9d7122181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7a394da7b3a774a114ecf45070615182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1139ace23ef7ed22f43f64a6ef4630c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc45cb2596ad6a4eb32cc7e8327530184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f914ba0400d30b15e64264fcdfb88a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b3155dc7c61835957b39e95e0e89f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e625b62a62a89cc7070e82101d9f5b6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b691f82857e6a78eea399617be428d4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58165e915d9ace33912eabb3987cdf75189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feab436191fddf1082898651ff28cbf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b05197ec9488748e9c5a4ac06e2ca5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9f0a763907c51e855eb4a0015ea2f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed82823557fd5ce4a611b66ede4f01d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd994fad20bb4ef22a2173c291132bd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ec763b513925a072d3bf46bafffdd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f21867d3f5046ba51ffabfc3ca5ca196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd987d9672135964cd7cfb8ded6ab9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939e80970c6c11939e08f051ddcf503198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b627bb50238860b2d3ede0b89eb2af199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dedd1862dc36079a0b1a72e5f5b0398200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a224383e96a1b89cdcc4904e215d8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94e6ada0af7d06caa9b8226972b44a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a0c641ed8f087f90ebe7076a72f6c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cff921712a19c17c0c1e1969d9f4ab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d198b3487b84ef7f3dbe2e51cb2b6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860691a26f169f3f4e4480a129c0c08206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe5553291340367a2f08629487454a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de70d4e41e02d28169704a9ff2e04d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ebff01aa4293d5d964f06145c4e57209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc7ff94affec94c467274b769f6ad1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767fd970a5e44e0887c413b5a8ffbe51211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b777b67dfa8724923add62110645b6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d5242d586a52d3729338be7cd6a31213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eaf07e6d6dc1509ad7775f0d36033d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255426054525aa12f1eaf52269c215e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbfa014c24778064a44ca6474e450d8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e8cece0d0b84ca498e9de2f9d809c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34de84f72382f75da24d13ddf511c1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33884ab158f093f31656b2e1dbb0cd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45dfa189c26269c98298fbd7e77b767220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a436fb8e5985b8c999f9316dd060b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28b5090080d755644ecc826d8e2910222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4e501eaf0dfc646f55ba5699ff919223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93360e1a96bb238d35dd94278fc8da8e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a203cd01377c9c5dfaef54853635ef225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3116284d39612c6d9c669dc2b16fb95226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6aa1b13b7334c3db99688288fbe77227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e65d98eedd7b49907050f34de58c3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d48efad51930f0f2a88fffccd4d6d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4cda4648d5c217eade28726260998230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917448f4af810ae801946494efff736e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd5b091521bdb957f8e330fda3c3f0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f7064d1695af3da58b787f0a24e17233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7015f6fa15a91748480cccaa59e84234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b002c024c6e9405e7a615c9a0eda158235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e32e5df1d64f181888d6e9757f3fca236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e401b86550131afbd3fbe2348dff40237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede36e40214ec9cabca494c8f69603f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ceeced68e301570da8064cd769a272239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6acd55e23610fd0c90e554e8da943240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f38f8912b6523027edc2050cdbf8f5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1fcbe46aeb28953a56b503ef7a080242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057d60b388b75a949bffbb56aa226b4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fdf0c276f908a16d31041ae0c1d5c8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37899258544477452a5a08dbd620b1b3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf76ccf2d19ec5b9607452eff9cd64246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0bc7c6f518b387f9940c17413aef77247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b26e96e82804578ff50fc94adeb09248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b52edc2ae742dba37862087d0878b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e743607b6990dc99a3cb2595d7847fe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa447a8fa6d1449fa9e2f0b5ea72809251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb26ffb1c39ef3c61f556f02951383252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9c095ea547d54cb14dddcd14a5ff6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17babe5cfe7fc38ca6df79d79b1e4f93254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06e46f5de8460c502f890fc948cdb9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c86aa64d673b8cfb53a578f1963eda256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38662592d83cc97e89f9d99b43daa70e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad9e03e6fe3489ce18bd6cecd9c9f7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0df1ad8dbc208e8d6d80ece05e23a3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40186c8beb9af3e3365135876a180295260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d196e5a4c1c33df0a0529615b6b640c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387b9c1aa5a6bd1e158f7bc5744d8cd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74520aa9382cdaecfb3b9855c8a2b8a5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14116e59c24b4d929bb29cfb25b1ef55264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cee6c0e23c8e0264d8fa859b7a4c41265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075dac622071ea3caeb7c7f1a61ee271266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a9de9616537f7688c01893e6ff6d8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa2d7e78d23af44a7edac880ced9cd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a9a7a6a9d281245eed865ce9564e2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f3ea5166793dbfd371e3c882301b6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d020e1b4ff0d67d5dcaf0d40a24f4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b44b16a9fd92b05e6430e272c9533272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c954f0cc99c8585954c7515c0a8460273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd7c1589ab0b8236f83a0068798b18274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d03d9180b73b1c071d2f66327de1fb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aed1d50faae8c459e92af92c82d46b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296f59798b93e1af42c79af4c283939277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1015735728370998378199069d71b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a156dad64cd96b0ca8f915ee420d0ef279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d032241e7016f261181e1c799a3e6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6cf42180c84f778232d33f9fedfde281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3509228072829318fa3637e1cdd37282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1489621cef3e6f651f04697af14a990283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29967735261339d30bbab3a526e03e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795dd3e3ee288f742980fb5286fc4ba285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b82a8614a2669e8b352d5624829686286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f088b2e98ccf937c9488f17570c38287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f222f460021c8ad16960ce14c2ac9288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>