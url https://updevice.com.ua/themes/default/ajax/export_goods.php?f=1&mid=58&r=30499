--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="409">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="408">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -923,53 +923,50 @@
     <t>000012659</t>
   </si>
   <si>
     <t>Зарядка Qi2 ACEFAST desktop magnetic wireless charger with cable E24 |5-15W, 1.2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi2-acefast-desktop-magnetic-wireless-charger-with-cable-e24-5-15w-1-2m-/</t>
   </si>
   <si>
     <t>000012660</t>
   </si>
   <si>
     <t>Пошуковий трекер Acefast keychain positioning device S4 |Apple Find My|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-keychain-positioning-device-s4-apple-find-my-/</t>
   </si>
   <si>
     <t>000012661</t>
   </si>
   <si>
     <t>Пошуковий трекер Acefast Passport cover positioning device S6 |Apple Find My|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-passport-cover-positioning-device-s6-apple-find-my-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
     <t>000012801</t>
   </si>
   <si>
     <t>Відеореєстратор ACEFAST 4K dual-channel dash cam X2 |3.59", 4k/30fps, Wi-Fi, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-acefast-4k-dual-channel-dash-cam-x2-3-59-4k-30fps-wi-fi-gps-/</t>
   </si>
   <si>
     <t>000012802</t>
   </si>
   <si>
     <t>Акустика ACEFAST speaker with wireless charger K10 Air IPX4 |BT5.4, Qi2 25W, RGB, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-acefast-speaker-with-wireless-charger-k10-air-ipx4-bt5-4-qi2-25w-rgb-tws-/</t>
   </si>
@@ -1294,51 +1291,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19058c839279cbb4c84b6ba9aaf817a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977cc6b3358c8f407a2f0831fa27d9f62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0501ba23e02d476572b4d0c5263afd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485295dc505c0ec41695e2d975f0bf4b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb08cc823869b6e977d47b297225d95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb602ca804190b6e2c5c4a15177bf1216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62accef61dc5eef1e040b842bae5c5fa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5220f09710eaf5ee3d5e0dd913013218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2259d1ccf15a23e349046ef9e6ef469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d278d61e3bffb1109aef9b25558e9110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac28fc46f7d66af44a5abed533287e511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ec545a7020b64be9484f2ac8f7e2012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab4e897279ac530cd5bb115ef75a7513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134a1629f1bad2f2b488f230adbf23a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845c21b1ba2927e933a4946cd3116d915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ef2fe7ba4bb5bd0d289dda28528c716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852234b4b52cd93cd94f5c89c58a574017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f4f0d2b5bb15da0959a72e775fc0a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16364d9122fddfc0d95118cdad3a96f419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee90b2a8fde3406dba8a367707e5b9a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750188a207b8a904ae2b9834070d88721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0119025b84a0bafe5c9213bcf6e12222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba7973f4ed774377b92e5c4624ab4523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda913f907be5b40e5928f4eab223a424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc7bafeb635a03c64a238747a7b70625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc096637da3ab19b9bf75597dafeba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d1a24703cecc0bf82de60b856aa4827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a909fa0c662e77c9f388171881be18f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44e9950115ed27285721f3e9aa37a329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c06e74483caca63c4d6d766f1592b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee5a38c3bdf7f7742f79d0ac10dcc831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a54478ab9367de63cd0413a41b09b832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7f83a528d13c7760422d3bc00629633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a354110fe571d758ff750793f85cf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858ccbfc8b1ab4d4ec7ef75a24bcc3435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c99d57f33cd1c0a380ca6c0c9da8d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe39c9ee8e8cd8a9c47fb5fbd2786f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327aad9ff866fd1c8be69ce8a1855e1838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d6051b39e4170c40d3de8a80bee5b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7ced2f0815c5467fe6d201a3c883c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6491766f1888f4f0f78463037ca19a741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f0064f10bc48d770f0dccaec654fb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b71d2d40577220db781769f91fe8943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca0d9778c53322aa51daaac3d1134944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4aa05ee07f03e55fdc09a41baa2f545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e245347653b63d4a00744516344eee746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51945f3b64cf1f5b43b49f2a3a1c5a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e528ff5703460fd6a90e847083df548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a614a55cf2071b647b3b6913a03ec4349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310334ca15b72549b2e00e479636df850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c013b5a544a6fec95f07fec423e3351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ccca9b5b747bea281aa288509141d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1132d0d555fe7bd6cd004e053c31e153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fea8203ba488804d01ca20608b780554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3ad06cac7ea23e64c85ceacb8790455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ad1defdae1ce2fea83ac8a6a6513856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518696911bbd1f33be611c5fca423f1957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8a1b8dad0a59b4d679a2186a21b2658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ed2f86bc0cbba50557b3c336fc24859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc0e89a89565c9d3d276b8963cdeee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d50a17ffccd5a9c12281e2a37743061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f06333440a9af893487c79276af6462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca6524f1b16ed3f10be1cd3581b8a863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e7681762682c14781b00562febda264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2f4eccf7549c9774fbf85daea2ece65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334eecb1eea0c024b023e8ae9a1a9f0a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d58b197e6ecf25ad35e4ff01e262267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9a8940cb36417e227add03499b61f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d9d0c47b2d7b06a19357e2b1876cd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e23d1c5f05cb8650bd904d56a9a1470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ecceb8d00455e374264c88382a9f971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c939dfad1c22e4247a5ff165547ac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1260f6c3007d19abb7b8c8434d889c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc1fba1804c8fe440c574940ae06aa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5b9fd74054ab0bf7080454e9a5e0275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a511e5dbfdf62398c402ab756f62976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e014920cc0b82bb9b6c7cb1538de99177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6dc73fff6f001b5ce0669b09a68cf578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80722beab40e4256d1d722d0c96f03cd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829a4755f0eb13534b2ad544bc7df8e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b1dd7bcfa4f92399a2c282cb2fc0c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de590d7bb266cb357e93cc01329f85182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9656b619926d7ff6484d19a9f8b91e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044d5cc51c06b5c32ea9ecab026d53c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af3b4aa838934d3c401828e7008cf185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0088d835bc965de0e15a6cb4fd0d9886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38e258e51a3dfc697c12550a61c2d187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629bc4b4297f178ad3eda0f4b4463c1388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774373c484283bbc510282c6c328a1389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0bc5b985ef6f757aedc819465716a690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34b96a13b128192519a9cd31eca17a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223008d7b57a455cf774c4194a0c7c6c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b8b315160afa1e79ae15c5aefb1ec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25e7c475d490189802dbea3477debb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605dece5e8f4d0c377fed23dc7e6f42395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc65e79563108e917ccf7eb84ebf3f396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5de1d4a30c7c182f2d75705f46f2897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78408032d89b248c08e23c641b618598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4dfa93689f3383b8ec8e709199404799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a69b385db987f65057ae3538d6a773100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03403417134c3684dbad660f3112ae101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7251208a184f7d5eac605857116d1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab265f3d8fd19d65025892f473d1caae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39974bdd0d47f04f6350acc40c7ae91f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58bcffbc7243efda28ccadf1b4ca3b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbced58c286747d89dcac5168ab8e244106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f873bf5bbf17f8b85620c797df208b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d111259d7f29f5fbf002384b8bfd8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebcbb4399f0d42fcb8900ca14c769b0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ace5759bfb836aaa4dc6718171c414110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f6247d9415a87c90abbd9e11f4abe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9346956012f6ef8300eb98ec650337112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273d918de17f3e5b6f92783a053fe1b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74178234f69aed1c69653985805bb3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed202051b8de900ad74102a379119a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1ea4e5445ef274d62476f4a015639116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290efa3acbe4442f7bbe90fe4d389da117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258bb664965e46bfb52c4fce4b9b190118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294017d603e2c2c1ac3d8badfe976d3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18369b4197015b789cc1d0dfd343af96120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5561d8fa7883afc8a1ae1c8d126a5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332f4af0c48f1b61105ef251a56513d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a810852cb893252197602fc8779ca1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66139016c9e8a9e9da901b31e9fb78124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b66bc293e4e1460544421d6327ab6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57383b4349f86cb0200a3a5d3e1f18126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd420715994935ee1de99441e304348127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7c714c5bac28ca986c07c71a5cd44128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b214faf919e6f5c2532906b96381fb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa5a33632adeed1a7242d0433727cc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ac93b002153eadb9bb569422673cd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1fa46ca2bc77c72a197b4c24d3f2d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751d79e9fb0917b95bf88ea8856996d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf89c021e64bf71623ffa507cf93a7a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442baca368c7102904c9cf580a9f195135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c291dc53c4c2624da5403f67dfdbbb2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29dd91ea819ab699b39239e67d2db0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b22fab9477e29479db3d5325c0158138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2e0dd5d6d7a85250bbd7c966aa826139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41366e8ff5db933d44946ac92c1906140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c2feb1fb494476cf7bc79033dd211141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321b8cb1d216ade40c81e84fcf8c237142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc0a41f259548274663ae6feb4ca9b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c40f4821d63b7aaa18334ce7493871144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2f148ef75a0201ac61976d2b41ea8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbdfcbe1153998a42a7f89100e9df0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f65ad6fc40829f27a7075c0c57be5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4696e10d49850014abfdad855153b5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37b3d8f9a1caf89878ef888dc89e63149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c111e4524b74ab6b6070a0374869a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3350c3d7abda1017915715dff7e793151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c98321753afb8c1666fd2449f9e475152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee2bb9097fc46fb6655ca88b7fb0e5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837f9dc11f81bf2d8cc25c2d87739e9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a3e351b1a3533f8b883e3c4aab7ee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd1d980d3ced56341db545f413f3aa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006074e1d5512fbd702b6a2ffdb2be8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f24835890844ac144b711b04b1a4b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255725e540a2f7c2edc9a6dc01779e54159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928f95f55cafc8cf659550fb0e5daf6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d32dd1e8044a84cfd168fc2e50c4b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2c647b06caa2faeb57af5fb107fd0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbb3ee163c93dfe6ea291cbacdd8a9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13308669a3d18c96b03d480d3dc865ad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed463e39ec035676b7860d8b3d4a0f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c3313c1b07e1d24b8064beef84201166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76054e481d4cb583a19b357636de0ec6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505048809ed2331904eeffd21df00db168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86866edc458c1c5add40ac0d161d3a37169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636194ad47999d318f6cfa47e09e33b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913881b193b44322cbf2a7f02d655649171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712726802cf642f1f7a2fdc3618cd0a6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aabba06f177392606e967c6e9490e1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765cbe21dbae46c60ff6852841466b4a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17b9c6f3cf11e01c811419f5f5cb03175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c07e131f86b486ba16c487e6cad276176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f59d8e446ba3dc54e83dd58d2f917177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47c5eb1d185477ac44aab73d3435b6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca94736c66681a4dc8072f4771d19d8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797207840a42b17ab005a441ecbd0044180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf332d0940fe6780bc6f6e72bb84659181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf9090a86308f700f859640a411db6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15071144b7a6f7ea248022699e8a1d59183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f42b90e1e876851fccdd4deb053b7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1cf6a0bf6614cd7ff5ecd9984d993185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5605fffa9f5563a8590f1c44001bdf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705dabff1347034a048e7585f07ab565187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319115f99a2b246fe3bb9216e62e5b6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b770a457b3cfe59c5a4a6f5147557189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e00990aa0e71059300c5827192a3b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0c868c8b1e2fc47a12e4e424cc305191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da61952bf9d6c97c6b9582f60ada4d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55adf123f20a023f7d3cb0efa8e57ca4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400e957c46732b47ab3b098df78b313194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8caa2b8f65334fd480a43f24aafba8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838d22f9822ec3a63854ebf1f94a1d1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4684856eb48b0096b24877a036f73197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434ad8a96b495f8cce666aa8b28a3fa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b2a1b040e4809da04e8a8178d8d46199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf058c9a7b2b18e6481c43026bf6257200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dfd598118e8015d7c36d210d26b95d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56e9aa1c3ab801282c5cfcf8ee854a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458199c5dcdaa55c996460068884491203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6a7c1d4752d2055d29e9d61312d45204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf5220a6191fe04675c020159e2758205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5aabf31e51f68b7c04eb2c15909c81206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0102cce03b522d388aed92c78ed800f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce3d762b88a7e5c3f9cc7c6f570c42208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca332bad17c069c9b7a7a203d6a2bd1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813045322881b4e95536646f3cb6bf03210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2e4c6654e663c91a1de7b6649f4b0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd818fb37eea061a9abb6eb9e141911212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf91c82afe649303e363056cdeb676213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9917a7d03aa438ebc2700400d37d7c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d54a05182e8457b277cac344ac8f7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4fd09c889f9a3f375354a9980e7ee4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195169141bcbef04e5b91678e189a37217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22c7b08a42a3e5dadde4a801fdda1a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6bcad07b3d8928707b704e9594b363219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b06f7a03434802c5b0970147e1d4cb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17eaaebba8aecd1965a8d3afcae103a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d8148f74e6d4b83674a579dba77ef222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237c3f1800ae3c1cf5d4b5cbfe11fb7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c888b1506360e85fa4eb51604fcb378224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c30bd76bc6dc37b9618040aabb0b3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6370b6136334f0ae3d351f9057d2761226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a595eeb980bce8bf48e6198fdf4605227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca17c68d92f38f5409bd7b20e6236b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2af35bc2922ec493a13a3ae675653229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9fe3da18b75826ec2537a8327f51d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291dee1fee7c3657126aae165c2b2ec231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb03f3980da8b9c2c1374667dbb3725232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719722fc6557517dd8adb5f23e6f02d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56d1206e353b11e0d48cc756ae2090234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a753ca9332ecdf661fa4562ba0e66235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b288ef255842bbaab4ae4cec938327236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3fa82cb71960cfc4feb8ed0097bef237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbedca2d0b533dbd1fe0c746b591b882238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f69182e28d71c7e1a41a9def1fda4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9cfac20fb8373520859b889db2952240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc2de3b5565824ef8b737afb466df6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021b28351229b440f816d7cc689c8cd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7069f2580873f93eb2d038e1e304b2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a41ff173086cbc8609c87aad8b4eeb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e90bcee52ff85eac799e7ec88ea0b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0e86b513a1bc2d4afbde6b43dbdfe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f117b441e14463a1e43c058670600d5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a01dd0aaaaefae32ec6b4151bf310f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9fc938e21af09223bbc0af8a94f534249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ae52b997de54869c469d76ea426c1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd1239113ee21ee7a3e12f036820bb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467e71095e1cbe94ccaf0fcd98885ec252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d1f24847a1aefb859831bc23d80ac253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf132ddad52d8734da68dfd57f27c4ca254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137fb97047334530a058c4a6acb7094255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf83be6e76f201fc889372ce97c05e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c74d37c8ada52801b50d7700db8907257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1a539ed71d2dfa1e041890416573a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a22da89f87c11266d054e5901d921259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a308af53879d500089f0a6c150987e1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823aed6801309d84d0023101fc23e824261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899e095a1ba2452d73d7b498b2638a2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d305695c0fbe77f61324a7f942bec263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062fa4b58b669362ade457aa805bb7bf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c765358b6ee8542be4d12dfda7f95cb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac593f9754ddf09a6ce4d9d87e6a95266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a6a7f5a20a00e3d0c8028e6adfec5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57e4cc0f28221be2a3ed25d23a5835268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4eb0b185acb3360a0965706b87076f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f74fa5cb58e6f43c445cef7e742465270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0367f52e538e4b56b197e0311f8a0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bbe23af460cfc78c7cc18c344f5bbe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526eec6794e61e7db9289143279fd797273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eefff7de327134d2da9609ed5a40bb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34cc385ba697339219dd1a3e1c9b27275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33db6d8fe135a0da87b8309543d1593276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b33b1c35bd7e4a58743d5c826e2e3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53673b4f69d1067b04bd5c43b70d8e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc8eac1b538bd2f3b5dde0526d6e75279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4627eba16dd1b06d5468f8554966e85280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5e960fa71878f734436165389f744281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ae8b04004417a80bd55ab49a4b1f9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461632a32286f78d5a612990e73c14d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14f33f7e2b4e97bc65207021cbffed284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87104185817575486f1ea79f1ab4bc3f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a96950320947bcfb670cbf901515e7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14fa8221f25f87d27d4548ff4273a42287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2fad3e5f77794d3b9e4efdcb7bd87d288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e800540c9294b17e7b9eb5e733cc921.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363aa8843ee3013e890f01eb693fa8e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b3be65d16f5dd4588cf9af3771d103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38476f490cea0f93c427edbcc8b0d74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44608958b349d048334081d2bbbb83c05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b1aa3b0082da0f4a6f0746134053c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb049e21d51fc52ee32c4d1dc738a147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb529264ed3ac0cd6750b241380c3548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac94fe76e1b0b5fed49eca2ce5c3ab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70162318363f0484a7dd16f150f064f910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0bfd06e2a24efbe76e1829dbf8dbc111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9213c929525ce09b4971a2df69d1d812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76aa0947acc789eb740e8cf9ab52d513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc19398c9337b4f9d8e3b7346b199fc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e66537f99d9005b4282a02311244b415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba72ce04898788610a588e67263109a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f35d398cb3d15ccb3a01a5a22be6e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f1d7736614efb6ca2d3f78285e0eb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f6be6f826cec0cad033531467ee8019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7da3e5842a0c266acfe5ecb7a9d5f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd55cf4b6c77775f74d79ff20aad2921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938470831939ee1faae6724aaae7247722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09cd6ac1fe64e2055235387e797ece23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149df8abc5033fd00f870f3fc329cbf624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a99040e4dbd68a8941dd65bac3b25a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19c3fbfba5686d91f5a1ced0f4d30d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc8ad4caf634300c8397f6a25687a227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed34d2919feed0d5a2e7da61457e8e328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c4831a6834b21199da8eb4c5783f929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ca88e8bd66bc59b232de9f2b289fe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675bf1fa17791f713e989d84b005d50431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102932159d9249b181dcc2decd5a352632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0e5d5155aaeabcdcef1d8b764950433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9fcb66a4b725cd3f8b108fa421232e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9c5eec0a4acedadab1d17af4d1c1435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a8a313a1f6faefd6abaceaedcdc0236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ba3bfe1b9c267e415041dc5986c3837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5376332d435df27ee0f72e390ad72538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ad6574bd101cf58f7cd79499b0ba739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6efe3eb170975e8fa1e7051f1fe6840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00010df19c0ecd9e74f0c8efb9370641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e4dfa5ff490e24fed4d77343e076c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8bababa9660ccd33248077111e52ed43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625c04492eb86c0800cb12a0b0462d944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e97f165d0d47ae59a9944826610b2845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963bccc2e4075b7e09136191565b33646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d312579a6df4ca166ac8e5044b26b5447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d17434c12db53883836cb48f8ce1e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325d20174cfbc6bdc607c986a7d24c149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ab036976e5a7555fbe2c076a5572850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7bacff4998fc45f423ba77dc8d41f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26109e06ed101d5f4b6bbf732d9c3b1e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342dae126628df4237d7efe0be7c53353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12aed20f44e74b4f028928586839d0854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8198c602b0074a7b8684b67e65c9e1c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3461694cf11e7330279ec1102f777756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334dcbd9e47b81550a94ba6d38eb8a757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a69a7a19d0bf2294cd9740df04ba058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29d0fafbbf55040d37cb25f5e3350959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e145dda4ec47e3b93b1272e6d0e9cf760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57f89f21f035ed19c0f40281f0db9c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff76d9dae88b649f9d386b46c7039a762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681517cf7987bd1b3f88e72754d40ac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a5ac64beeb2c3940f47279b502f4964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b59312d3949886982f7cb914a17d9d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0c06ab3e144b58abc8f1dcac308f966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fbab4cd80c8b91b59af19b8feb9d8567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6a18ede069a1080b9d0af3c9dcab368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e915854eb0f9e3813cbd7e16d65c85069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925d92485f0b08349382a2d127cb03570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c25d368955fde8f1cbcff1c53cc1971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a90b37b4f1d2753b13c7b1a082418672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886312a865b120574fb15d53d4906ca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc5b3d4ccd1bc30962a3f198828a9d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbeb3552574663196a8386ed4bdf3175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d53e564264f6f992271cfe00a8f1476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e91b97dc6c34ea3e06a1822efd5c0577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae1f9509e365345469abff5853ef3278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39831bc7419e9221462a9ccc9bd627ce79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a96647e73c8fa8ecc0ddcae948bdb780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07a11f5d14059075e1bd228a53f5a281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0233f9e539f9b38338a89b27ee3be482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636a27163e40fb5cd561ff511c3b09b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381f17038af59badb8f1ae99869a6b584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e575fc0ebc42f7192ed8b727c9ee88d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92ad43243f0ddf9e67cc3f76e1821686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16d626060091055684b6cf67e8767a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90729982afd70f8dde554978acb98dd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73384f413425d72976fb032f111f8b7689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d7e148e454f1a18069dcfd71d355b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ca336c9db5e4f45c83e3254040d1591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d964f1b40e99d4088905996b237f9cf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e0836919e03a2202b3c376500005893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0719d9d1c1b0e125f55d4a000e8a0a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48225e7b209f620af4235ab84e107395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302a6c1c6204aea03099563f7b12c2d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a68f30acf945ca871521109f3906ff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b01ba305e32b1da25ee133238e72398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3d4a3535d32025eeba47dd2abbd7e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3e940e28bc5cda760847d16745ef5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4394e6f3e7999195a1ed3df8dc2039101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512bd32242b9684fed573ffd7f52bd43102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44d7cc199cc8936ebfc4148b65428e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e32b98d4a7c7ed4582839bc080f737104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c6c87f74fd089529469b4d5d2234f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92dab0932dade5c8a8b1d1865ba80ed106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0796f6c8e45392a7231806bc3fcde85107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b483bd06b77f2dd294257e5a57b5c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec653ade66f3b981d3394de9f51149ab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750dab5b9658f9640b9111b67585eb58110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b8aacccd700f3b0c9d06c835f348f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d25b27a71922df79173d53e275844112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5826a731b448975f8e3b1ba744794113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777ef4449516d990e660e64991b9410114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6f783f87e83d610f5f9be2d461237115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069d89b367e48c46e26d95191afeeb9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6be2aa5fdce1abe67f95002db72d1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8915491e7f61c3d8e9853f9895f52118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96813c4166dcee1a6a328c30efffdc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1569b45f6dfa7f313d834d6e20e0e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf72beaa9cac66f386935b5eb849e29121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8068de8462454b72988eb6e6f7b72e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48e8b346bed8976f7d479a3b6ce96f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d7fce89d2b16f6f011c800d46c444124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7920cd492aaad4903d83702b15967125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd131784f99d4b95133bce1b638340126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d106e2d9c25e98fe1da09f55363b1b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c008e74ba135fcb09d8cf0af11d0f19128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db7b081469d4ca8e5f7c1369c38618129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda06948f1f47c31f53dab5106738b0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95563aec56724e186f802a4dbf383b44131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca788336bb901f4d73d9aa35c81f765132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41feef3bf8811eabbac0ebbee6b6831c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468ea9560642d097c201163262d1834134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7e170e872dc6b0fe6ca05fb454e98135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78232513b1f13b9a2b2bd81a6975633f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0b12da048f4319b9ae83c0eabdfa3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d1acd33cb155cdf40937027a76cf7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d0a0f0c4c413e8fa3d608888842b5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf9b38efc1f651fe54dff2c59a875b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e53b7a654b06c8edebdd553eabf6db141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3323aaae5f60e3c050e4d5c0ee65ff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762304cd8292ee0b3c63425886519a9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77890f797ef6cfc7a4b38fa315601c64144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac81da27057e627db676445ad38a4b0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427c4420b51c5b055a3cda08a78c882146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d763a104f65a24065cb5afe15e0e7d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43045f5e049845d88fc878c772914c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a38984b40bf7b4225f8c32bba083ed149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879069b38ab9dc96c8a01fdcd9641b07150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163939aaba1c639594b7bbd9ce4dc7b8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651dfb679eaa300ab9c1a66657da795152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97c55eb9b8407a4d3ba68afe7291e0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20225afbf4c5772016c0d62be67d8d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5328fb8d7594f529f1201a3928cc8aa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1694e8af278b9d139c7a50578ecd0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34f1584ff189a5d27c44c8067449ce157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c12b74a0ca9db46a6516e9f668d48158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a644aee555f573af03fd6dbc66a341159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c1fb950fa4a546e487b2a6e7c7efe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c551d4456ad4f2a7ea520aa213fed2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547c958c8fdd5c432aa65ebd9eb5a73162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b610cf0e5667d6a31acb62f21f62cdb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223672396f39d3a023e7ab6055ece87164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092962eec6aeece7700ee06b6da36c4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3f0b45d96d1387995658056384d04166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49faa584979381e96d9222a19c71973d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18537f3b48b867c0c9b18d38b9ce713168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392bee8a81d3a6ba358a620c841535d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31997875348a208550fc5fb4a88535e9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8acfa99bf5118afe8064733de1d31171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9832bf12f6c276ead7a43f6fbcf7e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e36963141ee19859339cd113079b93173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b94327ba7a8c34f17a11abc539805b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3727fc104b6196c67c40e65690e0d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da175140189af726c9a8d730e8d25b8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8cba45ed30b87ec8076899e85780df177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a003af4c4addc2005352785a6664b5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15570a3698c350ebe479c0f3710873179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99430cdc2de8b7239b304136cdcd8c33180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0b354c46fc28259f957004fba7259181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f7d73d14cd1e140ba7ba35ac4af45182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada06326576d62f508379626eb47bea8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b7326c01dccd7564575323a4aee69184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0867109a13239182b982f1ea8857db7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f2df7cd33afdb666bbd580e9676bf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b208cd591e872ebcc190d6825536f8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164f8b7a5bd052db712efeb2aaf22b1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638672865a12e01e555e68455b22e9f0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0752f706cf387906e920503cd94d6c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168db868c5b9c1d032dcea2ba6c002fb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77615220a48d04cf4920b68d99757e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7ecacd16dc71e27e87c9fe7c29584193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bee03f0afb3a8372e0d2a17490de60194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da5bf33f27536adfd9b9837bf8ffdd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa56751810cd06fbc594bf12d7c2ab1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a821e7efe417e5e5e870446fe5ea5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f330ad0e2d1e36b2671159e31fad54b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75475bc3baa55827bf3467f87f1edc59199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19293c24134d4267760916e1d922f246200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210756a671586d10c35f23bdd64659c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890a6b36c6e4ec4d35724ac7324270a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38437005c245c9e7672f4e4c23158af5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ca42f2c87e7a9abbfe7f48cb313ad204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf840b8ef8be303a3e366cd1bfb0ab9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c001c4869f17b5d2781c0b8f2df60206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b7862f83cabfb13ab4d5933451204207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e566990398f919c123bb7006cfbfa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab6e3cf091869b7a17a5f7ff0d97e7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423437a16bbba374bd72f50fd36f819210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6d720384d2f3b7e0b49be322e2e05211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d7ab731f530fe375070f4320983cc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0845d8af3264b8c979ec1004798ac16213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a0f145a7a81aa3d271e62e7466258214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826780028a9a8892716c4b462bb1e30215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d12601a6b85edc2a7862939c91586216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f9a9bd1d036f5f585fc2949d2dbf9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900d8b442a7e9cbdfd45338befcc1fe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77380c81d84e0f8fa84d5b1972078554219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf2f28f8ea8c3a5ae0a016d82d8971220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1ec2ef5c5e91fa3fb900b030cfa40221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0596ca526da3e1a8e51a7b68cf79e39222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56f15da512e36d60cd10827ee3484b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934dcc237b8057a51e9f569abeffb726224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600e57a055be23798c41cfc5f267d2d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58bbc50c883ce723b9c9746f8d82cd3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2993c04b012103a2762763e133291d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37792846a9122038efdf1da241b7c058228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9f875bfd1851cb2f4ccd6dd18bb86229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83b41f2e4caef0ee127d6c6a51bd1f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83fe812063ff7f93ab6f4d4c5871cfa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd7a60030408e3d8d330bf36f8a333232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb2d93ac9ed3e79ed3cb666bf76326233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0993ec4d1d67368d760aed29c671d11234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b263373220b3974ecb2276eef2427235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ee5981b4769812180b659b89bb6ca236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902837d2f055030f57e079fb526ab20237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ed583e3e7d2910892a65d0e02f05b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76581fcb3b7cc5813173bfd7d53195e6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191c95f3f70abb5fb6edeb09a5ce0bf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c82a8710806ed323886502cfb87f16241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad835224a8a004ab4aebb21fca3adb3e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21e9d7a8bcbfae1311e3f4d00e4af9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a41e0e02403f05b853959f7b31084244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc676900b9047032304d61849313981b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d40c36321debb52c43db8e8606ca3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838ab4ce2bb251b52c326c8ea13335c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869ab88be445fe07b7c8757ea9de9de248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76656a05d8db53325e107aaec89e6d7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da022f57fa3bccab3d8362613a0f64f0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18365d423211924f621c7a602a3bb0a8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871e024b3fd25eea33802def9a17009252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95f62fe5d3969fd1aa75b9105eb3b4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0a3175212db277414c7a31b8de327254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9bedcea715acaf6ea20ef38e3fee4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a71861f6d8a29e2ff1bf99448bfa5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245dc69bd483ab11b5bd8f063fa4fec257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f9b1711b2268189e6bcb855a07f14258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4a1b60062fe3c70b074dc4bab730e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4388526ca1da917296af0f01caba767260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e535ad10103abc2c538f7f0a570507261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21513aa3589485f33b024b04e0df229a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2446fcb72baa449764a8fb42ec95aa6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73857cb8e4b0219b9eb8b89ef1cd57264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81712779ebb68840a252412eda4f2655265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b71212b08a13edcdc422287d6b63d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945ec99bd2e2711ac269de1ae933100267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14126f22d56e48b45c3c80f1941575268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4817e5a08bf4f7010e55bd78cd9cac269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886b6c9f8cf9a6004092f2d8ff9bf44270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c84ea3a5af10128ccbd373f2c2937271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0ab82433eff9fd6d392abeb8b7989272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cdb64843e53a3d57d759a118325f13273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c1995c66dd072476bf761b01551c0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bdd1b4faddef8744ddd6f11d24f3b6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8b60844bc68244df51fe0e62aef34276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915aa4438bb8926a743c844cb3de4987277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d4cd9195e7264231a8861ef93b16f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525cd09f4a95c6b12a7f563975399099279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12dc152831c320d3d66c3b4e2d346c5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a13ed83c180aea26f47973d8eb983281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330045b1e68bac359a7e53461efb8d30282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28067c4385d6bf793003cfd04e47e16f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b58f0a64e00a0292ba18d765e7409284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ce52e746e15fa50f49697dec9449d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6d5a7e25f26d3a244964d6cc4bcb1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c63469446c9b0dbec9cac3095c6170287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7df9c35c0bebe9b1e87c9e9c1af7f288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -12877,934 +12874,930 @@
       <c r="D109" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>10.9</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>22163</v>
       </c>
-      <c r="D110" s="0" t="s">
+      <c r="D110" s="0"/>
+      <c r="E110" s="0" t="s">
         <v>303</v>
       </c>
-      <c r="E110" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>4.75</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>18326</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="E111" s="0" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>58.62</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26874</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E112" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>39.7</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26875</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E113" s="0" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>12.98</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26876</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>11.5</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>24530</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>22.21</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>24531</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>320</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>27.09</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>24539</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>323</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>8.18</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>24540</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>38.7</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26921</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>89.88</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>18355</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>12.27</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>18356</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="E121" s="0" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>11.41</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>18357</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>22.72</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>18358</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>341</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>27.21</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26922</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>32.5</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>26924</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>22.72</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>26923</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>4.25</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>26931</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>9.83</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>26932</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>17</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>2.63</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>26933</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>358</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>17</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>2.36</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>22167</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>19.26</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>22168</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>19.98</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>24557</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>18.53</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>24558</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>40.21</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>24559</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>373</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>8.91</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>19509</v>
       </c>
       <c r="D135" s="0" t="s">
+        <v>376</v>
+      </c>
+      <c r="E135" s="0" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.36</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>19510</v>
       </c>
       <c r="D136" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E136" s="0" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.63</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>19511</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E137" s="0" t="s">
         <v>383</v>
-      </c>
-[...1 lines deleted...]
-        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>1.58</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>19512</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E138" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>1.31</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>24588</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>16.93</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>393</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>396</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>398</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="E144" s="0" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>405</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>