--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="407">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="405">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1162,60 +1162,54 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000013063</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
   </si>
   <si>
     <t>000013064</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
   <si>
-    <t>000013065</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-C to Lightning PVC charging data cable C26-01 |1.2m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-c-to-lightning-pvc-charging-data-cable-c26-01-1-2m-30w-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000013066</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to Lightning PVC charging data cable C26-02 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-a-to-lightning-pvc-charging-data-cable-c26-02-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000013067</t>
   </si>
   <si>
     <t>Зарядка Qi ACEFAST 15W 3-in-1 wireless charging desktop stand E48 |22.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-15w-3-in-1-wireless-charging-desktop-stand-e48-22-5w-total-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD30W (USB-C+USB-A) car charger B19</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd30w-usb-c-usb-a-car-charger-b19/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD45W (USB-C+USB-A) car charger B20</t>
   </si>
@@ -1288,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a255813d95395e99dd893dac7d3cc3c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7de3471ea8a85527df0b8f3cf94762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228da0fbc3ecc6f048f8de451f870883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463082ddc0eef9f78a74ef8ca09d88744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6121c0211a7f6a1972d3690c183a85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199bc062ab1d5fdaa842b779cbc82a2a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3643ab93de202c105cb47c169ba6a57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74873881418a5b90f203dd5e7936263c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d89fc68d0dd98fe7c0d5e77d27d3e99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814dfa27a07632d395b4abb2d4ff2ed310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d245acab0e83c0393fe7fefba8daa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a754a89b9b7bfb15271845defedee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30845946ddb3872ca0747a6c2608e213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b81e8c6a1569bc1b3a5884c9f5bb914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6afca5f151f7d1e1cf05dd170e3c1515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea9ae25ec43c6502b0c9a4415cc08a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d884e234f10861a19110892830ec02917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d1db743cd7aef839f9517bd7617c618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4490d9f9fd18e179f494224916b00bf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b55351c7c3329c27a3e5e572f055020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea24544d2dfdbf814935e2a73ca9e221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818b41b46d5adcaf44cba1ece0a919e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440beac9d6ec398c4c834f73a0576a6623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce4fa6bac676976c13d2bde9af404124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9c6e543f52bbc7e6a1d40ebc5329125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875d55e7262a34b32a9d14325d4f34026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601022796838ebe6928908cbab1c7f1327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e01545d04519641ed83ae837be9b328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1daaa050de7b7846d22352de47a6429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03144430b11ea435dcc6c643b0fe9d630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ba3e01fa39de4378f3daaae9cbb4731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42327864562f6df1832e5ea540f737de32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db755c801c821008f86a07f60cc69733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600a62f76f95a23e05fe011098d035b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7dad2e604fef375b772301143551b135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5658401d9ba26042303c12c8a03a236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd42b637c91377848aa497664ef24a537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7cb9b0dd6d9fb8b0ef410180a897938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ea235adab620b0c90a88ab48a3f0d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273318c62b08825122cec16b40969d7040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360fd00a27fc100e1511ac9eaa5f98f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec18ab21f8e2326ceda3fc9eeded63942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a03c609db42d9b08514555f0f9a0043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07524aa1bebae7278d33e9a479782c544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc11d5b553146420ef7798c27a9ef6c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032a89fad621c045b166702580207b746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbff69220d5f0bc0d500ce6d2f81e6747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04f8c6d9fbf3a9c549154e5460930248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360bfaa6ceb439ab9217958fc8a17f249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40b641c0d460a452487e0b98ec178550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5508c43138291ef1546091b258fce6851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0615ed39c51ba1ce219c33c1f5bcb2c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad627ac2cfa7635f5b6688bf026f9ba653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1807180d6a17ed7936a97895fa46454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6c431c78ab1cf6ea59c4741f8fe9d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9085ed4f1f8bff0b3ae1844f76cf056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915d1795a83894e609976847060d82857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d62e9379ae91e6d38e1ae8876454658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87effd94bc22531dcaa6b6c5c00607359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29249e29e10a3d7b699358aecf2af65160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba81edccafc344ba743aa5be6b6c67b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d72d3fe6f9a12c8196ec22dca5f1562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2dc155b5dfff9ce1066c020b7bf3a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c616bc1bcd16a905784a8b2bc59869a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343ed59b54a970bfeeb6d9ec0528ee265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a830b54e3970b4fd00a81d4181f8366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb53a9c5305a9b3bd83cdde5d48289867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f505d6432d01eb5d0c8c8eaa905f3168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cab52b3c2805bd026f153ea1f8cfc569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d432180c4d97314d26c011bf45833870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e0173ae764be76b1308412688fef971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a3d2e0e4911042732a8714013313c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f5d6859cf1c84f4b00d94556f5b1f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1280d5ade975d364fdddee4af207bf074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04770fcb41475ebd890c1bca45733eac75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f4c5a249fb5d5b99e8390dead01dc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac12741f2a5d00a0fe48456f5e837dd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85423e710892fc4924d2aa65266a2f5878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf36f520f01a3144d5d689307d171479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25291245af7185a373996c5a7e2a912d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf333c4c7644700a1cd295bdd0eafd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d5620d3cde5e681816c1ac187783482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6e2744a850a74a677f90efc606d5183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b213b98bfd4ba48d101495f02f73ec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f062ad20790aceca80528cbfd37bb1785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ef4f63dd7bbc9b9663a658f7cd7f886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e49f820b8d18facb0f9f9492fdc87487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222c7996a02543efba7ad74258a8a8e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4998b952b3696b32297338527ef4089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37080f7a12f820f0ad801613068d8190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102beb79f0a0a54234a702b4b47c38791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cfc8ae9254f0b70f0f39943ef3854d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aecb6edf6173947c2e147ff4b5883493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a13e9abaded1078b1faf5630661bb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed011ed9bf17408e2bfad3b8cd7266295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa238f6ce9729e2924f02d49a81741e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344506fb8745094d38187547399aa8b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba424d8598af42a4a0f39076a23eea298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c3d74bea6f4eaf06dafb21c2372e699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fbab985029adfef81bf1ef5349ed26100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab316623388fc2b5468938e7c821aa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e52b6cd83052c291883d744567b0e0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6422ece4e6a8b6be3688edbae864f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8977a8a061216f39ff4b5ceeb7b6875104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691d2a07f5670ba77823b970a117f2c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7ad7da9b755faa55e10ed7b92243c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd8d4fc71c1ce10dabc28adc89700f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3763575753c7b13f8cc06af3249708f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71c956d1c1150bf77a9d07fbab5cd8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a694603ff66b8ea1c1678ed49ddd0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ea3216f8777e5302997bb3a86f05e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49380d38443a9d7d92020d028e39acfb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03592000e89cde796fbf485214daa0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60244202655cac71708da8aef2ea5a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0843ee64190b28ed407c50a3ed8b7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889afefdab23e868a59a77fa430af46116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b8433a610be1dbd4b323579476961117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a4989a28ac1520d5552db12ad721f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078145c59191fb16d6b7b4d56581d92119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075ba5639ebf2f64ff02fb0b619cac7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a563f0d5e63d4e4af6075ef1f0d8001121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721d5cee94e80438c2ee7519c672a48122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a181b6b98a0bbbceacc540dbb5d0f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f392c2f838fb031eaf46760870747124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15b36be2dd7e483069ac332468517c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eac688c9107940a96892c81aba2ea4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be43fe28edf1eeda3e56b1709f5695127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009a370934887c919744b1fc7b9a5d0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2995070a48ac7c093e87803be0d937129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86b716eae412cf3c2709aa383150fc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb07630e0ee3d988690e8ccfa19c8d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2596f85a7999d7f36ca7f0640b79840132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d4564a9ecfee58c542a9357cc7163133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900179277fc2bc4b58868c794d9e584134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd19cedb1e11437df7135a240ba1ea4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f51299259f5f5fb1df1cf5952784c6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6357daab3d18e2333730ea3f55495137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82a667b7341da802e89e149f85442c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0392cb0c525f7556c66510bc2fd28139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1becc1fe0d30edc27f759f06226d7072140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9c15a7371820eb2aadff81a5a6c69141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec878063aee78f65963edc5a2f9311142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d9697073e0b7ff0687073bb772c37143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f2007ea6762045bda9ccd1d4d6d1a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5b9854b37eead9501145acc4befc5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c65772a99ef8a9f2d45b6c48f201d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1492498a43a56857157afdbb0ed4c3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146342350358ed29feac8da04f3d502148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d3904a652f0dea6aceef175cc04f3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b117c7701206f820647105733af75b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138d1cdb716d66eed9bea8b88d8181f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386dd55b0393e1c341c9054436b43fe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91688cabadfba6cbfa063af26e4ec0d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ab1d730e17369dac7ad71e3327274154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f716a89a7b3c4968a981845ae69f17155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d61260b04a5d7c4c84214f53a9d83156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269723f63278e3d7956f232f5a5a360157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ecc5b63ecb1c90e74d251860e9992158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360489e33f39a79cd36513559f396505159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995cadaa44486fe8ca7a45ecff25817160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e621395f4b8e0e8600397bbf89d7db161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea903e80f2263097fed1c28a48d3d3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20c5fe00b25a07d7d285dd8d41056f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286e4b299e1e4bcbdb0f867449d4244164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae01507cd831cc4c0efe158caf9703165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d427195bdb556645e4f1ce9aa742c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b4e0cfeca7926c9bbb0d726789dbd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ffbdb331f9e188441a33f6ebb58d0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d15868a95f00ca4e1dde1038440b7c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d2f6d96d4dc724a4151488fe876f4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5ab68bee530b0dab3db40e20c78a3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33998d16789f1dfb4bcb59b9f7b3c2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae272516b3a1b69943b64931d9c7e35173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b589efce68928e02b64ee2ca124fef5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c268cc91ed9a36ba4f07feb9df2bd34175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2c5d465fdd5b72e961250bc5838fe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a1dcc5a0a6870dce85abf0a5d6ce3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85176a84c41320d1600635a206066b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7b912483a9c85802dec71a27dae3b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3e3d484a36aed71f0878423459bf3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e6c77c664a596fdc5ba262f44cf4e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33046baeac3fcc38fb557493f63e22a1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361b526bed04e27f32b304a3e40a922183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af534fbe0173e31c29feb247b9b4361c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184fa249ea8cd0ac517cef9fd1c9de95185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99bb8c4ffec35115f1eae3a98c35b4b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab95beaa14618ac7752ede2111a26f6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7bb940028998a4ce90ac3b7d89412188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07aca23a09aed71ec978bd375deb84189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed491766ff1ef560bb71b50588770c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8e307a1a8dfdebcc0a07d6cf1766f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2134b79d41caafaaf297700ff7e5be4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb055876fef7cda8f391dc5816cce3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afceedeb3460860afcdb8e3d410513194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67701742a2823dce89570e01a650a1eb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7f038e57455e23d17c86c84090215196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168d66116a4f5f51c689ba644faca23197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5f3a9198430b18bdad3050fa4e929198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ecbbb593ec47a7c9d2e7003347f4e6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6575cfba77d975545c3a1605fb26e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e70a58fc261a344552d7013a657ab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba314684a6ae516fb40cd86f84de67202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90acaccc2b99944518230871eab9a5c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322ae0bd72f7e2139d5d8ecb6681433204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ab629ea99496bf6a5488867fcbdcf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639500b5f41d2790f6924e7910c615e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6915add6facfd0e689ef33b2796600207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c605e297bc5f4cc8b39c42883f282208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32833c871c679ab3c73d5bc873c93f2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b96b31aac8b2ee1eb6ce580475b400210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e23090e859e77abd111d26df01f62211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0a8a37889ce7fe9c5bc97b3f53fcf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d93fa2decbb9e67875ff65dbefbba9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d933081c0f638b652e1cfcbd153c288214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6cd36cf3ac5e271b0d65f09c08cf6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac109a366083a83edc4ae29a3f387f6a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638cf167802c7868e9d13ad8238e07f7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56bd46993396c8129d834962ffa186f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd2d170a0913cbad6e76c24e813c86219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b47c601cbfec8caa418391574b41d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f08878f54546cfae8827f034a4c6a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f631f4ea7e45968243491dd3c40d6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412884dd477f940743963c016985c730223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966c22916183a7dff4bb6eddcd7e112224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3afae5bf814c9a8c1126254fd821b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b8c1fc0d94431b3d2b40503278e66226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c2b39070de6f78ac55ba7e8cf6372227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787cc94a758ee888ffd80b76df49edda228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c290a06c3b5c68e4e7c0aec164106a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59231d560150385e74acf24a5628b12230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48997bb4fece37fe79bc34fd513eb156231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8ab78f15dcdfbc057b59b9db02c4e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a35d1f05babfab3403b7cd800786d0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73152877456d77532905c73a51b1c4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f1879f362ff0f91e9dbf9dc8a20e7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696e4bae38c8bce02003ae8817536b1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e284d8f1c1f204cc879a246e7d20c5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6825ec137de000b60b282b0a943f2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab795eac1a05f40425a1959f3573b5bf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e4884b551183898dfff371e23d126240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f9715e36d135a79745eb89699a6ee241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1428da6e9789cbdc740ab1fcde046f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25718999f68204b20197e98e5138ce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec54e703d299a3859253a63d43b87e3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843d18e1ede376af67debf89f089ac3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef63b1d1655cb752882a907bb6a722246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0812c0afd8dbdc9194a8f03f8c6535247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131d7feb6a64f745f0937f92562ab45248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2617f6cbd722d0c1d79cda836ec0d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b79ee92c75587387637e4a6fd1cf1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e0073edc08ce7d6bf1a9c404dcfcd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866d000db3d817754c76591ecf93299252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5868bc0f3eb192045fc37823c4c976b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e85f5b2fb126ef50ea8dfa8799f6a4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8e4f6b861f9268366ea802b70a882255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c31f98a66a59255c40216361e4683c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89195f6ddb65677d5a922819c867f499257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae573daefc49af68df8dac9c5ac86e6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde2fb8703b14762c77e7702323b19f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa22910e448e4e48ad05e9e7d8c3e37260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96819ab5d98f2ecd9062932537613d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e50e983a0b44d2a1fd3159822328b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e08b2dcb5452e08360de6d2e215a0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342063bfbad530af499ce696fdece3ea264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9f5f4bebb4f289261cd15b3969677265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d6fe518054141f437aa1d5d26488d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed789ecfc521891a26cf73cf3981974267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b4a8cf89fa3bbb434efd4d1b54440268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861c48e9b8ae00805e8f9961718b525269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411ddbd2d0e42a18cb2bee5d62b40e6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f64a891f69756b9563ca5a73e30438271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a00bab9e7bae66a3b52a68d787caa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799515aa76c53768b95f8c35208d174273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c84daff79d80618251bb8de0bc4565274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00d2d95615c8164855387e709c26c1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e99241fd38541156fc30e0bef85f51276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6d5a4b2f58aadaa3d97f24b656918277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6069358000745195e308e6136941be278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da421b809e42976715f3565373aa5a6b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8063f31877619f9dbbd2fcd20901a7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118390070c0b330660b06d41cf6fb9c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561f2b1445af02b4e0fd6563faa6963282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfdbf33e4d70969e1d99bfe1dd65b4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc077edf5d24bd287ca0fdba1c1dffd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239cd21ba8552fb61fd0afd03928f9b8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3873f32f2452878b1242df0814cda1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c89d818a0451a3586d76e7e916d54287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402645c7e5b2acfdaf05e70270ed076288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6750acceefcca6cf5f427d30b74f34e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1859e0d5a8d90262b0f52e24d83f9f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6067cf9254e834a9bc877c8753d433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6213eb641caea075a60927e4a325f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a043aaf53dd386631891a0651b7d05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f25d0be01c9c6c657d1be4e0758396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8384b2b6171845039b03705d3b732737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2215a1eccf7bc2be22a15f6886411188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51923c8f7816a56e7b3ba3e3de969fc39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd142f02efd7a1aef7351f843072aaf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51873dd4c9c539d328364f5b7ef2c9d611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76eb1f192fc9676a8bd001f593358912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc0039135ccea6fa36916d5c08677713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4c6155204c7cc000bc4820947a55c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b468d21dd07888b6f366447a1027b315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63d6af0638e845869fecf89c82582616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57557be3fd403b07d4c9b263feffab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fbb0a4aa275ec1ea7aefef2899caf318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd73e3809e061f3982d6edf819c992619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f674c1aea719aeda0840f6f5f44561b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd99140822ad7d6964a2bfc82ef93221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456aee7ad833aacea7c35cd1dcfaae122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0d3cf8812163fa170524ee1f1bef423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46d3124861a01e72da663275aa8e7d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a632db881c695239c1a00102c1d680425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5736537e27ae230eb755e029638bc626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247acd2b835024e55f8594adc93654227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b026ddeefe0ae970b3ce565cff15e628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55273833f1346b8bc8f80f1fb13624f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b76e03032a587ee7f0b248e0221e6330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02f1725c71afdebc7db0100da0b6f331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ab85b4af81bf981190d75af85794032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d83ebd5a123af9596c67203178c99c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea0f81c61992f102121d5348c9326c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc9dbb4f311cdf856d7aa6e0a1b3c635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061ebc9a86aac8289fba52793247d7f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce30b58b5a3fedfffac1d23b34c661537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951259a026f5ad2858ea86fd065225c238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b43e48ba7e28a996a9d6188d44c5839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f31f4def66231ff3553dbec9e4ca6f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389ce606bb7c9ae7397ff85f6ceae1a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d76476d0535e22b8447446c86d6bc642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae64429cf597c10507ea56922a98abd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e132c393670dc95af63d5c035de7da44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f60a412013026f190219412d191c845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e37288a60d95884e61ec13d2d1972146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3507b6adf8de15babe9d77836c0d647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf33a5b61703113772ebe4c0ee071b348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185cebf5ae9658455b4c61bcbb58efd449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc05a68312575514b04c275b8d3fb350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa770fbe01ec4a53778da6730878a68451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06bf663e1a03654fae4334a1be103df52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ffa8661a36c32cd25a8176f470f6053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321d442257196a7424f82eaeab4c79954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83bbd2156d916a8918a274ace5ee48b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566b46eed08f18a4dfa2544b156322556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7610c62f1a29cc2a92a5ec5901469657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d8456241eb74862e3408f9426f5e258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5b14b0deacf91f8ea026028d62d7059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c8a2fa582435126bb762f8484a0fe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082891093b45b05f5aa9b591360e515961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041fd2ffdeb41c4c53045456d4b512da62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629016875c953da685c56a1443cc3e6263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90088ada7d73a18210da38f7ec9c36d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05cdab03c2cda713cd195065f024ba265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9654cd34c6709eeb0afe1048bb8c966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff10f825d6066fba861d41d6df3529667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce1eac766a1310745b1fca6e12c8f168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2faa167c648e66d548fae842e270c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9b51882fbca8ccf1d8be78e5e3d1770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bbd34cd7752faf5c74110d26136ef671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d4c2866346a13cb34639543ba915072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295ba3daef497dac72bd36f1e19eea773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf550c9fc0c9b35c20fbfb761365f0374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2660d77f63d9508ed2ab67ca6cd26f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5916ec3f1eb789dbd70c5ec16a01376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d19a7c8f832d1824c77f1a8577e74d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35671929529d31728505e9d88f41d8d678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07503e52be893797a82155e6a935ccd979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a1641f6f8670a4c83f50bc4a9a42980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442da40604729389f66349f2ae216d581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745e69e4de97d75da9d556a73f3c03082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c79b23363ca73b21171faa6b78d6a483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bddac5d09891decab0cf7209e1d434984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a96f45f54301fd9ce2d2d2b5354ff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317a297ac08fb04d8a482c31dcd84f386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5905e3ea0b569b17eae6f373374928887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39b91154fef138b3882f8ab8aed4ba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109b1ca08e295f2ba224b441fc922a289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b6d51edebacd7c23d6ef46545d5e590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b31e7aa3274da32ffd0096a07272de91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd45c8b0d18df59d46242114f99b5292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00604be9e6d98c6eab2f07b3713379693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703d13f501cf2a792d195fc1332402994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd77457f3aaa1be0a2f7e76bc224f195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e322d060c8bdde87923b8f287208dda96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460390883729a2b2d2410a5e2c172da97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d54a365dc3115f1a8289a08813a6998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11761f1901b43195dfdcd8f3ef863399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a24179d28310e2c0e8e5bd25950b6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366e66a5e3949ad90657a7b62116ab9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553d2b7e2c2e5c08eb90a923b5d384d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59a6a6ea53a3d286c4aacb0c86959f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4904889eadbc4695850833e79c0816104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b5d85ea04bc0226e8b51d397e48a3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12cbc68c99eaf2d7e9876f06723f5db106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ce60ba9ca4b935e3f3b0fe82b7f0a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740424b0ad9da2755f8b3a50dc7ebdc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f809bba8c642da6c20e31f664a1016a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f322b371e4daa559d488b79f37503c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84917a848fc8aa8ffb0f2198d2e208e3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd582b7f1eb23fb0509d1e85e63855ad112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34cd391df0e6ed0e662626506281a9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d97c2c62b4a77ce7ad53badfc91f01114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c868dd8d09fa631ad4b14508a2059c6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ea30bf2df1f6ecec3010f6683ab37116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca7b6997c3d2ccb98dffaf0d6f837b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b230159e47b64d796d18041c46234be118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50f19d4b6dc9de0bdf2a953182abbd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ced90d89e2e9c20d640f5a56e488de120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c0d900387b9ed643825d340301e81121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a7e38e3970501087f02227f1bb539122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472caadc9a1ef9e89f30b23ca9670a5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de19bca2fd18b5b6551f9903ba853b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a7b803c1b78b663d4a5933c9b750c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861330c53bbf38b5b0b7a7edb4f03dd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2bb7bd6891d94520214564fa486d1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213bdeb155a2ec040a6ad602dcdc204128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2f7f05e84b5a10571bbd3a3dff2a4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae54b4db3bbed9d2322ad4df0ecc8c0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5f8488b56203d4b77c60fbe7d6eae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084033323355dbffdf665fabbe07f142132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211151a861ea2332120d6a97eb4483e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00252c5edfbb4be5f13b0658a6a6846134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183aacff24b9c2e85fe9bf94e688e76135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099331529ca3b28af9a166d2fcac4a9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa05934af9e17aefc6febebe2ad49e0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d73d94ff574439a018768461d9582138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a54eb2971e2dc5b76dc17cda13e24139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466cfcce614eeff93ae5fc7015cd28e9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0f94d95cdf213546dbf223016f5c3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8caaba50fab08674b35783ae274b0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865250743d41208572b181a02b94634e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8df4a72e1c0862ade17f5ad86f33c4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8edfd12e24d5a21aab831b99b9a299d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68cb21a0a4c059f9ead3724bb58458146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf841acdd10233aed2fbd606de849752147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faddb04dc4839edbc69323a86b27b1d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c136c87d03dfb2bf16e03ce779c184149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954622e556533f32d6c404c81a3c945150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a71fed816cd8c63bcf4358fbfda286151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863cd6554a38faaae58608fb02904544152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4818f2cb4da1f421a7cb7e362144f35153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36944690711c45cf40828cb702ae35154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091b300cfe4b521fc93e4b10c560e5c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998abd318a0d18a742a99febfb321b4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d81222b47a9da5536378172338f77157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3bee7d75bdba71a3463db0265f58b5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7036fc7b5bac56d7937cbb410ed241b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342bb5042278dbf7399074dd0ef425c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66577978e6f539127fd5674ec3095886161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca761bc13c1f5da85471a2ff3ac222162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752dd25b0511438145768f9df0e147ba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a63081748d85d505df065b4b9ac677164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c3a3f4429f2f63b6af7260136f616165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d5a58204d9c664558e67968ae3c73166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b466f8e155b8ee6c6fa74efea2b2b97167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05845a05cb036c89fd58f1960b4a252168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1bdaeaca3c00db212f72aeaf78744a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc28d8770e655e00d78fcce3a4911a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f8ae841780dd8044bb254208f2d95171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2ec7d69f752c1a4f9da56cbbc2ca7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de502058d2b1038deeb22c0d712a0b98173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05961504955ef38eb09dc8c5b39154174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ed4e0a2cf7bcc34884a91f8325f41175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b7807729d1ad9c5714aa6e458a772176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d660b1529f299304bc13953db8ff3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c2af5d9f5d60c7eabc82d98f8af28178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd53750059fff38178c59cf7219339179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f19da93d33f1ffd61647c4e5a991e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65681147f949065be145b565898fa7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46aad55827da2521465641f637f48d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d68dad301c3f7a927ba08e7dfa0f1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd4d1f4af3efde76e7596699e78644184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31825aaddc29b109d4b9901118713819185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc68a338cb8eb0153a8f8e5b8d584ba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c833c890126946a9ec8ccf0bca380187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c012cabf69442fb7fbfa15996b36b5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d9639546052b75307d988e113865e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c6bbfb831881ce2d0ceacd77d79f9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d7b8625b7a53a760a6e71bee086e4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68b0a8e93c8e6afbe96757a49f0e72192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8dff03a9ff37978e56e27b299db41d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b79d9ffc8e423eb22d694deb76847194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9a452d375dba7317213d470a7b9b7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762ef2211f35e475a77c68b7d784ff1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce7b9bcc56eebd556807874f1ec8bf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169082617d199054ab81dbdf6756e66198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6f32755672cbfe2e8cfeb5d3ab95e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af3a42786c565b1312b95efc17494b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1123172a5677920b92341118792bcb5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbad63b0e3debe54711bc0bc0d1c73202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab73419055aa24eb6dc154f24c56b0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396ba72b42a5ad4cea6b8f19ba0fb5d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c05da9e62d3fb23390ed6c324f4597205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5737d127fe052fef1b5b9b6702dac1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6614c5e2b841f798d2ef0ad24e639207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5134e087d9ce29ecf91c1f33d8d876208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5105a4f017336f7a69812451171e275209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f670f73f3fc7fdce6f367bafbec6269210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553deab99867fa5c4b46a9cd49667f6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0cfc5c4549edf98ce5f83beb7fc1a0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2565c85d266766e3af8aab05cf05e0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828556bc7a8bd8e30b92e6d30b44bae0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f6c72e9db470b385b1057c32ef80d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c8352f0fde806ea64d46362121312216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8483e2f6c217203f0b5b471d08fa0a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7a0a9abb78713489d872fa6b69fef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8c60c50b50a54d185d85eca2fdbbe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d50ec7cbfd7aa389c38691d609461220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd82331deae9fe665f83ff18c903f23221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72651d0f040e7291b5ee90ebaebe79e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6b4bb791696f25e84b7d59aef00f6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f6356ee240c744290e0b066242026224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627374fbcb59012b4ad16fb4422bd8b6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e6628d96300e708135ee677d296f1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb65285c7f889335bc87d6fdb5ae419227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b39012c1011a4a04f72f970ac46607228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da8dcf1d8c3bd5e1fbe5a802d6ce47229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13beb8332e5addebd669341f95ad9b69230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa393007c2face23c4c4b0ee089c9c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794b5272bd2609c6b8fe0f58d72a1d2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d9e4a94bbc51180a08bb8dad2c6cc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc70082903bce2c667c55c02c469cab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ac3955e33bf81778c9d2eb3bf02eb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9299336429cc0cc8656c349b82d39236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976df8f4ebfcfd9ebaaa2989b32bf95e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f569d3a079eab12ed437b673eaf38b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aca6178d3707fa0b48069f7b8c286a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35f576ffb5ec5b81439bb737c2c6b7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef762d4a12c614058546cb453afbc12241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd404c6d8f14bbea476cdc9158bd9fa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5979616227f2d63f590df94b504c7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe64ab2b18d3613dce93d3228969dc9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66694a091a7002504181c56f543d454d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3441a169b1bd1fc597c008e1ad412246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91b0e87249cfe3f5fee5d91a5b5950247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038d9dd77a9c842d1ae04c79c86df8e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd50a15d0c8dc734b30eb224a5a3409249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033472cc0f84a6549daafa5f806d8d37250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf60c0afc25daa7c2df49cffcad9951251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095b85720875a364a6fba2f7f5f6ca6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d5e72569ce0ac1b7a859aee01910a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010728c234664fdf99b8cb2ca941687254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8c889cb2f05adb4af62a7d1f33b95255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5375e706bd3cbb2b3f74dc4722a09fd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7244d2fd858b0e22c5c78e7fb85dd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa525db23b567b75da79ef37d0efc0ac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb84a666da4849480ea8cffe7a71067259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf54cb3f87734cb9674d3982672c0b8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698df86e94b4f3e3b0b011b04c0e2c0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d74f60de78a1569fb340cfa8347d3d6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f517a4871a090ed6a108a0bb73fa55263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9616de9cda2e877b32413b305df025264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e37357cfff295885325f00706714a2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb50e2cd78df4165f0eafb9463ce610266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a619010c8c8c52d6034735f0324559267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec57a7812a7b059b1567f224d2c8b22268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86645c3e9963b59a4431a11047cca5d0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56349e004d1e95d083860dbea5385c33270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5e1b9ef254c1a5c326d6d8b801fb3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c022ed014d68b31cb8d443b4870be272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923186ae683d7c458b4f99aaeb0b083b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c4281b8a910af2ffb61aae2152196274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6921e7e9183c73a0ab0ec51cb98b94b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2a172af055b6d929513ba9cafb9b8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c9c2665d56426c9079a90bc9277ba277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808576ed4bce30258fe667b41114637278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67e526b03af44ba9708a8f8e0a7388279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dcb099a67348ef25ab7c9fe43ebb94280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11262a431a6b619b3a0b3b44f2693ea5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dbe63f7d70a0db40ac5e18c1f3642f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba33dd139a4f7e9059d2d51a78b543283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0a23af2571ea05b1aa9c3d679e5c7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca8dc55a6a30dbdab5767b605897d3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf4bf7daef418962e80d435744e80a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5633c5a13980a353b63a4257adeea6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6f8062e3483a263bb2eb142d5618b288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -13538,259 +13532,251 @@
       <c r="D136" s="0" t="s">
         <v>379</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>380</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.63</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>19511</v>
       </c>
-      <c r="D137" s="0" t="s">
+      <c r="D137" s="0"/>
+      <c r="E137" s="0" t="s">
         <v>382</v>
       </c>
-      <c r="E137" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>1.58</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>19512</v>
       </c>
-      <c r="D138" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>386</v>
-[...3 lines deleted...]
-      </c>
+        <v>384</v>
+      </c>
+      <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>1.31</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>24588</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>16.93</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>