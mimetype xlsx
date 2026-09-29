--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="407">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="405">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1162,60 +1162,54 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000013063</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
   </si>
   <si>
     <t>000013064</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
   <si>
-    <t>000013065</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-C to Lightning PVC charging data cable C26-01 |1.2m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-c-to-lightning-pvc-charging-data-cable-c26-01-1-2m-30w-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000013066</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to Lightning PVC charging data cable C26-02 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-a-to-lightning-pvc-charging-data-cable-c26-02-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000013067</t>
   </si>
   <si>
     <t>Зарядка Qi ACEFAST 15W 3-in-1 wireless charging desktop stand E48 |22.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-15w-3-in-1-wireless-charging-desktop-stand-e48-22-5w-total-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD30W (USB-C+USB-A) car charger B19</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd30w-usb-c-usb-a-car-charger-b19/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD45W (USB-C+USB-A) car charger B20</t>
   </si>
@@ -1288,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473dfdb75b5338c06c08a3fd0f1222951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527102ba2c592d9fdc986c4113ed77622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217f1b94beae816dec86ad4022153d13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76307d3ffdff96ee9003e398fa961464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9456ec62bf3073582a7ef412373f52e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5e72df42dbf480dd2b7bf24b7ea036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8787031646eb2b6d43a3752c27e0a557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ceabc00c6fe54f149e3eaf830b97cc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6dcd01fb3a3a4ee2730c43306f41f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34d7df8524b605b26776cbd13bac3710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2e983f02a8a3c3f784277c1464ab611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a646b482e7a64c39c2dc70c5500c0a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245e36c86d13c247689753f57b925f213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139db1a74e53df278a06d3049193e9e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec635bbbbcacb8d8e93fc905ae91d5815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d754a1509724a1797394b3ceadea9216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ccf24894f69d24d31c3e00e9f817bc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aebbbb9f3a2c0782298de782e2dec218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c028adb55bb14e1616e77ffaada4fb319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5842e4442ed8ab8f100d7e3597b23b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7eda393e677770f5fb1f46eb6ee8ac21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67cee405179312115ce3cabd922a9ff22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc7ccbe159bda8119a634b6092ffbc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ba256aa8fdd7af52fd29043a958fd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340907628b000932a3f7c0b5be9bb7625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1db09aed1d4c1124174af68ec8be726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a50dcbff809d1f6be29af87ffe731527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559e079dbd805c2ec27ea70b7124b0228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7302b742579187a6c8d66d2fa0c5329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ffc050fb71391dd1e88f9d8f3c631130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad28549f849030035649600175d70531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b078187b6ec77b2962f2932ac64c72532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81932d096e5bbaaa3b75ee61b5a87233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541efee4a8f14556ca3efb97cf7424ca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97c98a4f83199dcd901dc440b6d89b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e348bc1c88841717330ffddbdc0b8536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211cbaa364eb774db9f1009bf732281337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e99d5ba29fe75fc3e00cf930a442038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42057ebcafea5273cefcc4ce88d8d52d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc442a10b709876b8c2a196a52f6f5e340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab655285453ba49636017bb35ce55741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74b9bee62f15722503e7f82003d38042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9d6e12b75ed6d6f7f4748219af88243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f763d15708dc82dd47e00cd93968f6944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c384a0c3f76cadaac0bdf2d3e613645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cbfd7b834c9a3f809253589b72de5a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14b598b34f278e6ed75c47dcb8a40347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365e71ab16ace1332f336c5e369b50248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5502acb6e4344d7d0d60136ad8c203c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ebd17823d6a8a9491901eb5b21cd850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f57453e7eea191d79a6577343f2e1351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77117341559911bc5b70f8037dd05f9152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74455588649d736e0fb08fa7c1e198bc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d740111e61973e2e75c2d094579f9b754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bbb50a8fc9d487d001c6b8c7555bda55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a5a8379dbcd7a9f9bb887f29f2f9b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25904187365d0170976ad2d696ae29257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f3b92f134cdef175a1100d48e380158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054fb92f0754ca81fed1d31bb5f14b4059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4005560ce264cd96c6426408ab79e4a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ecb497247cdcaf8b3334f23887ff4061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877c12484bdae1d799713104fa1940162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c6731bb3939093edb44b4742b6ca363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaba002636bf57377fa1bea1d6503df64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edab3b345462a7dc1eadfaf847ba0a865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4fc3e160965d0f92081b9a4a210f766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a47e9b980b5bb6ffaa9675b99ad57c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03841aa3a58e91c2b6ed2db940d6545568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63445dc687c14c1875d48b43c4abbf9069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb577ac4bc125903cde87945f7c6b99f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72cf2105a070e690dc5fb21376f736a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a2315c724dc8c0191900e9f45fd4472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed359031f14afb609abad743ad16d373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111412d992999620087eeded5a6b1dba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39622505eb4163f9e9928bd02ef43b0b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf06c148cd425d8d5c5603c2fdd43e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a6da7186993d6bba453906a5f6a2f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d766340cb6999620acaba21d25bec478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a59fdf9ae41eacaaae7c0cb59e56279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90c50a5184c29fbc1b6b33b294f9f980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339931cfedb352d3a4f14d10ab4059a681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b7098d8a3268b27a3b4e50dad730d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013263f5804ba9c1e4ab6a6f9e9a590283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a6e6dc26477878dafea62011a8bd684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271842c72cd94fd2d911a7dbd37646f985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469ad1a73c25630897efefa7051688a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8098aa503cf98ff78a32d9e8ecebc887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a8a1b3c8fafb7ed8d5b427ffc8a0a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00435b9e6997a1caf0a7e66b8c685389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e053d01bf844cac562b982d1c67e7a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ab37b207962a3f9494caf18ee7ed191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23002f007271447fc53c5b167b92062192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8400699f2a60f8f080d83043b621f1f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e32c004ef1b005f7135a8ddb3670094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67cd8d7f905a781bf40862d254cd3f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115eb72f7be312fa1bcba371df5e56a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51043e0b0b6300e9fb226cf4f4cf5b797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b47c1af02154023e64abda6313f6a998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc86858b07e2d1523ecfd9a5dd0ea9499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06dc6bb27a200810b9b951b5bae22d1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec583d47dd2ffe5229441ea8b9b46272101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478cada81359eced5311424f6341f32e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201a71647be2518c625dcb169a218ba103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7363e92171416febf2721147fc95eb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e47cb7ee53a1f6961706a9028bdce105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f15c67428d5d033b7a23c472eaa10106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90e2840e031e2368269b94c9a4265b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cbb3cc4214645f70be93979253838c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb934c404317a7f047c5e5a2cbbc786e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d0674a3a1fbd654aac654d3659d97110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6ab5e4707927cd2b75b43aeed1b9e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e699e576e927009566867aeb4d76be1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0bfbdd8c6522ff0f684f7e324da6b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b2694d29b9d7c520397187339c63e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad642230df964848ffda5241bb607c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065073656b1cebceb806e985c2235b0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a2f20f60b8eee2bf214f78b5de117117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7247289fc66f080d95ea9823207db118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf034938aa000acb747d4f03e7b278ae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c98d3bf9b7a7bc33adf51ea414526120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b1a03a4e0b1ef01fa979032f72e05121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0aa422fa24bffedc696fbed6e1357122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6c6bacc2e81ab3313489602978b35123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c4309163d58579aca27c2e285d898124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7f314ce82e18ce168eca1758699f0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e456b91a7c3685947832f083c26d68126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565672ac6268ab60c1d418d867c3bd5e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c421fc62d2b29acba53496b300af2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf299d7d7bc46dbc280418353219962129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849fceee7f06e112ed326edea351aa9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842b93ff410d0b8bc7c06b54da89d1b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e032d119835e40bfc280d2706e4f281132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28eda516cf4dbc8dbed9b2ffa02d5e0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58d7c03f5d84190aa3185732bd2d7b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f7bd86a119e85fd6485f2d456af93135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8ffe4f93fa2981832ce7c74ac07d4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a08332eeeb58a1afa306c4fe705bf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb72e4185640f4688f374e720debb05138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec40b33893714c94284a3639355a50139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a909eb70224ca5398376d84453e6faa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d69328f50d9de6726927053889889141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3428f0388ed45f99e78cc8941487ff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cedc553ef6092b36c1674a3a4e721d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333a8308cda95d044596f54d463fb32144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702519a2cc8e8e2b436cdcd90c71171145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059a9e58d0a3346f6d7bad6b7de1640146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcaac873217424889bd94d35cab83a4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13953baa5bdc339869ed79d56c7de546148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440dba48722d4824125cfdd3704cd6d5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d733a249c0774f5a2d5422ea22ecb23150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ad8b82ab5aa75b6f7d01bd3bb977b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139615b644634676a0b9506fb762ffd5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f1019d9137e6c2c3f7edd7aaf3106153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e2da58118136747e324288fe8ef35154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d12d1622118463ec35135e4b7626fb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e26914e799d51e58db062b8aa24729156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8f44c497b1de1ba28456ef9dcb98c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3cd06de56591e0981398af0ac22de158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf1b5a0abbb34bef5ce19bec3d3489159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2eede0c7d806ed78e87da387bab36160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bade8e0d1b72886e1d7bd36463791a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244f8a590f8ffbe3f7fc8a46a102e65162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b3ce4d27f88279359fc697cdaec04163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e01b7983cfdea227f6cf8cd4e96036164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120a0daad092d458f198859d66cfbc7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3292194abc8feb38877b7585b0e4440166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df28fda91f92fd814cd4981a7815f1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edae24dccd230df2481ff270a5efa3f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d25e0470418d5d143dcad1d1c6fc8d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d23017eab85ead83b2bd14de7e4e83170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b290d507bb239f06b8839474fa861e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54082de313a080a49048f56e28942e98172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409715ef9895d3ab44c9c20d7eb7f418173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2daf3f61d495acdf5f6958a05cc7ccb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890a5f9744f1fcea2f40db193e39bc4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b834c5064dc4389cfcbc2735aa16f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f750cbdda8507fc94d4a79688449a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c9d868bf366846dcaea020a105672178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f4140547669e37e9be843ad77ba20179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce76ac1a4fc71bc3d4bae82a23edc8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f87bd09611f8d84737ee6549c9111181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14be6b964da7cbe3de61d6ea63c5554182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625007004c66511cf801ff3bca78426183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06195ebe8d1564ec13fcbb78d1f37cd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc2d9a07aee8e5fdb31476f5a6f4fc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ffda44946e290ff84650782bc01b1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061911cfc3d3dd19e4840efe25b23e4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377810910dc9fe2d176ce25ed7cc9978188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e4d510eb93e03489b6f18a1b6e660189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee0c94a911d2b3f1e04d26ba134160190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36b083b4a1205eed2635017bdf3246191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16f84988536da91fc7a255ff52b8d3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83a767a665f623d7764c7b19b657f1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d17a6c18d93ba47164fc1fa418bf99194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c36129e6d629bf1d89d37cc979c83195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687526b0d515e5f16d70a05cf41f3c8f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62249c727d408a592c61e731dc76c0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24094c9a8e87eec541772235cb877c96198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9519ae58b02bbb3e869367f01eb4ac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d19a2bf63a844e78ffceea19fbdb3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e350d40de3c2417abd1b38729729e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eafd79f8b781bb087a7e8dc1d37d8c2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5b8fb666c42265e4d17c92b6ec730203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10764cb84c85721248836718664c4568204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f386d3f860b744b9254cc77f3674959205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6045ed62ad54142787c76d7469a0b3e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddadc741e9416bb7cac58037b2f920e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167ce8e2c400c2f235bcdde4494de3c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5c30b99741c185f830ea851dc46ce209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c9a85b8eb0104d7c54632c8f26a07210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b2a625ca3fbf1cfc5f2f83dec0823211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245705d1bd7034c3c6c7b6a98ec0a2b9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a398736375e088362b1ebdbd15912213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068224a0d24d3a0e51fb76d818280ca5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04504ae8e363d43394f37509a18f8607215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d0153b9a78f618eb97b9e1e937a82216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5155cddf4720bdb13a0552ab6d272217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c61659d83fdc887ab86b78387ed2b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850539da6c260019bc670424534250a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd763bef2bdad28f28e6bdeb909881220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed845df7c3ce85c3789ed872574345c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f25da32f92193d7d6d5dcb3e6b5466222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68049cf459660743150d7740ea1021223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d969eb894c95fa7fbc5b7d0e17d2b6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8c9e37692cb1a3b1cc26d872070a4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa261c1cf66ca3a9715c8cc1bb125ca0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee367c76e7908df26be83f823a2931227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f8785eba26c304850077490a58b86228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14881ff0a54bb49911d74eb4a186548d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a130e848f8353734d349e9180eff87230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adebb63f6c529f8b3c0755863f8226a7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf17dd6278de6fce999c175be31f106232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2d6d51a62f1df4dc0b6d2ecc12aa6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6adb6cc40aef6fa9f3a34404e05bcd8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dac63e0405a28fcd1b5dc616ee3cba235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20160ef0380973fba868b264b9797b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ec5e840d8c87c5388d375cddb5175237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ebc25ccd4e6309e797e3372e455ac238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5800f1fa850f50707f0a892a97852239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c62448ed6a5bc145fded7f1a130e25240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fbdf6eb546d98fb91f48f7aca85cfe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931d7dd6e2060f5bdb69986eb42d563242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dfd1ca22954b7a8613e714f7aeb761243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de787b2a815d8f97ff4c50c89f55660244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d1c987eb09b1e0c7264e1b8c44599245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2798dd6fcef379a69c47b32f4264f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d190eff4b48774279bf435653fb0f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6c1f0194eee9e3d339ed6457b290f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae768062a4ef3305e0663907c17f232249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1de5e8915b0f0e3389ee0b2f36674e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48185158147cf86e8cbd001cc3078e1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1fc8797b8cb3009ab3d368bb90896252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bee42d205505a578c08e74ca38cc69253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabd3c16359e95ace28abd48f6e5fbb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f945eeffe3962f244509df06d9f393255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c64718771ba5c84ea6781e59fff26256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc1beddc9603465d9160116915776b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637fad110d36a815b0c6d0de3771376258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e55404b6376131087197640754fbe2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9f2bb61bddb1f4fda9acb4d29049e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7479016868a7da442a76f787b0d041261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c43c8a23cd82b14b42a12f24961e95262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f400ac7af86763e1769f5adbb52ac3d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073e05cf97dd94bcb68029e1ebfc391264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dcb89a5a644f342462fca6da72286e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49575dd1b093bc2911a110da7f3ff8a4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba51d2d9c64388099d01450a63082c3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca56b74ba314445e04859d1e0a8191268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1a30ef0a56bd3b2e2a19b0549ce10269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466887e20a89892b21ad9923cd03c7c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed539f507d310dbec6427ff5e668f3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528f5387be9d48d810a9e06d6103841272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aaf5b3824adc023f712912da93b7ee273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2e0e7401ee64a1d1436c9a6ef5b64274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3367097e4e06509fc74d8d4d637e1f8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb4aab6ed328a3e0c819dfeea4c426276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde109fd3a7c024f556dec0840907ebb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5278f276e4134957721f2ea3839d108278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3a6492527065c4d00b0aff2a638ce279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840012bc9b795f78ffb28ed9cbe3a8f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9caf3559d1e26ecb44099db7ff1a9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e90ca1cb62a2b2d6dfff0e2ca49239282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890b81e301fa7b1d8c54a4177843bb5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa76ce02a5b83475c2ea77c8f74452284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c2bc57721efc37befd99fd1a34260285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ca3e4a838df0cc3f0a19df51b4682286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc39e5d2d79b9cd052df7f2f781b44f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166cdd0e0b7edc60506b420ccbe3a266288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b9df23f6f77f740031ebed8d647801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f89285a7c4c3bed490237f2a42cb682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e39a2c32e363c41e0b70409bd55993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197f5edbdc61a4eb81805c1a9d4aba14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d22f519321a379a46f015debd5aee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fcddfd81b40428972c5dee8a846fb56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320bb338a06a59b349d7ef60e0dd89127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7e23912346a28360c87806ef0659f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f452a5a81fe8cf4f96184bcce6e939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6ac5a910b70cb5e4ed5917f47cbc810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563e8ab8d3af8f55fc29a41a997da9611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728153f7ddacd98d91d7b3be41eed0f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca126ce6ddd787c1d4182c555e7159513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18baa6194de86ed5773d4912cf9a7b4714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278deaf7c36f5f54250fb639bb0cb2415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f707cc39c245ae13c1388a62643f45216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195cf270105bf1c35d37a2d2e3d5f69f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151342e0f20a4b4ed4e9dfcb85f02418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346be3eaf8ceeec1a5f730bc9b2d262919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3fb78538292016105325c9a0e652be20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994b1afe3a45e7a47229786fa72f2c421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce798712c425605bfadaff47971c3b1022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78c6d164b9e7372e41194c1e2c244f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d15bef03c942520d071f62c59910224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021120d2d15ed82638f9b85294bb87625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4cb084c7b2a4bd4299bbea370ce2a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32bcaf21f3405a923581eff4ae96de27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563cff4a7aa4a60167820944be4b57528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06a452f0ac9c71828e37d25bbe46cd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88ea45daed4d278b7ff852196c2deb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d755a35ddb78662ef5065547c96a6b331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b2f3d90bd8dfb4632128be17e848832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82f581960da16a08e1b10bf018c6dd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67dd12856dcb1764e925206472f70b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b971df641cab5805b0ebf4c785f0c835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108d16e8a0601f1cdc126dc9ac7b93f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a28006860998f39b991d7637546f337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f7e76141c52f53bb998ee5276dcbd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fc18a685ace1eacdf9e57b9890b1339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36cf172a1887bc5001b1303d7e94a640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702616fd74a9902f55976aa7ac3739141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fffe8d07febe42ba13dced942432fbd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb065530a7cfe7a48c4c74fca2a16b043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8e9972c507b4d19c6206ebd4f4e3644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839aad8f90385ebd14fb22582a9d22f445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605928391f6599582419400d4ba12fe546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411e28154f0cf010d99d88ac8fff7b647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fad5e9396a12b6506992b91cbe901348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67a4232dd6b457b7b68c05cbff910f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbaa00a9ff98c526374e5557f4c15ce50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929fcf9bf2225319b045f0dad7a59eb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28b8bb30cfba52599f188dd116232652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02075ec55b25adb6d755c7bf722ef79753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74303c9339c53515e298c0a284874a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda7a813c8a299fb5849647b6c6eb1855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c650029937d289d20340c4c87d73856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06b64090c89e57d7f63686b4633d0357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ffbc3460f481039622fbdcbb1617f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e05e0c5a19687c178f72dccbff46a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79e956b5e7c5ea99e90673f3b782d660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2619daa1be32af3996960772b07933a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615f266cf049e87bd0f54266ac8f3c762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5e3cbbeabe935621538a4221c8d0b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b515e3d9acc1dd86a51c9a89fb88964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1bb3a19522f8cb4668cdbdd8935bde65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6bbbd4e8b47f97ec8d0331de39153966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d95f06e0fa1c4bee1da2dbb0d977467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eada90dac1428c8c4b45e75b9107c268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa7045dbda2490e7d7d572d624a16869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062d9a989ca16c77e4661391ae0d42c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7211ebad1510d1f8f3c4809e7d30c4d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038f0968f997b1438d28375145abce272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c65a6d9ca24afd4c7182b142fc2f5a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b45e5b81665b3a44a866cd2728dc274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a11096cd50c79ee173c73e7ec52b775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88432c73ce56004bb6ecb73528651cf476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5b5ccf2f01f23f4660fc23ede1cfc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d99d1a7873cab11a1ea75ca0aad0e778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e38ef7dcd90fb250b7b2b499c8184a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97794b23642f1b90fd720f7ee0672480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c765d406e635c391c25abcbc7ffc4c381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d0a76027376045280351eea06f5a082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06375e685dbe35763cb24624163d3d0783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12bc4a581f5e3a40c2a2f402460dc684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355c29db44afc7dccfa4dc19e8a48ff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb260e6299abf936ec3c59c7910d248186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d005dfc5134f3ae0980a370f123e9df87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef498c0d6ff884604c2ac3d39bfb2088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d89833e7a384842f406736d8b157089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb79852e1055f821d38ee9c08ec5da90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c09945e2d08d69da8cb7acc576114d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e5c603b5d6c991eaa4ef3fc627c9692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0759c964b79032e2c7e2484886dcd9893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489eda01dbb3651d166fae63b464c2094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79af827efa221a16eebd6466347d8f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5cea27c91029c6ec73edb4992406f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3251dc58e9958b3c0550e3feabb7897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82771009bdaca82a557cb767c4b8c1d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30887dca5872067aa9ce775afa808899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4293fafba19661bd916b2c231b3dbd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d233095f7a480d2ae241270a40372101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b526eb0881c107de20e86a605be50102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013299de2a3045708df68a1d67decfd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8429fba3be56b7278fcf8c2c80144104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adcacde82be13ee9d7847935b3974bc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b377b7612b01e1bed1bb7ff947c28106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223a671f0283c14983663add35b0842107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4c94854ff6b31070a603a83c3604b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08502b51cbc80bf410697301294a737109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfa727c540223c8711100eeecba011110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7246224a9927625fdbc73a08a1b99111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebcb463952aa8d19ab7917eafa941b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42046163042f3f63ef018e97f81bad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba7a4f471234e418351005b8752734114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc820dea87d9ae5f1f92054bd788e152115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7362889de37f28eb2e0f4e815630a8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979c3f18ff3266de2b2308256d14ebe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f676fd8c992339472b8c875be538bbd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6aa932908d57846d1576193553b3bc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad47e67594ca14c53ae37c8d4b943ba120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde22585b68e3fbcc0a954f7ae435e6b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999adc6ec2a567c70607e0a85770fcf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c62c6191e566b8f9ff47ecf4085f8a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55803b18e50f67db1abf8d70127b4c9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05af7107e955ae392b493b252e7c33125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1190e58bae7fb0862e9b988a2fc6c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671222f598360a98ec686f3c06cd88b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d816329479697dc182a9fd96f65094128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75944fbc7aefda726bde45bf0fc5c54c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13e0f6ef43660d63f775b6c6d14983130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e2ab61ca26199764d1c5b26c70e04131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791f09eafa86ab07817f9f4325fcd2d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704f09032e5971430eccb8c45e6cf09133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c194dc203b96fe89248adb6b5272b45134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c52cb19329571c9f1a9761a15c170c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3508db064f09ba43167859c492aee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a8c9892a03c5233768f92d3f79a8a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9288284244f059a75bed5e8b575e97138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47cd37342c252fbae49686e128908d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5357b9fd98cbfaee122c0aceb349876140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2aa6076a4cdba5c235748afd334f6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e356d375f18b75b41fab2944be7e822142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb52d2e0764bed8e88c9de81e5dc1b2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba89ddfd3f68cfeaecb56f59df20dad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0a2d0cadd2fb0fc9020f2f633654b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2e7ad7f466488b5b72f36d9da9370146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e6cc004f974eaf456659045d5d6f6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d73c5776851b54e7e33878ee7d2a1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a82d4397ce1c6931e56823bd7dd4ac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6dbcb894b08b63ae57882f9b82a074150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd9cbdafb59065ca1eeca081ef6a39151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa345d008beeb1c1a39b0e34515106a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db52c2b9e8439ef201c79bbfac56d5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb673ad61f09c2969df651efb4568f5d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219bfa1f927cb45a8663afb01c9130f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a078c8be79dd11574637e14058384156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5807aa84fcc44ef5b11757dab784c20157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9190e166d0de57b9c39826007008e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957e4be373d6fdac9ff6a2b022ed9ef159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080cf7518cb4f3a8f43b6d342663341160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38789fe4b7a7eb127cf75b5d3566dab9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032e526c32152669da003e01548dee8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0285880d9fcd9860085be28bb232f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb618c923888418cba06565204c93db164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b4dcb85095feda8ea349b5603be3e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70204ccc49e1c53193bd143abd43e1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5416337f6e3db6eb9d0243cf3ecf3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b81ff2952a66804bbec32a8a777df168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8978cfe70e1120362f66d9e95c9cf2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b259eebaceb909335679718d5428da0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee6fbce835729ae3a3f728a033e582171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed38c556efa77bea6d0f315d5737991172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b056e8facae47dd57e2498c92c0660173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff80fcd712e5a2202a39b859e4ce498174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d06693886a47c7463416c573fdd07c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0090b6eb6786c6db0df7cddbd61e0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3fcd62eedb2ee9e4314a3c1777a18177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7eed4de3bee720af998b7920d7caa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ac5356dae6b002fb5acd13906dee7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755cab11ee2ed8fb90982edff7d92ef4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2536043066df42d94d715c96fbe0250181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d4088ad77a96c7dae0dcf1fe4aa7c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5a3c48cf3ad634c28ffd1a5daa3ed183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902cf32e92267f0f4925678286f0d4e1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420833483a55a197c675b2efea805945185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce6a3496ed6f4a46c69760a85a2fcd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833799a7abc92a31487d58e63ad08d0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fee42b128989fa045486d308c0adb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93ea34d27a6ad4dda81eedcf4c8d04189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8ebd0ec1cd448af3928af7c338142190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e87f1c967b32fd3c4f383ef355defa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d306d9ac5433dcb72c378094263ecd2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2fc3a1f9fbe3e304a2dba6b8c79b7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada2515779d0e49c63ab1228969cf58194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f18f79e4e6b969b2b7809dbeb11da195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446976058062b5a195655b3ed5f79b4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2bce3cb2ea65347e1c6f8d0fbe024197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe497cdd0161bd50583cc9195c392c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0be6d892e3f087443581b8775346b2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa669bc75e3ac9ac9cacdaadda8123fe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb72e5e260de257d3b64ae6b1f28672201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b04b4301740a295b6f029b6cac1d4c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47b388f16f83da4f73b0a63024338e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294c602a4d524ad200b90ce7ede89a9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f94870a89cb8f2f9b4187f0c3115a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df71994bcb848b36c3ccddceae4fa13206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb2100731ca602a834f2f31a602b00207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf453b733c164bef66d570e3ee2cc5e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd9927c1b28cc9dff1a8d1b49d478e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86ed1f29fe4c596bfa9c613107af44210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5adf7d1dd78274c13db990641e1f7ed211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8615e67a776e1ea8ef45b7863f9a6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ad978f631e20f20df1325d8ad9b1b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2c8ee96240f3729bff5926ebdeb0a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72aebb4a6f9c870a1a4d24b35fbe8b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b25d891920fc1f0ca7eabfb1f3107216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c04232917f0634e9edf5d027f1ac56217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd54eba77aa8895818836ee536da39218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb4beaa18341df257c4a48d4a147a2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f7abab3a7f1526c2b0821e3927b9b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25946146835e699faaa369a9544fde33221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a970c926a398999ee670a1dfe3711222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e813c96c8de5a03e3231e3cc90874e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0288256a82407f84157d6c1ae8988224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986088f0e78b11bbbd0290160039c89225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f74fee5f612d459dba40f2f666155226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d2458a426e93ecdc7ba85eb872410227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149affc0a5c905f3d42cc301ca08f4a1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949d0f85effbbdd912a8ad280e15961229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf25286fc8d36f5a02f4c847c7654a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0017095092d689368b8e4b099ff9f4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e7df26ce2866e74b74872a8f7923b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a567771c65327eb77a8b28c205bce0f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d13cc91e756da5de0f7ae67e5d18b8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bfc13ba200fdf6f8ebf653fab678f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3735931b58081d72422368e3039c3a2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa85efbea54ca204da8c088f633c9c6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2e95631d07b0891f90b4d8df23d7c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2344355142af3f66443f1ffd6b281239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931b250757d1a0a31eb32125de3243d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7d98993854ea6720798ce118c1a3c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec3651e7a777dab860a3484fb56c4d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430727b7b6ff67a040932674d0d2a5d8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af7ddb067226a0135bb39f48e213fe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f3962063098267bc81345c5e2fe9e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf53df101718c8f7547e2ff20f5d5ea246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0596c974e2d04e49f78532b5f8cf5c8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073dd95e837a03b6ec69e35912a3091f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d63ad6edca46168c55bf95f91bdcc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ba5f528547abc60e28071a3c69496250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ae69e6b0cafb81f39d0e6f25c9bc3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd73b6383223c0413a3126a2bda618252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad91a1e76c2461fd198d0c350a2b831253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18367442006e20c9bf038a4bffdc05d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb364c088137975be39806011b719270255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebbbb515a36608b8facc8736ab801ff256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af7f02ac9acb7a293a375a0790ae97257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378cc1e280050b2ae226b769bd95b29258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0395fb65548d7d97ef49cea27be255c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d1aafa526432f02a011e2411b9f53260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0be8c1dd71648cd30dc84b73f3656261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b412f48544de0e552499d4875c1b0b3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94e2abf4901e5071b8b48fd911c791263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18334e4176a2629f71f0c5a53ffa47f1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1e413bec3455f566958b4112fbffb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152017898e59f88e0032b2745544169266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365cb178557c57a160859aebe829dd58267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ac3de4cb2b36b89e454776a0d71fc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06e434972da61f7ba05374d2f79a72269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d835b41a42e2f467cbae3a34d809bbe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74e19de6b393313621ea36d890d076271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd950e7873944ae42219925f5b87a46272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7eacaaea5f6854ae38e9d020731a69273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072e52fd59857d70b96b90593a264fa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b78d85a5837854bbfb3c10db6b7af0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52f229c88dd5a56c0e12ba929afc69276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2906260ed653a985c120362bdcdb0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e24aaddca5eca6300c207d44e2efab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf548b962777a9721a5efd14a37e0835279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6bcab61cc4313abf2b2b8988d7297280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee4e9d708ca49bc422365c0373a1b9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5763d145939ea5db6304c329793d34282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b5f5dcbe18ad577bc3f1681fcbb50283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9881b34a2fdfc5e8934ef1bc7d0e2e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5b97b39f49af9e09d22bb35ae45b3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46902e6fe16ce9e047681a9a831b9a4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffff0c6947c0bd849be25dcc8d54d52287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e6ce5d12c96286c8c44e9e62be365288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -13538,259 +13532,251 @@
       <c r="D136" s="0" t="s">
         <v>379</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>380</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.63</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>19511</v>
       </c>
-      <c r="D137" s="0" t="s">
+      <c r="D137" s="0"/>
+      <c r="E137" s="0" t="s">
         <v>382</v>
       </c>
-      <c r="E137" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>1.58</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>19512</v>
       </c>
-      <c r="D138" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>386</v>
-[...3 lines deleted...]
-      </c>
+        <v>384</v>
+      </c>
+      <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>1.31</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>24588</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>16.93</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>