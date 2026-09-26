--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1291,51 +1291,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b232531e45719e12f92e328e444289d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44f77ce3c3fe1e831a3e569fcc6a1f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64cdb56dac0aa4f44b419fe442317f63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add94e3568e92b62c4c396ea2ac803554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc57a6d90999c31a7516bfab8196545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557c314e73552a95430c5b04882d2ef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc82d43b467e9eff63bde7d6cf3d3f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1de073d2b90296df5599d2c5077d48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e019d01b0840d7fcd8168f2bda5cf69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868a973f878877af711ab8eabe27e5d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5c904d66738ab35abb06fbce25fa911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f5caff41da266d07583433e54d58e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acfc3abe4088909114f7dd9e68dc17d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8e238ff5c4a5a566acef76438ba5214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a672355e8ace06fede8d85878f1f95e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b84ab208875fa898fc9780099a52316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5235c05d810e0ce443e035e42f6c49317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f731f05d0a97735a69c918ec38e4de18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48ba6a3f005bc73dd62b1ab2ef9d2d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fce8ad325c9a932b9c6fa4b4eb3e8f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3a919014624a217eabd3ee8ecd02521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307a068a99f059c002042925adc3e5422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a1a7b9f0e2e5a99d82e84a3acad0d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853fd00c6c8bfc6df36c442fb044e6224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad81c7d18ae90682b98e48098f7ee425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45283540f4ea679a4f649d6dead5aef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f083250680a54a7d6fe91fbfc2232627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77241871aeea5b622dc7ccf294ee125728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400798a0b80b68fd08bcd0bca833137629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10a8f14b14d8c74eaac71f8b92a23830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261f8f5c94c48c852e945d7e86cfd6e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943932e954c39bd4fb5cfb85cf6ed1f832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124e2f80c21ebae7a71eba3dc3195f833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3edcb5427c718f5f31592d6e4676f5934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758a891c533b5eb9d17a1bc1e47367735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7089ad331a0b9b671975eb56f644f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91866b254b725ccb1bcb1cf7970559437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de909001e7032dc0a48d60152f5ba7638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6cd383b45d1aab5d7fd68dffb661f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f7d228ab7e45d8f75f407298e4dfc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8099c7215e31dd30a322c28ab1644aa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a40d49d01345054179bebb6e4148a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192668c8f2bdac1c6bd5c90736ac16d643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01748078ae2020996a56db1d3c1e218e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dcecd36de6f81558fd849694c0e32845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e8ec3fa089e0ebc506b06efe645d246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ecdda705939a88dff8875219f552747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275312d27f869d113a435d990afd0f5748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d597f037a9931e3e7b2240e2340e7b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e0c34042b2d46867998d6a292811650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b405f0f45595ca93efba5011173e6f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722fb11be78b95eed0409d7a28963abc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a128ba3378b7c86330b1427980c06653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6bafd73e0a56a44e3d15ec3b2ea9e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8198a27edb7cc4944367b8eb1297b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3236af1bdb579dcb7c3709bcc79833656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31ae191aa27f834720e245bd735dae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f0deb1a9280b459a738e6fc1d2e0058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9cd4b575baf7343940aec16efa62b359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77270321dd0d28dbf2838a49f54a8760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d30063d263298c7ae9ee33ade036761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2fc1e34fac15a9599cc3116b28d72f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f166b9d832f14d720a526bf9700029c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df0c00791b2263a0ab4695f1e04cd264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a498d2c84c804bbf8a800efdb351f5c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bef3933be2fecf1047cd436ccb367766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650feba0e4464ff3052d3ac7157089467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193078135bbac493706ec249e65d28e968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf893b40fdd35456dedd418da696017369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21ea1db4b1cf4dcdf8031e281a375470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ffcbe3d94b3f18504d92f77e2abc271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab64a10554b642499c4b80de1f74ed72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f90b8ae98c5db79f8abfa4c9d2e5f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9599a4820ba4218dbe69e261d08fa674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53f86250a1a3a3e00e4373bebeaf6375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81f2314ee1482492029ef40477d97376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f31a0bc67267ca8ba376e0d59ba3aa177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669f47aac9524c4b84da243e8d7970878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032b3024fe73e38d470c47735f4c96c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55573ae03bd66d70fbbb118ce743112180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cee8612f98eed65b37c588ab378e7081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbb131116574f2b3d941fe7c3027ac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd853bfa96ab0948df12cc6d780c184683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a05c1cb9bd8096e7fa1c284f80a8984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52972fb54286c3ae08ba5773f73a40fb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d752880bf5b92b96738504c11f0edc386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3c93a0770e67133e5764ab40d05e687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7f68b80136bbaaa2a5c36f1c115ee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcdd1e92c3f532db7264a0a7ee5fc389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755dad83019bb2ddff60fc00b0a67cd690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f633d4f4246add3a6be6fea18f84691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04819b30fa96b0bb9c471d8eaf1198e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101a14377b038943ae1fd36176ba92893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622765d02177e3e90e4318a96049b6894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a04a72029c28bb2df5bdfaec1574e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1119f1edd623bfdc8abbf8b103f21bb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd74a23277905a89c6a3b5ca91cea9497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b7916bc3ad0999b98a8071ccc06c698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6623af45c0f4fe0c0465f91ad6524a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318280df170c445f7149ce9c64f72c03100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d089627c0e5009ff62d19c9daf708f7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf9c3dc0d73f4f4ca4bcb73a2a72d6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee07c6e3acd0cee5363eab724af5899103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1721d3ab72e51917353d2b045c406104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118f415c9fdaa935c3b8f55f8c0a91e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a90d8f819a3035a4c2f4156c82548106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9672d546ee624ebd5235b2797b179bf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cef7ba6f4cca6c2a42c044209d426a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d73ed24614b94b679beb735fde4295109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c69170ce4980e0a04d0a203ad51f7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f2d0877e5844b6604311e4f3fa35f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d07e1edf28739d0e2f175f31951669112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6735934e74f84a4d6c5fbe00213633113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d47ed2a91171cd2fec2d5cfd2b11b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b85cf11d7eb355259b72636db2627115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8135b27ebc96de6e37c1c69191af000116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7320c375e83e89135e2a4b9531e21fc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3533419c13243a8907892486cdf73118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782530f97cb4a10a3203107f2d9cba1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13500036f203e5d3f7d8e3d7957c1f7e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135de0705705557e59943ec98f1bb0d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73373095e9b7f9f2181b84998a83a7cc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab101f4ff7109fd58a24e475262e48123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed5fa07d6cc57ef9b489fb031347b9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2b6eecb081de34fbbc04dc1b0edfb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c393bb5e2fcc78c15cfd1f1a9c6a9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d05bd1e05717408c2fd49d73a24b8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c51873eefd31be5af8937b1b3fc1d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f10a4eca33d86a572f8f2f85f4d82129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d392cc08064ed7802d424501d3565130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce8e9b02ec921386dc598dd2b331f2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9dcd16f6b293e4e5b80b65bcef665132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd640f46faa92a18e7feeac891ac8c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f096d88b1494031bb943a37d020be6c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7b1d8b7b06b6335a8ded4982a938d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a0ae3f6624abe4a88784e1a856dab136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58065b74997c8b5dcdbcda4d0a70c2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69f76be7be238fd9ce546d7d3f2a40138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a020d3c4f429b0c1a9b268a0681c5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea230bfef9c0d8b3d1d174957fa3af140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001d461aa248aa6bfe5ae0d5eb4f515141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff47241ffdc06ff845a453d5db1fa7d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228356ebf02e6b403577da9082ca7d8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f616c7516874bc777e560ee357900c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc81133ca03be387ab4989e7b3f99aa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3428f2ffeed65d77879bf67503a4f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2a63fdf651c8b80f126e27d9f628e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47a12b2d4ed3c698e40113d9a3ebeb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58df29f7166a1f9e22a2c8991763c3b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6bf3ad3425f659d47cac273ed0b5e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248f9254e69d3185fede6e067243dbd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1a999549c36ad3ca2c3d8894a8330152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494065bc7e8ac039ae06e06238beba2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29fd92d147f0c8698a2137122e5096154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f83c24065b7c423c06a7895772269155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a454aff98da5aa88ee34627d9871768156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee825f1a47aa7903cc08e0e1dd28db7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1b51fb8927098a189f4070dbff2e7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9bb99c46765076583f9069cca0fdc8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5cafa52ff8982b0b69aca16ee133b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c8645dc495172e949a60b36fd6a0c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2761de616406d81253f660866f64e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae67f1b72788e506a20229581cbebad163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246603a55e4424abd435e9e11edffd1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03559e6fd890b7cfbb3ee91c0deccf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210e2c446cf1c79dade90cfe190a349166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36ec69ceaa374e473bf94eb9ef6bad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f288730c09e1c58ff08ad9484e582168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea354c613a585fd23135b61a2b37ec7c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656e9473f89658c4e7261b613a71687170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33716a4e7abf7b4cbc89a2ce52152a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76613ec606d56e8f6bb62dca95111166172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ddc6b692a7578008232c5da4f9c3c9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59b10aa0e4cbd0c4c8f6abdb941467174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e0b5e93340ba251e163f647472d25175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdde779a1c68623c9bf5784ca24fbdc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b0f3fd4841cbddaebc3cef057b51c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d106f2a5815d87933fe1424100ecfe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5870fac5cbf9a1e79e2f87d63b408de179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6205730751c7120842ab4de807b4b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f22a24122bb80544cc8439643f540181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb773883518b7562c9df412c640593a1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c42628d7d407a4bdc3370e2866526a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f062b7ac30b8c700b0325b37bdec6a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a37017fef654cd603128b1ba07b5b2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ded2f3a336fa622645507662ee820186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145263841aa2aaae382bd23695d588f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411341a1a5ade051ca44a1f94843e50188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4ea4c54f5dc1d4d4238e6bca6b2bf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396f47f06f1b84e15e41305d2906af4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc9ac44b8c20f77ac5019838fc81c7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1407f3c0379d03fa85e4fae2d863b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a0f5c53efe6480a3379ccfec21e3c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7ad45ff71f125a2ed1742bdc697d5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4126430c7a4439774c9aa36de4cb54195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736ee50df180603f5ad236f02a10607196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b352ec43c5451ab1182535211271a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1b8896539764db553497447659914198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799aff1e9100fd4f3e4ade70bc0c8e5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a60a4625e433b352fc04202b7aba33200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a7cb86b21f52b86be3ed3f39ed291201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6799b5f3461e1216d5b86dedd4ddb8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc18a384252148e4ef8a82679e4d6f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22b98f175fac4d77f2cfd403c8307f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154c23525beb6601a2c029e32d87388205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e21315d7f6446c81447f60d619711e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddfb33dff973ffbbf49b092f0969188207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384953568bd584371eaffbdb7b34254c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad66991a00d72bf2807720f789c171a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d05f13ddbda78024f786f93e630692210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e568573a816ad52f43f15109cfb004211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21211fb7a891befb9643b07d1d9a67d3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feddb421adde0a70c4b5567df385cf3a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7da21005d2deabf6f8280ae450447214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84274028a2c7fd30d3b94f6e2fc128215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1ee5a8195d1fc42aadd412583536a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5816841c05818b3e78fbe6db49c18217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c22ad3085a130237e2ab7385920f00218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472dbb6807542f95aad6761abe50d0e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e90186776cc81bf1d12e9ecd7efc8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f278c2a74b26f0c3829032ffc01496221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7546bd453445157aae2b4932bdb17ef222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bbe4d7bbafe2d891aff9fec7c46813223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f3e64c3e82213ed65e3ba1d79f975224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2eb18c2047141f90531aded6f4e191225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746025c1c30e0c73de15e5dfb3429a97226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3844d6a4a79d1c75e8993972dd63bd1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4ddf9998343a2635162ec7b5c46b7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8a1b9f6d4a6681e7319ec44629350229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c73f626da8e7f813cee1a7f59edf70230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee2898b16de9c27e76b63d51a53242231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7ae1fcf9227afce0440ef8bc1f753232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd439c1475f1189ab9ff77a3f2fb62c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdad7c87bac5db7a3f1a8196237bf00234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d5a874563f140ea7305e8562c93be235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9340a7582bc0630ab6acc8a5995bfc5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eacfafd98aed73c84962c714969269237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e52308b1cacfc2dfe6637f4dd6d9c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6fc12e728779fc74b505a8b804c3f5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e12eacd5ab5591598ecdbff6994d1f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627aa88dd4bfa0e1adac1db76d4ddf6e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327a19bd227c26c3604ae151ab0ff03242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e8b51b6855777c0111669b3062830243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcea2a62249b97d5a098bdae80fd1f3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74895fbfd568efeab1d003c00c092fd7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbd0f5b9883c1eb055dbbd249fa3d2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea67b4f37fe0dea95d6f18b26782ff6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646db449c3b17827505ab4649ad6b4d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a15711ec56bd93660d5c901610b47249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13daca037905eaf3ae1533b742eaef29250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79c02b36573469a7b1a996826e71d0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f68cd73195fbeefcf4dc93037ec76252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4f4f977144b69bdd8b20adefac70c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d102369efb4224a24c461419b1bacbc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4244442cc6c04ab02dd48b6306787ae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ca6801c49bdeb93aa304624d35ee9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b55504f259581ec878d7a4e1392b9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9b81dea6e97a71826eb8be745af0d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a37eec9ecd0f1d7ad897c907f1721259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0b8d1b5f062d1835f4f8aafcef6ae260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7923f27e44c181e05ee83be3116b43261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7960d4dd46958e0300a7cb47da20b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c9405b11151e1cf3c257e4d09add7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c55118a58ad05e4c1be9f617c13edb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc619e37f7fb4c431dff24525faeeba4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba792ec105e8870eea5f58ff599dba266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781edf6756712eb341e134b36ecc9177267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64cf95878afd65fc6115ab50a4276e2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ada621c63b505bc4b78b3a69aa23d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c6d14f259f1880158d6be3e6c62bc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a4f8ebd67aaa39e3e7eb623f2d0b0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af484064411bee120e2b82c3f629f470272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7795f580b3da5dd90625a61d03b118273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503fd648c9a46421010c311ea8af5215274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b8fd7cc8474973f5006934a6e5e32275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e867ca4436a8b0030bbe02e650cb607276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c90425fe0a96819466fe28c842945277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff7fc83916b878dd5210796a0e2749278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d71b582a40a7a56f7deedcb0a65e1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4714e1c020ca68a5ba5fc02cdccef280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2cf580a83c139d09dc9e0ac5fecf8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf10fe30daf2e1071db4912e59a7f8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9f083709619d0dd703b0ea6009830283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a12576070973570d12c64d5eb23bf4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10739b3f2f8c52de1720f85bbfe10ff6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e01124bd7234bcb86b35d9e48f402286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6872ab64a50ae338e82c059a8ccd9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0c297cc65c351d9d2701d25e1d85d288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95cdc377589fa4b8e72871eb64dcb4d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38a412760f222ad7df35bb181804842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3d66b6ec2adf65de6c074ccfa87e33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418fbf65fef7350a03f90849bead21a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1e991040b09a1ad53ba9b98a960cf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bfab2e12ddceeed18e6d15d0d926f16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab914f8112970c08e1e8768a56450457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24feac16bdcdba9a2925b0f3650eadc68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29863d5258325c0980550ed3d49a07c69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7e44ce1ce94c3b2ef17f0407aea5710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe576d6edf2c3c4f86caa4ea511b7b5d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef599233802fd9be8b3fad7a332cf712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7387faf832a4dfbaf33b5389799b5813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25303a973b7bd98f325c993676f48b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec69e5969e13ddab396f317e14ea8415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a48da31e8d07c65f9af7962e64d40a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0a68f05735424c06211799b4ab48c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05563075e1f1de6aa28fd6a11b3dc318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73899f1e67c2ebb44d7d4805ce86b86319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604771502bf8928d27be929a29356ab920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8627ad66556f0ecd2f5737c65138aaf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b59d1d29d8718343196a3879667f1322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea885a139e111e0efc9f14c2835cc223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0a02aebfc61cb66bc12072c6bab5524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6f4cb43e2bd13c269cc6db65b213625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3092e4e33a035fd0a2ede9befce6426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8426483f5e65f7b655cda5980dbdd127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238a961fd85a44daa833882e18a17e628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2999ec6894dcc6a1c21f112c4d3550229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6efef8181c84bb152fdca8cfd652a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaffdbcee8836cd5be0654553ebcb4c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c63b3e67eaeec2994e23436d8486dc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71aa6edc36bed4a9f88c2eb41e794c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db6c3c1d77541cbef99acc866fa02734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5a0387c17a88caf814bff6e32b78b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d13f7a95ca70f916b54b63a7d1ade36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b68026940eb2f243bab3e607815d837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040943635a33321ad25df19aa088fba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de12adbaf79786c1a0c2f3b840588f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd59a2ebdbc8dbda1192bd919473fd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a07a228d18a9116026c7edc919531041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d49ee775a363ffb2774eae4383a09a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5a303ec99fa848aceeb7bb906caaf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5329ec68c407a1e2ca8df911b017ad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a81f18bcd2a6602119d6759cc42a145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477a4460c7f546508a68999f3db8d2946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c78ac2394b5d02d81d1d416ac417d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856c85441ed36048e0e99a3adedc2d748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab86c6dd8d653c4e3286536a4ed01949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0a4f83f739bfb848d70c88cc7fb0450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a54d37da7b0d18c850767e69b073851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00132e7aafcf5f1ec8915b0802535d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215329d8670099ba01894defbc95a08153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffcaf922813d12cadb84e81b755bb4f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae33922a11649f74adc9aaa263183755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7d5eac4136ae9a57a71afa89fdd6c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9feb725e132a80200f56c23c2d1e557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248cf5f59471ea6ed0d556d86d0a6e4a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14e48fb879b0fb35650f77719d0d0559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214fce53b295ae42321e3079968a05160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7f4b58df047ccb6162df32fbf7eb061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a52cd438f88373bd8de91d8f95bc7762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8962eb1a1e4615a66ae9a99912b673a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132c454ca427ae3ebd94ac4455ca11a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f5b6467b8c54785f056e49e5552fb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a8abf92e2cc40dc83536c670748ff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79441c61eeb1088b7dde473f9acb2aa467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f323269364623991beb8e07bf26aba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e5567ae7b7c7a6b9427a61b02ce6169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285fcc799f5407314bb9ea9f49243aa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767f8bab0112b4c62bac6fa609e0c2371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345593cf77f668f46dc7e84bfc0315a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137e38f98dd18d406095f7f9e9c999b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f980ee6e5d71b12a8914e8189d874db74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0fc4c6eb87b6e58270adfe93e2c3575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66323fe40ca27ad706bd2a47cf17ba4476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c572f5afedb84417022768141729577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9657967a9edb6d58d6557927065ec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b92b908c6614ad69118a715bb9308a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f209c3c3c3d225c5d64adb914fa93f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d68af16ee250f105b0d454d1e9ff2481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0d96cffdaccbf98b8c227a60ff3c882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31c706b2ab4e76f1ff96320b07bcd683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c62f00e76da54b186bc68a36cfa6784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceefe7122743e57b715d879c3ffa6d8185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2149e18bba4ef0d38f6ecd2cb6e3d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d43bc1806d2baa01f458940708e1587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280484c36382bebdf5fef30873ccf9488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926d4349b162e64954689117898ff1189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7beb467c0d4d1c5d067aadff5d5c9790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727cf8d7537d723efdca77550199da591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb8f59b8a9f85fcef0698d5e1a17d192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20268ef2550ddd434b304c0148bb9f2593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1be3827bb9c187aa16f126c37c803494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93bfe3528df3b69cbb2575bf4ad1f1495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7655c6c03afcdbda3570bbddc91e18a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec807b1230b3fac66cf203e939f390397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6143a190e7f3e18517112d0f21f3098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb275181a11fef0fe9b437fc63703399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471d6f546b3677db7c256c743c91a03100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb29c5162758705896394958a8fe41b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc52fd79a2483c3ce0a2ed308703af102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da919a5119d3ad913aa09cbd47c8abe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52945e04d7a3264d4ba19cf2642bc89104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8cbb82fc623146bd57eec9513ac032105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b287ba0886bf72df54aa445fcc11f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754afea072eb97e0845473af8f940716107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2f503430ebb0b9910e125c0914d52108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4fda9f913a2c107f5a7a80a75a4ecd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b05c86ad7948d99df920d96626f21110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1cdc13f32b084e3367bad7f3360777111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754895859e44f670beb738444bbc4cb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dcfa27fad276791a09e7394dab16a5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161647a121c92130373d6bf517c6b979114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45d1675a6878d01ae1c027db644f31115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea775d64094d0c8cfa3f765e48e35664116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db6fbf7445089f1541fa51b8c4f231117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292076908129e1a46a9ebca0b8ca935118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59423806cc0a3ac2a6d1d33d1e444a50119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefaa13060da5d564fc2b6aa329e710d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f3402a6e665528facc5154df01b38121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9446cd03fc616fd48e058d220e3b9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e359675587918f7dadd55238843465d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c957f8cbbf8e76b4546f4a89ae9d3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dab525b6c3a9c461abda092dd7d889125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af7451f2726fb820a53e7dfbc1a2a8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a83c2aea3caae21136cd53f4804453127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914c9d73044043eb56682dc06a28c19128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab8abf7fea368f9b2475331cfa8f39129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a0a063354045641e91f23a52a8899130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae5ffdfa6f73bf17c44bbe8186d515131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59343df83724f701cf4bef29650dcc7b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697760439da5449528cd3e523e46b3a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5209836927608b74b3c54af7b6bf6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4fc5db0efeb9fb9a9878a0f515a07135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b1e75efb98c64f852db70696c323a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30470ac28d083a5f023db84f5a036b48137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70c92c895281e4bebc1efb2a596dbe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868d4ceb6e98fb4a427730657597a32139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b825d0e149fd1030438be940b7849140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939077ddc2b7c08974da3c6b65c472a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5cdf581c84ffcaa32910f4dbe4c592142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39957e4d9b76b0be34647ba9dce17c6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107038f4656c3b864594ce47535b706144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23c417e5376978102c5ee5cf79047f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b1ee8c09145187dcfbc4865cd5be7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916fb44381ba3699b5f02f770135c87147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8a32f43f2f29c822c343206f50da9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd32853acb37bc86bfb6f4ab1d1278149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee0b716da40a1ba443c7359a7f02e4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f1c3944e4255e4bb84c8b49b3da1a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f0cffd5f6eecc574c1455308ce536152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53cd2f00516c6cdeb28d71cc0c47a1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0969d974cf07c69e9a237ad779fa670154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0656acf6adf2a070cb7b7bb1b0ed7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530d9aaaa94ae149ac3e209090339db156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca237a152cf458a6a3c57c4741c40dd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a523de0d737d9fd87ecae01860c699158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28f88001a6c891913aa4177746a617159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634a1aefad51fba5cb1572870903bbf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a72d7297e8f346347eb05f594c1d4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0177df5aa1ebb041cf332520cd310162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde265ca4368122861b8064faf7ed92b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a32806fc825394721978851cd7c11e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4335349f14c557a6053f63291de29cf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3441436ae487d141337b5f456cf8b77166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a578ae04540b5d696fcd413861db921167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691306944c08142cf1ea039943f6b049168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831469842382f4588aa64d1152a7e790169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb389f819059985ef49fe65ed47018a6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f88245ed0dbe9acd38178658502b6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89111d7346344cf72b7e4ad690aef907172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc53c789506a946fadd4d8a264c8817173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9289a937a06f5bc745d42dec2898fd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c949798c728ed266ebb3127d405f5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e3154eb4f53e02ca19dd0fabedc70176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e4f220f9e8fbee7caff5215a17cd2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f81c811c6f79ab30490d160abd0de178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e42899f0e871cf4470f5f6a406c8f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43664613250141f371cc54a20210a6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5f9f790194f1fde8fa7cb3241d4ed181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f012f2dabeda7f4045330b8ea9dde182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffccfaa721f672c24593f45c1f81343183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a014fef256f9f5c5f09f56e4dcd2c38184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24567b00ec27e5593b72cc3c68ba79b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658881aa1d582740164bf5340861360186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450dee79d2b4c84208421f8656210fc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3291f90e488537bdf22da06fef6dc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5f7e19f8aadcad604745cf717ff99189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de779370b11f57b08a8dd7d58ba6e56190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1329d31e60de9289d75672a49cea90191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae290e2f3365141b1b408f69e35389192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a8d98976b027b0235fcde54658347193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c20abfed445c4c367a6e1e3b0488e9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeed16d4c8248c7ae53a926085404b1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3b8ed7726bbf4e28c69b15d1204c0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b581c09a17384c6e6da0d69bff51b11197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060cea92043da212636f6cc9363556e2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03eb2b6ea69b67dee4ebef95b25581f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d971ad4b09c3b4d2480744b87f81da1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd42cea14b16e354166ad879f9b9dd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfaab07c76bc09f67a007ac45eb2439202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce540d651a52b8f7750e2dfdf9ab533203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5635cccd09f1425206d6ad1214f95204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d207ae5bd476a3ca2b027e68c9345205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65066be407dbe27c507be02f7c0515cd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e668e81cd1629658e0d67a14b49dcc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd846b4580474859e20dbe0ef28c31208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7584db5b9c9414250f8d92f33edd87209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c626c458544f3b0b490c357158dd0d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9707f4855c848d3ae2c3147410ec68211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d28b3037920334c9b6325a0bf6f9e4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586b0aaba4bfcb5290a6eb4088ae2d7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c47aa8bbee8ae06c81adc5064aef5c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338176ef5a71ed0081e2ac56388cfcb7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ea780b435e12657fbb56ac3c622da216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6c0c4be5350b013293c889b6eabc3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305c100b6c7b9d58eb6cd4d49a8edae218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef9a4ccc46b1659a1233a6708a208e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae35cb80150df0b663f34a2b982119f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00593d9955e95ccffbf15bb750ab6efd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800bc399fe28443ffe8b690db6e474f6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92beb4985ea467aa3571f628c73e2c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd88b9bc4bf3a35ce8e392f11e9a4c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be691a1d6de4dfbae28d38e69e692aee225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939722819a7772e04029be4b1a81f545226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bafbea5fc2ac52577614336952ac84227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204304d33bf8837d9320be663473e03c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef85ac288970755f7ed30e6d9e2298229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc64c4f88f6bccbaecaa53534a56dc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273f3ad30d08b3e708a089941a0c08c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82314b9bf13baec776b2d97cb0ad7f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243b0411e71c4a49dd06deb4de37c87233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1548025b04e082ecc553a66cd806b6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f6385665b80fd231408b604b134ac235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ac861dd8501bdd03206352f9ed1d1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ceaa80a6bb60e8a7e174df6df336c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55768546e34eb3fafcd06c1ecb3eb50e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba5b7036c72a1935e6c04447841ae9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925454b70ccf266eb1634e0737819b7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d14a5d0bd17908948a6e21f5ddd4e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d8520dfd15424898673b6df8bb030242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5c358477debd93cc0ef0fd054bd99243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58a0030d2d3ef196797a7efb48676c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa69296a8f1e109548f564301f73a6c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab6469ca6e3f9e0976c59c958a5b5f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54978e985d0981f009ac2960d8ff9e85247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dfb67c17bcd1f7b9409d7e5a8f1e38248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f6a6119a905fd96dba83cd64c22b9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56781607f3b7ab5531d78e011cf18d14250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb996cdaff3983ac53b3f0a7e7b265251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035488b02935ea5b2ffaedfe434807cf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a8e84f2dc4efbf4548bdb69d01ef3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bac7aa6aa665287dc50e41dc83a428254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f46cf66b2aed853cbcecf0e7c9271255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d8663d9cae22490a5daa758eefb54256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93abde11c431ea46a414d9cb8c703950257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2926c28add95467cf0fb19d4f88cfc6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd36374a010b85c94ffce6a2c4ff2d9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5ab322eac50d22dafa85ebe142a9a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecbe2e00f1d0791dfe53c518286407f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4277a085c7ed6b62b5f5b1fbac166262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c90cbbab326294b05e51451874409263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23b3032a90cb25f197a4b87b99d7e4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59fe69a318ec3cf05173e102e04a7c4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60d75cdaeff12f764b78725798ebb2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a2763b8a0e9f7c6a58a1a315537c3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378705d4020310c1366c4e0f034cd20268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41ae88ede4346662dc45ca1eff2226269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842af5ffc820e4f3c7808af30ed49530270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd925f24baf17339e8bfaeb6824ed31271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f385185442d09f404e2748e9a064c1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615de243d7991b24d1fba4ab62dda427273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51183444828805422f54cea6b83bd830274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c529062766589ac088d0e294b3fe8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243333c1546aa01b523689b291383e2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6e42b251be99df2c0624385adf73b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70a4e06652c9dca0ed36cfd06141b7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1feafb5f57641d88246777dd628f44d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef7f316c93d190d38916b45dd6622b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699e7779259c0d40eac6d5657717b63281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dbdbbdbbf86cb7746e4d17f5cc5a2d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eebb1fc6824f5a672e934f6652f587283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf12e0a4fae19f5ea944de145644f7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81946ffa2557edbb1ed0a8a78c826af285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef8f1f7eaf04dff587bae96c8d1316286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3eea6e05be39fd4f333ffffa03c7e5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30773066a53aec650bffdba8cd7e98288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>