--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,112 +14,109 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="383">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="402">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A41 |2Type-C/1USB, 65W/5A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a41-2type-c-1usb-65w-5a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000009401</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
-[...13 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A5 |1USB/1Type-C, 32W/2.4A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a5-1usb-1type-c-32w-2-4a-pd-qc-/</t>
@@ -427,131 +424,119 @@
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012532</t>
   </si>
   <si>
     <t>Кабель ACEFAST 3.5mm AUX audio adapter cable J10 |1.2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-peredachi-zvuka-aux-30/kabel-acefast-3-5mm-aux-audio-adapter-cable-j10-1-2m-/</t>
   </si>
   <si>
-    <t>000012534</t>
-[...1 lines deleted...]
-  <si>
     <t>Перехідник ACEFAST USB-C to 3.5mm audio converter J12 |0.15m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-acefast-usb-c-to-3-5mm-audio-converter-j12-0-15m-/</t>
   </si>
   <si>
     <t>000012535</t>
   </si>
   <si>
     <t>Перехідник ACEFAST USB-A to 3.5mm audio converter J13 |0.15m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-acefast-usb-a-to-3-5mm-audio-converter-j13-0-15m-/</t>
   </si>
   <si>
-    <t>000012533</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-C to 3.5mm audio adapter cable J11 |1.2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-peredachi-zvuka-aux-30/perehodnik-acefast-usb-c-to-3-5mm-audio-adapter-cable-j11-1-2m-/</t>
   </si>
   <si>
     <t>Перехідник ACEFAST USB-C 2-in-1 charging audio adapter J14 |0.17m, PD60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-acefast-usb-c-2-in-1-charging-audio-adapter-j14-0-17m-pd60w-3a-/</t>
   </si>
   <si>
     <t>000012537</t>
   </si>
   <si>
     <t>HUB адаптер ACEFAST USB-C 4-in-1 HUB J15 |0.15m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/hub-adapter-acefast-usb-c-4-in-1-hub-j15-0-15m-5gbps-/</t>
   </si>
   <si>
     <t>000012538</t>
   </si>
   <si>
     <t>HUB адаптер ACEFAST USB-C 5-in-1 HUB docking station J16 |0.15m, 4K, PD90W, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/hub-adapter-acefast-usb-c-5-in-1-hub-docking-station-j16-0-15m-4k-pd90w-5gbps-/</t>
   </si>
   <si>
     <t>000012539</t>
   </si>
   <si>
     <t>HUB адаптер ACEFAST USB-A  4-in-1 HUB J17 |1m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/hub-adapter-acefast-usb-a-4-in-1-hub-j17-1m-5gbps-/</t>
   </si>
   <si>
     <t>000012540</t>
   </si>
   <si>
     <t>HUB адаптер ACEFAST USB-C 6-in-1 HUB docking station J18  |0.15m, 4K, PD90W, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/hub-adapter-acefast-usb-c-6-in-1-hub-docking-station-j18-0-15m-4k-pd90w-5gbps-/</t>
   </si>
   <si>
-    <t>000012541</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012542</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-A to USB-C spring charging data cable C14-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefas-usb-a-to-usb-c-spring-charging-data-cable-c14-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012543</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
@@ -667,92 +652,86 @@
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C fast charger A134 |1USB-C, 67W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-fast-charger-a134-1usb-c-67w-3a-/</t>
   </si>
   <si>
     <t>000012559</t>
   </si>
   <si>
     <t>Зарядка Qi ACEFAST Desktop 3-in-1 Wireless Charging holder E22 |15W Max, 22.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-desktop-3-in-1-wireless-charging-holder-e22-15w-max-22-5w-total-/</t>
   </si>
   <si>
     <t>000012560</t>
   </si>
   <si>
     <t>Зарядка Qi2 ACEFAST 4-in-1 desktop wireless charger E39 |25W Max, 32.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi2-acefast-4-in-1-desktop-wireless-charger-e39-25w-max-32-5w-total-/</t>
   </si>
   <si>
-    <t>000012562</t>
-[...1 lines deleted...]
-  <si>
     <t>Акустика ACEFAST portable wireless speaker K3 Nano IPX6 |BT5.4, USB/TF/AUX, TWS, 46W, 12h, DSP|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-acefast-portable-wireless-speaker-k3-nano-ipx6-bt5-4-usb-tf-aux-tws-46w-12h-dsp-/</t>
   </si>
   <si>
     <t>000012563</t>
   </si>
   <si>
     <t>Акустика ACEFAST portable wireless speaker K4 Go IPX7 |BT5.4, TWS, 5W, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-acefas-portable-wireless-speaker-k4-go-ipx7-bt5-4-tws-5w-8h-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
     <t>Мікрофон ACEFAST wireless lavalier microphones R1 |8/48h, AI Noice reduction, 50m, USB-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-acefast-wireless-lavalier-microphones-r1-8-48h-ai-noice-reduction-50m-usb-c-/</t>
   </si>
   <si>
     <t>Мікрофон ACEFAST wireless lavalier microphone R3 |8/24h, AI Noice reduction, 80m, USB-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-acefast-wireless-lavalier-microphone-r3-8-24h-ai-noice-reduction-80m-usb-c-/</t>
   </si>
   <si>
-    <t>000012566</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники ACEFAST 3.5mm in-ear wired earphones with mic L4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-acefast-3-5mm-in-ear-wired-earphones-with-mic-l4/</t>
   </si>
   <si>
     <t>000012567</t>
   </si>
   <si>
     <t>Навушники ACEFAST USB-C in-ear wired earphones with mic L5 |DSP|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-acefast-usb-c-in-ear-wired-earphones-with-mic-l5-dsp-/</t>
   </si>
   <si>
     <t>Навушники ACEFAST ACEFIT SE wireless earbuds FA005 IPX4 |BT5.4, 45/400mAh, 5/15h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-acefast-acefit-se-wireless-earbuds-fa005-ipx4-bt5-4-45-400mah-5-15h-/</t>
   </si>
   <si>
     <t>000012569</t>
   </si>
   <si>
     <t>Навушники ACEFAST ACECLIP Pro wireless earbuds FA006 IP55 |BT5.4, 60/400mAh, 7/28h|</t>
@@ -877,53 +856,50 @@
   <si>
     <t>Тримач ACEFAST lazy holder E40</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-lazy-holder-e40/</t>
   </si>
   <si>
     <t>000012652</t>
   </si>
   <si>
     <t>УМБ ACEFAST PD power bank with cable M7 10000mAh |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-acefast-pd-power-bank-with-cable-m7-10000mah-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012653</t>
   </si>
   <si>
     <t>УМБ ACEFAST PD capsule power bank M9 5000mAh |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-acefast-pd-capsule-power-bank-m9-5000mah-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012654</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ ACEFAST PD magnetic fast charging power bank with built-in stand M17 10000 mAh |1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-acefast-pd-magnetic-fast-charging-power-bank-with-built-in-stand-m17-10000-mah-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>УМБ Acefast fast charging power bank with cable M28 10000mAh |1USB/2Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-acefast-fast-charging-power-bank-with-cable-m28-10000mah-1usb-2type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>УМБ Acefast fast charging power bank with cable M29 20000mAh |1USB/2Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-acefast-fast-charging-power-bank-with-cable-m29-20000mah-1usb-2type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012657</t>
   </si>
   <si>
     <t>УМБ Acefast PD magnetic fast charging power bank with cable M30 5000mAh |2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-acefast-pd-magnetic-fast-charging-power-bank-with-cable-m30-5000mah-2type-c-20w-3a-pd-qc-/</t>
@@ -1093,53 +1069,50 @@
   <si>
     <t>Навушники Acefast hybrid ANC wireless headset H14 |BT6.0, 50/80H, AUX, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-acefast-hybrid-anc-wireless-headset-h14-bt6-0-50-80h-aux-app-/</t>
   </si>
   <si>
     <t>000012932</t>
   </si>
   <si>
     <t>Навушники Acefast RGB gaming wireless headset H15 |BT6.0/2.4G/AUX, 60/80H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-acefast-rgb-gaming-wireless-headset-h15-bt6-0-2-4g-aux-60-80h-/</t>
   </si>
   <si>
     <t>000012929</t>
   </si>
   <si>
     <t>Беруші Acefast silicone noise-cancelling earplugs WP1 | -48dB, ipx8|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/berushi-acefast-silicone-noise-cancelling-earplugs-wp1-48-ipx8-/</t>
   </si>
   <si>
-    <t>000012975</t>
-[...1 lines deleted...]
-  <si>
     <t>Ігрові навушники ACEFAST H16 gaming wired headset  IPX4 |USB/3.5mm, 2m|, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/igrovyie-naushniki-acefast-h16-gaming-wired-headset-ipx4-usb-3-5mm-2m-rgb-/</t>
   </si>
   <si>
     <t>000012976</t>
   </si>
   <si>
     <t>Навушники ACEFAST L13 USB-C semi-in-ear wired earphones with mic |DAC, 1.2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-acefast-l13-usb-c-semi-in-ear-wired-earphones-with-mic-dac-1-2m-/</t>
   </si>
   <si>
     <t>000012977</t>
   </si>
   <si>
     <t>Навушники ACEFAST L14 3.5mm semi-in-ear wired earphones with mic  |1.2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-acefast-l14-3-5mm-semi-in-ear-wired-earphones-with-mic-1-2m-/</t>
   </si>
   <si>
     <t>000012978</t>
@@ -1163,50 +1136,134 @@
     <t>000012980</t>
   </si>
   <si>
     <t>Зарядка Qi2 ACEFAST E47 25W magnetic cooling wireless charger |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi2-acefast-e47-25w-magnetic-cooling-wireless-charger-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012981</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN desktop charger with telescopic cable and smart TFT display Z10 |1USB/2Type-C,100W/3A,  PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-desktop-charger-with-telescopic-cable-and-smart-tft-display-z10-1usb-2type-c-100w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012982</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to Lightning PVC charging data cable C26-01 |1.2m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-c-to-lightning-pvc-charging-data-cable-c26-01-1-2m-30w-/</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to Lightning PVC charging data cable C26-02 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-a-to-lightning-pvc-charging-data-cable-c26-02-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000013067</t>
+  </si>
+  <si>
+    <t>Зарядка Qi ACEFAST 15W 3-in-1 wireless charging desktop stand E48 |22.5W Total|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-15w-3-in-1-wireless-charging-desktop-stand-e48-22-5w-total-/</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST PD30W (USB-C+USB-A) car charger B19</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd30w-usb-c-usb-a-car-charger-b19/</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST PD45W (USB-C+USB-A) car charger B20</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd45w-usb-c-usb-a-car-charger-b20/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
+    <t>Акустика ACEFAST portable speaker K11 Pro IPX5 |BT6.0, TF/FM/AUX/TWS, 102W, 20h, EQ|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-acefast-portable-speaker-k11-pro/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1216,51 +1273,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26eeb7b316490d69bfc5419e54511a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f71c4dec3174d5ed7d2997a4b3f8d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308d282d36c93971499e0e6468e38df3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5264399b19f75c12adae9857ee21a0f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ffe02c2f1dfeecfd194f392a9a1a45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9d6e163fbd2ae9a55112c92b9feeb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db4d6bec4bceb14b98d2f30823d9f47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720d359537c15a2719d0f7a69b3f8708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a38b586e87ab141bf65015bead44e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7bc36a4d0e8c78d0a9c05154d52db310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6164651dbedc33afcdaca7b087d04811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f967b43220effe923f166efb7b347b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a3528bf498fa1ff21ea2957eaf40713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474c501f1977ead7f938528367aba4814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf48f423eca59b838e5f17d1f3d057b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69f629ea8bdb08da9bc0f9ee8dbc0d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983cbd98d22610f6d13b74bd2fa1c83b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffaf6d1851d90f4c8ba99b2b4c973dc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04ac9c749d75756b81edd7dab38b3919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e61cba7cb194d4ab3aa81bb484e9020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b3d2f8f7627519e905862b80b067d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bbf62b839aa66209ce96764750a22f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c4a546c4be737d1d34ddcf3aea43923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0405a2d10b95a4488b18773dd12fbbb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6c5ee08694831949b6d03a86d260225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4bec833a1658d9774180c8abe1e6826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab18b51d398d6f6091e39c620ffdf427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81c3688a9a7e7a68b1ad052ab3d0bc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616cbaaea7ddee524121a42d772be7829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5993dc28b7ee1f69e55d3eb8336ad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75cf1c83e17c53a345a9919a83a0a3431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c36e0abaa9bf4cd72fab8393c36f8532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3997d847cce969dfe870cd0aa3c08e333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bdd1505a3f01bf0f2891e85048529a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a551ee60bdc0d1246663b639b743e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822818fb2ddf265490fb3759f69abae336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b0f3b6954113f29a73e272761baaf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51fae24c8001a3d00eb7765649710ef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5ef9ad51206a4d7b6e7179bc0d62539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586a2b6a146e09e706b591d5f20e82940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b653779fcf52d269bbba7fefd2a351c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837fa4409ee562ee4e758ef318abaa6142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55ac36723a01e526fcbf63fe5c3fac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281afd84fa82e51d83d799ce49b5aa544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b855f073c1e8c16185ec68b22658aa745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f505fa119812c249ef306c1c1d26b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3abc06aeb53a80a4b4b3beacb3c5147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56637fd0825b5f07b10565a80593d28148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d41ab5f766fea65322994941f3aecb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990fd31b30799b6fc154f5512709eb3d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137b70a5e03a69715dc711704a39bb851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b25b3aee127b2a3847a2d8380dcbe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaaf06394936cd53b2133103cfada0d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29745564627a8ea2ba0ab5780fc4333354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae538987881d855aa80898650b564455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77171582b2e3de53d39a2b323ef2339a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5929c3b2e9af516a247f2ee87d111fe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455aa9530f9661861b90f38556c8901a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295defb3375d6965b3afe68f0cde6bc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea3de6cd034e209326195a577ddfb460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115d70df5fc89acb12f6dcf7a17377161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbbf2c19a395e5d0f5c0c490a8c134962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c63f213a96ff198959540ba5dbbfd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62061f73a1bcbfb048894424655ba2d964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0b84952edbf8bf1b04b5245e2636965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73f22184ad439cf8c4ecdd2d2a1b4866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abc579e1efb0c42fa38b205a390e1067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ff437eb80f502fffc0597cd2819bc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b939d4379d037fd77dcd03b767cdd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b0f27247877aea6996fda167b2b5770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12306d4bc9dd4552000ac6f690eb5b6071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa6b38e1275bcc31e88ba60529ab7172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a83cd9555d27e74978b1879a6857eb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b13cd0f13031009762a64e8dab65e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a199764b192ade0fca36881235c46675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf4794cb8839cb8b851ef6439c2ef976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c7fe09439e88b8f7bffa22ae7c57277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97935888def4cf392e27ab36488d601d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b2590bb0a7721ca3bc80c37cca2d879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0bf1c932b92bb1c7d03b4e96c48f780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72cee602042b812835fb171ecbc9ad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5cea506c407cd906a25de5c668319982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f78392fac1699874fc89e4f58c961983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6abbad87b9be10ac1209a7512f0fd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e2e3a47934d781b2b2a2eb80c162c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866810024f2e267a64d3e11ac1a416a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec41eb779356be1ca6c790a1599f5487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1cf37a6b7ea7ce8a9e5c624f7ee7c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427645eade9eee6c8b0afa96caf367c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2dc7a0a143e432cf4189aad91630c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b49110acc87910f3710a6db900831091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac620584d1696f19af6c7045e9e042ce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601e6e9b4551a1130d96a352eeb516593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdef1fde240a168287b230a0bbef0bb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b5cac6bcf14f11ad5a489840c89dd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1b5b5e30948e282a65fab49006baa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7545eec052c669965f108079171b2ee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31dc2438b445a1b4d6ad2aebd847d198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e86959241927ac2c270c1466aabb7999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1503a0b28943712a43e20c23536aa8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638b3fa2ef17af80a4179b9b58da04e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b831adc7281fbbb160c87a0529ad909102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287140a6339328e965cfdc4a6f04dd1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fbb9af8b9c19ac728ae5cff43527f3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac70758b6354fcd74b23d6dc648e207105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708f6c3bccca66354f77f5a28939afb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29f4acbfe6fd1798e387c13bdcffc7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee7849e986b7ea94df6618833f2810108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f4b41f78f206dd6d1352d1c446e09109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f138c8d712ef38acf8315ffe8baaa1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52dccd784e792815f8fb71f8681fc5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59471e4081c74c2cfd8e28e3832912b0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974568b1c27118ecf7fc3e6b160d1afc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc168765b5b4c883a85fbec0a629f1b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca405a50e343b486ec1bef1fc98858ec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dea8a8e642444946d2b35f9b4728ae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158809e964ffe8e8ff7fd9b859eb855117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689888cacb3238a40660946c631a092c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c6626c34f11f99c29dc64f841ab7a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0ecd2d76bb5bb1ba49d38f5d7db12120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693171e9048d7ca1855f4aee15b11a3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c6f3b3b90ad2aaf1290281fa2db58122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa54bd5e4d9bf8691047ca4b0cee0e9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be75bb7a863960bd08b5466a2b4a547124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae780d37cd2df3dad5a835df2d4e747125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8234448af838f94cffb74912f5c0c9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476df3c34d7bd8f22906df3e80059d6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727f5b2077e2c8b8bc8f3b309d0cd71128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03669a3a07e023234bf14a7c9528295f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a3bb6fd976aaca3514500720a981a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df944ffb15dcddb762a48588a1649c5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966460218d333d83c1af88e91c403868132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f185f3b1570f0711d38af679e4ce2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6d60b519b6474f05a84bc58150e06134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272138ded14a1ff03b01750913080b6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c7b10d024040d84687e247d3c58cb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8126136f4381d5504d80a2ff241e61e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f33679380d6aa6e1876a325bcb143138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941227eaad4bb2d5b32323b6a940d17b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e5e56683f0b5adde454b1358e7584140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f0b10fbcaf7f79d79890ee9727f84141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534012181fc6c020bf751d7eea6c116c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae7dbacf2d6b949250055fe921c108143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f16dd7e1b98d3a1f35d8a60a90e0f7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3f73799b140bf3b1193bece44f89b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace572ffd83cd69b51fdff170e1acc65146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b947ab093fa3a527fa0826892a63f5b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd67566d4fd2aeeee3037938291841148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371fa1b724a55aaf74cbf1f9e4e1ade5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13499ccb7684a4c5105cf2ca0cdd8e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c530d5da0faebe1932b56aae6c41a4c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d248966038efd0315cfab0a2385bf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ed9b0b9faf1236644ac1c8b920459153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0076cb1afef011d5e3f4426eaaab950154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5ae54fe9007d423910c22a0a1aa66155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9cc0105abd57b97492cfbddbe5af8a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0252dcbbd57b18cb63d430bf81aae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e3284784a0a6d8e2037128fa7172f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9a70b0e2484dcf9e6c162a704498d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36919421afbd26a0998cef884c34569160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e4c3dd79711f6fea2fc1e3939015f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732508ec402e7ba231747a0ff652719162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d779e21b7ec508fe616c61bf2c5d46163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ffead8cb40def54e0dc99480a7e06164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da8d203e1d0d8e00c6c0a1820722cf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa08da767413007bfb18366ff586fca166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5ef79871d3872831f5bfcd98631dc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f3aae99f522f8ec2d8e917105c61c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310014147e8dc45341e3f90908c967c0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd21c57feeb3bad6575fad7342ed14170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19c9b6bb851ef08d40aa0e41da9442171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb218dcd33780e2ceecb2e9467e2a0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ef817257aa6b797fbe71736a6fa39173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4321abfe9902e0c5dd4da9eff9a0230174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278f7f5055a19c57714df2245e834a5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaae82e766b9b63fdda5fda0d27febe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5361bde6848d9c9d59f710b5867cc4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8cac711cc602f186c77ddd3bd3a0c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff58c564be185b7ddebbab24dff268c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19671c0a0ee04448f22ae10ddcb71f06180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22a9ec756f49fa5df700db9244aa15181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eeb37d72014c3e1c9d180ae2e57c00182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfbc28ef4c62da1d48df2eac979e7a1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901c3036cd6b4f5755e94ffb50eb64f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1079b7c78cad75af39d723d2ffa1242185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b30c5d5f745b22f3bd0ad12a477272186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934cb89816d65f6157b7d701163367d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea7724de79a1a42797ff2ed64373d4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ed17b46acc0574273b42771b67fb0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ef0d92651d910ebbc291b0668a531190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d8cdaa8f680caf63597baca414e8d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d55c5fb8c7464ad2a9628889fba0e3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a149635962d4065a9eee81185ae625193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082897a14ab6d6b274e70f192e596ac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e7191f59d7cf09cf65e9f5133a1a6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7aaff026c4f7e15179bb14849f205196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60326de4f628974e974d2cfa8311740197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ee7bbe611fc5bd46e8164780c4fa6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641116b6f93f5810399e7a6d8564beb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5764c7cf2c0a2105e3c463dedf3b1a5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f727c9b3ad966ce657cf13e1dff25201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb40af2858b33b6e678be67dabf06e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30cd598a3ce5d84089aa01d9b0338d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503beaa62bed6a68ca73b247797b1322204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59943af6f204da87e25e7f7334c43bc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f9a6ff1d0a50d0e5d104722a9b7c6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556cd0ba247610042639de262a5d654207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f18a97c64481e37cf00c1bf3ee808208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d652a7d31def12faa413bcef2d11114209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4c1e95f377ac1bf3df94b2ad11cda210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6216c170bf60f78c46cfaaf896e338211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7900ffdefe48b5ac4a82114384bd3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805f895806ea8201f60aa362adb248d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a37235699d6f9364020b1a617a8600214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c373086789138e7aefbce841531f0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9b3a812a1e908a2d3846263407b7b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a91dc9f9a154b4502847307ba4b31217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035dfdf53a10e33e8b9fc80da861703218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a0b0fc8b4f420965ebe78b924667b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34330ba1deaf30ab9372ed34ce4f0123220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea68e1b0fc9c6bdf17535a6cb9c95a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f635e939d8d3f9c68c254efb0cae4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170e324889f9593e61a4affdb949cca223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64122a2b463cd968c5b33da386eca8f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c02c20684ce060610a5abc0073a6f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6ff1047337c20a6a9223590bada6b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15279a230cd2753adb8e5f6b2f1c4fae227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c3941fad8872e3a37a89d8e018d5e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928800c12c2473ce8dc3a78c1c98156229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7726ffc6335ca1ed9c6a949a840d7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321c6af34b3b145be8dc88f65c393aa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1cca939551cc88378e1eb516e0139232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc78793c0066404617ea85d2f7f432233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2bbc3f13d4e8656c4d1488b03c4d3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0249287eeaaa272ce521de14fa564235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90241b5bb39a24d4778d30891f89481236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60122e87127f6641df4f9d1f498e19e4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01193fa783e1bed28c44090764357c1f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11669acd9feaab32f575dc60d89951239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400b2eba2c7b1c7e7de207dfad1dff5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f4c41b3a4a94d7320139a50fb7477241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37856ae0e8abd92b15b5f91699650f8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2260e62a42a04e6d609c9663d77e05243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2133e42969b07beabab78b09ec78d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ebc888ccd2b75f960476e8e1d3ecaf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319642e3fc831fb191ebc0e69cd37eb1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d0eb6301a7402bf414ad753a44afd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b6f754e3862ad2a29e017f9a53f4a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5a9a609da61acac330f2c758f9a07249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b643181d0e4e49ccdb0481f011c5475250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b49765290b0ed77248cc265ba7557251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28301d9678cd6d0bf00654438c8b675f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a1d4af0bb762e66b03dd07a101083253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c549cbf03900f1de5ebe1e50c8aad4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0122d9e0148fb9a587a999c2fbb3d7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244cf469d2439815825de698578833b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41856bc8624c4bd1730e07fdaadcaab2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3ae66ef6cb8a6bdd6bdf56619ab07258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eae9bb57676021228d91b582cf0ad8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c549e8a5ec3d7c51e42f8f217ebd6b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e198b7d90c797832de1cc15c85eca48261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbae6d8797d4fb784694b38b6300c56262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeed9f34fe8c7cba80666f6654b5106263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d44652614a4de7389fdb3b5f065baa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927b952597e14afc8da1b3e32ae585c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ec745562f282e21db7b00378ec728266.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b5e7bc758523a8d8875dec10112521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07019eef2b3ba688d043d2b0df964bd32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96e4a97992d303571d7273102e9eed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778463b1f139431533f17a4ad19a5a384.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d8fe800f819e0c24d309cfd06dee55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7fd59dee4b82394fbef15f0296e6c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4e6f16d46dce13f18041a1745392a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887939507419973652ca820ed5a581e38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ba3f29a2948efc34e952c5240e8539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09732beb1714641e3c563dafef10832210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664251cd3a819d22c8ee2d038fb68e0c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d879c4cbffacabe19c3500d67aa2712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13892e8eb93ca37cda7540f70603ba713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459c7e2fe5a0b6e4a99a996c70a167d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164514f8b44e96fa1d5c298c4b340a115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d08d801a9feba4a536752fc288ddaf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec840cb2e814c1d1202d174b610a63c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750bfd1e4b665f8d447d3c8ebb78cf2618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122395801ce40e03dbb979a3ca135c919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468c6572c7f516ced11d54646767eeb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3440fee0b922b67444c7cc1f416bab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c84db0d1c52cab83e8cfac93b1e99922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd11517ac35f421d62236e12cd7ddd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad43daaa7729903120d9c3544b385d524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c19ed38dcc99dbdd2595e2e413c7425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b706306d6070636ef8460304aaefac26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea1aaf5d8c2fb0c52b39942b315e7027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c35abaca0aa149eec9e1ad2dbf72328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f317931f91b57ffb6e238fe80b4b929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62af235d63487d3be0bba38a6b479ba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480f6f5ab0c34410214a5f61d15fdc631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b03451b4f774824aa65a0f346634f932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a3c8f50d0a11d47dfdbec7c6d599a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f54dea0e25ca7dc718784d3086d6c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55377be9286362ba4871b7900c1c33cd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26948d92b90c041fd93244b760bfd336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30971cf085ea8001c3951364d9be21eb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197bd0fa863acea3acb4eede6d1ffaa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a535fcb8d14f5c2a2fb246aa330e939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d8bfb7ed4f9f2d6f0a99d5a99dfc340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df10db8a6e3c3b899d4eba2e9a3b0641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34244b9db25133e63e6a09389f3cfff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d7835e993028932d2766e21234bc043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907ac4949d5d98630e42fb6f6105a1c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8babe3925e9de244664a0e35107ccb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e00e372f6b17563d402b292fa7578a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6002bde1dbd5c7b56a1386e9188a6647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307046f9e655f9851c6fb4c36df9729548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee7dc739688c82c533dd6c18849a9949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd7c4fe254422973845e9484f6b47950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926feee9a4cb04c82b165e63be36a7051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740c262f88512d295aab2e8732f49fa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15686b835d758614cda88081961c899e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27672dfe42d1cb0a28c44fc46bf4f60b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841454c83a3d55096f0bab330875f5755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35b2fbbb6f81a9bd635d8f0e72ca0056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2c06f295d74fe0436e29c843d02e657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a51889bbe27c2d3ae996a3d223d7358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f667a95c439a673c7193d601a619859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507a858d311c2ded341b3c7a6560e1960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8cf40f2ea206b707f2135a8a680d861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ab0c0d9b78bcb1010500022e1de9762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45938f6f9ed8d0bd89e526712a01b0c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a17b4aadabe8adb467a461723107464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd2f7518f29efd13e4a5af7cc7b5ad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126dba7e1e5eaf3520b3ab6e614cfbd966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65885b7e7e03cad5f0539168acef3b3567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e59a0d730cc448d1406930ecd9d5068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ae814b14b4176781424624955bbba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeedabab2dedb1ac3ae9a7d0e9417dce70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c7c33e11c0908c2963c97a66c34d571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e67748ac003db28d5b8180456be10b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e406ed0294f45143f4368c180b552bb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7e7b2e17687b2e7b4f1a075f0a8cf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ec24f711344132b5b1e6dc8789fe275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b65f3eb3cef1d8e1b4ee81993292c476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836e6f714a32a15e414ce034d48dce677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2e73bf9cd636a1c88f0b55287c02478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3228c491646fe2326490c591c48e479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7830465ef1cfe426f7899ae5f3075ce80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c7266d3271fe3b33f766a45d6c86081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e895781f94c9fdca428ffef1f65c34882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e39447d0d58386d0bff6ee0a2d588d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36e1b1dc91d2d854d54e1ef17d4a6784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27acee8e21c499e9c362746051e218f685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ffb0c0cce4ef3389071e4bdf9c3cd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12bf72ab8e7c24982b07aab1b8a0fc087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ebb6f12fefe9b60c79137ceccb7be688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3369c75bf5858d584c2700b8ff5ae89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510607e6d7bbd00413d1c38c3b4898990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89792b7136f4d50e7a22b8a9084e3c891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ade3e9d2db817ba609aeb79df56ca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6aa905838349081865087090be604e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec50ac638a1e912cf07117c117525994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410ab061a0992598a7ce93ef4262d5b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a67e5b39b1ce06701a0ee0095b54c696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e8ca70b7982c2f45e0472ab28410597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa24f5f01c399bfd16d20a51f6803f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b4d771e8e2d59d4ad5a3ce2ed064099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619065c479e627dfdeb3148787be9838100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5e1e9c8d4907a4fc3d023386d590c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3775f0e3bb78aec74dd2bdf3cb0724102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38480cfdd6c06dbbac51cc5a88d175b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16240e5d8774f019dacfa83a8d1a4cbe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2082064e38e17fe55f76e84c3463bfb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9df08ac2cf56cfcebb233c21f16670106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ce9442d0a3981b86036c449bdf21a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852692282922b4cb0a04723e4f16359108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39e257b7ea40eb568347527cabeafd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54688669082004827af1850d70197c20110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04effaaa57736f05ebdf887befdff194111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5a98eea4a8f61b4cd83e5fd4f291c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77786ea65a8477803ccb5ca911752193113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950b5bf7ceaa5640f16b1c408fa06e4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28fb5ba57e70ca73179ca0361883ff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564c013cf87d285cc66331d4a9ee2f1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb700fe6372365e841448c65df68c6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a305c6bbdac6d981879d5057044a1a8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fdca281476a704fd9348b16c5bace1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6349958b827e4ec50687e8bccb523f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab537f8ed9c53d59f5bb4b45e70fea6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1469ce34b5b1a96de794301295cd7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9a8d7203de89a470a01d697a92a94123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116b5be1726c909526b01c8a708768d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4557b8f27eb194563155e5f366804125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fdf4bbf8e9db8f5132bd3326863fd8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1d42dbdddf24392da111e2ac27a61127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd68ca1254e102fbeb0eb8ed591343128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37942c833fbfbed60ab4532146e4c93e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2399fa33fee47aedc4000a161e8b31130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d51e5601e9d4691df955237ea04863131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7db4a309ca55dcccf7940150e860e7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce26f5d81f2042232cc2c3717ec3bbe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44035808813586a1620aab6f71dfa2e3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dee8deac595f5fa12b81eaad3a8e97135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f23b49730f4d82bf1ca099794d641136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7052304b4303ac223946a97b8f228137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aadf5a91289b3159114d93f0ac2349a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4410943945947cd7cf35674b5e48265139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deec387a4766bf11db1507ac9db65c7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821f5f55c9db51975a975d20f3e10fe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5210207f1b0a756c5ed4a635b2c7b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b4e40a9f3eadb1e100373d1de5a7b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde0990209492b38dc03174b063661e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48711ffaefbf634d5c23759f058cae4e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7f0ca089638e467af3686dc158095146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c1c50508d60da017ebbadd3a7b5f1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653fbaca9cb125687792b237beee63ad148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1582c3fe017fc1d3b9bae0f86522dc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5046b08b6b04cbc25bc65b94e1a2c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101757616c42c8641c5a4a21a41463cc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbac52745daa570e2e6a910dfb728cd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa637f7fc9512b7f8397a5aca02cec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9528230db474db4bf91bd6029f46129154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f90600915d63f4a57d42c78ece974f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be8ec87c98da58a97dabd006131b29156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dabf4c487799ad5347a08b401a63bc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9331c3da5cdba58fb495513fc1be7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b7e3758146cb60c60b6b148e3d29d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496ccc334dbcc6c7bb1f9e05403e123160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d55faf80294fc800303911c8fa851161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728bf3a2041cfae274bac6c9c5d3c3ca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2779b87b59a11419784376efd560a2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b73bb21fdb36454d20446307173b19164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636c55205fa56f7ad840eab49c74897165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e09267c509a02f6f0dbb6da79a71b8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54065a6fab5fc180b2d0cc86306c6992167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe80b6375d6b77b584e5706d81d69e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf653df09f54116abd78b66cb864c42169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac06d13fbfb6eabfe401626278d3337170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd723df33f7029e91182140fced02ce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a79807aa57a670969955dea7066881172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44603ad47955273afa85c8ec231ffe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7987781fe1c8fabde7b67da5fb0062174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af913c199823c21ccd2657dd62465016175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5f93cd0625bbfbdc4e3e93cf54f4a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c986e13e06321e9d4bafd42ef5d713177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de358b7d4ebfef002a9206741e0ec5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b028ca87dd97bc0822e3c96a3ee2a81179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a5c736973a23ea2950e18e4a9dfd3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c4e8e468db6f9a6dd4cdfc4c8d298181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68fb1ad77f5704b396e894d80b2fbc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8101b758900950bbe77d32e794c62c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb0989f2013d495e4b991e4f91f51c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b4657fa78464aafc26e57adaa00e6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9981bfe6ffe532fe0fe28fb46aaa46186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc1773a5b8fdcc11214012e2d2e59b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a7d950403347dedcf3dc3ffe838c7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0366f6122fc841b8d669e22a95d96189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b00152b7f3dfaf6febf6aabed8e28190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be440a6f3fe04ff7362989338049dc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b6fe036cc285271bf699cf5156d1f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713cce4a39b006537af2985260bc3a1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9bd8fc054bbf8d849b8f061d177cd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772549c7ad38cfcd705f26cd9b2ea2f5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42696e23ce2cd5c2cf8d00fbb3bd7990196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd846235c24e5de3a552e39b847941197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd676a2084b84ed68a97a6f67f41a2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79b5f9a6753f385c25bbb8ed2eca51199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3a97a4dd8496b77ad145bfcfbebc7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ac6e9db422d6ccb723eb085318893201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244726f76865a1d7909745360838d645202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b68250ec7ade985d639b54e809478203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab25b150f5af06c91b383349305811204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa123f5f41546c50c64857f1abaf57d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa590fdd215d5d45408db3462c77779206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69910e5f7745e7398ab6907a06b32707207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ebab011bb7f4fbfe59fab1546d7f4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7a64ad92330d0931745b6ad987acf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a78afd9ee954238b329d5818f6e98210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5531c13fcc85724e5e1a6040e49f5e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237520b9bcf40c04628c42909e4fbcb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81d281a6039d65c6175d45dca029a5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc13feaff998da608b7bd9cf492f206214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b48defd026ed8213e64811c3c2f37215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b88b7cd621f630181e402f2e25cca2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee26a683cc779be25f185e563aeb675217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd6f7f95f53a9ee974ca9c62647279218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d7b3f5d3aa646fb4cb664cd2f861c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4635eea0ae1653136d95acf49b3ef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1192bbd27673ba56ac919e787ce1235221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850d93fe5334a4ca37f79d2ce839df2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce96abeb9e9c1cfddf5071c4a25dde223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c914978667a559aa6e057cdaeea467224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6bc10bee4167481ce66de2d3427e49225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc935a456eb08dc5d043eb808e353ef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81576b868be1706abdd7b5e29fd362227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6f34bc9878d23d48816c0a770e24a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33035af477dc4a36a62b4ae84a6b1037229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036af2705ac382808027b84d3dcafe52230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671067a47790845002e133457a26bf5a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853ce10fec81b366da995b85dd7962d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9bf4032e33c297f427157746fef3c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65554fb1490d9d7e04ccd72ab59020ff234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9acee878a9a0d85223a0cbb383457e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cadf17af2853beb300fad5164a46d8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229803e876830671d48af332e87dc8b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b637a1f474a581837379f878b69b0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e181ed9195d40c857ac434253e382c2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c424672a02b69129b64b16a39eba73f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06234f1f9a2cbbdca75a925dfe9616241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed654c190a9c5fdd89ca71f837ad0c2a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76a6f094cc1f79cdbb992494a17508243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90171fa3131f7d6f27ec6ee69f82b712244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c5d1452be48100ccb5a497968ebdb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30af649535048e374d642d310a72446246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ddad335e03a8c4d7266288d12a70c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388e026438e79f68fce8e256ad2a530248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc9705e5ad31516ec6a958435db2fe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a73a8538bbb9de275e50c78791e9ba250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc80bc820d49c335afda1af5673523251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15b396686dbbd840a653c2ad39d191252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c87d51bea0836fc9b30b85dffa8b47253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71d411d5a56854965ec6531865484f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd76ae4cd8b47c1bd6b550bd661422255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656146393540b797653beb03d3d736bb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea09c848caac0bab14193af6df15579257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d00536be97a6ef643366452288380258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe23b331e52b97952dde5b0daebf84e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d4c0e485b8fca2c6b505d381566d9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e284a2d67ae799638a00c8fc544fe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3a08d63fccbecc1910603b050ad6d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a311eb9228cef1b706074b02ae332e6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec736d6ff2b892795337a6f682e2327264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84aee9003f13013148c9fbb49f0517265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93db251d1c9bbae84074948028b1ef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1dd81acad9a5639b65460f376a7fd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc575416f783e7f3a4ff26746a4ab06e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070988df9a4e7a299a84fcf128df905d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6d0dd391895c0fdf7d527983e2ce7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b164964619f44816fc9da1c4ac7cf1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d141c544f0c6c250c4c74ac3f5bda5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1929fb29a9b1b1fcca9fee44bcb4f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4787b9acf7392fe708d063e9d45cb8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1545bd1380a3690dfb7b8531d113f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50581ab993c933f1427cbec0bf8b7533276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c1f3766a7c252079922f2cad763d1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c407565def53322f81703dd193d3b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a42f44bb8c6010bc38e3d60def0de279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc51967e613edc99fe0d7ad60e500f9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aae4e060a2b73764712aa2c63d4a03281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a878ae77fc66d061fc0aca2b820b9e7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30bd6d6d7ef46442b33da499fe16a43283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24499eaf6bfb4ab74aee8e9f17f5f7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41bb7dac9bbec53a26750dc99815f6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad162d342c8a6890316b2aa9500b66d286.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9188,50 +9245,650 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -9498,51 +10155,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J134"/>
+  <dimension ref="A1:J144"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="147.392578" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -9595,3231 +10252,3429 @@
         <v>25825</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I3" s="0">
         <v>13.3</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>25825</v>
+        <v>25826</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I4" s="0">
-        <v>13.3</v>
+        <v>8.49</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
         <v>25826</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="0">
         <v>8.49</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>25826</v>
+        <v>25827</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I6" s="0">
-        <v>8.49</v>
+        <v>11.88</v>
       </c>
       <c r="J6" s="0" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
         <v>25827</v>
       </c>
       <c r="D7" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="E7" s="0" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I7" s="0">
         <v>11.88</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>25827</v>
+        <v>25828</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I8" s="0">
-        <v>11.88</v>
+        <v>9.77</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>25828</v>
+        <v>25829</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="0">
-        <v>9.77</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>25829</v>
-[...3 lines deleted...]
-      </c>
+        <v>25830</v>
+      </c>
+      <c r="D10" s="0"/>
       <c r="E10" s="0" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="0">
         <v>8.279999999999999</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>25830</v>
-[...1 lines deleted...]
-      <c r="D11" s="0"/>
+        <v>17575</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>33</v>
+      </c>
       <c r="E11" s="0" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="F11" s="0"/>
+        <v>34</v>
+      </c>
+      <c r="F11" s="0" t="s">
+        <v>18</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="0">
-        <v>8.279999999999999</v>
+        <v>4.6</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>17575</v>
+        <v>17576</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="0">
-        <v>4.6</v>
+        <v>4.37</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>17576</v>
-[...3 lines deleted...]
-      </c>
+        <v>26779</v>
+      </c>
+      <c r="D13" s="0"/>
       <c r="E13" s="0" t="s">
-        <v>38</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="0">
-        <v>4.37</v>
+        <v>32.01</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>26779</v>
+        <v>26780</v>
       </c>
       <c r="D14" s="0"/>
       <c r="E14" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="0">
-        <v>32.01</v>
+        <v>65.68000000000001</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>26780</v>
-[...1 lines deleted...]
-      <c r="D15" s="0"/>
+        <v>26781</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>43</v>
+      </c>
       <c r="E15" s="0" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="F15" s="0"/>
+        <v>44</v>
+      </c>
+      <c r="F15" s="0" t="s">
+        <v>18</v>
+      </c>
       <c r="G15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="0">
-        <v>65.68000000000001</v>
+        <v>63.85</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>26781</v>
+        <v>26782</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="0">
-        <v>63.85</v>
+        <v>84.31</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>26782</v>
+        <v>26817</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="0">
-        <v>84.31</v>
+        <v>97.31999999999999</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>26817</v>
+        <v>26818</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="0">
-        <v>97.31999999999999</v>
+        <v>106.12</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>26818</v>
+        <v>26819</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="0">
-        <v>106.12</v>
+        <v>191.48</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>26819</v>
-[...3 lines deleted...]
-      </c>
+        <v>24457</v>
+      </c>
+      <c r="D20" s="0"/>
       <c r="E20" s="0" t="s">
-        <v>57</v>
-[...3 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="0">
-        <v>191.48</v>
+        <v>19.48</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>24457</v>
-[...1 lines deleted...]
-      <c r="D21" s="0"/>
+        <v>24458</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>60</v>
+      </c>
       <c r="E21" s="0" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="F21" s="0"/>
+        <v>61</v>
+      </c>
+      <c r="F21" s="0" t="s">
+        <v>18</v>
+      </c>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
-        <v>19.48</v>
+        <v>17.62</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>24458</v>
+        <v>24459</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
-        <v>17.62</v>
+        <v>22.52</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>24459</v>
+        <v>24460</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="0">
-        <v>22.52</v>
+        <v>30.21</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>24460</v>
+        <v>24461</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="0">
-        <v>30.21</v>
+        <v>38.95</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>24461</v>
+        <v>24462</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="0">
-        <v>38.95</v>
+        <v>18.55</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>24462</v>
-[...3 lines deleted...]
-      </c>
+        <v>24463</v>
+      </c>
+      <c r="D26" s="0"/>
       <c r="E26" s="0" t="s">
-        <v>74</v>
-[...3 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="F26" s="0"/>
       <c r="G26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="0">
-        <v>18.55</v>
+        <v>4.88</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>24463</v>
+        <v>24464</v>
       </c>
       <c r="D27" s="0"/>
       <c r="E27" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F27" s="0"/>
       <c r="G27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I27" s="0">
-        <v>4.88</v>
+        <v>5.37</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>24464</v>
+        <v>24465</v>
       </c>
       <c r="D28" s="0"/>
       <c r="E28" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F28" s="0"/>
       <c r="G28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="0">
-        <v>5.37</v>
+        <v>6.34</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>24465</v>
-[...1 lines deleted...]
-      <c r="D29" s="0"/>
+        <v>22129</v>
+      </c>
+      <c r="D29" s="0" t="s">
+        <v>81</v>
+      </c>
       <c r="E29" s="0" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="F29" s="0"/>
+        <v>82</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>18</v>
+      </c>
       <c r="G29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="0">
-        <v>6.34</v>
+        <v>14.83</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>22129</v>
+        <v>22130</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="0">
-        <v>14.83</v>
+        <v>15.08</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>22130</v>
+        <v>22131</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="0">
-        <v>15.08</v>
+        <v>11.82</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>22131</v>
+        <v>22132</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="0">
-        <v>11.82</v>
+        <v>8.35</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>22132</v>
+        <v>22133</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="0">
-        <v>8.35</v>
+        <v>7.3</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>22133</v>
+        <v>22134</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I34" s="0">
-        <v>7.3</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>22134</v>
-[...3 lines deleted...]
-      </c>
+        <v>22135</v>
+      </c>
+      <c r="D35" s="0"/>
       <c r="E35" s="0" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      </c>
+        <v>99</v>
+      </c>
+      <c r="F35" s="0"/>
       <c r="G35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I35" s="0">
-        <v>9.039999999999999</v>
+        <v>5.05</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>22135</v>
-[...1 lines deleted...]
-      <c r="D36" s="0"/>
+        <v>22136</v>
+      </c>
+      <c r="D36" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="E36" s="0" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="F36" s="0"/>
+        <v>102</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>103</v>
+      </c>
       <c r="G36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I36" s="0">
-        <v>5.05</v>
+        <v>7.35</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>22136</v>
+        <v>22137</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="F37" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="F37" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I37" s="0">
-        <v>7.35</v>
+        <v>11.36</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>22137</v>
+        <v>22138</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I38" s="0">
-        <v>11.36</v>
+        <v>11.82</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>22138</v>
+        <v>22139</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>104</v>
+        <v>18</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I39" s="0">
-        <v>11.82</v>
+        <v>14.23</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I40" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>22140</v>
+        <v>22141</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
-        <v>12.74</v>
+        <v>6.96</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>22141</v>
+        <v>22142</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
-        <v>6.96</v>
+        <v>16.22</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>14</v>
+        <v>125</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>126</v>
+        <v>103</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>18251</v>
+        <v>19445</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>104</v>
+        <v>18</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
-        <v>38.72</v>
+        <v>1.25</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>19445</v>
-[...3 lines deleted...]
-      </c>
+        <v>19447</v>
+      </c>
+      <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>135</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
-        <v>1.25</v>
+        <v>1.75</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>19447</v>
+        <v>19448</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
-        <v>1.75</v>
+        <v>1.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>19448</v>
-[...3 lines deleted...]
-      </c>
+        <v>19446</v>
+      </c>
+      <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
         <v>141</v>
       </c>
-      <c r="F49" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
-        <v>1.99</v>
+        <v>1.75</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19446</v>
-[...1 lines deleted...]
-      <c r="D50" s="0" t="s">
+        <v>19449</v>
+      </c>
+      <c r="D50" s="0"/>
+      <c r="E50" s="0" t="s">
         <v>143</v>
       </c>
-      <c r="E50" s="0" t="s">
+      <c r="F50" s="0"/>
+      <c r="G50" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I50" s="0">
+        <v>2.88</v>
+      </c>
+      <c r="J50" s="0" t="s">
         <v>144</v>
-      </c>
-[...10 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19449</v>
-[...1 lines deleted...]
-      <c r="D51" s="0"/>
+        <v>19450</v>
+      </c>
+      <c r="D51" s="0" t="s">
+        <v>145</v>
+      </c>
       <c r="E51" s="0" t="s">
         <v>146</v>
       </c>
-      <c r="F51" s="0"/>
+      <c r="F51" s="0" t="s">
+        <v>103</v>
+      </c>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
-        <v>2.88</v>
+        <v>5.54</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19450</v>
+        <v>19451</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>148</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>149</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
-        <v>5.54</v>
+        <v>8.81</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19451</v>
+        <v>19452</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>151</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>152</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
-        <v>8.81</v>
+        <v>5.57</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19452</v>
+        <v>19453</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
-        <v>5.57</v>
+        <v>9.74</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19453</v>
-[...1 lines deleted...]
-      <c r="D55" s="0" t="s">
+        <v>19454</v>
+      </c>
+      <c r="D55" s="0"/>
+      <c r="E55" s="0" t="s">
         <v>157</v>
       </c>
-      <c r="E55" s="0" t="s">
+      <c r="F55" s="0"/>
+      <c r="G55" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I55" s="0">
+        <v>2.67</v>
+      </c>
+      <c r="J55" s="0" t="s">
         <v>158</v>
-      </c>
-[...10 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19454</v>
-[...1 lines deleted...]
-      <c r="D56" s="0" t="s">
+        <v>19455</v>
+      </c>
+      <c r="D56" s="0"/>
+      <c r="E56" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="F56" s="0"/>
+      <c r="G56" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>160</v>
-      </c>
-[...13 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19455</v>
+        <v>19456</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="E57" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="F57" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G57" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I57" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J57" s="0" t="s">
         <v>163</v>
-      </c>
-[...13 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19456</v>
+        <v>19457</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="E58" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="F58" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G58" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I58" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J58" s="0" t="s">
         <v>166</v>
-      </c>
-[...13 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19457</v>
+        <v>19458</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G59" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I59" s="0">
+        <v>1.99</v>
+      </c>
+      <c r="J59" s="0" t="s">
         <v>169</v>
-      </c>
-[...13 lines deleted...]
-        <v>171</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19458</v>
-[...3 lines deleted...]
-      </c>
+        <v>19459</v>
+      </c>
+      <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>173</v>
-[...3 lines deleted...]
-      </c>
+        <v>170</v>
+      </c>
+      <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
-        <v>1.99</v>
+        <v>1.62</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19459</v>
-[...1 lines deleted...]
-      <c r="D61" s="0"/>
+        <v>19560</v>
+      </c>
+      <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
       <c r="E61" s="0" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="F61" s="0"/>
+        <v>173</v>
+      </c>
+      <c r="F61" s="0" t="s">
+        <v>18</v>
+      </c>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
-        <v>1.62</v>
+        <v>2.64</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19560</v>
+        <v>19461</v>
       </c>
       <c r="D62" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="E62" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="F62" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G62" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I62" s="0">
+        <v>2.48</v>
+      </c>
+      <c r="J62" s="0" t="s">
         <v>177</v>
-      </c>
-[...13 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19461</v>
+        <v>10462</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G63" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I63" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J63" s="0" t="s">
         <v>180</v>
-      </c>
-[...13 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>10462</v>
+        <v>19463</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>1.75</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19463</v>
+        <v>19464</v>
       </c>
       <c r="D65" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="E65" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="F65" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G65" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I65" s="0">
+        <v>3.79</v>
+      </c>
+      <c r="J65" s="0" t="s">
         <v>186</v>
-      </c>
-[...13 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19464</v>
-[...3 lines deleted...]
-      </c>
+        <v>24467</v>
+      </c>
+      <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>190</v>
-[...3 lines deleted...]
-      </c>
+        <v>187</v>
+      </c>
+      <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
-        <v>3.79</v>
+        <v>26.67</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>24467</v>
+        <v>24468</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
-        <v>26.67</v>
+        <v>17.27</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>24468</v>
-[...1 lines deleted...]
-      <c r="D68" s="0"/>
+        <v>24466</v>
+      </c>
+      <c r="D68" s="0" t="s">
+        <v>191</v>
+      </c>
       <c r="E68" s="0" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="F68" s="0"/>
+        <v>192</v>
+      </c>
+      <c r="F68" s="0" t="s">
+        <v>18</v>
+      </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
-        <v>17.27</v>
+        <v>7.76</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>24466</v>
+        <v>24469</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="F69" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G69" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I69" s="0">
+        <v>5.22</v>
+      </c>
+      <c r="J69" s="0" t="s">
         <v>196</v>
-      </c>
-[...13 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>24469</v>
+        <v>24470</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="F70" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G70" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I70" s="0">
+        <v>6.14</v>
+      </c>
+      <c r="J70" s="0" t="s">
         <v>199</v>
-      </c>
-[...13 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>24470</v>
+        <v>24471</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="E71" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="F71" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G71" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I71" s="0">
+        <v>7.34</v>
+      </c>
+      <c r="J71" s="0" t="s">
         <v>202</v>
-      </c>
-[...13 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>24471</v>
+        <v>24472</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="E72" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="F72" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G72" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I72" s="0">
+        <v>9.619999999999999</v>
+      </c>
+      <c r="J72" s="0" t="s">
         <v>205</v>
-      </c>
-[...13 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>24472</v>
+        <v>24473</v>
       </c>
       <c r="D73" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="E73" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="F73" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G73" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I73" s="0">
+        <v>15.31</v>
+      </c>
+      <c r="J73" s="0" t="s">
         <v>208</v>
-      </c>
-[...13 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>24473</v>
+        <v>24474</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
-        <v>15.31</v>
+        <v>24.8</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>24474</v>
-[...3 lines deleted...]
-      </c>
+        <v>26830</v>
+      </c>
+      <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>215</v>
-[...3 lines deleted...]
-      </c>
+        <v>212</v>
+      </c>
+      <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
-        <v>24.8</v>
+        <v>36.46</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>26830</v>
+        <v>26831</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
-        <v>36.46</v>
+        <v>16.22</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18252</v>
-[...3 lines deleted...]
-      </c>
+        <v>18253</v>
+      </c>
+      <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>224</v>
-[...3 lines deleted...]
-      </c>
+        <v>220</v>
+      </c>
+      <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
-        <v>85.31999999999999</v>
+        <v>23.65</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>18253</v>
+        <v>18254</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
-        <v>23.65</v>
+        <v>19.71</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>18254</v>
+        <v>26832</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
-        <v>19.71</v>
+        <v>4.26</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>26832</v>
+        <v>26833</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
-        <v>4.26</v>
+        <v>5.22</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>26833</v>
-[...3 lines deleted...]
-      </c>
+        <v>26834</v>
+      </c>
+      <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>234</v>
-[...3 lines deleted...]
-      </c>
+        <v>229</v>
+      </c>
+      <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
-        <v>5.22</v>
+        <v>19.48</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>26834</v>
-[...1 lines deleted...]
-      <c r="D83" s="0"/>
+        <v>26835</v>
+      </c>
+      <c r="D83" s="0" t="s">
+        <v>231</v>
+      </c>
       <c r="E83" s="0" t="s">
-        <v>236</v>
-[...1 lines deleted...]
-      <c r="F83" s="0"/>
+        <v>232</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>18</v>
+      </c>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
-        <v>19.48</v>
+        <v>35.93</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>26835</v>
+        <v>26836</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
-        <v>35.93</v>
+        <v>17.33</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>26836</v>
+        <v>26837</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>14</v>
+        <v>103</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
-        <v>17.33</v>
+        <v>15.73</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>26837</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>245</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>104</v>
+        <v>241</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>15.73</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>246</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>26837</v>
+        <v>26838</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>248</v>
+        <v>18</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
-        <v>15.73</v>
+        <v>11.99</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>26838</v>
+        <v>26839</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
-        <v>11.99</v>
+        <v>26.24</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>26839</v>
+        <v>26840</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
-        <v>26.24</v>
+        <v>12.48</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>26840</v>
-[...3 lines deleted...]
-      </c>
+        <v>26841</v>
+      </c>
+      <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>256</v>
-[...3 lines deleted...]
-      </c>
+        <v>251</v>
+      </c>
+      <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
-        <v>12.48</v>
+        <v>8.23</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>26841</v>
+        <v>26842</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
-        <v>8.23</v>
+        <v>10.48</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>26842</v>
-[...1 lines deleted...]
-      <c r="D92" s="0"/>
+        <v>26843</v>
+      </c>
+      <c r="D92" s="0" t="s">
+        <v>255</v>
+      </c>
       <c r="E92" s="0" t="s">
-        <v>260</v>
-[...1 lines deleted...]
-      <c r="F92" s="0"/>
+        <v>256</v>
+      </c>
+      <c r="F92" s="0" t="s">
+        <v>18</v>
+      </c>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
-        <v>10.48</v>
+        <v>17.62</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>26843</v>
+        <v>26844</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
-        <v>17.62</v>
+        <v>16.72</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>26844</v>
-[...3 lines deleted...]
-      </c>
+        <v>26845</v>
+      </c>
+      <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>266</v>
-[...3 lines deleted...]
-      </c>
+        <v>261</v>
+      </c>
+      <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
-        <v>16.72</v>
+        <v>9.27</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>267</v>
+        <v>262</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>26845</v>
-[...1 lines deleted...]
-      <c r="D95" s="0"/>
+        <v>22150</v>
+      </c>
+      <c r="D95" s="0" t="s">
+        <v>263</v>
+      </c>
       <c r="E95" s="0" t="s">
-        <v>268</v>
-[...1 lines deleted...]
-      <c r="F95" s="0"/>
+        <v>264</v>
+      </c>
+      <c r="F95" s="0" t="s">
+        <v>18</v>
+      </c>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
-        <v>9.27</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>22150</v>
+        <v>22151</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
-        <v>9.039999999999999</v>
+        <v>7.89</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>22151</v>
+        <v>22148</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
-        <v>7.89</v>
+        <v>11.49</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>22148</v>
-[...3 lines deleted...]
-      </c>
+        <v>22149</v>
+      </c>
+      <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>277</v>
-[...3 lines deleted...]
-      </c>
+        <v>272</v>
+      </c>
+      <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
-        <v>11.49</v>
+        <v>8.300000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>22149</v>
-[...1 lines deleted...]
-      <c r="D99" s="0"/>
+        <v>24492</v>
+      </c>
+      <c r="D99" s="0" t="s">
+        <v>274</v>
+      </c>
       <c r="E99" s="0" t="s">
-        <v>279</v>
-[...1 lines deleted...]
-      <c r="F99" s="0"/>
+        <v>275</v>
+      </c>
+      <c r="F99" s="0" t="s">
+        <v>18</v>
+      </c>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
-        <v>8.300000000000001</v>
+        <v>16.7</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24492</v>
+        <v>24493</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>282</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
-        <v>16.7</v>
+        <v>10.9</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>283</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24493</v>
-[...3 lines deleted...]
-      </c>
+        <v>24494</v>
+      </c>
+      <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>285</v>
-[...3 lines deleted...]
-      </c>
+        <v>280</v>
+      </c>
+      <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
-        <v>10.9</v>
+        <v>22.49</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24494</v>
-[...3 lines deleted...]
-      </c>
+        <v>24495</v>
+      </c>
+      <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>288</v>
-[...3 lines deleted...]
-      </c>
+        <v>282</v>
+      </c>
+      <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
-        <v>22.49</v>
+        <v>11.36</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>289</v>
+        <v>283</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24495</v>
+        <v>24496</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>284</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
-        <v>11.36</v>
+        <v>14.99</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>285</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24496</v>
-[...1 lines deleted...]
-      <c r="D104" s="0"/>
+        <v>24497</v>
+      </c>
+      <c r="D104" s="0" t="s">
+        <v>286</v>
+      </c>
       <c r="E104" s="0" t="s">
-        <v>292</v>
-[...1 lines deleted...]
-      <c r="F104" s="0"/>
+        <v>287</v>
+      </c>
+      <c r="F104" s="0" t="s">
+        <v>18</v>
+      </c>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
-        <v>14.99</v>
+        <v>12.05</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24497</v>
-[...3 lines deleted...]
-      </c>
+        <v>24498</v>
+      </c>
+      <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>295</v>
-[...3 lines deleted...]
-      </c>
+        <v>289</v>
+      </c>
+      <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
-        <v>12.05</v>
+        <v>12.75</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>296</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24498</v>
-[...1 lines deleted...]
-      <c r="D106" s="0"/>
+        <v>24499</v>
+      </c>
+      <c r="D106" s="0" t="s">
+        <v>291</v>
+      </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
-[...1 lines deleted...]
-      <c r="F106" s="0"/>
+        <v>292</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>103</v>
+      </c>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
-        <v>12.75</v>
+        <v>12.05</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>293</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24499</v>
+        <v>18267</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>295</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>104</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
-        <v>12.05</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>296</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>297</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18268</v>
+        <v>22163</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
-        <v>10.9</v>
+        <v>4.75</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>22163</v>
+        <v>18326</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
-        <v>4.75</v>
+        <v>58.62</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>18326</v>
+        <v>26874</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>14</v>
+        <v>103</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
-        <v>58.62</v>
+        <v>39.7</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>26874</v>
+        <v>26875</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>315</v>
+        <v>310</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>104</v>
+        <v>18</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
-        <v>39.7</v>
+        <v>12.98</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>26875</v>
+        <v>26876</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>312</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>318</v>
+        <v>313</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
-        <v>12.98</v>
+        <v>11.5</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>26876</v>
+        <v>24530</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>14</v>
+        <v>103</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
-        <v>11.5</v>
+        <v>22.21</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24530</v>
+        <v>24531</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
-        <v>22.21</v>
+        <v>27.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24531</v>
+        <v>24539</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>104</v>
+        <v>18</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
-        <v>27.09</v>
+        <v>8.18</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24539</v>
+        <v>24540</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
-        <v>8.18</v>
+        <v>38.7</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24540</v>
+        <v>26921</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
-        <v>38.7</v>
+        <v>89.88</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>26921</v>
+        <v>18355</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
-        <v>89.88</v>
+        <v>12.27</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>18355</v>
+        <v>18356</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
-        <v>12.27</v>
+        <v>11.41</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>340</v>
+        <v>335</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>18356</v>
+        <v>18357</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>342</v>
+        <v>337</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>14</v>
+        <v>103</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
-        <v>11.41</v>
+        <v>22.72</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>343</v>
+        <v>338</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>18357</v>
+        <v>18358</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>344</v>
+        <v>339</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>345</v>
+        <v>340</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>104</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
-        <v>22.72</v>
+        <v>27.21</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>18358</v>
+        <v>26922</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>348</v>
+        <v>343</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
-        <v>27.21</v>
+        <v>32.5</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>26922</v>
+        <v>26924</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
-        <v>32.5</v>
+        <v>22.72</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>26924</v>
+        <v>26923</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>353</v>
+        <v>348</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>354</v>
+        <v>349</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
-        <v>22.72</v>
+        <v>4.25</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>26923</v>
-[...3 lines deleted...]
-      </c>
+        <v>26931</v>
+      </c>
+      <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>357</v>
-[...3 lines deleted...]
-      </c>
+        <v>351</v>
+      </c>
+      <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
-        <v>4.25</v>
+        <v>9.83</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>358</v>
+        <v>352</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>26931</v>
+        <v>26932</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>359</v>
+        <v>353</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>360</v>
+        <v>354</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
-        <v>9.83</v>
+        <v>2.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>361</v>
+        <v>355</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>26932</v>
+        <v>26933</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>362</v>
+        <v>356</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>363</v>
+        <v>357</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
-        <v>2.63</v>
+        <v>2.36</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>364</v>
+        <v>358</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>26933</v>
+        <v>22167</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>365</v>
+        <v>359</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>366</v>
+        <v>360</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
-        <v>2.36</v>
+        <v>19.26</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>367</v>
+        <v>361</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>22167</v>
+        <v>22168</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>368</v>
+        <v>362</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>369</v>
+        <v>363</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
-        <v>19.26</v>
+        <v>19.98</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>370</v>
+        <v>364</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>22168</v>
+        <v>24557</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>371</v>
+        <v>365</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>372</v>
+        <v>366</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
-        <v>19.98</v>
+        <v>18.53</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>373</v>
+        <v>367</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24557</v>
+        <v>24558</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>374</v>
+        <v>368</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>375</v>
+        <v>369</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
-        <v>18.53</v>
+        <v>40.21</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>376</v>
+        <v>370</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24558</v>
+        <v>24559</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>377</v>
+        <v>371</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>372</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>14</v>
+        <v>103</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
-        <v>40.21</v>
+        <v>8.91</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>373</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24559</v>
+        <v>19509</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>374</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I134" s="0">
+        <v>2.36</v>
+      </c>
+      <c r="J134" s="0" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="135" spans="1:10" customHeight="1" ht="80">
+      <c r="A135" s="0"/>
+      <c r="B135" s="0"/>
+      <c r="C135" s="0">
+        <v>19510</v>
+      </c>
+      <c r="D135" s="0" t="s">
+        <v>377</v>
+      </c>
+      <c r="E135" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="F135" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G135" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I135" s="0">
+        <v>2.63</v>
+      </c>
+      <c r="J135" s="0" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="136" spans="1:10" customHeight="1" ht="80">
+      <c r="A136" s="0"/>
+      <c r="B136" s="0"/>
+      <c r="C136" s="0">
+        <v>19511</v>
+      </c>
+      <c r="D136" s="0"/>
+      <c r="E136" s="0" t="s">
         <v>380</v>
       </c>
-      <c r="E134" s="0" t="s">
+      <c r="F136" s="0"/>
+      <c r="G136" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I136" s="0">
+        <v>1.58</v>
+      </c>
+      <c r="J136" s="0" t="s">
         <v>381</v>
       </c>
-      <c r="F134" s="0" t="s">
-[...5 lines deleted...]
-      <c r="I134" s="0">
+    </row>
+    <row r="137" spans="1:10" customHeight="1" ht="80">
+      <c r="A137" s="0"/>
+      <c r="B137" s="0"/>
+      <c r="C137" s="0">
+        <v>19512</v>
+      </c>
+      <c r="D137" s="0"/>
+      <c r="E137" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="F137" s="0"/>
+      <c r="G137" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I137" s="0">
+        <v>1.31</v>
+      </c>
+      <c r="J137" s="0" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="138" spans="1:10" customHeight="1" ht="80">
+      <c r="A138" s="0"/>
+      <c r="B138" s="0"/>
+      <c r="C138" s="0">
+        <v>24588</v>
+      </c>
+      <c r="D138" s="0" t="s">
+        <v>384</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="F138" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G138" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I138" s="0">
+        <v>16.93</v>
+      </c>
+      <c r="J138" s="0" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="139" spans="1:10" customHeight="1" ht="80">
+      <c r="A139" s="0"/>
+      <c r="B139" s="0"/>
+      <c r="C139" s="0">
+        <v>24585</v>
+      </c>
+      <c r="D139" s="0"/>
+      <c r="E139" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F139" s="0"/>
+      <c r="G139" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I139" s="0">
+        <v>3.5</v>
+      </c>
+      <c r="J139" s="0" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="140" spans="1:10" customHeight="1" ht="80">
+      <c r="A140" s="0"/>
+      <c r="B140" s="0"/>
+      <c r="C140" s="0">
+        <v>24586</v>
+      </c>
+      <c r="D140" s="0"/>
+      <c r="E140" s="0" t="s">
+        <v>389</v>
+      </c>
+      <c r="F140" s="0"/>
+      <c r="G140" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I140" s="0">
+        <v>6.25</v>
+      </c>
+      <c r="J140" s="0" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="141" spans="1:10" customHeight="1" ht="80">
+      <c r="A141" s="0"/>
+      <c r="B141" s="0"/>
+      <c r="C141" s="0">
+        <v>24587</v>
+      </c>
+      <c r="D141" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E141" s="0" t="s">
+        <v>392</v>
+      </c>
+      <c r="F141" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G141" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I141" s="0">
+        <v>11.31</v>
+      </c>
+      <c r="J141" s="0" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="142" spans="1:10" customHeight="1" ht="80">
+      <c r="A142" s="0"/>
+      <c r="B142" s="0"/>
+      <c r="C142" s="0">
+        <v>22170</v>
+      </c>
+      <c r="D142" s="0" t="s">
+        <v>394</v>
+      </c>
+      <c r="E142" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="F142" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G142" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I142" s="0">
+        <v>9.4</v>
+      </c>
+      <c r="J142" s="0" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="143" spans="1:10" customHeight="1" ht="80">
+      <c r="A143" s="0"/>
+      <c r="B143" s="0"/>
+      <c r="C143" s="0">
+        <v>22171</v>
+      </c>
+      <c r="D143" s="0" t="s">
+        <v>397</v>
+      </c>
+      <c r="E143" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F143" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G143" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I143" s="0">
         <v>8.91</v>
       </c>
-      <c r="J134" s="0" t="s">
-        <v>382</v>
+      <c r="J143" s="0" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="144" spans="1:10" customHeight="1" ht="80">
+      <c r="A144" s="0"/>
+      <c r="B144" s="0"/>
+      <c r="C144" s="0">
+        <v>29950</v>
+      </c>
+      <c r="D144" s="0"/>
+      <c r="E144" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="F144" s="0"/>
+      <c r="G144" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I144" s="0">
+        <v>48.03</v>
+      </c>
+      <c r="J144" s="0" t="s">
+        <v>401</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>