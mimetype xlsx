--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1282,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265d2b10d167b626f70b76b42357bdc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb6deae758dac53a1e16b845a0198f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1badfaa5eb11af15e73e9fefc107ff9f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76327ef7ff582582194b19350baa33c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473d4b557f3e74cdc6a7404706bc58d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4def402addc346595a5c454f752cc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020adae8315b7bc92387fe0e1e4c4d17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656dc76dfdf38cf6856e57d4834a5a468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649857418e7ab713aa5281377b7ed4589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f124368004340071146407f6bcff9610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c584330068ee0ce9d91466c3d5cbd711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ffa26a89d600918976219ec9a273f712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa626b661eccf14cb60b3e637c4c1dd713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf437aa12c06294df5a1020822e8bda614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135870c58a6cd1d9724f567e512327b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35884590897e618207ff9d2835dcf016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02c38fa91cf7405b0405e5a865000d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e0dd3c2e6b9f8f81985a4eba0fc4b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfdf01a47ca6856cb1db8bfbf2e38e219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e2716ff1865675de2230c83538eb520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95c97646330736e233f7490d4939da21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae671d92e3fea353e131234790d0a022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe423f95add3b2d0a12a0f88709e62523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ad8766536f2bcbc14f9cc070de0a324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd8efba68e1257883db419e1a7491025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c377996af7f1cb5f69dcf25734b483a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e4d0768a4a216c72d66bffd0f9f9a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f98ddb3df58e73df1d2a92706e5e328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03d38d472efed2e1c0283955a3aac829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6235d408398e2ca9cf57e7053f5f0d230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132a45d329349b0df648203d9c101fe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55416384524761319a2f1bd9b9d4f9932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32f69e2ad5e055d2ac70c55d51a20e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3226a8cd01332a030eb440b727dcb2c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe74c59ccbdf69751678a2131f8906135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27723897ea4422b8df65d24e9f86f82d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c72d010af10e88860ee67548b0af6b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382eb0c071245f252e9cb193aed1b3a838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f739921419c8a7e8d809bc919a2a2fe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464a7f8f2a627e5b588441d01aaf6e140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7caf3faf4e9a3ec4bfd64e77af4b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4c37729f8c050ed36e6efdeb6ba6942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fddff1ceac63cfb5ee07b2d697882643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6754d99058f35ef78f3060ccde93ff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce06c9ef5cbbe9b45d9b08cf728f1345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb73d8caccb17995d30d43973692d0a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf663acfb3a18c6979601f3c056df7647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51688f7f7cd9e62548e8f97764121048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09f9fe434144ba6fb8d4c8c39ed76d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7b8d201857ad299a8a1e666f3780150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880f79f78ddfcb800702b23e598f83251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e592b72089b51d08de5eb3c009441252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b2df3172c0ebeb0f448fce611947b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8b90a349aadb45ac9004b35c67bb954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2219da96c7164e72628b18185f3f455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942618ea8b09e699d9a303d8132f0d9056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c3c10f08015802b9681b946048f4457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e11f48172aa8c6438304ece42daf7f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0efc9538a553fa34aa01220da868a1f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa65891b15fde15e9145a3e3d89d2ea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0dc3b2632ca835200e156f1f5ea15261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c6507bb4e3aa12d5e5109cb4111ab562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5421446995c281a04e31edf8afc85763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d317e7809accbcb6e69115b483d94aa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c063cffde7a988494507a5aab1d3365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bdbbef017a28fe3cd48917ba7bf81166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2949ba5b9fafafa2034ed1355a4114867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed10d7e88136b94826c18c21c324e7968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ed29b11395696a0fca7311475b9d969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1ccdf4d6e82be12432d110adff31f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa768ce4cc3eb6b8ce4b2c3a0a69e0d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb28f358f7fac854b95fc0ba6750e7472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d3eb92170a00cfd4f4c97f8d80c1073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2207a4c67c923119b17424892561bd374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24f1894651685e03a2069882983c6775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c601ba969bc7aef02e43948f9cb1fd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62b89f18fa48ca37b18997611d33b477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b1b1b6e044137ac06085bc67bc13778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c69b1b61f393454ba0009209851f3679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718c8f36dae45f8e6dd5c66ee7a36cb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32174f6135d090600d43da47e43d4081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204011978b4e37f239908777f3a5a6582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a24fc996fda77d468b17cc9d749a3d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127b8c6c9307a315fe76f037680988884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eba5a5edbd8d626b117a4b1fc405c385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5000681dc5140c003a84df5ccea60586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3a2bffe31f1df286602cef09d2d8087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00738c8a20d2ea835d95eb1db397c6eb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58473fba938708e505b0005411477af489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013096d9daa780c8c7ea61e5761192c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419d4ea08fb01ab4e79840efb05287e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ae2b0b7708b15540f56cb926c3b4a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cadd31ed8dd866698069dcdc72216193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc344357ee01239689c7aca8c8bf4b5294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0951a42e252229a9612e648329c8bc495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16f9a8df575aa5bd7e33a8b50e0ccc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10436bcc242883dcf130efac008f141c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352877ed8c2af2c48a8a66552ebec5e798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a332ab5e60341429e12b59b838370f199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b726c6cbe74c40f1667b34626f557100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe4e549458a229459022e485c6e513101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256158fd56393fcb75459281ce50e5a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db020b2e230160b227cba081f6bad5f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca422de5d3f275c474a73e40a008ea104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da43c60113f33898a9a968d75c1470105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d21565483bbc0c519eea86380cc66d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4f76f7548131f0dae899fdf59ac87107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76758837363e5fa970fcf93a5f404c8f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab67db99b620858f28704ab9645df65109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88941b39b5ef6cc8d66697f1623f874110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d11c80114066a9d8b17968d673660111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604153f54cda017fe9dc491cd82b81c9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147fff477bb4b2c728896d4161484dcc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bad5d3e2ed1fb01d9ad418cd54b7e3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3336cc0fab7e50d093f780f915bb8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f03911648bef18bd46885e38590451116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de05cbc437af2c2d9e0acef11341ea117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6505c307e447c1a10cd99ebabe5d4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281a8bd27080847bbd8b29644ba69ca119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c7a713bb9d6aa59b1f825d6264b2a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae75cc5606e5d09bfc80317206674ce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16073b15566fcbeefc2113a11b71aab8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae5eecb139ad2c7e107b35a885fc8b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8046c1053d5aac4a855089fa0d9124b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1540142e0eace553f0de1b6196c02125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f058d73446d7701ebd611b969b1aef126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b8fa7f47f5665071c9ddb36e912ee127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e008c385d94eb55ddf80217f05f9c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3edbc68c252a0b761a415b8b96ee41e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1304b4d5bae720e9f71fe7412ee8d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1c3702fe988265129bd04e0434f18131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822e696776e73b6202ab8840073940e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941b79ea32961c090846c00b16387c6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565b62d2e1cdac709a5684ece58bbc6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c705902a4247cb4bd16bcbabb0f238135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468d08fd82eabad3e747d86e56ef955136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea8e0c3649413a869ec184fc969499137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c537b82337188d7a79add0429ac743138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f6b03aa026e3daee803dac32c9e3f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b095f727e8a3236bc5548952442d5f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6caf80dc464854961e09728274f680d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1273d0f33fb2483756ea60fbb8665d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667298dd70c4c82f795ee4cd6ea5dab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8486321efe1ec5e79b73d8bdb501a6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6e9b86c27d0ed9303ca2b54555dc1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069d1f1372e96651d0fa126ec06d993146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b48bc76505f6fcac36fffbb71a1ac1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12383b19fd0d96ef5cce0a8515ff5b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a9575c652143079534f88fb5ca7bd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0011fae2e4ebd0954327211a99f7e28150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406df6eb99c22069d46091f40db9f4a1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4f34561a5e24d8a0b1ced04c8a778152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1aee54320fed1f1a70651188345e7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e0a92250046c13ad2a44868443017154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883886fb497271967206493776aaf9dc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee65edba94efb67f1d179a21270002156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262f277312b9b84131eb3e92c9b5661157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b0d649a6f7e535022b8394059d049158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475dc50cbc2d8bb8930481071c73b2d0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b5e6a0d6177ed7d54d0f39c055e93160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a581d8e0eb538c774b0d71bdab7ec15161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea843c85b59bb27b90d0eee435aca75162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043fda19d0682b2829c5e727d92312d0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce05048a2bcc3d95b2fe660d5576c1d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc1a61ddcf7ae60fb00d08fab352b2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876fed52ca73f7edfc039dc7e441bb9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3f5001583a32ad3cb4fddd1716699167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50e48748018f877e06929924efbb8f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97fc0739e8348dd59da2f4973c215b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd176f2807b8ed6b6b3953c3923fe0f6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5429090d57da07bfe9d30d1bcd397b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f56c114e1423cee344e3862b4b9f1a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64fadd3d5aede2ccbf9c5e65addf67173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9f9a5a3524500d29984a560a99792174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d42a92eb4e307a9a6b8db3c63110b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4538713f9dceaf34865bcd0b06f7ec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acbbb98775907a79740c125c34f8363177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d5cbc3ae8519b77821fb51d23a820178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf2370084f04dca43a2cdbf7056f32179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11543cd55c15adfec8e0cca6eebf84180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867699afea8f794cf83baa523e6f71d7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b75c337d8a7712517268ce1d2341b2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d059c35693320b1e63409e8aaeaf67183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eecc597a369b9f9d9f37cbaa5cf832184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1718246ce21144e2de80671a694333185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841a3cc4afd0159692696b87cc5f859186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528959cd900fbebd5af353985b71ca4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428e13fb1688e08a2f483933611dd82188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f5bb29fee4b7e683a7ec48f1058e7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043b1b22a01c61b9ac29af2b992b87a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3aaaea543321c2418ba581a92403fe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a2dfe8ea55b49a52265dfc9a0c1c9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96845200fcd2f99396986a529b28f0f4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76fe0f05d4e67669ff27c306979b2f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f2104ec737084c69deb3dc44196e1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78024442f6ebdc271b0d6030b8b30abe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6994fc29173613a9655ff3144f554aa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b792095e0f313e520cff2bb653855e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5d3e5cd46b0ebd6b422be90147399199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae5c070b756afbebd12a89cab74a75200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847a79cd85a09d8bdadddc80bcb6542201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec263e2d0f98958f40aa3e45e98901202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9299715cc7393d4972cf6b3d3cc4b3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f43d2761a615b74b055b57c32cdb0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ee60bef6ddac567630bcf93ee25a9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72796e775e666185ca81d5abb5a2bdda206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aba71a1c6cd162a968a1b36e487585207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256ff9bcfc7ead919d50659349f5851208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee3163fcf07d1af964be22b713b56e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845980f324f6c8ea7c2dab77b1b00f90210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877949ee941054f96fef3333c60a2cdd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98b105a90aa56564f9293d91c4a1b1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd226375913f5cc94b6034d4c4b2669213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184854e1cefc838eb96929ef1f837e94214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fcae61869d15a5c2a0020b269e993d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848aa5ca096a470b550fa1a80b619e4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057bc00a1f82da8f9b8b4f94fd85646a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f592f4c15e934c882cdaf5217dcd9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0422db89d49a634f35fd69b5a507c0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364c539a3a8a4a161e810840299edc0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1592625b2fcb84d15bc05624ea3b1f1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e79bdc362cd68882ca1790564d96f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1acdd8f3fbd928642b90f346454494f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb4d4fd8462634f71495951c224ece224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab46e19b58d27b0841085f2283831d2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61eedf481748769286787f760f7382226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bac03c7978b0a398d3cb760356c6d7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb41aab90cdfd5eaf2cb142a26b50e5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e54653841c723d086cf22ac606e652229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078ce7c6d257ba27a2337beed021c13230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f51d11fb92a28c89a33dbdf642af4a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b39fee9377a1acf364b9bb11f6ec6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab66390721746b9d9b94e05581f829233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fbb68426392bf98120ac78514e1c14234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75767ebc00afb6ef898c1bae9094c35235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054a252716075cddc4cec8bb7bb4a16236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135acf372dba4150f3bcbededfcec63237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98714fcc7b2a26c91be3720452839b2d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a6b575bdeca9ec5e6d0a37d9fdcef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbaf987da95ee8721cf560d77f14b97240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3cb9d2274f60f8b3493fc48cc9f8f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798388899a42a6dc108369dedf18296a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202abdee156b236661af2c74c5265ac5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984e99e00c895e860bfd39cceb51936244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8827d7c59ed4f6e1c77e93d99597e9b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9936d74adcf391f5d345b128ec13e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed32e7e1ed6f0042c9d45791449f45247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d01b7ec6533b60548a8065a70510d8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817a2eb268b07defb049c39a0ecbcc1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38dbe8cb32702f1c0301cbb1b8bb7f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036db51271c6c71f512605200d82dd5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25808245c65df269ad92106b1213948a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf81aab36d4b9863c6e5f7159ec298a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2c846e0a6e69a6299e4de5503b2a9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5623da08b43702885ca697262fe199255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214a1a55ebca6712ba7d34aadd08528256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd54da51afdced2d2e849e3fe714f3b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ad2a471f6842277a8e04e411476c9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8339ecc7da2defa68ed9e4c0e5e9c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593d3889a412620eb4e12a03125312c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cfe9fa46d46b8f2ebee744183980e8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da4b2b1fb2e5571a452fb8f8599d84262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2659664eb6061c7e559f42a928c1cdf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15895255abb67daf7ec2453d798b6693264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd4cb192ae64ed50d539ba1fe42ae3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e4c37c5591706d8ab72acf45f693e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a0316d262b6e90bee8c95a3b07688267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6232eb98281f207c9ed9c06c3f4afc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89c1db07ecaac96dafec400ce370c3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6effeee30203ea4766c27067174d6b30270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7430b90b5ee776dcd19e676d6edc135271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ad63cee18d53e0a0fafa1b4b9c910272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33980e1fb65d88e1dfd88c167ed827273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ebc48c0d9e3d7f0659c4ca0c89109274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f8fe8b96f2822f9a16de8e8baf28b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d0231fc9bd2c41fa63033c06c7fd9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe7e5d2b7214dd581d219f59c2116c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fee2f5d107701a7258ba1984c19b5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c58d851e0e2a38454e7a9cc6cdac36279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014a680fec71585bdaf9e694c6e73d7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2f6e8512e81b86aadb0b8c04f5a1d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986aa529834455d87b45146a729dc00282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf34c5b9d3aaf55a0f3be34e93c2ea283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa412be0634918ae36b27861b54ceb8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd20c4d40bd8e66667833a937fbc9e5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf51ddf17852c676631924002a4ef5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043f6dee56c316abafcdcd086253f5d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155cae187305ce6d0d8db36b846d746288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b4ac6fa3dd80ee0f66578661cc46a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171938967b0a5ffbdadafdd6da5a2c32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07dce43a26b42080cb4e44272fa0a4a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea06c22cd72f3de5a40c37cbac90cf24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d16d66b5fa189f4d50700f15e54cf75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7785c6190aa351302d2ab6eb5c0e0d506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a24e2f5802d2e6d9567d4c14f498857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac4463312d56ea03ae15c8276cd5788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7b8ffd4a961ddcf3ceb20862983049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16036a024fb19e01c3929ce844fd5a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de404acc7a783ba94d7adea25ed591e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9a3e5e0e2d11b82afed717e27892712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df89d31646846324802b35bf5a8c8613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a36050815e72098e7656b67da1fdc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd5813f844ea0c33aade0858aa06f115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9d64a1ecce7c8252db1841042807716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c514cb87f20ff4c0ba6ed691e470217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb6d602e90551f1112df8fead92f9b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d7248955be6ca8127570ffc13250b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7cf678178a74ccb087d38eddef4cfe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a3a2c830afb3393b183d2a10604cc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0de36f0affe03a8751fac05d9d2fa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ee971103f088d9d54bb379500553223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67977a75138861acb1ff2915922c69924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d8fae659225bba6b170caf62d2e5d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a486c377780c320f9ee74e7dac5de26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9932c0c2dc795e89059ff303a01a027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e53de57ff3780975f75f8c8d2ac94f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094b5ef9b22ca733fd5680df4aa7f6929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a80e0895aeb54ad05bd404926b49e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f008a388df5b9e1a803405744eda831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7eff2557f17bd7606fec646f9abd5e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e28a399764d8b356cae0c481b1c4933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380887a978b5309cd3511f2b8d3961f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646bc75d03559580e25c49af819dba3735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f73af843bfb7d9a095de96875960e936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90d2d8dd6d680dbe1c9694dd0db4b737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedef9cf23982d9fd81b49198b19a53438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44de09c4f8832f22399dd1d0d10c5fa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786968be783bc3020f3a9ee776df23fb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bca49ac7e1b1654b7af0b5daeb69b241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ecc8183db12fdafad529c797b3901c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7675dca3bca568601c0ca4ac3b2a9943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755dc6efa4f21f4999ddd81bbec09c2844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2747068ff5cc94efbb6ccda33994b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e491e272c688a7f5c14c6070fb32a846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ec7c4e14e80a9a9bd24e32f61174747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66799c5c4310a7dfdd84409f91195a6648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335dc24e7ec56b26a588140a6bfb4fa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d270620e5d1bf5e96d727a08079ae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7fc646462c7c7ac17509092367e8051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33537bcd4cf7d205bfa4725b7719805352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38300e6e7d79b35052900c436d290253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0018b698d11b6c13585cec6f8887f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b3a4527fd703f925feb5ed512cdf955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ce60f56772f56abdef9b20ae61ca556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4661e94ace699e1481059d13397a88857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67dd4a404efecac2ab5041b9e1972dd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271571163e1970cb505efb83fb2976459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1950195040ecf8bcf60e96cecd2c660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12efd069deec08a7db3e0e5711fb222361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e276f44765b9da4847e2f17fdf17762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795ea8fc96d4bfdc88ec7b4ab16550463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea28086936f7dbdc6b18b7bc15fc0764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add90df91729fd5592bfae61673f8c6865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fdf22b3717ea0eea4abeca1ec5b99a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35914c13c37e7d585e8afe6092f34b6767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544349bc9265e0bb1a3f1543259809f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194eea7eda8fdf5aa288cda4d6f8913969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e284bac014e4580c03a4ca06ef156670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b3c78166c542fe41ce7ab35f4bdf671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e414f42946f9f1504709a18792d7072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38d7f99ba6780f20a4c0dc8376725573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b50422b9dac94a0a6d2b7771fe0aa674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0ab0fe776bdbcb122f3460433ba3775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f550ff4061e3664aef80a386768eafe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7968e1212c89c9cb5ce93fb2a0ed0df77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44cb844bc0a0ec125e72b551ee979b378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bcb7d1bc9cd50349a504f4d6bd7a6679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb19d93a403dff203054ca96b47b9a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421d6237f8e365e3bdac1a7cf833d1a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d577138a083a868b5b619c936bcc0582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42a1a94dfb8b0ff33cfc8fed56efa883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21019b289178f41a8b372e8c40cbfd1284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085b9782179be0106192e01baa4bbfd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d564dacd13b2f4c8fbe5a264c367cb786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85084fa7655b691054fc68604908d587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0afb12250dfaaa3ee62d73a8d780c888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c530ff867cecff3991818fcee85be0e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e275e075723e40c16aa3d20d452e79e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e67198f938251b79b702e58db581e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3707d244e9824da9126b155b57de7a892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537d9d1270134949ff0730242df092293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16406b3a8b4e7ee61671b282eb80577194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd17562f77a72bcd6a29ba9ba3be5495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c98d045cb0594eb6e8ce281b50087a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811f09a4f293553ca32e338cd35f7e997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50333c5b12c109ef7e8f11f9440b2aa098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97df2ec792dacf0672a620cb0c768299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04b75ced78f3770249dd0a83d35a3b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0653a32f4f87c2a03aaaf7de82623eb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb7121ad67ba7bb834eadab470f5b2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb7029960a9a6fd1579d53cee3b174103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2232cf8ddac9ef49278da012c017f7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8ed1556939187909258e4cb3dfd03105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585d68c4a0d4788083c59c892213e6a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc2f6b52784ed112abb9d590a45886107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f928687a2e9b1fe3368bc11cdd67ba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d97337ed5e46191a7a06121574ada109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02075cc2938035141483c8bd2e136630110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c82b1aac6e61b16866ec5ed17b360111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ec1cce071a646b61fb2debc23c4d3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bfe3fff42fd9af39cbc7866b32f7fb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84956c68e106dbe7f180cfa65e578472114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe664e0fc99ac56d2bb83b184ae2e1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1e8874cc905ef184184ede8cf5593116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bdd1c222696b00e27f5598aee75dd9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051539fdd1a35dac6ae74f329c7cd58118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d6e1754454511a11772eb25c05a5c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de08c5be2d9a6f123d7d3a2d0224fe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da6e58e24b241fdc33ef51518d467b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed78920139c6c8f49167edbe9cbc1c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59bdbd2fcdcd0967499883df4d56f9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8d5116d20bc014b4c381f2681f2a5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2300dd4e77d4599dcf7d0ebec8e0b6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17fa316386b4887f09ade384c69b48f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7990a02e0c0e23839d92b1adec77523127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826c648dae3e56a07aa36502a74651c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086469ac690a619f27f1d721f6638ad129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34bda8ec5a0b7c91e5dfcb5725d2a4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6b2e5ff6e589284eb799206f7008a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471484c32b93372b4e3448b266cc2384132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8f74e5e858621049f1d1befa4ae0a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9a1556b0dd4b0d281cb1ac4c6d4df134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf107b7359cfeafb2ae23bb951840a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ef662b9cdf87dedbac372933f52c2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c6d975894f4e67b82e90ff8e1cae1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d429aa3a7d675860e5dcf999ab59e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff229bd3afe876a229555e0c00d017cf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77c3f698cc657629617e282c3b7163140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4b28960d4f5238b3dd20a6006c567141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443dd98a81c72fd8dfbd201aa6e4c67f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191d751f0b2d19efcf828f4e2afb913143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8301abd4d45a65636dc969ba41535144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950a8e3de0398221c2f48ed6f723946145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee8fc4b216293f3d6542b94c00406d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1859b01abbf571c1a0f49c00956d8e0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548fc6b1c81324c1b6c330ffc7950fa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f24c742f2d00a01f5ab086414038dd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388a8dae92f9ae07637deb624fa61fd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a1ed60ae533b365d70b8ac52bced4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75553659b5deb72492bb1c34e5b5bdf4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc531a4b6c8757980de9aadcb67ebb8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61708534993016b7eee351982b4e9fe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac492d1a78ac3402d292a36309fbfb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168c4cdf6cdf419048dd9c00a5168fc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dfae771b154e9fd5ee188b39375d55157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4fb8e7c3ec3d952de2fa7722fa7e0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10eb317fd89b7371a203a3de405f195159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf45619c8a2722d1d9998091db5b724160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f83ec032fd3fe55cf63572de0e5eb0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25acabbfde4372ef83dde65ccb22dbc8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307bbb453d1eafaea8c152ce9a501911163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677b363f5f109e8e13a87b82717d865164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb52abe65e6267ee0769bb65aec62c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f7a1ac768a729d553615457befeaf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046b49ab7f0a13e218a65a29086403e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a473732890fcf5cd8b951c1e947267168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8a5fe1dd1479d1ed08fdcb67a9345169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabaff873d28ae30a795dfef96cce9cf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ecc75bed163a31db6161e27fdefcd2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69995e947e5550ce1389feea8fcce2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7bcd55a1440cf6f56b931aef2cd771173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762885b9724415bd6e1d1244049cf91174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb03dfd2a0ed2cdbd8075908be4958175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afeb2e083e15a2be5a4f9157b089d0d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9dbe9d99d5e83d9ea74cbc6f6498d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401fff835144ea4e61328601d2c2691e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1d01324b088c075dc189983542a5a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae38d8c848c6de9b37f602cb4a6012180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30696594d75a7ddcf067a6fe708009f3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d24325c4f013788cbe850c03734efa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb66ffb48b618510491c1e0b2f1c75183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25b0d6cacf5082289e188495b472bc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63972e9003ca4f7ce5f33c8293bcaa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985aa31b8a4473e7db2bd66591101179186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733523dc27eb9dd3036af77d58d730b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d38a2dc31ec7d6cb4a199e4fc8c164188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ef4785cbd9c42f0749b5e8a0495b6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77cd8ea31c8dbcb536176f52334e32190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192d67ec0dd30965add08d54f367a99191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754d3eeccd5d953516a4da681649d6d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fffec66905f43c5a67d354cb7129c5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac1c99e067f4736152d735b44ca0cb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874ffd3c14848750e6a55859525a1c2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b046180b326a5b479edfa70049d0fc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb189ba71adb0ae99043270c1224401197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737dc15a0c5f59f5a9a5c8e0d338ea5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210a419c79df46718e925930ddd8f37199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e849b91bd203b682875c105d9cffdc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb70be259fcc5a2d76b14d12e88d72201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb7b590375bc3d12ceaa2ddacab60a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf58d2aad391f37320564e4845fb1b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51966e36c44697c0a9f16fcc6ebaa617204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f21c9d103f329aa4a7b7ad2746160205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91bb9a595b401da4e6d9cd2af39572206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897f55ba492e013238ae4dd54b64d01207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd86cc9138aa9360199036cb71e6a69208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903eb6b12d4172ba524c8ce7c53d7e7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ab01a21a5e61072b444e1917dcbea210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b6f00b1013e0f66ed3d679f55ffe3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691361a0970fdb47a861743f92f52813212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5511c287104200d5996c85467b6e3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebbb8b9d596236bccdf6812fbd341f1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892dbe8c722b217b87837adb0aa8099215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d8a61e4eff5bffa5029beed252890216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99680811ae2a6d6dfa735fba4d8dc7f0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3af9a1399c34f39b0a81f165e2054218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855a961e43018b4bfa8df2afda3087f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f20d599935ebea36431c4aed7a81b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359abbcda096370617cb3166fba70f91221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7bf16ba748c131599df492c7d47f8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98a0407c30f028fad3b5b39a5cb4ed223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6e6406be7b53ebea3fc4947b394c5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186ad85626d19bcec3ec3547e04bae9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681583859d842dfa96344779ded7daee226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2965850573602ee927bf56536c2ec14227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd5109a0e2cdb23f8729852bdda077228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4ef0550fbe26eed9138b04ede41e2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8d3c0e46af73894ddc9dcc744c2e1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4a64b465b2393cae183b2df1432fd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027c3eb9f56720c0989c04a5ffb9fd8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4505ba4b820f1361ea63979f71f2e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d0e55608062c415006aa9e323c835234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99ab71838bdc57668fcbb608cda4d5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb00260dd841fd2eb68de72b69cd76236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f571503fd487d54929d796a7cbca2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c006196d6ae1f0cbf25cf48d6ea7f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e31766c9f7e8912051c8ede8cbd06239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b8bf606c9a322fb541844624a6ebe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678d76d94b163c6d67329bd6feb71e5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17adb9a3fe25ee7722315c43bb207357242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62afd67213843af2eb8af3edcd00a076243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4abb1b436b5c1436d07ad46fa18ce09244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b15de6bebdea263d041aead7ee85a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4067ef1d604518780a37d8f6ceb4e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e27f8a296c15b5670d1795c140e1ad247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8e07df257f8f6e2ef6b854f9e1592248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e232e6e1b0914f9b1d83544e1b0a952249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b5ec1700dc2e6ab75b4a6590c9fcb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e3b5cacd181c589be2008eda4aa9f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca02f49fb06351f2d841ea54f3af4d7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c61e8e97afb59ac32f4847d7b078b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264cb728b27574b555c08cc12caf648254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354d87c4e2f7f046a9e4b21798b1045255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998fdb09c6a02bac6c6005e8dbbda33256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456584b7b8ae37ccc368ba77b3ee6a6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1345453b40ed33bcc6453157bfc10258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0042f305cc63c48c397537a4c9feda259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d115832a76b098ced8315f940a38e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005ec0c30e3dbe8cb8fdecab2339665261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f9e3ab160f07c347572a9cda4ee26262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8aad9443b81edf5e3266c2edfc7af2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7298a3d6deaeb847b33d7724cf4ba7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e51578ee66e3386998596a2328ed7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce27cc1c88fe5201562e9492344c638266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc781adf2d9cf900667b7ecd7cd7125267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdba85905e5dd7784561d840274c819268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a242b809d2e81d7ca56bba63d7749b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef444a311af6fd39f6a94ad32c253081270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe834254123689f4a95fbe95768a85271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accab88f622691e8da319dfc6a4cfc03272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704e4326984b6d8c81647f891f141da273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8406b5d5fb22053534c47910ca506e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3625df27eaa8bae25b8f316eef9ca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795837bfb41d0046019c713fedc77c45276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae447afadbc4ed5b2cc4adf21071f60277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870e4c2b5091d9af3aa067a2932041a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9bffcb24017f1bb808c301e1ffe780279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0b06682ccefe806a5b6a27a4543e9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6fbc902abc2b65e7eb6badf7166db281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5913eb90a310777bccc9b8f72ae6544282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580e4ace5519509fbbf5ffda5ec63a9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5424057f7a656dd3708893024a5dd80284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801ab17d79b45d76426d41a79a1400e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24fa02b55d540bd8247a94b2e3fc08286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983501b6b69d7b4d2775cda297713163287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210019f2cbfb335df45d57b35dfc575288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>