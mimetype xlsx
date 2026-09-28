--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1288,51 +1288,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413f483d216e56e603cece7934f8a471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6fd1d93788cf33932d14cf0c7a4962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2fc29c839f143bc4f0fc9b5af43013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12183a03bca1cb48ed45e47ad656e64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b071f47057840148955f332230e5e25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26584b2a4b7686ef4d21d50422b5d7396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943aa9c8c81d1c94ff35c999ac1b2e27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de6c87027d2a581d831c6058f7f8048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724e92be817dbf5cb73707d2cc4bb159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f9765b61d081ba5fa73ed2e5c342e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed2659dc6469e50b30aef1f0dbefe411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342386aa56a45362be03a8d9b69499a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af26b1d1a92d66532fc8852b247b62f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd28acb0d24f39787960a97a0df66e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3bc9f27a7b1bb3011d2b0ee409d97315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7d446fdfbb16bb1a26538259e1cb616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7cf0558a79adb790a628a7998e066e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d85c035b7551575cd235b78d26df818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1366954f77a20a9caef527b66813219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a7f5c24bbf348a1b7d515dcbb832220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c023565bcafbc9a24ec8b188f0f65821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738dfaf1f11bf3bc2d67d6731e73a0ee22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cfb591e571016c9a63bb1cd025972423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1154f04475002ea346d445ac044092324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5634cb9cd83c540207f3d46786af92525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d84864ec48b04f6ed19152ca4886826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d74e0c21067c7fc581079202ceea027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67436842e0c164ca947d41c6304ffeeb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa48c9e75122b4ee7fceb9b44a9090629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e16959de31f681775dc3cbcb32d24030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda369e36610ebee8fd67b9e6556eaac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e307db46dab36c8777edce28b5cfa632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad67d6a8cf66bb503a7c90d09058a1733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ec7caf5828ec9be7444bb8a5bae6934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6f5a8af7b6e9d18c78575aff3cc8335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2cd09505fbaef3ad795109911159b136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d85744afc2d1492f4c2b20116450fb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff456f56515cdc7a9fe237f4b08238438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9fae2b1d1e866b52f50352509c71039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1378e24977f87b49233c1198c541429840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da96bc7d0bc17389bd560cae6c78a141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58ca1c6a33cee9b0c39659705c899c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef144333492568c441862061854e461f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c38c55edb621625da307032c4d58f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a31e8ac1eeebe30384c28744fd5fd345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231bb427ebdb791aa6707e1df5688c1446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9e14788517bd1eb32cbfdf7469fe647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382827c2bd4e8bff16337c63724942e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26bed3a7b925698a4eac69b811a763949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276a4d53ed7bac21a340185050c4cb250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eae9c32afd91666bb6bcfec7a31c4651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12096b3ac554503a6e2b440d62e1c4bb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d520f49d69f2720f42bfa56df0644353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530fd88ac7eff8a1094acddd2e3b62f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9218e70c8372439010f3548fe7ef2e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9a6bf3c2b663640b2fc363fa68b4a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9aea49695899360bf64e4b4b111e5a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902896626c7285aabdc3a683dfdc4bd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014ac6e061999ef7d49f4522e8adc9d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0b90867f4ccd2e0778140e20e082e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4edd3c33249b86ac904f2ac5ecbc361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6272d948ed28c6ac3f8761536d32c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21754713a063f0117b236729140798c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c8b426fdd05ea5e0d555f7c13cb2c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad306839ccde86697e33499a8931991665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514e537e9b6e00792f7369375cffeaa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369c5d1af5a586f677ed688c7acf27567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11885dbb7d1bc5daf53d3c01ab259d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e32785387a9c6fae3d212b513fcc669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6375951a2d5f7e7f62195de6bb74a4170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1934e8489dc0e4f6cd7de62438c5971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339da5a8d2989d6acd7778af946a14e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565b9e0bcfdd9641be9922176d245d173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69214f8b249d9e37e83625c06763b174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a969f205e897465bd3532e6f969dd3875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319b29378ac788baa44a0fb43722ca876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae827325f3017424681bb0da012a23d677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035f0512c680d819bdc4496fc2beee378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00da63c4ce25af3ab20e39e197d8a279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbeb138d306b6a6ee2cc30e616606380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdfcba01703a47dada4d38bc682af7881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6be9c219241e8206d7949a315dde6582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f209a16dcdd94313c7301a755d611d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2e804a3a872aefcef4f30a6e79d9784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844a8c5e21787016454ff52f7cae4f685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb4f7db3f05c3c64bc260ad71d3a6f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c083d70f94b217f4a4d2bfa0d5ae31687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f7666a29a5c5b1d59ef07b8322a3e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa680b23d02dd7214f80dfa0160a023a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49bfbda49362e7c2bdda85de7842ae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a3010a223cd6fae6ed2adc402eddb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f26c2d3b78c6dde2b004ea55fc50792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c486a61787e9ef01f02138317d0411a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5953e9cda2501c66841b777d6c8a994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e15ba3abcc565c6a68a995fc0f0f095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65496a9b14786e465fbd1471547120b996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece5f1b21359e7b466fa75a2a0ecbdb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6eb0290abb6c2e0947a44b3de4fb0f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235fc7f89195e86fd4d1e662790b68d099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957474deacbe267d3262259273e63120100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bad3be2a1dde5bd30bbd9a5e559c13101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72af54df70184068e917dcee14d97d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb62d32ec76c20ffca77f498981bbd7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4d131b51d5ddd3596ef03def114ff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9475f1a5dd9509dbc6f4b5acbbde0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3df0f24beb84945d690ad2d58472f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5aa2f55b9a9ad37864c600a49084c6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0fef11297e6274351622a10b2c25cc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb59dff45045a1327ad29144886bdb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d26befc770dc9986d831990f0cec12110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353ff66c9513674f59739bf762348d7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3e8dd8b546528691151673300d709112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ccae7d91fec8d32cedbad4572e1e8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acabef4f16b1d5d485cc09458ab7ce1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e5ae64b18a64ec02c7a5e39efbcd6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8fabbaea029ea66adb2376a5655a7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ed7a459845727123220f45f370bda117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e863f97158bf3c78655cfb5729e49118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6babf2fdb5bf755d7198621a3ae8adea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4d1214c72e15ed1697c8e575a5c9b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e26a5bab8ebe86f216bb82853075fa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371321d532fc09c9927ea61f4c3d5719122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e03988e778a8d91984fc30cf8aee93123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745d2493c66558982e2a389e332382d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352643a52f7a3d704fc6dd45d781440c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5e445879dcc5ae9a4a636f3741a40126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ab53f14daaf96b6ffa09f002fe056127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69555b53b8e48aa0b81dc2bbb9949b85128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a4ecc29effceee94b19536b08b452129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80290d30fdab1e73736a907d2ddac03e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10510ea1e9b1754e80b0eb0349c0c1a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e2d91ee88da0863bb0f493263d31d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fcea53f8e5b8f76e26e50b437b899a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ef753c933f8841cb14cb46b278d21134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c9b89b4817fb9628cff01d048b2c1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6921b82499ac2777a332abd6aceff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ad5f0c4bfe0aeed154de113c10abc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7f8203baa08e65cd9c4b91a90c04d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a2b4826f942df929b22ced9d5bc2a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0138dcbf75af56ae63dfc4bf06d62140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4475977a93ca6bfa419828b864d8c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a490014c82fd541f610063800d786142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88125c001a641be32ca72dbc7c6c2e03143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbda31be2544da4eb965b42fba0dd1f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0488d7c135d4ded7d4b2414277053145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a240dedc234607ab9994ca78bb59a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863fbf19b0e08445233022eab277e624147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba655826467a1b6befb84d162981e7a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157fd1d8fed861ab5e325ff9f0e817f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658411daa3263d57cd37a720420f1884150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1f546dee293f8ac8b587a49d2d2a7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896fed505b36b1f732dfcf48756dcc1d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0b71ecdcb2f7557c30e2624f6ac41153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78109d225e9b4f4948b07df77c9276154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938eac364d9317c865023c20eba421ab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d05d00540016d423b4099b0acb3c5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c04834e83b839e5914c38e2bb3f43157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e870be6412cef809f5edfda355f784158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aad3d3067a9f0cdfe943d9d7d95390159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33275cbd66a13599e1558ba3a779d0b6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d3a66d800e8047ac644793bab8deb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462db2caba443b2f9a249b6aaaf0227a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7102c971803c83ec4a8821f119b68f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a11c925168ac838aff928c27c7091164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc251f1b79f9e929e3ba98a906831f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28fceef4450d1cb1e042685251e6374166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556296747f1b5921bb08f95fd948a6cc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f574a9df5bf1c416846851cc4e691168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751aa0dafb0e8a81b4ef0655464737b1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623d66bb981d3dfd6e3d75a7ed34ae4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004ea58b1ea4e8cb61672d11a5bb643171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120584057dffadf931ace2e88565231172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c1038824fc70ed69db59b106dad3c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff1149433395d1025e9f1135650ce7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca264c49f16abd8d56bb0f316eedf2f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db63a1b8dd711f54ced10ea8d273375176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d1808fd6bc60560aed79efe4885a7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88872e4092e16c9f28f4cdb204ea076178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e554ae239f2f20e39169145cf7a9ca179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467dddac40635747878e562a2fa545a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca149e896103b421a307b7fbe6456e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ede2edecbc1329f83f0440ee0e474f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711a5dee1dd0ab6a17b4559d4a61bd5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835f5affe001149619b726e5c6f224e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d46ff55aca8cc9ab7931f943e37e74185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4309ba9510100823f98d99d067bbfba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb6d6e90f1c7f88cef5ba93166f1dd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507fd258547cf43d44af5ec6a3d98f6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412f63e071ae4a92fe99f6e8ca5736c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d4694b04678aa73b27a3971afd0c4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b0c77c3a599d273186040ca65d7c1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2bc5fbd215afaeb59b6486826d1992192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f46ff26ed81d7535521d767cafca3d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fade36326ec7d917ae070d037b0bd0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f66d03861afff0718f43b8fca6de1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a8ec730ff61a8dd94ac53033b27eb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcd0641e3b1c8d97d58938c76cc327197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b8366e7572a44eb51cc2a201c0159198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7258859281fc1a08520294ad6d29a7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374801b10e7b70ed4c55201801411dc2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0417fee421aa1dc42bf10f243ae0f2f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47e60eb42b1d3d40a57dba65040e79202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210067494b44e4cd306e9ff894711707203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6dbd495c5da35792fb988f74f2f491204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b624580d09552ba4f5df37d4342ed7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96caf99060ae94db5c79e7700eee3cb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fae8750396c04fc906a737895a5f93207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626aef8e97d52b3636b32f453d19d62208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce118809e508e8df7563b962cd6bc8da209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbcd92c9345770b0f01684491bab175210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860fd9cc02432f6e068da26474115625211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331457e7d58cd0bb1119a2557c58b9a7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793d298a3481bb78075b51531a81b11213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af313867a35758268f998ef8982283e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5ccf9c5cb3c9845f78444ad0c3dc6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ace346c3ee2f0a5be01b2be87636d3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643d0f6b6b1e9bd735a929351f44a0c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c7ab067d8d5805c0d432e1e76d45f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ba27ce8e3d85e53161f8fa3f015de219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392f4f112b59f7065af85d45c854194220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8898dfa9ad9c9f33f4a44480b09ad221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd9041ad495f2c3470c46a49429c16222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0d3bf4e190fa5b0ad82d349c5534f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca0af66f56e0492a4ed20815919f41224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01888e060ebb191b182a16926d3e2912225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c0342a9c9e467596c58d4920fca30226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42600a44745681c78eedaeaecfe389227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906091ed3e3ae7bd7cb97ee172e23cc9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c5a27214dc091393bb1c429db34a2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50a17898fe0fc7aa6f32467ee70021230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82bd42bd2962d0187d688445a20603231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79532be12bcc4952590f7d31f426c7fd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33c07ab619b403f0af7b1e906e966e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7b434c7c4e36d55d8e53dece72eb6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9ee5b1768737c70014e8150923689235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8120bf1eea8b9c0912c597ee64bb5b0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b12bd3da65e263b09727e02111206c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba95207e33ad83ad49854588e3bd689238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5333c70d288fb1f2d6849eabf1850239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473ca338d26d4e5b54ab71a06b78cde240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e9e3a6b365e436929f68f202a1d93241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb471400da685f00efae607c4ee5ca242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100efca84df319d0ec23860b5425816243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194be6b0180b40bde01840b4ae2c363244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c7d07b577bf2318662d9d20f213f4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563f306565f84d16069d6f4277eb291246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853fc5bd57994a6505ce08bb589429c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcce857ca0e1a31258cec197c5fdf96248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9deb0eb96caba0e78a7bce01cce0b1e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c49d4d4ed173ee59e13ec5c45150bf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8e363e4decc4f891710f2a1e69dd9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a241c37d704b02bfa3d43fcaa7f214b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae392b14f69de76934c3fa82bfaa43253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186235c8690f16e2e13a9a2002afd2b6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951301db0f42b853c787f28ea07e77d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b20346b2a14d1201171e8c6b9d2cf7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6285bbedbac4e457f4cd9c0bc19fd21257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ee12d460a6fb653dad6b844693f9b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa6fc22fa472cc85d89f2f1e5beb9e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408acfc740f1e2f8c8471c41449a9759260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9b2235bc003c17fa6662317a33d06261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389b6f88d7297b09ec33f121a7e416c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0513a1a19eefc213c2016d83e9422263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c15d48555413fdbe218a6695094a41264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022b2ba14c1340899be355bb262842b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fff2c5f18d320b8d90bc1a04a792d9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f835e78e109d6d3f86336425b10bd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320bf552a5a1de24397599f503fb99b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a33a926c766ce112db5b126921260c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02170be3392fc1413acf6c7b377d418f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e60b1114a7f2bc365bc1a03c685a8f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afab4257043cfad67be061487569583272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05714793ad92416d9f62e40b2122661c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111bdef8b156e8e306a1e79cbd4c5bf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f03506fa1116b45cb14aa89bc50fa3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a41dd989d367684969a7fe82c8b711276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56a6f1345d280ec6d1fd7e229c7a1b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28682ae9d7eef80fcd6da547b0dff3e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68016e51a7cdb74ad199ee414f5c7d3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aeeca5aa5ffa58269e95c96c1bd65c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b655eb7e7f62a880868ed966127fb3c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799448f7b6e7b49e49d88a0772eb111282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff433c56581163a706e8c1e6d86b33f3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749492acbb774030d6ca67163d06414d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8961226b75d004ecb9ccde54cdb4c22285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a178737d68672e9a25c80ee5d5437286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e521a5951bb278181bccae944c813a6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df81b1b53944d67499956003598db8d288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024a4693ee1bcadc34c8065f3e8216f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691fe9667fa6a85da892c04b55dd6ac22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0bc074dc99fbb41df160c9a40e7333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3dd7a822d7ab5796b2ab13d4bc05604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a4b62e221d44bb1651bcbda7e9ab35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22740f826c2abe565046c1f14819535f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528a1faac6d0da555eae6eb76d0a50c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362acf17c03e6141338ef04f2ac9757e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0e8e9f60485810172d6b86c97352c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648ba2b9024902e6d781a4d391c3bdb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eaa0f8ec505066cafe61f8559687e111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6a3bc9373de67fe3b24bf426f57db12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b19ca540e1f9934edc08e28eed69e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ebeb7c36632bf5078b1ac3104aa0414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202e0208622fec64db10be2abc3b46915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12424da2a859a38be05cef9417ffd03f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28920e02ab4987ad105fcb1528bebe1517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757e193ce12b91bdd7fab5a0d71885f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34169958404e6ecb4e4a1032f43f997e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7f6529c13b51f61a2d12fffcd71db20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce838d0a68e6971ce9bdfb667f964a221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1ebc578e21d6442c0da5c5bff30b922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e2f16fd949f59c23ab7423bdc4d5823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f62cc0759a757ea3520e48512096024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df0e6ec1cbc60e9e2fa5ded627ead125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdcb3fcf1c7d473f3077a02965b247426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb876996e5efe88cbb6148aa320b0b827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80904c6486ba585ef37580c8a534053b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509a8bc4498d66dc34f89f9c25eda4529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981851475729082bbad63330747fd49c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef61594a2e205064b0832cd7014c4ed31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff02532adeff9952a156891a0caa7c832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001463740fd4c08a1e66e9bf4932bb3633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1556483c30df1a151d731400efcff1734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2e290ac61298d70210a84844edee535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b09cb824487920087e4d712557bf236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3779d758bae4f28a17d89e4f4702437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ae414cb03743b7307e5baa800eddf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e20d2907f7ebe5a040903e2d8c81339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd38970fc885fb73d39f1af27cf2dd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d507cd78c28e931e878363f9543b1941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a38d39a6434c427b7dc3775a0ee1e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa37fa515ed0e773928c66f8d9d9b443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d337e441d01ab3aa22a9e1930dff48444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56f709a3aa78560af6b0a967fff5b345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037f3cdfd7236974d74cde73fd8d3f046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783cc61c9ae29ce0fff0f2542014e0b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a5df18667b9e45ccc354c66183e4048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a87ba5f234eb6b533efb3adffa62d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198862034abdea1b044271e40d242d4a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0cdfcf40bb1ce16651422754cf475e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524d6228d43a108889cf8671fa9d1e052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a932c5a88043693fa7f726e4c37df053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8695b87f04b13e466caac63716f70754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133b09471630dbd166036af2bd39d0555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413bcc54e08620d76820c5d4bc45fff456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346fad33c40f23c4a725667f198a08b657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900b01d044465279bc0cfaf5b98bb3658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27379d9996803de61e86db252c086b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1137e799f2b37163497d283c07438f160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b1681a946ce0b4e35845aa0b1615e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669d3485e6f9d14f85034dd04dff85462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602af16ba8e4710dc983fc06bb80d27a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee221a95fde9b807e62cbf0f0dc7bb0164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e2c950735f91579429360df3f8e4d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38cc467c20e614dc6a5add3fbe24bd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1436d817f9252c82122b142ec4bab7567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4af697711eebccdddba62849e2e71868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35c1d29d97c4f36033932d9530dc9e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6b9d9424fb7f20c5cc983dbd4aa9e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20c5248787b29f2ee541e74613aae471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3fd95afbe683c22fc96b472c3b0efb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def91d3eeb61779cbe0d431adb7ca1573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127283872dde951daf528dec7f99cd374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31790fa48a681ecdc4a28d63ac058b475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65109dd26b37e4f1626050e73b0ca75676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b789197ede80a09be86901a80c578e477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ade8818b8f2824a737ec54c6b6b2b778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c78dd35c79b2b9580191135dc371d379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d755d738b5bd89a55bfbd959be47580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76953e1a7a0b595ebf728ee859c5803481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34acce2b9598a11ac4e60d6a64574382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca87d4fa6c3418ada47b38fcf39f9283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929b72544ddffad9a7766d6a7d78ca284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daca960c34710e763fbc78e4dbd049285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1da760f4e6f8c1b98861aaaabd7b686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e766a3069c28e971a8e30387eea943b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc57b21cabdb296a604b49ea5c8b0a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28815a9786cad79fa35d9a7bb77ed19d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864c9282852219300a3d5b3a54b949590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2a902e87a1530cf6d7d116ab489ce91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36cfe37630476733a0b0993a5233c9f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed16184633495c47705de99e509f4ce93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbed23c043ef4f3568f7b5b5e57c1cb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3b787afb431cd03102b5bdc1066cb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e66e050665caf475d0e6b682fc18b896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14e81630f7a8e7210e6b8f71d4147597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b612544483c6b4e006d466f0689a42f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a226af9eead55d48eff3f1b0927eda99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c380d18b37bfa5841b66a06ae84e0f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c349654d21698f2c5fd3154998226a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd2953a367e6e949df1c3d995a7620102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be2528eb067644bddbe8ecb82f0960103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c63ee18deecac88708b25a293665ee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140c7694e27f9364b25cc6bb7c4b675105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba78085ae0d8f188acfd4fcbe52058106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7ed8576cb8bc523cee2685120d364107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a69ab3f73bf086ccc63c78c7ed7b19108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1daa5eef8caf81b4394e628cc298b15109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab3eeed716d7e9915421917e7f3cb0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0e570454bb2707cabfbfab9ebc2e9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5889e21ae7d428b231bfe8d3db5baf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a006b537b1f5ce69328dd14ad070f9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68591b446f3c6612301e339457fecc70114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f527286176a6d6948dc2e56acd1f95115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a1bf764189bfdd55b2195b68a941d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63cf3904af8c6b582d3ccf401c7a3f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d2eff10773baa162218006233ea82118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1f66924ed985bc69a37ac56fa345d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9d09e43fdbec86338c20371dc245b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da351071e5fa2382268aa3c1bbf5727b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1dec6536ebdd36c99603d04135666e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db3ca3e607ec9a5757ada4afd6b4ba123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e1714f83de811cf239b7842e2c2a0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ab35df4c44aaeebf00a8a2975b1de125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd47a84002304b3a4dcf2d1188d1ff9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780ac894a68cfcb8bcd01743e2d4f7e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f914c9d4876357af1b456ce969b6623128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47742caa80b6bf61c158aac90d0d31a7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f10e09971624c4eed126998a9e793130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43405979939a1963d04db871d4bb4e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934de1398048aae87e3ac5cf9ba88af8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8588e3b31e1e58db3c0ff636b2ba5a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b0597f180c4729faa6a60104ba61a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0748654844b0470e204a81cae36d7a4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc336df65c59dcc30f3722940b8f193136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca7b8e1a9f333dc7c3a26f777defa5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209a6de3393b7767680a5d8fc2c5ff0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a6dc2c43a83e6f92794b2f1444202139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0aff44c59c3ca70d7cea04df267bd8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd542e2fdecb13f3b9954d0eb6ed4a26141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0549a7ecd3c7a847a385f2034a101142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8351c3026a13015ba29d89c2e4bb6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79a570dceae3468f1b0e574ff2e922144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0fa0fa6fb18226a1fc1fa4d0b8e159145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108855a46f7ad96312687b22dc3d8a9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb814422a8734a3cfb8909df9423a7d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6c07bb157c9715e098938914670bb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d82446aedc1ae3c6bc7c24034d258149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5ead0b9802b76f05817483a50e8a3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b959d21bc56e4449bc30fa97684bc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4ad3e01943bad55e113f97eda5ab7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4fa6241c8fda6ecd1fbda076f465cd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91eb29fcabcaa80d8918593e21f570f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca33169f68fb6821ae7b16334801534155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684946bb670753d9df3e43c027c523ca156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25839f9fb05df1626ac67a935a9dd122157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56943b8b6b4500bdf8d4b81e446a8413158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e710e0c63d8b6ec67ca6f04e791468159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8cbc2a6849cd957dbe3496b12815b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11ec7cdfafe621862134382ce5a44f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9d00d53caf3c5773c07d1d0fd5980162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85dd6ee919138e0ec2450c3baae0ad4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa5e5d1c3c0d1d5c2cb08cec5fccc6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15f71fbadc0252c300a651846b1f54165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb7ce24200376af10aabef6e8c4a9b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529eca4214ad9f546b2c6b64f32e1b0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7369f3688625936e0981e979bbc9c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d977f80983a9be19b66b294a4c399169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743250c4c1388b0bedc1e355e0410635170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0150eaa2e1c40c48abc98f564d93a98171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20385695ae16b7a9547dddb5d151314172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452bd10777c6a646259db52b26b318c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983005c174a72358bb81064e4aa491b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21ac246cf319c23bde51c4dbd411e2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e981c42ab153209c067eeb522d7d7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57844dbbf2afc4727960c49795e946ce177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440cdcdb2dea78f8b39d03c74079def9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37f5af044b3d408890647215f27764179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69776dac0a7f3afa1cc67fb5d75e6a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368fdcf4d0f5f67b28b334cd17a781f2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a7831a6502ca222884c71625eb5b4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e6472f23d9098c104cdcc9db6f425183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46353e53b5ee8c1b659853b0756db968184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa64e637b0d689c735d8e539b8f1fe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70013656e8566b0371b37647aeb0932f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9dd814f634156fba26e895153f435187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c85ad94ef29b0ab161bb616904f72e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e15b377a9efd5e33e752f07079869189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6477a6d390f173cd5505c8fa9b9438190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ded512fe8973aa8214aada88ee545e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2d4952a6ef3a8ae4331e76ad9c523192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada16653b67071483d3432edc3830fb6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd318b991c670db43d6806d8efb59c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34cde19d312d2fdfc473e1e510cecb3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e8c0d5da28cf1d1c609d2a8e5aab1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118409ad331de2d1790a4dc20d1aec4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8faa7a9d9382f829ac82bb034f6ae198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e50f24150c12bc61851a62d8e672e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe309ffc0255233d97eb13e1cdc9376e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d307e741c8634bd17d45c72ef9421201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfced4809ddb1ac9803316a830a12a9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ff29e22d0fc538776bb15d1fad9df203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827a664e709a1a53c1a741d4af7502e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ae161b0ba295271c61910dfa7a2ad205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071dce005c26449fcd4061d69c9672c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0868ad06fa1084b331902a6b587001207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7e10087acd4247a30ab702ceba370208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b57894f7de2b9544fabdf6eaf71b1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f0a829a2e618f588a548bac8cdff1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76568e17a94e2878f2870d00f4be651211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52df3ecb09eaf93cc5bc2dee2b227a5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8bdcf5425b7627f1ef9c0601d6311213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3450cc77c31e4f11d29c50b5813a2f4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f7b7c466828699fe03bbe816b1c42215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b4206f9d95b7f1bc195b70500b17b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920e2fd3d8e227a017f206d789bf8b4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0180c643fe2366df90a4e736b3a8e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403ba93eb40aba25ccca32f5b1895ea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ebb928b8e91cc93c2b85a48ac4259220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b8e6d047d3c0b737d42f0ad8304ac221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe97d5e5c22362d7b243de87e2a67f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213262818a52023b38232fcda91c8e4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4aa5e2d22fd05013b8d2d20dce028224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1141c1e0fd18a9cb2aabc9fc72166225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe36da2099675579cadcc1ced83de4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf0378cde2f92d376605c21d98a90f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18112d30ce93d4b1f7909e9f478f5f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299281fdee92110007195728ae3b484229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d162397e7e9477987a93ca78270c6a4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66284d20a613350af2edb53c6c0304e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657895f0cc91be259e55fefe500b327232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85617bfa7a21556760f2c2d0a994fe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52942cdb09ec83f7ce51fda6c7e52da0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03fd9d826ea328e69583e170dd0762235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47891d7ac8654baa05f56904b0bd9134236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1fdbe06e96be94621ed261e84b23c9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396acb93875486acc26fc38b8a14504238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a2dd7d6ef30bf72497a0b9b23fccd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6dfacee57b59b055eb683c959f85a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9e40722cdeab43db47eb73ec5f1da241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c78492933f392f8c34225cd244230242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565ac7e905c6a6c7aa4f7ae66a0b477243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f865c7aaa7d0d795ff7ec15a4eaf2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa730c38946c0779988bcdf8eb0dda27245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae3cfeb899b6c2d988f22a0208a1eb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c638206566ec6c928c4c65f1b925250247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee58424b01760ecd350ba5dfc32303c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76befbd05d6cfcbb0b9498e3ef32f1eb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fc357fe0b818f9e7adc9d59343f8c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143b8d1e4db64210617d92a6a91f4cb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f7436f5f89d486b17313a2b34c7e6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81337c44d2b1e66a283fd74f219f24253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403ee02af99ac43d2eaa4c77364a0d1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe595a37c1e6e3efbbd370798348f9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc16d3b47d683264dff5b363bb3a64b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f1a5bd67d606c31d1aa671dd644d4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a0f8ccbd8dbd3f3d709423306ca4d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20b9ee889d7a0fa5edf54cba6a88a1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe996a7324ec42df841ae141091117260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f5b306f1b1a95d154d1c185d67368261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24fb881eebb177b2ee2259f6847ae9c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072dc725732c2fe42542ffb8bc0c73f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc412bd189122b7ce388732c85bae0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839abd2b9a3010e622ccd5eef00f27d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a865a28c50e2dea97aa348275a42b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa502c7256bd4b50ac77ac18bb444e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d682f928de01acf7df0c7d76024fb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d728c42935dd467697f8259dcd046269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395431dbc0797d9ddb41d45c32c981b9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1969e46ebee4a82a36634e7c856e3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a63b102d7a422eb7f95df4cdf5283272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43875b7fa0c4b8d8c2c7485d9262a53e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9d3024c19d14f40e57aef068e6e4f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41250d001a6d30c499a47af931fa3683275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39b753401842d14e08ceaa109087be276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80688037cb4c52f64f6cf946b810b5a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9fed5aa3f3181d87bd2186ade591c2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75387d68b9ee22951f8d55a0257966e6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cbd25f4950fe5a95a50de07088de4e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5fabe3c257e6e1918a6ebfe0201bf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb4383a953bbd27e4dab89f67a1b81282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d408dc3289fd9bedc02e066b5b926283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0edc7f332f1a0887d7581543fda29284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0d6dc8021788e2553fd63ae269255285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8934b5cd24bf5cb9a95a4fb004b73f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fbf074aa92134bdf2f03d06d54c8f8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a3fde3152a5928b25bd150a104a96288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>