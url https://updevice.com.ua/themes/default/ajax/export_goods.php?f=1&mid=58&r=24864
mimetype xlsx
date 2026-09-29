--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="407">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="405">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1162,60 +1162,54 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000013063</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
   </si>
   <si>
     <t>000013064</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
   <si>
-    <t>000013065</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-C to Lightning PVC charging data cable C26-01 |1.2m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-c-to-lightning-pvc-charging-data-cable-c26-01-1-2m-30w-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000013066</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to Lightning PVC charging data cable C26-02 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-a-to-lightning-pvc-charging-data-cable-c26-02-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000013067</t>
   </si>
   <si>
     <t>Зарядка Qi ACEFAST 15W 3-in-1 wireless charging desktop stand E48 |22.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-15w-3-in-1-wireless-charging-desktop-stand-e48-22-5w-total-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD30W (USB-C+USB-A) car charger B19</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd30w-usb-c-usb-a-car-charger-b19/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD45W (USB-C+USB-A) car charger B20</t>
   </si>
@@ -1288,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae300ec996ac2f73b2696ab1c65cb541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2e945c4915c7436e5a4ddb00290942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1a4cea4a12799dbbdb19aecdca1813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0dc1147ae17a51bdc9d2dc86cd6134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292369547ac75b6e2659421a7deef3c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e9dab51795155339ac4c376a5244b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc91bfb848fc8b7225bd2dcbc45cd77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75a13423f15f4fd8b8cd90178cacab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710b698b43801fc04ef39471d17c8439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f1bb4d43fb53d6158a713e50f6e4e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc47417b70f267cd8e2960ddda65cbd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91af07f980d239737fcdf1173550da912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb6adf313c8bb76dabdb53153818d413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e73a6ef12ede4c3a2feb5ec3951cef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1859427af30a553d8c99d71d8fb5b6d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c9a49889fa300d55541a178b09efa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba09feb7918b5016c2140e3a830183517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2bdd42a118bcfaef6c8021de979cfb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa74f4662c73168d7a5916d8447f4f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5d711c616dde5ba020b6127094ada20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c5c9c0761f2e2c0a4da1597dd99a721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c98a012818a28bb97dfbfdf53042522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347db12447401c2b1d27b711279ed16223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1360a5274676d0e8e260f938ac9a0ea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5fa08087d6d957001aa60ec547ac6625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d8b46b0b676857fb502beacc2b02726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc4a9fc02918af505587f69027b38b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599a0b43a22b6341f034692056c240228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a43c8a63269b79e6f4e98cd4857a829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2068cae46b16adaf87d9a13df83085a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4c74955259843ac8c46baac044bee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a6db620aca2fbf65057d807e1953232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2203d18bfb5986945bf90905e49eba433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c37f3e53b9df62ea99e221975240b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3f8f5095040b4b743eb493f677f4735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278080f0cd6cfe4c45aca6beaa5cdb3636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81fc65bec4e1900fc020fd2b8819a937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0eec87a5b69b2f7f94b7bf7ff6d5638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65bc478e102d29ed3b66773d51fdda39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d25b5e9794383d8191144e7386d46640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481b47a73f3292135d22abb0621431641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda33ba9cbb3ef52fe30aefeed30c3342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1893dbff1923e186f7e27289a1f13243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439436007642a9b80bd6b1720b7cd01544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5894f74a1161323d57654fe4cba7f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46fabc89a776e4d5a3a3532f78683146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209affa12ab5f017d9f7f5e9ebc5649a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8d15a7665f8d8c49994d6281fb89648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621d51476d40a763cc51df62086d27d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb071c92c9c91dcfbde3df943331c1150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890004580cdb77f66329bb136df77a0b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9bd47a48313371ade7261b84644add52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31538715f39855f9d62f9d540f3fd21753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b3ee0def356c0b7b32d97e91897b454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0c5f6a9825e16598ac854d391e3d755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976af6a8f5f36e98491a2dff4067c9056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b8990ad0e2b4c02563a6335750edd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623341a971635286209e522a64daea058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3bda64423de161824bb37a94efb7359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73d6cda2c86a5feb7af796d3a1f3d760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613648cdd867679dab202e68ea192f9861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f61533cdc9282ca77bd0fd163a6e9262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6e14a4349fc361d8944a4bd12071a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268f6afb0d4ffbefd5f4549c3669eee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a03dddd448b2ad5c784e818f21dce265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc7215776d375615a1aa371221a55c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa58a4ec829ae09a3df86ce4e8081f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52305fa6bebe913f9992bb4f955489a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1f10b8a686e8f82f9d875ca31a78569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83868e469020ec6828df937bffd99070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e803a10003776d980c4d79f363bafd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cac53f4235012d5d40eade2467e70672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c04fb14cdfc06ef9b0e91687e2afb573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25eba35389ea52d9dc07a5f5d1175174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb384e7060a57bfb56e40295ae322d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3f0376515b649f1d13e37bf4229f276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e638a66194720568418ee3ee4d0343b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9867170278d731cca0e6906e51733fc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b29d8a5a08239bfe446602c81bd65079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0427e9e2a1f430115b36ec14af3e4880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0c1e75de7eb69bb7ca99ed25cf28281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe92095d6598ef4c709f74877b28e1e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576beae4b0a463d1778e876d1015bb883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c563dddfd424faebacd7e1592ec6084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6a792169213b580d564df68d98af985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504154649dab9243d38f3191e33f10ae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd38515a93c8b138ba8f02e85b1d03087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d70f340c3e7d4ed5bf49c6dc8db49f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29f084b52e83a5466aa6827b84f93489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706946b5e54e479e4428e13c7845c6a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde975d9236e721c6ba389ef1523c9f491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd0c4ebfa5112eaf61a9016c300ed892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282b7ceb5c22e275b5e2cf3292aeb1493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c5200925b701a3e3d9507c46b26ca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc8bfcc0bd0d078da10f4d8795053995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59e78fae3718a8075a6b25406f74bc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b1c9aa94db8dd73b82f09a33fac7497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c893841fcb0d98357b5d4adfbb463a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c34efc53584d95fc760084b30614899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3a8360562b048fa64f068b99e597e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568afc061503b29aa961711031e6b4b8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce76256171f782b01a1f41b4ff75d55102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59df1f03ff37332f54066466e9b322103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f1209b7b5a9ed91a13e9acaa97bb5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8cb77a96061198bb0347514dd9de36105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e7619a929dc6ccac7561382a25b55106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9550dccaace0bc7e98d8ee300abdc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0bf6bf0aae65bfd2fba64fb3d63bc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa1186bb9758398df199d6652f000e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590a23b4ea6528173db6e0be4a0a9d5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30df7345a3e20569533e5ba487d479111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b87d37df3502299ba6b6cc607984f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e048fffb15d41b915973094408a76113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6309c4ec7073b95eb421f68d48e3a36114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812561174894bd89e51cdaf2180af2c0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362da53faa3e4701849b9b2e6cdc1ad116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd28ef6a39cde9f68553e1b2823376117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67c801f0972c246614dfdb8c987e14118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4ee6dd4ed399a00d065ac980fc27d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2f1a9557441b6e9028c91994fc6b8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78618392e260a4684b82214531edea53121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb199f3134581d59e99dc077fb1506e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4516e69667d6462a12428056db5b735123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de008cc1ec1f9ffe19ef0f372303e7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65a6ddacad8ce22f9e1f030c874968125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9834b3706dc855a91da7a164a38e9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f62b2d300dc3291c0e98b6eb1551fe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ee9ad1931d9c2c824f05dbf356d04128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6ea37411b4cf9c27fa445ce9abbdf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f207702a08ad48ba451512e38be22a3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430fab2883ca02631ee25949facbf150131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9982b1b4f6d3f205f7ecb45b470f4d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98244bde4291de0f3694261cfcb975133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbed6f9c5f0bd4680a7a4daacbc8d60134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ac3dff51e4250cce17aa6b30f47b1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6745ec969dc9eafefb342a0fc8f9ba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef74b3b34f5cf7bb1c558360aff0a64137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8116a061d00a30c10caf7a37451aa9e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b22a3d22af027a7d1ebde9c4475ff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f0576d02bccb254917d945ff3983b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a53bfdd23e38dc56d60cb9604f757141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc08dc5c482532c26b367bd1ed0f0f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81bc13caf2b57de9286eb7b8480478b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2623a32c816985f6d504d79a2a9c7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95891dc05a8739faceb594fc6c4d93145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c24f1d6fb0c5eca97a2884ee9fb539146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e38a2fb362be5dce4d89f337bd9153147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb42aa2a5561385cc6633113b00e81c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9bff00185799976eaf14b9a9b61dd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f5142e021795de7fa7edf3603f082150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b99263859589a00534450234d5781151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bfac8084707e535a2ecf3b64b9e474152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e0ca22d872e12a43ed9540bce849f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06f6542a433d46148015cc2b2f7240154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be704dab5be74251d5c22e32f52910155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244f971ee4b16ff4bb7e03e7baab061156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33158d7cabd57da22d0627ef17a53089157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2ca68f21cd78a2f0f214de8382718158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42ebfebcdb59bf4a314cfad8810421159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914d43f3eb28643aeeaab57990944cc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e96282c9f956111f94449fd438e9c6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988977d75fd8e8cc37d69ecd19bc5b6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2aaec5924e1e2af0ecd16c951a1c7a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a132e4425d34303bffe82d1c29dc45164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15b6e0ad1e4b9c3c309ace390755fa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222115fb68042dc5a21e25278f3aabbe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318956de56a3716f78fb5bf0bdb35a22167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be774ace1e6845952e83540ee17d517e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab3af1e3e59c4369b180f677d33f4e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f542f387aa42e5aca05009c547c230170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb62d65c4cbc31d2e99475899b5569171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38fa23540528abbf0214880884a8e5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0c1e4807eaadd02bc8c4fec20fb7b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39862c70264c259dc02528a4fe3a55a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab841547016201310989eb0b57c3a4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8c902193f78c471ac17c4f1403d5d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469d9b0c38a243fb04ae5ccb2af9192177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40cce01d70b4b7fa0c3650ca92b9968178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b188e2f556ce0c5ba02c4a3cb890fb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b44592e7eb1ed60578e171f443dfb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f91208828c396f503c9c80d6b83350181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb82f98f23f849a8c652f67d208fd51182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597be725a49316c6abed6cdb16736fb4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ac0457c65a5c3e827f1b6a823ce70184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d60cc657bfad3c45b99523994d5336185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd791d15a32ba336155e381f0888421f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0b45ff00e11ba33b08ce8341c5833187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72c108e24b603719ca7ff33bce19a2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e772fa4e7134992cdfe8d8b87f3cdf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196802a66071dce965b72ad98828d825190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae746d063202d6d86c9a9c6ca87fcfa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a66d9bb8091841c2fafed666faba4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb979aac0449099e358b7d4aaea94590193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bea7c791c828cb3bf442c175549d2c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5d9a69ad516bdde76aa8fbacecda0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6745849c844568e4ec270fc0cee3de5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1e99d8d51ff53c828180bd6dfa9c2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58aa29ec963516c161cfedc83deb7dc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2b4c5c29b1aadd25a7b55442b68dd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94aa0a12c105ce68429a0883075b925200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ed7fdf608c1286640b01754de0f5a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b57f09e51b06021d03a2f210342bb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e5e3729c19e597e1fdbce3cf8464d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251fc45b095f14dee58f5aa0a9a58af204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80dc72fb0b72e88a64b7be4c26f1e03205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b7f4819760a7f125dec4ec218d110206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29025f6aa1b308928b0c4ddcf9deec34207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d8c466fb59f42d4b719bc3b461e3b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43166fdf1a7ed01dc2b9a6896697ab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c33bf5e674422952b39353d4f8ea8a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55466a094f4b457de772bd4fef46dbe6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f42f4adc0420b639bf24ebf02e6e6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbdab546030bb4368482fd645bac823213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea4c2dac3db3392d4fe1efbfb15c4b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b814b422b92c83bb6bd1b73d76f31215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0e64e438f6584fdafc61525aea0e7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9590c4e1f55dda772e18c288fc89537217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bbc1fcc6d795a745d38322f08cbf8d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb2de9d5ad05b04deead5c60e61b9a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98958bdcd44c34de616ff9430bf42427220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768f3cf967aac94c69740dc74cce9e9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5fe1a8f441942a567be8977845b3da222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc77db3d4cabf7ecb1b3df5d0a66339223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cca8c12b6e3668f76c6e5828738db5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318b6071c703c58a80847b54b451a43225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0114f9d7ac0494afb429e5efd256bf1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d55cd63a69f507cd66213beeddc59227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d613bb290c0b9bf4c9e9cfc97c723228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c701c554e8d06f3825a3e1e4758eae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c72206807a7969c693a1612f4f194230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d522ac5b6d5d34fa45ce5921727a054231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de4d09e016b33166442d8737818c12232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a6fc9619b53b425baa4f4d75048c9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984b25a512857e4dbacc0b90d5f90cd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6e46710b54f984606e7e8c343a33b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cdee89cb0b70bc9521e6ab93c266ec236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389dc2214e4b9dd597ede9e7eccf6cbb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3e921adc2a705f7f4171b2b717b61238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b324a59f40d8a7c5f15783183eb2ba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f90d8b7a18525cb6d19e9b87fd0af240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58361824350d8303553ca2686f46a2cd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a933a8348e8ef67bb4f2cb6e4f3482242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb5b0d1bdb07cc732c7d86d625455a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516093e57fea3c44420667bed0b25d4d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a4e9bcfc1398223f700de1b6424f8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432e216ad6833fa9e8e85144fc68ecc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1236b19ce081bbf91335e562d387288247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96edd55ff36c56ac1dfe2625deef19d7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918a1ed23046f9a97ba577918269db8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21f386cef2f54cf509ccc7ad327122250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c4be99baa08943de82f99bf198ce7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f06a1e6e634ca5eeaa9e1797129b4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf7dee230a7ffb49df2a7570c919ea253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633571eaad001a240d0085c87e2fb6d8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b1b960698ac440aa429672e1f658f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7736ea73261c1e384a8bf38189375256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e37228ce0596a5685722cf5253344257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ea3d113ac6fdcfc69d4b52d6a032d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3511390c7792effac295e32de7587259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb73d5016ee1a4d562d60dc89decaa6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf123db2acad6416ef7bef46c5154c57261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452812b000b89761ca23387ac6fd3eb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d29413c76a19f7a4e30ec1696a6a2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9b4f61c465962dad81e9fbb8e6e1d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3eff497b682505198f2870158fe0ae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860704e7c6d8dbb1c1ff78a2ca8ee302266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a36e77f6ecb910ab03e87d0db84448267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5c6f835c719d945ccca58ab7d4436268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac337f52648cc8b13438c4c079a115269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae67bcbc2060a35d1942b1dd60b4c0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22aab77259d142db33e68dbdf5ff069271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6b436b6748691a7f489b2c3b8d63c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc619ae4c8157fcd503b52fb00c68836273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166aee2d90264897539798f7e6583ca274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854ccdc2617d7171d332d669291b5bf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055949a32e75a6f0cd63891483d1b0aa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945d032dae68315fe49e8be5b49783e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed93c1c2998430d78e2750629736316278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1baef2527af6a09bd8dd6f2adda41b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81d3b6b3b3cb80277fe2e064374f5c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f73c9afa108af723321064cc18284281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ab4ce27ce951b5abc85bf194329a4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e5d6c156bfd54eac95441f10be045283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b6351bc22a7b22d26404200ad2cea284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493a108c0c5587a75292bce504072c5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61803c31f2dd411dea04ebb1b159b7e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5bf8e98bf8cff6081206b4c19dbb0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c22a232b9acd4e1af73bc5a0b9137288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262505b55abf0f185610635f192fbff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595321316b2079f8ddaca95ee14f975e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2768f9a2e3f4b57fc292b9d8e93313.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182d504c5153bf1067e5b0009ffbea94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a97d0998210151651b82389cbedd75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf33d6d3f06dd8588eb28320580fa86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df68dc46fc2aeffb1c9f3e4e43b73317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63adaf662687426f7863f66329cce78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6229899577d4abbd7988d058085d879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b135ec1214dbf41ab81f2551e91cdcf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cfd769412c06d853c05bbfedcef71d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd2f36d602c2e31248bb1fe6de12fe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82284fd7e8c570c3c6663c0d21105b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9f663b4cb438cbcb3423adce0501214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00e53869ace9e0a14f1f224da07d1015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522dcfa06f407bfaa4d1b62a40952ffb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0d23b5dfc1ae1256f224b3e7ec33117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194436458cd9e0adc1c2dfa3bd6d51e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aedf1f448f7d9b618c24672586c5d219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499787838fc491d122eda77b7e52ed020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a4ce763ec20cb26800e65f306aa8921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a3fe5442d35b5a56658339ce84a2522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67b371a3b0d3ca97917112f2b5460d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aff1120071fded4c07a1d22d222e8324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50ab8883866c4ccf91ebd9def75d8d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d410d168a1fd4e1b0ba0f74fbcc1026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474eb0ef091838500b7fe8921a8f2d9f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b229906c104b0fc247dabd3a1669828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d5f3fff6062fc370aca5c0721a83429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a844cd23ba3803975e389cc0f43ae830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6d625c768fe0cca0441e85041e1b131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ad58053d96ac77021bee3c9f5897732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05185dd0090e10de18600900c1c7a54a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1aab8fc870b3d2cea19e8b150e80cc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae4ccd8108307960e7e9b39b63337c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb98542dc54c72c598cffd0391c1ccb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9e2c9d4c8631c4d364a92311e0b3737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5e8b640d4b9950160ec5159c0f18a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff008c8ab5eca3aa9dd7689c44fc8239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00acdc542d58ef5fcbe9ac7af12951ab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb2a4e13b96628aa639199500d124141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54d05cbca1f322db2842dffdb2edb142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff49e8a6d13610b3880a1125c7d691643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75cc88f2568866d7fbdd1e7d484c0144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c500c8e7be2ad6bd4b80c98ee7e38445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3cf1aa1e8bf5d6d4b6967e1f4d1a6746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d732c59309a67629b960e9187725547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e24e2ce970f96162986fece0366b348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3003bb2708c05dcddd0bd8ab9cb175e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f26341d8aa036d8bf0719c43ac00a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6473f82191eaffe1c2d77b028d4cd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8a65f82114e0e1d05d598c07ecc7d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f821563651c33b23a5cd6280a04d253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963297d0b609446d0b341a6f40995bb754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62494fb42cf5c24843696f3ecf22d755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0eb7f017d91ea1b0d38c638102d25956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e8b1614c5f85a7721d8f4f63649d657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39177b9a53f6c12420d491b23584e42758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d73d7dc8cf417f0ebb2f5f7a47d6359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7711249b3c9557341a10ffb2ff6be360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ffb8f5eaaccb20de9ebffcb5b8af3061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1f4a009402f56b8215ee6c6bc8bcd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16ee53e12a87c90a32dcb5b1a0c50663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f40649de907ba98616f37f8e9a0ec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18525ec1c70f8f032eae1fc1319b1e6565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649a6f22c7aef29c03007f72c17dbc666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a347fa8e4a6e5999a56bf0e9c6b7067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223700a880c72d3206c8d5c3b1f83cd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b3832f1561fe6cfc3f9e0e88c9aea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55e301c5a69e2731773db4f0a6329170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d99d5dc3a9349ff68b201238288ad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be48d68f486074da3d1b7649434ffd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59bf4d6ee36a6dcd3b565df21bf43e773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a0b183cc72039587751854b6144ce74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc4db69ecc9c3012f15d687be47c9275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849deafeb710eab41116e99391017c076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2adc147020fb6b74e7b4c49f6e81d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e7c41b639974eb5fc4829b22cfc4d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709bd58840609c2d44964e24621b7a279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4d5f69a6729384c14ddcacf27080080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc8e91debbf5a0b8d26f9c5570d3ad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462da9c9b5d62666ed3363c1fb9047282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3440883371ae236b3fccae1ba403ada83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca28b06eb385c24122171260977e0e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadad980a36f1812eec481869ccf45e085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176c75e0861758c9233a8485fc8ba1386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ce92c3db20f2bb5a5281dbf05a2ad87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629898ea6443eee1a7c96528ce95cdcf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161589000bca0f600a0d66a0a9105b6e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b853eebb0dc2e67ebf639703f9d598f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa4124f03cbacd51b77799f7edee0091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a76aa94670c015e84d7a2d58bccd492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0cdcb8af5730d4e0417743f083927393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29eb422127d0128ecd70613b65ddb1f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8916e4888e035a3656b7f7cee0fce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457f6c49ff59f947eebf18ff0b308dc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9fb96f05da4a1f9cb3a2d2ad5d2a5797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dcb4134648ebffaaa83f8bf2fb9b6998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d69b49ccc314d57a6cdb2f8b723efd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96797724d077ca2c8e2136b37def7c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf842d2f26324a4d3d7e8faa899d0e3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e9a9f22cd478bd656c6b3cbe63af3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a144e4f28b0f4d2ab5a3deed267211103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acffa7fc7c4f702acea5b554c2be5e8a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d71b8669223c8d548f4a06ba92e211105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49e31c9f1fe247fe9d6caba4690dba106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a530b81c395a3804127b5ad8459bcc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61662f3e0eb25c3764384e837f6288cc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93ce55a7dcc968fdb7465ffdae3550109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8873c5e4cb27131bcf84e822da9372110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a0475cf3aa5f72b7f68cabe6695d6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3df45c595304849886a7c59ce2d4f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b06de92542d61dce9057a0fe3ce13113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adfd2d7d35795475e1d155026cbb764114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa922a3e480c852c05f3c31de02d15e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3a366063c092876adedbd44e49ca1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761f8debe12510a50526085e3861139117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437611736235624af8c1c58dbec7d4f0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664a14792a8ec8d50b75b6db5df9925119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7adc0cd75a84a13e61db21e45b617ae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42493cd7c19bfd73f7b2b05f21986b9b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813290e203e91d93b75be772d50cfc92122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0658130f0a56652c743bc45d2e6b018123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a252811f8ed8ee38bf42d17af9cd6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f1482edd8886d503ee6c89c512069125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9280283ad25f51eb231305f1711e1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399855f3e9efcdd0609be0f432daed3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f926bbe00e8e6593b7a8a071a114e7e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad1df4cf89afe7d232246c4a656ddc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f8390974e4b31d8f629a2896711cd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c18627217ad54315a55f44f549b688131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb25fb5d01799178366c0567803d0d6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d27b1cbdecad998657035f854d188e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a9b89f73a4c3900529331d82d7b5e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd04b92973a98fa78080c80ad18b6df135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f035d551231354b1e8da723ec36ffa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7aa26c9bbdd9360d004445678ba3e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a9513c0965775986f6b020d2f293f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14b5c8b1a3ef3f9eb213e523ca045b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8788a2d164b82c44c4d9bd14156fc7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b3336b7bf1b89f72f81ec7a7cde0e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67550780130efd57a66a0154d42958142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a71453251b1bb5298e17b05cdc251143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a169954fce4b6601d37535694e6c394144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068fc121b2338059ffecaf0c8688c9e5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328fc3079432a7905842b8bcecfb8685146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b6dd5d328d4907af50bf7239722e5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eadb59c517d0f4fcb675ce73cae320148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991268cb40f9c46d558bd2a9bf844b8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2234dcc675fcd10e0acde2dcf6d7b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228a090b5f95442058b90ad171d10d9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2ce98ed08a6d833bd90c87335cf10152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505e5311bb36b04f6740e67f5d4f460153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0cd88c8bb8a94e6075b93bad2bcd2a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf451da4493e49d9ab1c131aa375a8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebec699c39902b89e494c564f45de1e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec94af6b29ad8247dc50f5e2f4f83b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f35b4708297b52e6e0ec5b79c4b75158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08900106e4f387375748aca13e01cc05159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fae412f3ed76df85cfacaff9c95257160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ffb8a1925d0db72a0960bda6b504d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c3cd28baf2d63a73c45f0c7cf6080162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53535fcc1b94752cc1cf48c4a4df7651163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7865088d08141cb84aaca3ed461497164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bdf879f3380cdd3bb03705cd3da2b2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38636f44428d3766dbc7ec3ad57657a2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed80f4abce15224319c2f3288244fb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae819d0d30f7fd516b32547425a41a4c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063a3b0cc99df8089f367600099c947169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e899c8a599f12013f2ac95d377abfa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7aeb716b123ca4cda266077c7c42bd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4107b7672c077fcf27a8afc8e5ad48a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac559c0e1329c64e4a64a9d08d3b0b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7eb5a869e34adccac3aad3b3b5759174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45bc3858e9ea156c97aa4df45691198175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806da4a02f725590e38ba1e3b7ea5d4d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35d081624391f4e8b888ca04672229177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d78326b789254adc4eb59d6e480f9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6201a1df5c98c26dcc6429cd65b5ace179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209348af4a39b861711b652003dff5f8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884501fdb4d7192212aea2ccb2b9556181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b8e9b8a29496b14cf025619aaf537182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b756a6658893228f5e0adcf860a645a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99735323f7b9fffffb44323debee056b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316ae05a06c17a19b3276ff7c4da2d1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af4311118389665dd9cb30255eadb5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b447d9df5513b518e53f73214e3cf5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b7bbad727081937ae94bd560b6895188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97678d78e0fb0050a6971eaf6266328189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8a2d7d52c20d07028e760e69eef2c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c6d10778bb818fd14649f04aa80976191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a752b33e4331f58b94ffa8884e4b2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e3bfd6df845516503b63044e77d70193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378f82d9e9dcf5d0a0de323a339cc7f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a189de3d29a415da6a09035071eb8b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5b9f4ff5f216160e7bab8caa59560196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f07b8317299d74018736957dc0b176197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af946470137b9a4c7a85175f59871959198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ef1cc2f78367d37df5a2fd7587d3e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba8fcbb4e1ff0e7aada6f6c35f087b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3e1d0b94ee236d2e3143b6d679da8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9cd048664b6e16a9809528d5e7d4fb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db5c9682af9036ef90dcb67b78a029203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70614cdde90a362e919ba9d0467be9cf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149a3ca6697f960534342ecd0238043205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01090bba6fde2270e0bfb5f004936224206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66362b64bfcef4ec2b5c44c15856e6c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117c196480d8172576b677a1f198bfd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4868e0c9efd8dfc8930944229d7f1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62be1f6256a148aecd57288c6610e4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0ec7bee4bedf81dff38532305496c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73048f618c4e4410cc622d486510d4a1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46750e9dcbd57db0d113af008d26e2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e028b9d9dd165ba5a5e1d8f4e484fc2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5f1513acdc7c145b6c5fc32897955215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a4ee14eb30d964ca12b2ad9c40346216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a783ddb34625f45e092b1cf6f4a08217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d5affb5a3261112907642f284733f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a2da8f24ee81178dbfd1ccf1a4ea9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf8e07423de1ac0b24cf19627edd39220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8bb370cea8cdad656e77b6247f61a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e0a0887e8dc79009951f6d159cd37222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d81db3d12fb24db8a2cc9e9496e48223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fab77829a17cf86603544f6334b2df224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef742d3673165fa160a6152d2e56897225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44525c6f7c1ddf3f0b10c6e80fdc6e57226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176fba92a0c9c2cb48ae81bd5bad0d59227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b5422596303bd98bef8a51dc890d5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56444b62f0b00cd9df625fd50e46ef229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c68ea24caca5894b44726c42f4118c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5c03a6f0ebe0c012ae6ff4c1c574a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df620280db821f5ebb0af9d54e3f2c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805471d925daa2bb08acc60416b543d6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d0dcfe1b4187b606ec9261dd6a693234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb094da039ecca9f58c41bd179df5b3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343320081e89076d41a71d2b8385e95b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a5af37af0cced64ce8668069aa16ab237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a09f066cbada124d7d7ff299ee185238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f527441f9d5a7a94fce8b06f815c0a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75931546b672db63ade887e5ec603265240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532490f48b440bad2423210d5e6364b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1660443042222f8ab46b531d4c3c1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c596a750f4c2421d7c4d9646dc61e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497bef1c233787fe5938cf5d978c47cb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26dc8acc30a8d9fade1c6e33eddb66245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541f77eebd5cc3f7f1aa6dd722cf508246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336ff6a19b697e8fa12bdf74ef91c81247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2cd76d26360dacd3d3bfeb8e79bf0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaccd8c8a7ad351650157ca6ca443569249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607fc6aa844de4850978db1347967024250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54974b403b250e00120b95754f35b70251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0885899182bcb82f8db855d115164252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e78fa3740dd23480fbf9a3f2b05b1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf99f2f5e5889278526e14eb9d0d8e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45bfcc4269cdcd319ab61ff2990ab1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ac8eb08a6b3d1663688696533f5c4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e4bfc1ebe29b3aea073d0b7edbc87257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140540d4d7813afede4bded1667a8f7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564fe44873dde4317cec50d3ad7e309259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2dc518e1726a12cb4a53775d6824e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e42daabb70d6ea2f6c20344e2a5548261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e4794b80bd4fbe8a6533a9dc7bc83262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8f8b72fc843844e73791941b34eb4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181df6f53df37d7beefd1fab181288b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad97152303d59bb7ddbe0858f43072265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2178ffbfbadbe0e6fe23e34dd7b2fcc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b873c779c21fc2e12cb869d23f05b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6172af7e850e0d188df13cd5ade9746268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5505836fcaf5933a033104b597914269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307ee003dd3fbaa13c3e6bc0c77bc56270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca5a1788f4a9afcd7a7fb8d91c67e6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde5783c5d8745fb2e8c7902bccd68b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f36296cf53e3a0de1be8bf205747c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5cbd480ca74eadbf2ca7cb1288cc99274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e21c2a04b30942d72deb5799d161b8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05efaa94bb9b15e4196a6c6f7bfff2f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6476556457f7ce2bd9b6590cbe9df277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e2d5acff94e77a3cc8e1f6ea17c7e5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9f7973d428e096f32731a369cde73279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72bd41c03a883080c5662281972d3a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a227c346486bd1e3b4d9c62c7c42db0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258f4d78f6e90a2a3ea8866661d5a21282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd66e7edcb5583fe479a6fee26640ba0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8b9e4e2c5152efff778a5a51c219f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b664c3123beca21fd1514d0e540c2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248110bcdc242df45b828c33d5be409286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02371da4d163efe66e9a18026ab601287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a15d013f2fc87d5d9dd66253f3cb1288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -13538,259 +13532,251 @@
       <c r="D136" s="0" t="s">
         <v>379</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>380</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.63</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>19511</v>
       </c>
-      <c r="D137" s="0" t="s">
+      <c r="D137" s="0"/>
+      <c r="E137" s="0" t="s">
         <v>382</v>
       </c>
-      <c r="E137" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>1.58</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>19512</v>
       </c>
-      <c r="D138" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>386</v>
-[...3 lines deleted...]
-      </c>
+        <v>384</v>
+      </c>
+      <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>1.31</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>24588</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>16.93</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>