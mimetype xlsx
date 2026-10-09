--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,112 +14,109 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="383">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="402">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A41 |2Type-C/1USB, 65W/5A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a41-2type-c-1usb-65w-5a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000009401</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
-[...13 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A5 |1USB/1Type-C, 32W/2.4A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a5-1usb-1type-c-32w-2-4a-pd-qc-/</t>
@@ -427,131 +424,119 @@
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012532</t>
   </si>
   <si>
     <t>Кабель ACEFAST 3.5mm AUX audio adapter cable J10 |1.2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-peredachi-zvuka-aux-30/kabel-acefast-3-5mm-aux-audio-adapter-cable-j10-1-2m-/</t>
   </si>
   <si>
-    <t>000012534</t>
-[...1 lines deleted...]
-  <si>
     <t>Перехідник ACEFAST USB-C to 3.5mm audio converter J12 |0.15m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-acefast-usb-c-to-3-5mm-audio-converter-j12-0-15m-/</t>
   </si>
   <si>
     <t>000012535</t>
   </si>
   <si>
     <t>Перехідник ACEFAST USB-A to 3.5mm audio converter J13 |0.15m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-acefast-usb-a-to-3-5mm-audio-converter-j13-0-15m-/</t>
   </si>
   <si>
-    <t>000012533</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-C to 3.5mm audio adapter cable J11 |1.2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-peredachi-zvuka-aux-30/perehodnik-acefast-usb-c-to-3-5mm-audio-adapter-cable-j11-1-2m-/</t>
   </si>
   <si>
     <t>Перехідник ACEFAST USB-C 2-in-1 charging audio adapter J14 |0.17m, PD60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-acefast-usb-c-2-in-1-charging-audio-adapter-j14-0-17m-pd60w-3a-/</t>
   </si>
   <si>
     <t>000012537</t>
   </si>
   <si>
     <t>HUB адаптер ACEFAST USB-C 4-in-1 HUB J15 |0.15m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/hub-adapter-acefast-usb-c-4-in-1-hub-j15-0-15m-5gbps-/</t>
   </si>
   <si>
     <t>000012538</t>
   </si>
   <si>
     <t>HUB адаптер ACEFAST USB-C 5-in-1 HUB docking station J16 |0.15m, 4K, PD90W, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/hub-adapter-acefast-usb-c-5-in-1-hub-docking-station-j16-0-15m-4k-pd90w-5gbps-/</t>
   </si>
   <si>
     <t>000012539</t>
   </si>
   <si>
     <t>HUB адаптер ACEFAST USB-A  4-in-1 HUB J17 |1m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/hub-adapter-acefast-usb-a-4-in-1-hub-j17-1m-5gbps-/</t>
   </si>
   <si>
     <t>000012540</t>
   </si>
   <si>
     <t>HUB адаптер ACEFAST USB-C 6-in-1 HUB docking station J18  |0.15m, 4K, PD90W, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/hub-adapter-acefast-usb-c-6-in-1-hub-docking-station-j18-0-15m-4k-pd90w-5gbps-/</t>
   </si>
   <si>
-    <t>000012541</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012542</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-A to USB-C spring charging data cable C14-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefas-usb-a-to-usb-c-spring-charging-data-cable-c14-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012543</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
@@ -667,92 +652,86 @@
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C fast charger A134 |1USB-C, 67W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-fast-charger-a134-1usb-c-67w-3a-/</t>
   </si>
   <si>
     <t>000012559</t>
   </si>
   <si>
     <t>Зарядка Qi ACEFAST Desktop 3-in-1 Wireless Charging holder E22 |15W Max, 22.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-desktop-3-in-1-wireless-charging-holder-e22-15w-max-22-5w-total-/</t>
   </si>
   <si>
     <t>000012560</t>
   </si>
   <si>
     <t>Зарядка Qi2 ACEFAST 4-in-1 desktop wireless charger E39 |25W Max, 32.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi2-acefast-4-in-1-desktop-wireless-charger-e39-25w-max-32-5w-total-/</t>
   </si>
   <si>
-    <t>000012562</t>
-[...1 lines deleted...]
-  <si>
     <t>Акустика ACEFAST portable wireless speaker K3 Nano IPX6 |BT5.4, USB/TF/AUX, TWS, 46W, 12h, DSP|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-acefast-portable-wireless-speaker-k3-nano-ipx6-bt5-4-usb-tf-aux-tws-46w-12h-dsp-/</t>
   </si>
   <si>
     <t>000012563</t>
   </si>
   <si>
     <t>Акустика ACEFAST portable wireless speaker K4 Go IPX7 |BT5.4, TWS, 5W, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-acefas-portable-wireless-speaker-k4-go-ipx7-bt5-4-tws-5w-8h-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
     <t>Мікрофон ACEFAST wireless lavalier microphones R1 |8/48h, AI Noice reduction, 50m, USB-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-acefast-wireless-lavalier-microphones-r1-8-48h-ai-noice-reduction-50m-usb-c-/</t>
   </si>
   <si>
     <t>Мікрофон ACEFAST wireless lavalier microphone R3 |8/24h, AI Noice reduction, 80m, USB-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-acefast-wireless-lavalier-microphone-r3-8-24h-ai-noice-reduction-80m-usb-c-/</t>
   </si>
   <si>
-    <t>000012566</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники ACEFAST 3.5mm in-ear wired earphones with mic L4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-acefast-3-5mm-in-ear-wired-earphones-with-mic-l4/</t>
   </si>
   <si>
     <t>000012567</t>
   </si>
   <si>
     <t>Навушники ACEFAST USB-C in-ear wired earphones with mic L5 |DSP|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-acefast-usb-c-in-ear-wired-earphones-with-mic-l5-dsp-/</t>
   </si>
   <si>
     <t>Навушники ACEFAST ACEFIT SE wireless earbuds FA005 IPX4 |BT5.4, 45/400mAh, 5/15h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-acefast-acefit-se-wireless-earbuds-fa005-ipx4-bt5-4-45-400mah-5-15h-/</t>
   </si>
   <si>
     <t>000012569</t>
   </si>
   <si>
     <t>Навушники ACEFAST ACECLIP Pro wireless earbuds FA006 IP55 |BT5.4, 60/400mAh, 7/28h|</t>
@@ -877,53 +856,50 @@
   <si>
     <t>Тримач ACEFAST lazy holder E40</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-lazy-holder-e40/</t>
   </si>
   <si>
     <t>000012652</t>
   </si>
   <si>
     <t>УМБ ACEFAST PD power bank with cable M7 10000mAh |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-acefast-pd-power-bank-with-cable-m7-10000mah-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012653</t>
   </si>
   <si>
     <t>УМБ ACEFAST PD capsule power bank M9 5000mAh |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-acefast-pd-capsule-power-bank-m9-5000mah-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012654</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ ACEFAST PD magnetic fast charging power bank with built-in stand M17 10000 mAh |1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-acefast-pd-magnetic-fast-charging-power-bank-with-built-in-stand-m17-10000-mah-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>УМБ Acefast fast charging power bank with cable M28 10000mAh |1USB/2Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-acefast-fast-charging-power-bank-with-cable-m28-10000mah-1usb-2type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>УМБ Acefast fast charging power bank with cable M29 20000mAh |1USB/2Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-acefast-fast-charging-power-bank-with-cable-m29-20000mah-1usb-2type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012657</t>
   </si>
   <si>
     <t>УМБ Acefast PD magnetic fast charging power bank with cable M30 5000mAh |2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-acefast-pd-magnetic-fast-charging-power-bank-with-cable-m30-5000mah-2type-c-20w-3a-pd-qc-/</t>
@@ -1093,53 +1069,50 @@
   <si>
     <t>Навушники Acefast hybrid ANC wireless headset H14 |BT6.0, 50/80H, AUX, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-acefast-hybrid-anc-wireless-headset-h14-bt6-0-50-80h-aux-app-/</t>
   </si>
   <si>
     <t>000012932</t>
   </si>
   <si>
     <t>Навушники Acefast RGB gaming wireless headset H15 |BT6.0/2.4G/AUX, 60/80H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-acefast-rgb-gaming-wireless-headset-h15-bt6-0-2-4g-aux-60-80h-/</t>
   </si>
   <si>
     <t>000012929</t>
   </si>
   <si>
     <t>Беруші Acefast silicone noise-cancelling earplugs WP1 | -48dB, ipx8|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/berushi-acefast-silicone-noise-cancelling-earplugs-wp1-48-ipx8-/</t>
   </si>
   <si>
-    <t>000012975</t>
-[...1 lines deleted...]
-  <si>
     <t>Ігрові навушники ACEFAST H16 gaming wired headset  IPX4 |USB/3.5mm, 2m|, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/igrovyie-naushniki-acefast-h16-gaming-wired-headset-ipx4-usb-3-5mm-2m-rgb-/</t>
   </si>
   <si>
     <t>000012976</t>
   </si>
   <si>
     <t>Навушники ACEFAST L13 USB-C semi-in-ear wired earphones with mic |DAC, 1.2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-acefast-l13-usb-c-semi-in-ear-wired-earphones-with-mic-dac-1-2m-/</t>
   </si>
   <si>
     <t>000012977</t>
   </si>
   <si>
     <t>Навушники ACEFAST L14 3.5mm semi-in-ear wired earphones with mic  |1.2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-acefast-l14-3-5mm-semi-in-ear-wired-earphones-with-mic-1-2m-/</t>
   </si>
   <si>
     <t>000012978</t>
@@ -1163,50 +1136,134 @@
     <t>000012980</t>
   </si>
   <si>
     <t>Зарядка Qi2 ACEFAST E47 25W magnetic cooling wireless charger |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi2-acefast-e47-25w-magnetic-cooling-wireless-charger-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012981</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN desktop charger with telescopic cable and smart TFT display Z10 |1USB/2Type-C,100W/3A,  PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-desktop-charger-with-telescopic-cable-and-smart-tft-display-z10-1usb-2type-c-100w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012982</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to Lightning PVC charging data cable C26-01 |1.2m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-c-to-lightning-pvc-charging-data-cable-c26-01-1-2m-30w-/</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to Lightning PVC charging data cable C26-02 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-a-to-lightning-pvc-charging-data-cable-c26-02-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000013067</t>
+  </si>
+  <si>
+    <t>Зарядка Qi ACEFAST 15W 3-in-1 wireless charging desktop stand E48 |22.5W Total|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-15w-3-in-1-wireless-charging-desktop-stand-e48-22-5w-total-/</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST PD30W (USB-C+USB-A) car charger B19</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd30w-usb-c-usb-a-car-charger-b19/</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST PD45W (USB-C+USB-A) car charger B20</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd45w-usb-c-usb-a-car-charger-b20/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
+    <t>Акустика ACEFAST portable speaker K11 Pro IPX5 |BT6.0, TF/FM/AUX/TWS, 102W, 20h, EQ|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-acefast-portable-speaker-k11-pro/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1216,51 +1273,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e535bda011ab31c3099ab87f4a2f41b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5ea4d8f4dcdfaf33cced821c215102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e7efd3a43fce63d76578cda2716b33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8c92623cab78c80627dde46e638374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933b7dd1cad1fe69bab0f11f5aa96c95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edaa325646e53fd5d6f7eb1dff606456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad4f32639613a275852a7ecfa0b3ce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561a2304a7315dad8d0b9e05866143b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e4bb0954d9366d045fdee6d321edc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbced86d9dfb00486e26cb875a80834f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1763c884aeeaebda5f63ff11225777711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1135a056e80f9ce4d2f44b95458d51b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967e605e76c49e1e26a8b54a70a7fc813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8b12aa73a36aca0df5ba02aee6fab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82204617543cfad5bf278c8148b44b8d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5537cb9c91656bafcff2c4bf545aed916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e7f5c2d5f52a4f778cfc667ab93e217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c272a254fb10c02b2d4eca8e46626c318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8779173a48c4a5b51dd6b87670c1019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d444b01ba2eaac36748b6029f6b8820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2ec1d668d51cdf952fe05ecbcacc421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ace80f3e030f349b008b1379417ba722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab5144dc4c309aaa42372fbe3f411823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0fa52cf9a191cde8752790312767b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c706e797fe353331d7a8d8bfc50ae5b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef749763da45dfb266c841d01978c5626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e0910b16d7ae7a49c2a788c5137ef27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5476c3becb1015bf1169a3d54b99fe428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb7014d6c985db9740a6e48708f00b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb89d24fe3a0a6ffd441f57dd202eb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d62d36c17eb244dfd3ad1f42760e931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab50fb1559ca3d65109551cbd0693132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7c1f758f49b6cf08b3b59ef81075f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7655f9de2d8e4219073f103844e7c334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8efbdb07b5d80303962c27c6e6979935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae5f47529d074d8ef86c30385ecb5836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7fbbd968e7c6755b6d1dd9d948608b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773dcc3098d19284562ec209bd2727f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40e460d76ad6a8570b6f379db8dbd239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e0634a5d306b0f3ae9b5cf714111840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5177a73cfbaaa900d4af259afa482bd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a023d1f6838c79a8192b73e00e821b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f2b761dde7c7e51a153b4d3e3744943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54039ff3b19d7dcb7ba5c07e56c7421a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd16d05ce3ad8ff022bba5c5e2d45e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f596a06e5623b01af90a836fb7d162946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b772e9674f894d44a7ddb51103e3147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f8aed4a3a00fa7aff7fb404fb2b4f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c5653b9f7a5d263f87e205a22982b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a46746fad664d5532f4197e23c0bc650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2f96f89a5c0477d519930f2b221fb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c5800aad9a0b8b52db202078ca3db52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b3b28595d1bc00c5c4c2c4225671d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051df221483de5298c1b2b807b54ef054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de76407d7c7c608c0fb75490923d8d755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709381732213bc14f0234652b39bebbf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989e6b373afb8a8ced00109ad7d715d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85166aa27c2bcebe8a7018cde191546558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac1d5ca5e0506afc1bc0f3045351ec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d26f1d05d42f4e23168304e0bc3b0e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d64aaac63071fa4ae76866d5ba3f061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f00bd140da15c02c020f7e348b68cc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561ac64a333d2d3313b7298f82ba72d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a599f31596af85812c81b1f70e49464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc1a101cc65996d3af0b527af71f2065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd90915bf66a61d173ed2f6a7baa94466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec4f3f8d36b259d4d5be890951483a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab15830270f9f1a0bfc1c55dcb304a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9250eec8e04a288f1381dde05e7de69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85324c64ccb1fbf4821d7ba77b7011f970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4c84f7bda43854b28378f05abdbb071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb41dd1841d12ed07004e3418d5a01972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff84298b18ae7f6d24fab8214edecc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cacc8a665672b76c5d5546e0a5dbe6a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998ac9bedcf8b18213fe87993a2c8a575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d9d1e5b8428ccc582844ee932010876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5ea4b4457ef2f940b5921200ed28177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d0195f09314dfd458d820e967740878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71e71e620692f8335fda7e36cdbabd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a033558686029c6aa09eb7945dd11b980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4cc72fd3dff4e7523742a251fa05481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a278dfbe540f26c94d447c572b87482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3a0b8ad8331dc699c49b81071d43b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78823242eed92be8be381cb51c5d889784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001167ae5f7e1a6127d2762f48dec96685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa346b3ccc7c4834f3468ed0fd83d6186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ae42016625ae125d601331c2d423f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245603c093f065a2795e690265cd7fe588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf3f250e8a8a57fa64845e6d51682789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0aaf70b9d6eb892a512ccc0bfef4290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945280e0ebf216eaabc37ea84b2e01c991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91985133a315251beca1ad6abca1a492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601cbfdef7f40d181d44b8b26cbb510393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e04fdfa1d7592e0daffb11e0be3f2994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d79dcb645f3bc10455f10b356c538895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92c77cb69c598670457f47558fa3e096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4967e5daef4f54732fd37e2a44b699297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55792434a0a798bcd93d51fbc07b8d8798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d862825d775665680b9efb41539c799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51401899d5419ce8c0969b0f2b9b4d7a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1ef4c27b62b0a1ee724ca2be5a01e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0025b5882aa71032c1e5c98053033102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bddd21b4d3bdc5e4ca47c5560906b2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d398c03f93d63eb1d8a6147c52c8a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0627743def8f4cb2651b89b329bef3e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efccbc2db125814dba32bece217732a9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc00a7ad5ba167fdb2e0bfc225f6c7d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224ed999711631acf9475d6fe37eb90108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f785837fea295dda50d5e6326db0374109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8a66965a03fe8bb0e3e353b1b785d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a22925846434304502b68b1e7fabe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6896627391d25866d353c7774e14c0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2417858ca2dae1415cb9b71102479c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8559399449d7d18bdf83278a3407a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f446d1a6f8bf12c1de9f3eb6b91c7a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5a030ea747dcea0171ad23a1c5557116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f87d7e67c08ba277b8523ff36f6ba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77a1cd75bedff3b69e788e6a51c978118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d6f9ccc26edcdec812db505cfe2eb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5abba709bdf91235defde0b11cbc4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64ca932100522ab9488444977db025121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0fd1258230112e03db84238720023122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9cb09d359d9104feb3602526c0123123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36da882e514406e132cc0390cd60f82124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ac74976046f8ba828dc63a967970a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61686d84e1cf17d4c63a3152f673d7a1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714eaf7076c2b73c5310e1290afc78f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584e4c991c8bb9989a392dbbd99d5ef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b018b6a060f9e83dd78aa94513ad66129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4330a78cfecb7e60a3179f4796b4b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea6cf74b62186963c0b988f17e52d1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8b157163937cb168645b994e874c5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327fc839e10899007177e3a3b3ac120133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03fe1cd7ccb6f138cc56e38f21864f9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4e473524eabadba5bec469e12df5f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eaef00e21951ce4879aea637f25050136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6874c083abcb4996dc7d0fcc981e0b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8c0c30e71e7fc310272215c6f9b93138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de48d63354b75f74f53fd3806993235139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf27ec9ff966b4358b5c0b68e93423140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ecdd42c7d5aa190eec6db4f7558520141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24adf031891ede429f1feabf728bbaf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eee240f81830089190eec63818b79b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95395ab2e87147ecfb1beed7a47c9d3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489905edd75a62ae1677653353da4610145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e6ca62db9a875e85598ed1478b7f9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff097e309522bbd5f8e8be437d830c58147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39baa6da3b90b661e9bf0d049e1ed023148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b1a7eca3d8475e5f5ec339137cfe7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5cdc5b795b0f10f11c97f5adfe3df8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791398c93e71622a231a43d74e60a5bc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5441751f580beeb34a43bfbf094f2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8008f0691a64a20cf982b42d8a11e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c7c6d09e9ea3122c16d7210982c62154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ce0dea33f107c0e44b108ee592fdc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af333079fc9ffbb665c7c379b9d51f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad954851d117f4b409e0817ccc5a854157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f99e03b6bce87d9cb09fd118b3e9e7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755640f6a1ea1cdef27b938876b742e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d8b61f1a6794d065f14a0efae0fc6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd5a9e2649440c4ebfe4e7e3a85282161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77275f8d65b0965e8b8eb8a741d843ab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe788b6f4c0debf9f2b73918d208075c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59fef47ecc835e69f92df344064f0f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c11fe34dc75ba92f63b08cc03f22d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d0179684a73221a301efe9353521b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56d51fe7bd5bfc3f0708dc82b6c3d1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34170d8b22043b606f45ae56eb5676168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea318aebfe687cf00c7754ac690a6174169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a120bf933147af72b5f592f9fcd68170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a817af4c42a775b60feb02a48c58504171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf2e5aa4b2ff12dd008f96786f726e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20289d67faaf4e5584bfde1543329f1a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b974c45f322450742d26f27376635174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47cc5494e6f7b839f0b46248b34100175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c75058c7c8439ee57ad711ad7749f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3f1284a38c85828592d4c24517bf8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e86c5b415241b8ee6982c8daa4db34178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77178f9eb496a90fd9bfb1e181d82e2d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a295a4b97dfa1cecd5ec90796d08e5f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0608b659eb12856da26f2a6aa47cf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea7d1bc753bc7bf07c0239b07673b9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39b7b0bf42c8b4abbbeaddbb6a0a14183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f677404a48b559c727aef90f191f17184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2364ea49f53907d4baf218325e51f3e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377cd9624b1fceebb84e4aef94e2c1e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902503db579eb03b7166eab1c781bb2b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f842c94acf2cbb15573ad9c5c7786188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a1596f7d8581c73ce823ca3e15c6b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf08f995b64ed20f07d2197462405e3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765a84b0c1f59b8389b674c31f5ddee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b275325157b0bd60d2768eb2ddb902b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76fdddbd0c68448f8988529fd113ccc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206fdef22b0af115b2abbc3fc6e938e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbbe0e0232ff88fb8fed45ba42e9e8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510c424fb3fc8c980dd647dfea98dbe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42de6b8b6ba9bd320708a77464589f6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5cea48f6751f7c35f2563bfc7f039198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be1e101f466bd980ad8eaf00449ef1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d5cecd4d263b758027d1397bc029c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f770e2d2ab7b31663ceaf07830d06201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a175a67f6eb3f89d2bbb6d9acf116d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e6ee67edb78e9487f55187250abd3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214a2fe474311bd3355d80e3473ac0f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57676bb160d8208a01828463cf54a58e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5ef9d912ed8cb58496477ea1ab08f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3b4c52816d5a8c66b35d793ba3cd7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e587561a77828b9565379ab1ad9b3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3c36d07303aeeb8d5af9e3fcd8ea2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d06546ecf029dbf7e88527be78fe9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ab9f6b5ec03750b14fcc7346df313211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79684c0dd10e351aeb2c5033ee58b4a6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a85d6c78e63aef2f09d7040f6d486d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d92d6499daca8cbc98d2e107d58039214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc50be197a613357b98b95c2c14c4ed215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6e1202252de8b2d8f0b436c910e90216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac01b08bb2a5b034dbba716c2950d19217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b3a4930877e9a5405d7a03f21b4f5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7926d35800a63200be658d4a4a3279219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9e016c850c3288c8d760cd4bebc91220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6c2c4ea0f6aba61c448f1a1fa3a51221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c745b2243c20ae2528a12648a1c8ca3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebc227e686de4516d0493d4a3196c3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51ae64f533268486e8a8975b122abf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2defefe229b3f153e95ec9b7507984225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3548d409a9d1951fcdf48a01edeb3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951e510ca6f8d03ac5114826dfba31c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4e78f7ed104317c9279dee6730835228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b8a12d2094a6f27bcfbdccecce6f5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432abb31771d3183fc6acc146d85622230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4eb33630b876f4ef54eb6374a174fb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61ad42ad47735c96b9bcbc5ee3b7f0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173e47bbbe2c5e58fc10bb8e06600b2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd2e861bc34cf67ebde329fa729b59234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea1620df7fc9cb7b65af1c88f4a2d6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f93cce07447c9289257c212fb85ad236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bed7a0fba5277835b5429955f2f4c8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c82bc8d5133c71f9870379dcfcd06238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7638580f498ad32796f864c55a331c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b801bb0b668a459a51c41fee962f7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b8689a873831f4b4ad1d471042c6c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7fee1808297c593dc8e45ef06efe87242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e97199e15300a373542fd5877bede7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1303d2baf35d9b9811edac8f4dfce244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912fa67e2799680080f69b29e8b58a1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8fb142695028b4814bf162f387b055246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9dcebc902ae6b8f0258baf95cadaf1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8661a396e5fc50887daa3fdace1a025248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10bcc399de7bd29ee09a47a783f305249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058c7c180b654c8822c9c18d9b1b22a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a6aa251578416d651d67b4df8d94d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be0c983b3481cb954e63401052c791252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28efe07306f80c42e6b1182a37002468253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754104d62142a7beef1f01ddefbadf3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70a895c5ff73698671e47ae96357f7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9277aaf6524f0b976ca0bb521c91ddd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e282a3e9771854884ac47ec74e171257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3e6901692af587b9b4698c3cbf6fe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0af006599cec21d3816fe4d6217ec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3615829dfd29c2c94a1992b3078523a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc00ba0a00af3e362162e993edfb41261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4b4b624159c3f54d005526337e1d6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b15c4f76627c5341ec857639ff6f9b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893eab1b0a404a71c59d89bf1ed4888264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c07b4e81b9ae9a1c6bda7a423135b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe13791680eb807ff4dbd334f61b61266.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595929e4e26d4d1e8146af88c0bc9eab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b79c972fde251f672b66faca0289862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ce0afc5d8036f1e6d4bddcf50a4af3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b199c9c6f9629d4d1e0b84a63e002124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6f613484878d3ff0d2e9db1362a465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c0dcab897f3b40ea449249d1fe9d76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f91cbae322f44c7a189fc18e6b74127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4295c0fd87e941d226fa973e1e169378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e3b5297921d989ecd78c83df0e068a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99f0d5a5a35b93883cfadb4fc4e19510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff024f05417d0fb7dde15827853b492611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014c14dc608f1e9e29e0589be3a39c412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32656e4096486dbd7a499e4061562d6b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a90a38be8aebb8ce8c4d8b8d9b569014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983baccd8d0f0038cb6b3d5ba7a9b6ad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30bfe2e395fc077d85cd4bfbca1d49c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2b5d892572b58375e4441ef8749ed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf9651274189b3803ef9f3f744071e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169833551719db61f24219cf8b7e4cbe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abb6c490f3c15a9882cb99bcaf959420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc391380c99a80931be1765409556f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be00bf7b7882bf57cb47dc44943e2a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8567880486a3f2539332079a5874d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea101f2c5a861cd001c51dba4aaed8a724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf34182172c365762e7eecb8a901d4725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762b8c2052b733c7d3793084b0cee2226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5ffe7fe29939505f59cea3b7634c427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2144f4d0fd42a70f0026175d7c76728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaba899ec124342deac9d9dbe2115ef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88b1724d7454ff0e4e10f85ba6f9dd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cff25213897a67fe601739f8d0a6d131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd55c4e2c1a194edabf41e22e8856e532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff21039cea9fcd2a40b16197a4e076f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f2d303e1c1f45a152dc5c9865d5a034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e91821af68f3e2584adb3f966097735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696f6f7e5df16b142bee511031ab4cd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2600127f66a06be495f0f9b5f64d4537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6869800c626678eb4e34e69408e3cfa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf80a76a41b393dcc48a50186b44ea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff972a9e5f45916d68e773185988cf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309343a4d8eb301b29f99151a962172641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd18b653557e01553738f659c1c4c4642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92352df9004f853a3ccecc3e51f486cb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8fd52c488eeee2c88f4d3b19773e0344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56aa9cf7fe82a2cf996840faa1fa3d545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff76c6ad37242aaa2ca5737a5e3b5b146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322da42867e2ebc0cd7e3d72ad108f6847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1456d5dc953c19d247bb182c1eb1548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8d24ec1b29d6767b8370187c1361f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1ad5b546cb1a8fd677a5b8598abab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c6e0946ae1e8b76e016409b6445ed51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c417fc93e3ca86024a9fa6ea1f390852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad7287ba88788970a214abbe3c2fa353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3dea53d3ca81040112ec8b695b22054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc90cdd61cf2cede850a0767b4c3c2e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440b901e336d918ccf7de8ed02003d856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663397cd6df218c712f3b096fd0821f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58c6382a93e8c077ab6be34fc0bbdd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe97faefc6244c48014188c2db924759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688aff22171fdd17dd475c28bbfce8060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76259625157c9206839282362eb66261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af81c720168f1a510f7b505dbe6b3e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77b1a66ba0e6e324a230176d08e63563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc5f68fc1cb42962d57725f179838764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989af51146c70077c89771425bc5658d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50628df2032822923f672fa559f5d9ce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730be82bbac368e64f47b5fcb560e3d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f5f9fc78eca5038901a5f026b74cb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d1bf7e9c8c0d1c9b4e12c1e49545369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b45fa9c51494be57cf76e109975a3b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead05d92c3eb6d1c3721e2afd5fd889171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507d96cd3c93bd825b293941cea5e8a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687a5ce762e6235f929065ebad9c6e473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6d1da0c8aecaaa68fe91c5d3f39a474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f16b3ae611d8a7cf7bdb0ec50d9e3875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10977745e3cc4a767353a36f2dfcf6776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b968b6b1441193fc3e9d82dc4950c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca484c24c9217d6a67774e724b12e24d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d925def47910df8862da652499af3c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deec0841f9534d8725cf70c3cbd129d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a653136d1765d042d5d00fb0b71b0081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabde17730e41b162fe47f0f3ef2254b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02545a78770475cad666087d1105342883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22dfc9260f6205b554fd7caca3de1284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e633a7ce47a3614b44782ddb8806385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5fc254f2f000a719af5ccb22a44d986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b42482252f0163584a6daf0e4e58a287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3062bbb9258cd1961c8c79122e2da88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d89b201bab13a8b28cbd63efe608589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a35a34b95c27cb8c77670341a92f590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26bb33efe3528af8d2876b5330fa7c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b981f1241e846bb9d98d30e4ff601192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b66ef8b584ebf370c54f394b35e82893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195715cea3a7a700c5c4d950ed9d08794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe67ce10eb78dec9f1e3b2fb3a5fe595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce9d956d612766d9369aa38ace5a3f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404fdd2d6c2585a2b429c76cadf503197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100f64d1f09958c34883771e773e9db98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47f52cfac4f146a4462a5810242e1199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac6279f19f12f1ace7e5fd037ca79e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e6b49b7acff9b0d2c946fd59fe1ac101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f59e9788f8a7f86d91804fd0bfc866102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a3109f3b0394ee84af324230bba05103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8de0119d6444f195b5f6b487cca7df104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966b7c0c3608bac9b351de0d03c4278105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed34d7bc57653f76d4c529921aefa8b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b574f2ec816e9630bd85a0c9c96a9c9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7055a5d53cf15d502818cd81317f5a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc44be28bba6e9ad8c6f46e4c9a643109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7362b7bed92c857378a88f3ed33c6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d2b3370327ec0df74b0a59d92a56e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06feaf52d6e71e46ad84d92d9d07771b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be3301d0ad54acfacf85e37d6a4e45113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c50c52e834bc08385b8038bf6f814114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced2797af3322f78d3ad53f8d78597b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0865c569f31ac745a8fb9f31d34b92d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd790af15d4f9328dfc7a56cb6b2101f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93d6acea70cf024ea3bda1d0bb256c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce99077d2855c4a97e6867445dca7a1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c09d52243d7107595bf0083f3743c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8755d55d0d749f5899f36af6455c682121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0562483a0d88946e67c4ebb249155122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d16fd024f99d4a47642ded9c6d2164123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822906e94057fb9097f07e0d3d0b72cd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514d4957ee6332b5ee526052883d2e1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13fd7eb31c79c3716c842802b70593126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8e4ccf47f7bb88ac46028eb203f14127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ac31547a157b98bf1950c7816d0a1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89e543b6bbb4c8b47b094cd6db5006129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3dfccb7582ed44eb385e08b664deca130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8a330ffe35848bf0e15bec6a7d98c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad5a7e8aaa61adf75671c578f957ba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb14d402150fc85b37c4adee9ca4091133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af778ad512e69ee0881ac918fafb9e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ecb4d59b7f4c7a463f4220cccf1ac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9af638cba384ea28d9c4e2e848ba1f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e491f2ca3a369bce241a1707c96a544137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd4933c06ea7989ecaca5fbfbe482e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5663032d0fb4be019e944a127095892139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9613898f50e24a3804c19b18d5e3924140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a684b08b7f8a2f258079d66d22737b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59cc5ad9fc114fa58126e346751962142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1526a65f80172301968f5186e9854fb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a64ad1a089f544a118a823ecbb689144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9e51e60d6d422c25672d63efe347f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5fa0733a6aa92149d00e12a7fd4e7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d79e16c8c64424f07f8216dc329dd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eff619c41b8dd23ad9bd4d80e8ad3e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a0b299e44872d203bf46d6ee8e6e3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3f3beb4b14b36d2f3f71b4478a936150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8f114e7c4b614be56326980b1bfc1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aece2c90242fc35fac52bfc4351310d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd21cbb369069b678c22720d96f3e63153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86128c6d4808c6c25639dbd84c5a64154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b087e8af7f260d8d937876d8849330155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b80854b2e2a502c953d9663a6a4c70156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa98a7b6230313cdf0d1ba23a2020e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae02cc1734cfd5f2d9cbc6af0257508158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608ea3c782d60c1a79a164a0ea99cbe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174fde7742df9845256c3c35d1c16bcc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4e487d94413af6b29824ab0e0b143161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655fa0e8bab0e79ea71574ae33776322162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf74b577c99ddf5e020e7606204db3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79283614818e0f3bb6676a31facde12e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96ca56e2c8775270ac7634c3b3ad04165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8012b87452a3b1841492254039d46ba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d87aed145c5a9a93d3ba5e8650b9dd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0440104e8549c7f6e8d1bab66e98288168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb4f4785b8be93b268cb508a21f038169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7936ed778e270599ecd714bc45644a4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a501a5f3e23bb8c5284c3017fb711171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38a84a04045dbef3fe924583b7bf0e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e662e86fafe67aa926efef8e9cf5b7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29909d35b6825aeaca0fd53abd452beb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2521212f7a37fa0080a5b86c0896e09175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126088ab65c032c5d46e4d484e23505176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5944f0e64bfa650c556d012b7a3742177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16583712d56dc862a5b6e235f81c26ed178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc200445a9d63d194cad48f9f4767a7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b5bda9ad4abab09dcbd02341c6d07180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07267e359227a4eb0faf0dad92472f9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5f4a6ce60a1f2b98c372face359cf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a86ffc401f61b38fd0fced54ef8b4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb6d04aa514e3489cac66561ee5255184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4d57b9a036c2c09505940dfabc74b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6bf3da69e7f1e512c880462b410c4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617e16bd71983eb92dc2fa00e2a471f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d79a6e81ac20c2a86a89b6d71c72b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7560c29408929df0f4f9fadf298ad189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242aa1f9499ff2e509c842d237b88dcd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7b81ed73307986cfafbb294091680191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c542213e8bb9bfebe2f38b0ed7dd7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaaff780afd07251668c222cfe6e7fb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8308c278c60fcd8a4d8410d7c1c6bc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce40bfa0574041111fc122dfb1c55d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1fcf044ff5575d93671d5607e253e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cfe6f13e7c55ab35ce0e3a77efb6a1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da4548203a07b44b978ce3300c8ef4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5baa248fda6337aeef91c0e5c7dff4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081e82195eee019a3860f4acb097a45200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146dfc18f212300ebcade3b3f4651ce201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7dbf3b5a19c8227580a0f1801644f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda195d7356d1c3f2b3269fe4e2299de203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee546368c67ee25173f865ed278accb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a06d3704ba02b0717e33bcbff19389205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ce34874436d9a100e7a223b1a3471206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223af629c6f4b7388510b412f1ac607207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446c6a09487823b0795a8ab04a9e64c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07113555fb676992a333925b9fa7d6fe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d2476dc732917696e694944c2e3d3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4708feb2e00e28164ccc4f24c49b3de211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f52bf4262c64c9510a2adb5dc8b34212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e81fca009f8a815358cf0586e44c4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11c35c236c1c75a455fb6f425523e7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33262dbb7c9941f45ee35c1d4da5b69215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30650c2ceac2bff2defd5f6149550ef5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44edade4832f107cacbdf71466fe1727217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877e6959678c698c8736ead782817ea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d26c48a5cf51f1ca4f7f6a4a3cab7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040de591f45b472171f08844328b2f32220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79b35a579f360795fd4e3e3bc31577221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55fc9c47a2508e2bc313b327602d72b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e80a38c3ab25b2823c64d213a33283223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85e54605df68292172fc34808d4565224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637627abf39ce140097c5af5adb844d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acad43feec86874c64a969fd7911664226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc2bcc38e74b92c19ecf397e583e2f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf385180a7f86b6a5a41307eed3123228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9cb95e470e25ff258d9f6e38d54c4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb7d5ab6ce97ee57f44570f959321a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ef03db962a6eb6e03e72dad92023e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51d8e5e2dd0034ca65c36c54300d5a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a786ede63f7128e895028972a3daf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa75ceb25937bd2e7182cd7e2d6a643234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2ccca1bf4052459ca32f91f1ab482235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a12b4cb8331c8de10adaf32ca3c4a9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f562053168eca0e7b7a84998883a82237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2d45389d2ee7731cdc5a369c1a6cd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a44702bc3555a1a9e4c74493c124dd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743898050001e0fea211c9fdd35bee19240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e27d68299d5438adc4a19f1471fcb2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd388a5e641aaf1597c3c99603f19e9f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee401875569726ff7ebf8b2b25bb65f1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a652e55c41d6cbb83c2a7eecabd922244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73565913c99f51de808a6653cbb48d89245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573a3f47001aedbc8b55375eefd1a62246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aeb058964841d9d3d1703fc14fed9a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c3fafecb1491b254f798b7aa75b5f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e6215e047bcb6580a88dd44db045a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91a43c947e3b0639d975736efbbfe0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a57d7fb566d23cb891aa1c49019cac251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a2922346706a86b1bf64b870142d4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de30f301e3d744d1c41ebda40c02633253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c6a1eec0ca3e28083f4bd8b511211254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff4c04af1eeaf281f602f72d12216d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6780cccd3c354bda32862b7394c4790256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a3abf256d41146c5e1c812188edb7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db8aa0992760d68f4506fd4a0285d2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc41cfddd8b254f8e0cdbdeefdc79f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774532b9413eb1ff5a2de569de25523260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44bd21c695f8443a6963ee97e47e5bc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4767185d118b01dfbd67b5bb034dacf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ad367ff696bbfcd63a3f1ee7cc7ff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b4fcaacc8c11a592bcd7252fd2ee2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648cf347efa40963b652a1d4489ef65265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897d1aaba102bed76703c5c43bd8cd4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5143d817f03275f55758328124678267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5b2dc3d902a719c9403055d24d91d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf00a428ff666054a72bc918996a7ac269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb79a8b70c5c79641c6217a2db4b2b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc769d9c227323b54834deef6d5289271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2803902f296301bf65ab0836c3d18272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0161b5d6211ef4f544eaa0d3083cb0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e110adf9f99339143d11ff5ca07a98274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8feca5361867cf8add8ee82d5885d05275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41c3aa0f376593a35857f23984bdc6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5057f310e46ed8eb62be11e56c165a5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364ebf8d4760676d7a80542333de4a1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31117e41ee8995756a2e325acf5b74279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707d8c62c836b9a9780ffc7ee76cf2e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be43f0aab91ff9d95f75d129c77238281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c04382bc1fc5ea074f4031fefeae4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeda9c6e01ce6df92efaf2cbd62ebdd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208717bf747d953515a0e56feacfabee284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a17575eb2eead4386c4c75c0a6cc4f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f833a996104685cd2782e315a8c344286.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9188,50 +9245,650 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -9498,51 +10155,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J134"/>
+  <dimension ref="A1:J144"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="147.392578" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -9595,3231 +10252,3429 @@
         <v>25825</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I3" s="0">
         <v>13.3</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>25825</v>
+        <v>25826</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I4" s="0">
-        <v>13.3</v>
+        <v>8.49</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
         <v>25826</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="0">
         <v>8.49</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>25826</v>
+        <v>25827</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I6" s="0">
-        <v>8.49</v>
+        <v>11.88</v>
       </c>
       <c r="J6" s="0" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
         <v>25827</v>
       </c>
       <c r="D7" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="E7" s="0" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I7" s="0">
         <v>11.88</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>25827</v>
+        <v>25828</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I8" s="0">
-        <v>11.88</v>
+        <v>9.77</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>25828</v>
+        <v>25829</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="0">
-        <v>9.77</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>25829</v>
-[...3 lines deleted...]
-      </c>
+        <v>25830</v>
+      </c>
+      <c r="D10" s="0"/>
       <c r="E10" s="0" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="0">
         <v>8.279999999999999</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>25830</v>
-[...1 lines deleted...]
-      <c r="D11" s="0"/>
+        <v>17575</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>33</v>
+      </c>
       <c r="E11" s="0" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="F11" s="0"/>
+        <v>34</v>
+      </c>
+      <c r="F11" s="0" t="s">
+        <v>18</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="0">
-        <v>8.279999999999999</v>
+        <v>4.6</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>17575</v>
+        <v>17576</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="0">
-        <v>4.6</v>
+        <v>4.37</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>17576</v>
-[...3 lines deleted...]
-      </c>
+        <v>26779</v>
+      </c>
+      <c r="D13" s="0"/>
       <c r="E13" s="0" t="s">
-        <v>38</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="0">
-        <v>4.37</v>
+        <v>32.01</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>26779</v>
+        <v>26780</v>
       </c>
       <c r="D14" s="0"/>
       <c r="E14" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="0">
-        <v>32.01</v>
+        <v>65.68000000000001</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>26780</v>
-[...1 lines deleted...]
-      <c r="D15" s="0"/>
+        <v>26781</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>43</v>
+      </c>
       <c r="E15" s="0" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="F15" s="0"/>
+        <v>44</v>
+      </c>
+      <c r="F15" s="0" t="s">
+        <v>18</v>
+      </c>
       <c r="G15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="0">
-        <v>65.68000000000001</v>
+        <v>63.85</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>26781</v>
+        <v>26782</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="0">
-        <v>63.85</v>
+        <v>84.31</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>26782</v>
+        <v>26817</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="0">
-        <v>84.31</v>
+        <v>97.31999999999999</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>26817</v>
+        <v>26818</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="0">
-        <v>97.31999999999999</v>
+        <v>106.12</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>26818</v>
+        <v>26819</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="0">
-        <v>106.12</v>
+        <v>191.48</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>26819</v>
-[...3 lines deleted...]
-      </c>
+        <v>24457</v>
+      </c>
+      <c r="D20" s="0"/>
       <c r="E20" s="0" t="s">
-        <v>57</v>
-[...3 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="0">
-        <v>191.48</v>
+        <v>19.48</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>24457</v>
-[...1 lines deleted...]
-      <c r="D21" s="0"/>
+        <v>24458</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>60</v>
+      </c>
       <c r="E21" s="0" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="F21" s="0"/>
+        <v>61</v>
+      </c>
+      <c r="F21" s="0" t="s">
+        <v>18</v>
+      </c>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
-        <v>19.48</v>
+        <v>17.62</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>24458</v>
+        <v>24459</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
-        <v>17.62</v>
+        <v>22.52</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>24459</v>
+        <v>24460</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="0">
-        <v>22.52</v>
+        <v>30.21</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>24460</v>
+        <v>24461</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="0">
-        <v>30.21</v>
+        <v>38.95</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>24461</v>
+        <v>24462</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="0">
-        <v>38.95</v>
+        <v>18.55</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>24462</v>
-[...3 lines deleted...]
-      </c>
+        <v>24463</v>
+      </c>
+      <c r="D26" s="0"/>
       <c r="E26" s="0" t="s">
-        <v>74</v>
-[...3 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="F26" s="0"/>
       <c r="G26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="0">
-        <v>18.55</v>
+        <v>4.88</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>24463</v>
+        <v>24464</v>
       </c>
       <c r="D27" s="0"/>
       <c r="E27" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F27" s="0"/>
       <c r="G27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I27" s="0">
-        <v>4.88</v>
+        <v>5.37</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>24464</v>
+        <v>24465</v>
       </c>
       <c r="D28" s="0"/>
       <c r="E28" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F28" s="0"/>
       <c r="G28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="0">
-        <v>5.37</v>
+        <v>6.34</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>24465</v>
-[...1 lines deleted...]
-      <c r="D29" s="0"/>
+        <v>22129</v>
+      </c>
+      <c r="D29" s="0" t="s">
+        <v>81</v>
+      </c>
       <c r="E29" s="0" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="F29" s="0"/>
+        <v>82</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>18</v>
+      </c>
       <c r="G29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="0">
-        <v>6.34</v>
+        <v>14.83</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>22129</v>
+        <v>22130</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="0">
-        <v>14.83</v>
+        <v>15.08</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>22130</v>
+        <v>22131</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="0">
-        <v>15.08</v>
+        <v>11.82</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>22131</v>
+        <v>22132</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="0">
-        <v>11.82</v>
+        <v>8.35</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>22132</v>
+        <v>22133</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="0">
-        <v>8.35</v>
+        <v>7.3</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>22133</v>
+        <v>22134</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I34" s="0">
-        <v>7.3</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>22134</v>
-[...3 lines deleted...]
-      </c>
+        <v>22135</v>
+      </c>
+      <c r="D35" s="0"/>
       <c r="E35" s="0" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      </c>
+        <v>99</v>
+      </c>
+      <c r="F35" s="0"/>
       <c r="G35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I35" s="0">
-        <v>9.039999999999999</v>
+        <v>5.05</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>22135</v>
-[...1 lines deleted...]
-      <c r="D36" s="0"/>
+        <v>22136</v>
+      </c>
+      <c r="D36" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="E36" s="0" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="F36" s="0"/>
+        <v>102</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>103</v>
+      </c>
       <c r="G36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I36" s="0">
-        <v>5.05</v>
+        <v>7.35</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>22136</v>
+        <v>22137</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="F37" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="F37" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I37" s="0">
-        <v>7.35</v>
+        <v>11.36</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>22137</v>
+        <v>22138</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I38" s="0">
-        <v>11.36</v>
+        <v>11.82</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>22138</v>
+        <v>22139</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>104</v>
+        <v>18</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I39" s="0">
-        <v>11.82</v>
+        <v>14.23</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I40" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>22140</v>
+        <v>22141</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
-        <v>12.74</v>
+        <v>6.96</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>22141</v>
+        <v>22142</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
-        <v>6.96</v>
+        <v>16.22</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>14</v>
+        <v>125</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>126</v>
+        <v>103</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>18251</v>
+        <v>19445</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>104</v>
+        <v>18</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
-        <v>38.72</v>
+        <v>1.25</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>19445</v>
-[...3 lines deleted...]
-      </c>
+        <v>19447</v>
+      </c>
+      <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>135</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
-        <v>1.25</v>
+        <v>1.75</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>19447</v>
+        <v>19448</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
-        <v>1.75</v>
+        <v>1.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>19448</v>
-[...3 lines deleted...]
-      </c>
+        <v>19446</v>
+      </c>
+      <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
         <v>141</v>
       </c>
-      <c r="F49" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
-        <v>1.99</v>
+        <v>1.75</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19446</v>
-[...1 lines deleted...]
-      <c r="D50" s="0" t="s">
+        <v>19449</v>
+      </c>
+      <c r="D50" s="0"/>
+      <c r="E50" s="0" t="s">
         <v>143</v>
       </c>
-      <c r="E50" s="0" t="s">
+      <c r="F50" s="0"/>
+      <c r="G50" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I50" s="0">
+        <v>2.88</v>
+      </c>
+      <c r="J50" s="0" t="s">
         <v>144</v>
-      </c>
-[...10 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19449</v>
-[...1 lines deleted...]
-      <c r="D51" s="0"/>
+        <v>19450</v>
+      </c>
+      <c r="D51" s="0" t="s">
+        <v>145</v>
+      </c>
       <c r="E51" s="0" t="s">
         <v>146</v>
       </c>
-      <c r="F51" s="0"/>
+      <c r="F51" s="0" t="s">
+        <v>103</v>
+      </c>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
-        <v>2.88</v>
+        <v>5.54</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19450</v>
+        <v>19451</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>148</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>149</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
-        <v>5.54</v>
+        <v>8.81</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19451</v>
+        <v>19452</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>151</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>152</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
-        <v>8.81</v>
+        <v>5.57</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19452</v>
+        <v>19453</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
-        <v>5.57</v>
+        <v>9.74</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19453</v>
-[...1 lines deleted...]
-      <c r="D55" s="0" t="s">
+        <v>19454</v>
+      </c>
+      <c r="D55" s="0"/>
+      <c r="E55" s="0" t="s">
         <v>157</v>
       </c>
-      <c r="E55" s="0" t="s">
+      <c r="F55" s="0"/>
+      <c r="G55" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I55" s="0">
+        <v>2.67</v>
+      </c>
+      <c r="J55" s="0" t="s">
         <v>158</v>
-      </c>
-[...10 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19454</v>
-[...1 lines deleted...]
-      <c r="D56" s="0" t="s">
+        <v>19455</v>
+      </c>
+      <c r="D56" s="0"/>
+      <c r="E56" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="F56" s="0"/>
+      <c r="G56" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>160</v>
-      </c>
-[...13 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19455</v>
+        <v>19456</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="E57" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="F57" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G57" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I57" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J57" s="0" t="s">
         <v>163</v>
-      </c>
-[...13 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19456</v>
+        <v>19457</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="E58" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="F58" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G58" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I58" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J58" s="0" t="s">
         <v>166</v>
-      </c>
-[...13 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19457</v>
+        <v>19458</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G59" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I59" s="0">
+        <v>1.99</v>
+      </c>
+      <c r="J59" s="0" t="s">
         <v>169</v>
-      </c>
-[...13 lines deleted...]
-        <v>171</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19458</v>
-[...3 lines deleted...]
-      </c>
+        <v>19459</v>
+      </c>
+      <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>173</v>
-[...3 lines deleted...]
-      </c>
+        <v>170</v>
+      </c>
+      <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
-        <v>1.99</v>
+        <v>1.62</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19459</v>
-[...1 lines deleted...]
-      <c r="D61" s="0"/>
+        <v>19560</v>
+      </c>
+      <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
       <c r="E61" s="0" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="F61" s="0"/>
+        <v>173</v>
+      </c>
+      <c r="F61" s="0" t="s">
+        <v>18</v>
+      </c>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
-        <v>1.62</v>
+        <v>2.64</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19560</v>
+        <v>19461</v>
       </c>
       <c r="D62" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="E62" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="F62" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G62" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I62" s="0">
+        <v>2.48</v>
+      </c>
+      <c r="J62" s="0" t="s">
         <v>177</v>
-      </c>
-[...13 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19461</v>
+        <v>10462</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G63" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I63" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J63" s="0" t="s">
         <v>180</v>
-      </c>
-[...13 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>10462</v>
+        <v>19463</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>1.75</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19463</v>
+        <v>19464</v>
       </c>
       <c r="D65" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="E65" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="F65" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G65" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I65" s="0">
+        <v>3.79</v>
+      </c>
+      <c r="J65" s="0" t="s">
         <v>186</v>
-      </c>
-[...13 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19464</v>
-[...3 lines deleted...]
-      </c>
+        <v>24467</v>
+      </c>
+      <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>190</v>
-[...3 lines deleted...]
-      </c>
+        <v>187</v>
+      </c>
+      <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
-        <v>3.79</v>
+        <v>26.67</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>24467</v>
+        <v>24468</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
-        <v>26.67</v>
+        <v>17.27</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>24468</v>
-[...1 lines deleted...]
-      <c r="D68" s="0"/>
+        <v>24466</v>
+      </c>
+      <c r="D68" s="0" t="s">
+        <v>191</v>
+      </c>
       <c r="E68" s="0" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="F68" s="0"/>
+        <v>192</v>
+      </c>
+      <c r="F68" s="0" t="s">
+        <v>18</v>
+      </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
-        <v>17.27</v>
+        <v>7.76</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>24466</v>
+        <v>24469</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="F69" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G69" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I69" s="0">
+        <v>5.22</v>
+      </c>
+      <c r="J69" s="0" t="s">
         <v>196</v>
-      </c>
-[...13 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>24469</v>
+        <v>24470</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="F70" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G70" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I70" s="0">
+        <v>6.14</v>
+      </c>
+      <c r="J70" s="0" t="s">
         <v>199</v>
-      </c>
-[...13 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>24470</v>
+        <v>24471</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="E71" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="F71" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G71" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I71" s="0">
+        <v>7.34</v>
+      </c>
+      <c r="J71" s="0" t="s">
         <v>202</v>
-      </c>
-[...13 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>24471</v>
+        <v>24472</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="E72" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="F72" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G72" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I72" s="0">
+        <v>9.619999999999999</v>
+      </c>
+      <c r="J72" s="0" t="s">
         <v>205</v>
-      </c>
-[...13 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>24472</v>
+        <v>24473</v>
       </c>
       <c r="D73" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="E73" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="F73" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G73" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I73" s="0">
+        <v>15.31</v>
+      </c>
+      <c r="J73" s="0" t="s">
         <v>208</v>
-      </c>
-[...13 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>24473</v>
+        <v>24474</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
-        <v>15.31</v>
+        <v>24.8</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>24474</v>
-[...3 lines deleted...]
-      </c>
+        <v>26830</v>
+      </c>
+      <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>215</v>
-[...3 lines deleted...]
-      </c>
+        <v>212</v>
+      </c>
+      <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
-        <v>24.8</v>
+        <v>36.46</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>26830</v>
+        <v>26831</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
-        <v>36.46</v>
+        <v>16.22</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18252</v>
-[...3 lines deleted...]
-      </c>
+        <v>18253</v>
+      </c>
+      <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>224</v>
-[...3 lines deleted...]
-      </c>
+        <v>220</v>
+      </c>
+      <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
-        <v>85.31999999999999</v>
+        <v>23.65</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>18253</v>
+        <v>18254</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
-        <v>23.65</v>
+        <v>19.71</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>18254</v>
+        <v>26832</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
-        <v>19.71</v>
+        <v>4.26</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>26832</v>
+        <v>26833</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
-        <v>4.26</v>
+        <v>5.22</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>26833</v>
-[...3 lines deleted...]
-      </c>
+        <v>26834</v>
+      </c>
+      <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>234</v>
-[...3 lines deleted...]
-      </c>
+        <v>229</v>
+      </c>
+      <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
-        <v>5.22</v>
+        <v>19.48</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>26834</v>
-[...1 lines deleted...]
-      <c r="D83" s="0"/>
+        <v>26835</v>
+      </c>
+      <c r="D83" s="0" t="s">
+        <v>231</v>
+      </c>
       <c r="E83" s="0" t="s">
-        <v>236</v>
-[...1 lines deleted...]
-      <c r="F83" s="0"/>
+        <v>232</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>18</v>
+      </c>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
-        <v>19.48</v>
+        <v>35.93</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>26835</v>
+        <v>26836</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
-        <v>35.93</v>
+        <v>17.33</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>26836</v>
+        <v>26837</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>14</v>
+        <v>103</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
-        <v>17.33</v>
+        <v>15.73</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>26837</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>245</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>104</v>
+        <v>241</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>15.73</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>246</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>26837</v>
+        <v>26838</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>248</v>
+        <v>18</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
-        <v>15.73</v>
+        <v>11.99</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>26838</v>
+        <v>26839</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
-        <v>11.99</v>
+        <v>26.24</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>26839</v>
+        <v>26840</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
-        <v>26.24</v>
+        <v>12.48</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>26840</v>
-[...3 lines deleted...]
-      </c>
+        <v>26841</v>
+      </c>
+      <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>256</v>
-[...3 lines deleted...]
-      </c>
+        <v>251</v>
+      </c>
+      <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
-        <v>12.48</v>
+        <v>8.23</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>26841</v>
+        <v>26842</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
-        <v>8.23</v>
+        <v>10.48</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>26842</v>
-[...1 lines deleted...]
-      <c r="D92" s="0"/>
+        <v>26843</v>
+      </c>
+      <c r="D92" s="0" t="s">
+        <v>255</v>
+      </c>
       <c r="E92" s="0" t="s">
-        <v>260</v>
-[...1 lines deleted...]
-      <c r="F92" s="0"/>
+        <v>256</v>
+      </c>
+      <c r="F92" s="0" t="s">
+        <v>18</v>
+      </c>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
-        <v>10.48</v>
+        <v>17.62</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>26843</v>
+        <v>26844</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
-        <v>17.62</v>
+        <v>16.72</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>26844</v>
-[...3 lines deleted...]
-      </c>
+        <v>26845</v>
+      </c>
+      <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>266</v>
-[...3 lines deleted...]
-      </c>
+        <v>261</v>
+      </c>
+      <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
-        <v>16.72</v>
+        <v>9.27</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>267</v>
+        <v>262</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>26845</v>
-[...1 lines deleted...]
-      <c r="D95" s="0"/>
+        <v>22150</v>
+      </c>
+      <c r="D95" s="0" t="s">
+        <v>263</v>
+      </c>
       <c r="E95" s="0" t="s">
-        <v>268</v>
-[...1 lines deleted...]
-      <c r="F95" s="0"/>
+        <v>264</v>
+      </c>
+      <c r="F95" s="0" t="s">
+        <v>18</v>
+      </c>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
-        <v>9.27</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>22150</v>
+        <v>22151</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
-        <v>9.039999999999999</v>
+        <v>7.89</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>22151</v>
+        <v>22148</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
-        <v>7.89</v>
+        <v>11.49</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>22148</v>
-[...3 lines deleted...]
-      </c>
+        <v>22149</v>
+      </c>
+      <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>277</v>
-[...3 lines deleted...]
-      </c>
+        <v>272</v>
+      </c>
+      <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
-        <v>11.49</v>
+        <v>8.300000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>22149</v>
-[...1 lines deleted...]
-      <c r="D99" s="0"/>
+        <v>24492</v>
+      </c>
+      <c r="D99" s="0" t="s">
+        <v>274</v>
+      </c>
       <c r="E99" s="0" t="s">
-        <v>279</v>
-[...1 lines deleted...]
-      <c r="F99" s="0"/>
+        <v>275</v>
+      </c>
+      <c r="F99" s="0" t="s">
+        <v>18</v>
+      </c>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
-        <v>8.300000000000001</v>
+        <v>16.7</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24492</v>
+        <v>24493</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>282</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
-        <v>16.7</v>
+        <v>10.9</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>283</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24493</v>
-[...3 lines deleted...]
-      </c>
+        <v>24494</v>
+      </c>
+      <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>285</v>
-[...3 lines deleted...]
-      </c>
+        <v>280</v>
+      </c>
+      <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
-        <v>10.9</v>
+        <v>22.49</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24494</v>
-[...3 lines deleted...]
-      </c>
+        <v>24495</v>
+      </c>
+      <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>288</v>
-[...3 lines deleted...]
-      </c>
+        <v>282</v>
+      </c>
+      <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
-        <v>22.49</v>
+        <v>11.36</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>289</v>
+        <v>283</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24495</v>
+        <v>24496</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>284</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
-        <v>11.36</v>
+        <v>14.99</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>285</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24496</v>
-[...1 lines deleted...]
-      <c r="D104" s="0"/>
+        <v>24497</v>
+      </c>
+      <c r="D104" s="0" t="s">
+        <v>286</v>
+      </c>
       <c r="E104" s="0" t="s">
-        <v>292</v>
-[...1 lines deleted...]
-      <c r="F104" s="0"/>
+        <v>287</v>
+      </c>
+      <c r="F104" s="0" t="s">
+        <v>18</v>
+      </c>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
-        <v>14.99</v>
+        <v>12.05</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24497</v>
-[...3 lines deleted...]
-      </c>
+        <v>24498</v>
+      </c>
+      <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>295</v>
-[...3 lines deleted...]
-      </c>
+        <v>289</v>
+      </c>
+      <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
-        <v>12.05</v>
+        <v>12.75</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>296</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24498</v>
-[...1 lines deleted...]
-      <c r="D106" s="0"/>
+        <v>24499</v>
+      </c>
+      <c r="D106" s="0" t="s">
+        <v>291</v>
+      </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
-[...1 lines deleted...]
-      <c r="F106" s="0"/>
+        <v>292</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>103</v>
+      </c>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
-        <v>12.75</v>
+        <v>12.05</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>293</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24499</v>
+        <v>18267</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>295</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>104</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
-        <v>12.05</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>296</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>297</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18268</v>
+        <v>22163</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
-        <v>10.9</v>
+        <v>4.75</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>22163</v>
+        <v>18326</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
-        <v>4.75</v>
+        <v>58.62</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>18326</v>
+        <v>26874</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>14</v>
+        <v>103</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
-        <v>58.62</v>
+        <v>39.7</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>26874</v>
+        <v>26875</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>315</v>
+        <v>310</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>104</v>
+        <v>18</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
-        <v>39.7</v>
+        <v>12.98</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>26875</v>
+        <v>26876</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>312</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>318</v>
+        <v>313</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
-        <v>12.98</v>
+        <v>11.5</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>26876</v>
+        <v>24530</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>14</v>
+        <v>103</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
-        <v>11.5</v>
+        <v>22.21</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24530</v>
+        <v>24531</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
-        <v>22.21</v>
+        <v>27.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24531</v>
+        <v>24539</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>104</v>
+        <v>18</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
-        <v>27.09</v>
+        <v>8.18</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24539</v>
+        <v>24540</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
-        <v>8.18</v>
+        <v>38.7</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24540</v>
+        <v>26921</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
-        <v>38.7</v>
+        <v>89.88</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>26921</v>
+        <v>18355</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
-        <v>89.88</v>
+        <v>12.27</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>18355</v>
+        <v>18356</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
-        <v>12.27</v>
+        <v>11.41</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>340</v>
+        <v>335</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>18356</v>
+        <v>18357</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>342</v>
+        <v>337</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>14</v>
+        <v>103</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
-        <v>11.41</v>
+        <v>22.72</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>343</v>
+        <v>338</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>18357</v>
+        <v>18358</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>344</v>
+        <v>339</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>345</v>
+        <v>340</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>104</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
-        <v>22.72</v>
+        <v>27.21</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>18358</v>
+        <v>26922</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>348</v>
+        <v>343</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
-        <v>27.21</v>
+        <v>32.5</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>26922</v>
+        <v>26924</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
-        <v>32.5</v>
+        <v>22.72</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>26924</v>
+        <v>26923</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>353</v>
+        <v>348</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>354</v>
+        <v>349</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
-        <v>22.72</v>
+        <v>4.25</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>26923</v>
-[...3 lines deleted...]
-      </c>
+        <v>26931</v>
+      </c>
+      <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>357</v>
-[...3 lines deleted...]
-      </c>
+        <v>351</v>
+      </c>
+      <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
-        <v>4.25</v>
+        <v>9.83</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>358</v>
+        <v>352</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>26931</v>
+        <v>26932</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>359</v>
+        <v>353</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>360</v>
+        <v>354</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
-        <v>9.83</v>
+        <v>2.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>361</v>
+        <v>355</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>26932</v>
+        <v>26933</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>362</v>
+        <v>356</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>363</v>
+        <v>357</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
-        <v>2.63</v>
+        <v>2.36</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>364</v>
+        <v>358</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>26933</v>
+        <v>22167</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>365</v>
+        <v>359</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>366</v>
+        <v>360</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
-        <v>2.36</v>
+        <v>19.26</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>367</v>
+        <v>361</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>22167</v>
+        <v>22168</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>368</v>
+        <v>362</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>369</v>
+        <v>363</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
-        <v>19.26</v>
+        <v>19.98</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>370</v>
+        <v>364</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>22168</v>
+        <v>24557</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>371</v>
+        <v>365</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>372</v>
+        <v>366</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
-        <v>19.98</v>
+        <v>18.53</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>373</v>
+        <v>367</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24557</v>
+        <v>24558</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>374</v>
+        <v>368</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>375</v>
+        <v>369</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
-        <v>18.53</v>
+        <v>40.21</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>376</v>
+        <v>370</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24558</v>
+        <v>24559</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>377</v>
+        <v>371</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>372</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>14</v>
+        <v>103</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
-        <v>40.21</v>
+        <v>8.91</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>373</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24559</v>
+        <v>19509</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>374</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I134" s="0">
+        <v>2.36</v>
+      </c>
+      <c r="J134" s="0" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="135" spans="1:10" customHeight="1" ht="80">
+      <c r="A135" s="0"/>
+      <c r="B135" s="0"/>
+      <c r="C135" s="0">
+        <v>19510</v>
+      </c>
+      <c r="D135" s="0" t="s">
+        <v>377</v>
+      </c>
+      <c r="E135" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="F135" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G135" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I135" s="0">
+        <v>2.63</v>
+      </c>
+      <c r="J135" s="0" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="136" spans="1:10" customHeight="1" ht="80">
+      <c r="A136" s="0"/>
+      <c r="B136" s="0"/>
+      <c r="C136" s="0">
+        <v>19511</v>
+      </c>
+      <c r="D136" s="0"/>
+      <c r="E136" s="0" t="s">
         <v>380</v>
       </c>
-      <c r="E134" s="0" t="s">
+      <c r="F136" s="0"/>
+      <c r="G136" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I136" s="0">
+        <v>1.58</v>
+      </c>
+      <c r="J136" s="0" t="s">
         <v>381</v>
       </c>
-      <c r="F134" s="0" t="s">
-[...5 lines deleted...]
-      <c r="I134" s="0">
+    </row>
+    <row r="137" spans="1:10" customHeight="1" ht="80">
+      <c r="A137" s="0"/>
+      <c r="B137" s="0"/>
+      <c r="C137" s="0">
+        <v>19512</v>
+      </c>
+      <c r="D137" s="0"/>
+      <c r="E137" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="F137" s="0"/>
+      <c r="G137" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I137" s="0">
+        <v>1.31</v>
+      </c>
+      <c r="J137" s="0" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="138" spans="1:10" customHeight="1" ht="80">
+      <c r="A138" s="0"/>
+      <c r="B138" s="0"/>
+      <c r="C138" s="0">
+        <v>24588</v>
+      </c>
+      <c r="D138" s="0" t="s">
+        <v>384</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="F138" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G138" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I138" s="0">
+        <v>16.93</v>
+      </c>
+      <c r="J138" s="0" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="139" spans="1:10" customHeight="1" ht="80">
+      <c r="A139" s="0"/>
+      <c r="B139" s="0"/>
+      <c r="C139" s="0">
+        <v>24585</v>
+      </c>
+      <c r="D139" s="0"/>
+      <c r="E139" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F139" s="0"/>
+      <c r="G139" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I139" s="0">
+        <v>3.5</v>
+      </c>
+      <c r="J139" s="0" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="140" spans="1:10" customHeight="1" ht="80">
+      <c r="A140" s="0"/>
+      <c r="B140" s="0"/>
+      <c r="C140" s="0">
+        <v>24586</v>
+      </c>
+      <c r="D140" s="0"/>
+      <c r="E140" s="0" t="s">
+        <v>389</v>
+      </c>
+      <c r="F140" s="0"/>
+      <c r="G140" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I140" s="0">
+        <v>6.25</v>
+      </c>
+      <c r="J140" s="0" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="141" spans="1:10" customHeight="1" ht="80">
+      <c r="A141" s="0"/>
+      <c r="B141" s="0"/>
+      <c r="C141" s="0">
+        <v>24587</v>
+      </c>
+      <c r="D141" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E141" s="0" t="s">
+        <v>392</v>
+      </c>
+      <c r="F141" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G141" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I141" s="0">
+        <v>11.31</v>
+      </c>
+      <c r="J141" s="0" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="142" spans="1:10" customHeight="1" ht="80">
+      <c r="A142" s="0"/>
+      <c r="B142" s="0"/>
+      <c r="C142" s="0">
+        <v>22170</v>
+      </c>
+      <c r="D142" s="0" t="s">
+        <v>394</v>
+      </c>
+      <c r="E142" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="F142" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G142" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I142" s="0">
+        <v>9.4</v>
+      </c>
+      <c r="J142" s="0" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="143" spans="1:10" customHeight="1" ht="80">
+      <c r="A143" s="0"/>
+      <c r="B143" s="0"/>
+      <c r="C143" s="0">
+        <v>22171</v>
+      </c>
+      <c r="D143" s="0" t="s">
+        <v>397</v>
+      </c>
+      <c r="E143" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F143" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G143" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I143" s="0">
         <v>8.91</v>
       </c>
-      <c r="J134" s="0" t="s">
-        <v>382</v>
+      <c r="J143" s="0" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="144" spans="1:10" customHeight="1" ht="80">
+      <c r="A144" s="0"/>
+      <c r="B144" s="0"/>
+      <c r="C144" s="0">
+        <v>29950</v>
+      </c>
+      <c r="D144" s="0"/>
+      <c r="E144" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="F144" s="0"/>
+      <c r="G144" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I144" s="0">
+        <v>48.03</v>
+      </c>
+      <c r="J144" s="0" t="s">
+        <v>401</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>