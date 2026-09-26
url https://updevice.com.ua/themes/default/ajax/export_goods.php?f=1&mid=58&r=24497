--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1291,51 +1291,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7819b312a9b00d134ac0384b698591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd2c33df45a614e92375c744c878cb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f740e5ca359ba32b5b90b1aea78b81d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28919a993df46abbd0c34d6a8b57cf34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58273fcba652669caf44545defff2115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9cc00a23665a7e762db2acd1dec406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0660f2ddd3b3434efcd5251fc240f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951cddab63e761352ff73cf0ede1819f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def347b6ea74dba940ad8691d63346b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8e8ec9c195db66b2c324fcb01283910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df909acbe26d5335016aa17eb1a194b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ccfeac7e2c6a80f75bdd63cd743c6d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227214ae7c625454ea70fbc73e626f7f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4004c63867c4459673be75fd738c7c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693642471ef05a57d424f172916505515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822d025abd288726731a31317622cc016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e72acdb6eb54ad591eb6b4f8df84d817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44944b381430aec82bb212861cb4121d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f48e470470c3bf51102d9427d18f9c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8c3c65c691422b264d97c2fb33e3720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5014eabd1c10e53696b6c4dcb6b932d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72dbd100a210ad1af2ed62aa0eb37c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37d627b6342c538e4ccca8d85ee62f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9abc8b6898aecfa9a49abf7feed0ff24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f40009191404aeae5577c2ae2ee50825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398502764dff00875439fd23792de60a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0729c8035fb24b060716834950313a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d2198999ac7eda8ad953c74602db828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2d8ec1306696afa322836d69636aa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3c92fca1798cc1c153e6fdd8ed5e130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1149ea27a0c8d55cae69d1523f8b5f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d6307b0d697dbb15bc2160a4be14032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d492f1892742f15db85b47d853b82033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af596493c7914d0a2673d647ebba1d134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb995b6c57c0114b29b86e92e55f26535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242dbf4bc2fcd55d1317e1e559215c636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379cf9fc599e2cd86cb12a0712020fc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970201ee167ed4b93674fc65aba8ebdd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f89f50c79ac984122fdfec43c0adc539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c86c63bb980f71578bf80615a1d10d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25906143178da2250cbcc346c89aa1ea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b015c8c6b472eeb1af7ed470a108c842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3d44d1686b2ea0b91dad3b7ccf82343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4050cc2461916449d58691fe747ba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8955bd3762a7c819f36858a94a248d245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17454b27c0aa790161c1f5b87003c646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda00a1de79cdced18ea2085915e32c347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c933552321a423394d0c628e97f5f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495b8a0ccd9a27489ff0ef31f6f677c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e5846e60e7846747c47e06214fdcb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8e5d78014789492380448e722a84051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850253044e2b21da71d4c5ea3283655852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041be741971a255a459c0257ecd253c953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d80d3efdb3cad63fdb3a299105d7c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b3b87d73e3f7de2006cb9dfe4cb2655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792972058728dc60173d8d741445cf6656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b5ceed66ca22280577ca86f13cedc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba15d9b813433be0aecf4e7c803323e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95a3060f89c0d8366e1bb66e50bdc559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39e906e4e6de41facbef968298c58360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9fb942b3b2f661dada915aa0fe338461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d43e56659473018ab53e73abdd90362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a0d32b62e3b5359b54841478f1a5363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4742cd5de288f64c118b3ce0210742c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efdf2b64e63039c55ee0dc638e4b90e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16881ba57e3d314eec3d35acd2c565d966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e8e39bfab8d58affe166e918dc0b567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ff1052744ee7dc66d5cc13fe0ae9068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a1afcc0fd418f7063858dc191c07b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2acb08f82fa284a2c407c5b360968a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2a2ff584710d6cf69061f2239112671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179a8f1238d0efb3fc4a2ae9e89075272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c83e92cc98c1f591298bb6c77a582673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da8745973f58c199a4fd7f622bb95274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd76ceae6883bdc06059d8b6fa145a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb1b791208e9c2836e348e2310dbce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd170618d1ca04782e5930cbe580f62d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b45cd3ca7fbff6aef073d1d3c6ad478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825243abc8ded657c067f8588d92e8679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d300a9f168945b5be571b5d5a5dd180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291d47ae32f32455bfb3ea80256896d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31f1529384ffbf0763d01a63cb919b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4a1db45e59a16c320912791d4f11f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c18e39a08b790781f10438c6904c6f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f468e23228121baef65e9203ab48b585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5b68adbbb6ca67f1a837c9a7eff6886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9810fee6f6533bf0043f404c543dc5587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc9b754610378f001cd2b77c632b7988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011bcdc06d629375dada5840e7dd82c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d419e325648e585ae800de92a97478790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc855f2a1dd4203b1351cd6e5041bb6f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28193eef106dd092be90158e0abdaea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fcd9a956999d0044ad9941b3c504893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d444cacd31f67194c9ac70c45dd4fb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0344a62cf18c21a08804bf80bf48c495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078bc9c68d0bdbf84633474c48eacf2696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46e703c9925e9b90f908800960ba9097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36ff1f516c3ed1017c2d24dbb34be898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086ff8dc53efc15206750ffb4ac1ed499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c71ee7e37533e1f18b8493da93d03100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb17491e4463e5a9b61ec27ea882efb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f3c038e7633438ca6c0881b17f457102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70fc8e242b8511c60f8783eece0c3c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f53bdb29d7edd4aecd772d311ad7c9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13e04498a870ad2d59570b816fb5dc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1592c244732d5ce69abe8e948d75732106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610126438c05dcfda3d11972a7738c4a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33386f07716638d168f0d09310285791108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b490376e921899c2f6575db409919df109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e528977510e2de8c68ec0fdfc350e1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc2d6f4c28f65b0a70204278c9fa06111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e64b37413d3665b0a2a8d70e15a32112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84107c2bd46b931cda39fa7824298ecf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a4af22744d443e23b59fbd15f5b61114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c11729f1864c7cde04bd2a8eaf162115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592cc24adb7599e6bfa1dfee1b82768116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57985427ffe16cd4f4c60948ee60fb3f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de9ab37de5be611f4c2f14930b2bcc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f45cc2c267411b78a7a9daa71a9ed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f682e129fb09d483d26e5c4ccaae66120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98986a6dbca10ae20a574778607047121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7d845162b7f60b1e6d673f7db90f1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf56059ea852426214115b66a6e2bc8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeaf3365916738afc1902f9974a013b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58005cf07168375887457238e218f7e3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd689d03569e55f6694f053bc1eafe21126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811b03f8473f3c884ef4b1c31f5b4d9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17727678412f577ebfd99d8ddc810982128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6bfc5c5161e74058e3d27722d07d2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a5bb51012a3707a42c62330576379130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2884c26642876602cc6edee7680a9a6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe28d5b0f7449d2525390a6771d2a1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8da1c93deabc1f240e397302307022133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc04b89390abbb91884c22420cdc3b1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76fcd5a7fbdb13fe9f72f831bcb959d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3acff5b2672b7b8289fca875a56f3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9ec4566f1cfdb438aa87ceaeb374c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d082419c25a354354e7593f629ff53138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1309237d157b756c5366bde6bddc6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c4fb89b18290eefb507aa95fa6a37140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50fd965642fa57ac42e40c6662c21a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69a70230f4ed4824b175cbc4f2dd1c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0217c347e96484d14399391057c4ed143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4046b67a29f5bd123c8b06df8508a7f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2301bf32d9b5cc0cf4aab2701c4dbbe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47c8e22bde9a669ff58a48dbbd9848146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8c19892a5b7720b2e67689db64684147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78eb94de72d927679121e19d2c514e7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8a37f72ff246b768909cc7b7c601f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849097eb460897f8d69dd5f14f66b340150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843fbb6601959e8fa245893d6793a17151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf10f676e9d8513be60c982f372c716152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda2e5367b9febd31fadb49d76916d6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6db971a1fb463cccfacca05215a8f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316540d4298bee2258359fa483e8f059155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c53a623217b2905977d0322e78d71156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21929c28c59cba084f2b6ce2678fef6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa308f1ada2f74d4b042260df21383b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2011adbc71237e221b6e9e4143bca8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83239c7105a1d5c40daf6302d277e2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45f3d5c8127d932165d9f5a43a1f6a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5e19a040a7ebd369e995f078d045a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3febf09047919ae210be4eebcb0b7a25163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab291bac6dd0abc06566cfd0cd1f3a03164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d6896a040f9b8aa86853986c6da0b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984e6e04352af6bce4d9b73d8852f18166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab8e593688069138406483c3384266167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c5b69ec81c09ed1fed91d2eb40f08168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a98566d161a2acc492c49d8a8b6749169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe01c4c3e65e5291fa6b50ea4f35646170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de705e7b26cb114c4487959f2902538d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29a95ebf52fe9607f9b1027f5da12c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777457779300b6b53217e1a9e117a29173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b19ed24d92db3d355330b5479fe522174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012bb1d2ade3adb840cdaab992b0340175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a805c5879ca5fdc5564baa6cf40b31176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7581413366bd222192ce9124c35bdae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57aafadf1fd885f1f5494868de1dfcf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6e1a58cf44a72cf376b9b7ae54edf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58964f7c9fdf6936ac2051f677cb9622180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e79e2ffcfa63eedae4becd858dff3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d228da0e6fa6e4eddaac3b8f0b633a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167454842a49d6cbca2b599064170f08183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376e0e649c500f4d3508f7f70e4d93f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206b3b66dc39bef339b2aba1c59bb7e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8da44b3045bc891478cdfca0ae321186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77effe12e9060c555c7b6436307ca0c3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84f6291ac88ab801e37f598d52f46d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dbb84a431ecc85aaa1f083d1f31b45189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb8e36f85252b11852d8b4c65bb008190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05189fbf9c7158d7db5c202d60f47544191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8da030b4274d5a3a5764fb642fa80192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae147c490d1b918d2a322fe5a570a14193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac3447baad9a230d05dad5a50443ad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b2585e4708e4fd7456f381e5f97e7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81000938129be97bedff36c0ca901d1e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca1f9e7ac6aa901f284d0e2d3bbfa2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc124d212cc03380b90911f5c1b649f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddbb6c8bc1946de5ac3ff04e4ca3684199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d73f4ebcb16bef5ee6c9048094c7a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866bf5af5f2adeebc8101d53b342589201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6341103905ca2e695d33c59d45d63202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c428359242d2544d5cbc0a506d52da4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f7dd8d25d7131ba3012fc1f3c1571204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8e2056987022a3d8d8878c498a14f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c45769b43d5109718798381944201206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba472b994327aabbd5590584762aba70207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9323dac9992caf0f8fd52b442e306c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479649334eb4a98891bea0c41344374209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7981b443abfa4a6887f202c7d1ef938210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46eb2339cb0bcf6ed779c08aebd86d9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40e504802e0f491db91d0a01bc3f0c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4dd3a1f6599ff3c78a617a300a410213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d723075d7d7266dface163f4b3292214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e05bd4afe1fafef920c7facf9164fa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07675080396b63f2e019d21186067065216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df120ab5e97bb03b39dcb1acfee00b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9371173ab2aa33875c5ddc28befdab8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b0ab193c8e73abf8bf02cc51932c9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef730cdff7814689b1cc074347faf1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121f19a8a8183dc62946fb90fba7515221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bfb6f6ce908761b62ebabb9f633f12222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d22876dfa5d04f5d0ba70113520a5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d52db445c858db2bf063f64763db2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e385d094ef4d28cf7622a8dcb6c059225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8229cbc507149087bdb520a9d759485226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dfd42f5d9eaeae9b32c2e5a430e13a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f741b552a09aa75906ede29241bc3b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d614aeabf4317d463140e28623290229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff45b0e721128d593d5c00bae761ba230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130389599363a99bb924542b00e65f8f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2bf15d1e3781f879066db6717bf46232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acfee0db62fd64409e3f1b44da25417233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07957d6e1efa1a3319c82998dfc4fbf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51aba501ac049956b67a6a84b7f92a5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1db0f554038744069248775ba4265236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99aecda58d00a6fa33e74e947fe1a6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9a9859354b23b884b2687df18c43d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a760c170d4c3fb4f40ca766fd7118d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd10b18ad5aab1aaf673c36a45db099240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b014c0aed6b9a98aa9c1e9df47bed7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884bd8c88aca5a73b795174f707d3623242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22dcc66028005e24ca38cc9f6a3250243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962bf6845c7e7cda12967bd85f51ec3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22499b51a65f833f3533265556811d77245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257cf20094253c8217f49cb6e29e9390246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f45db69d764804bc7fb9c6f2e8874247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9fe8425b4170d4d4db946c1114ff01248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f821fe0c70d081920e461785f046bd3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd49176737eecec79f4cce1cbca61a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba66721d78065f9e8f1bec4cf06e3e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30e29437049df77ba0b430eaff790b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d6fc2a9dd38947bf71fb1a8d5bb7f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7595a849a512f228ccb8bc46e31c8b2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04541ff28af4e57e939e07937a91f68255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2657b40936b30a7447406cf4520caa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd76d518bf52d5bd800b2ac58b8851257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef627745a4fdb2aaf8f60e232b74d8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f667eaaf9da62d95ee574a8fabd8f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd034251c1107c6befb553bd34a0472d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f8b47aa524b46be8f757f0c155e72261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47a1dd6f43590ad28c6dc88557b6fc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ffd5d0c8ab2d43119e027fa798a0f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8b45ee2ab0257320698042e438c61264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e6736df7bb6d6dd305344e2513eec265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51eb414071eac471a7b4fecd33930f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48503f363c697df9f6979f936955d3a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9ef87b7ff3ea036c32b9143479200268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c74dfb0bb17cc377cc9b7b647612d1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db83eaff667f9bd02cfbafdedbb18f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965479004b9d783de7a7088b1c3f6c62271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78583af6a462d8af3b40778108e5dfb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2ec6df7710695ac71cde55739c7ae273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85598ea883a2ea94829cd6b22d0176c7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c322c3a3b56ad1d0a10d1aa812c7c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77a33376d397b06669358412191965276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29307ab72a8006a6edd0cdda9973a278277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9547ff482895b42bca6810698e8c44278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb42b39f3e71ec40fc0a6a2fdbc8346279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2521fc81f9821e7d13258c9a425cac3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f19bc17b9af2881f0fe9502c7392ce281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c46cb307fe6b1984a5af0257b41cfe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16beee184e2b7002d87edab1ee476164283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527abe1c4060b447777b202eb4323db284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250a832ce73cc0642d96b0e8239706f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6f41f6508d3184d745e680cf0a676286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0f43d4d3f71b5aacb8854a27d1a0b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b029f0069ac4e40f5d63fa9a05895288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f2df78a4cd3c0e16d8db8701e459f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638a30f873a805b28ee34ce2d5ee3d62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611966568238e2ee4a68e81766fa4c5a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25feac856658094458e98c1d7f9ba94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56b29693a201a85d4b4080e4825bf25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af5480d7be30b746862362020d2be96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd034fac9550374b7f00f3c311af0d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5788b92cf5e09b07b5c23f496bf0f278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4998406899c7c3664925f03338ac1979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441ea1c01f9cdde9104a12a72112d9e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac99914101ee427ab320a033c909d911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b83d7f8866838ad8251aecbf1f63312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db264256fc921d1ac68ca1606cfcce6b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4f45666166388aae4c448f051e54a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71d0cb660ae58b7f8ec91d88b0887e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68208b3b40bc7c030b1bdc731d7fce16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759b397dea5491caf29740b666716e117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131420e9416aead2e1bee7599536dee818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad29f75ec302bd1e63d6391f9c67c319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5cdc4bfb2e01b6d65dfdcaeecba85120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef54e82cff40cb8990f89a77aab82d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f3e7fbfdab0455a9ae932f638bf2422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795fecac64c1e5d627867c108dcc30df23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dcf9dcd8082b12b663391d8f06a20b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61949f00843511ccfec66ac34bdcf14825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e95df73c1b6737cd104d7704e9dc026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cff2926033eafecab98b352fad3aba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09f562ff07b15a17d6e96afc0c0e7128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca572317520fb30606162e8b64456a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cce3c42446d60b0f991e07b2cf69b030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0236459056c4d7f7f478f2963da4f3c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e61b7c363cc46564d033a61dc0e8232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02a2e5527853c3ebd97192e633304533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b1ac1a16a4d6714d50c87563ada7e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cae31221d312da04ed7ea6b6a8242f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8428e948fd78a2386697aa4730ae0036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658437f1bebf702cb56ab7a7a45a0abd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3211595b6577b6639798a73ec1d460a738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144cfedd430104445b7068bf22c5aba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff835f4f6cf7d77f776eeab345c8f12640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ea63a167107c6eb1034ead06b396741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c79d78e0a60d3e90addb467330d7d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4894542b0ee1be99e9d09868ea1dd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9545aca07ad00caf93ff5bc8bcc2e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e28d0041c75a73b75376b9c37127b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804c011f64784685a0a2b8fb129d48746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e143429cabfe3ff45f70cc5f1debd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c8c2761e98a312b4eeca96c3b928548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a95b09c8bae14d12e7ee271bbc8c2249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45528dcdb56ea66ee52567dc6768e6a850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466f679a70b9e04995170427df0c5dc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684da04b0c004a99531b4f59b844e53652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2cbb5395ca5b7b6d4bdf7b182957053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57dbadf3cb81dca0c205ed89a8e74154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a15b1c9af35849954c4c977a5f02455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33273c98e68df4e5dfd07760926b47d956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076356654df9ed3aeae9d9685adc22557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5d2818db20ecea1d68dfd8f56719758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95117c276479c3752462623cbb4c63859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da511b963a307108a53aa88387941d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b405cfc6d4754cb1da374b2a88cc95761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1b5b31eee9c1719a62da707e103c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f37fbe0567e4a13138073bfd6fdc963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769df004de6e810c76b91f04affba5364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3dece2c1b6fb4205cfd822f467852a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadadc4955531663d838bc9db3ffe2cd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dbe1477a5cae2645c3e70d3ede7f5167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b3eac97f7cc91a6add71ac9f9c25968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d1a10513a5c787ebce5cae35411f469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a546a34921a7f729b86beeff902827570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e321be6c82f510fb0b413ae628faa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c86d8a861b580cac912f4251ce117f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d5a28ae1be1e403e3a9cc702efbe973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5502203cc1228fb4bc4775e05557fed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa5ef2e038820c9ac611d4aaf42f2175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed6b60627bdf4c417950acd27670b776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ebc3e8de0a7674a0e14cf51cdbeb177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90ce1d86c4e9d320574f915544fb6678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b81c4af00e47f96a330cc86edd2e4079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac99638590ef6edb1c625f65d02dd3b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6960ad9e2bc7a4f894bddbc05b583281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54dcab872f9954fe8b174efc4e522382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819626f81c211451f12cad018bb0ddc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26bbeb95213555f5835b14a5a7ade784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111612f88fcad2c76f2b49f3d51f337985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e6844fbf930058232160011cba60186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857f49b3a8f4f4a16174f77f5ade69987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44d181fb7b196919132effe32d011e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47bdae7599e2580b1640e479ac3f00b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8a217e3b302747647d82e016703f290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b0a8d553e817f79bb211182475ebb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf5a9fff30c5dc1e92edcbc1e4c17892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88bfc01824c68c96fceaac88d81341893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2dcf71144207bdfa5572270e013d494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64910f7fc04e77cffc6ca571cff681f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1e4a50054e382b954e46cce404f3296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddaec13a31da21d92a4082ed17f3b3f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa587cb87e81eca2f3cb53d71487305298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb77ff270382a43636ba44a6d1ed4699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e33e126036880416b75f3e4ae7cb6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb2a75ca0639d852c028790abbec27101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6a19b55d00d5c24a8588cf33c4e78102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d335d74e2c98c1e158348688fcef15103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e739ce2e6b66312e1a2debbf9e2c6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda6c5baf958998189268d7df3edae0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f2ec4e656c57fbec3ed05b0b00e3e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50339f9c4733ad7816ed24cadade97f6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f457466df4c3509ea21d0cd786e18108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b04206e5be6ba436697eab9d42798109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348c9fb2268c52998fbf92f506b4611110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97193b8e523ed5b704382b2a228f8283111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a451218e3921407ce4f80cd7716916a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75f92fb18a2f1d68f83abc1de9648d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f64ce94546f46152f297c566cc2e38114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc742ec8ee496821da3cf7970ad6c26115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efc5c42e1315a0d7e6275bd9dfd26e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af459ea4762a8b5aab641b5e0727e4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8fa7cbaf68ac72a804ab9081167d23118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724a1e28927fbe2e41faa2c77876c05119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4ab0e365b9a7649aebeb20ea415cf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96ca5e26a30b13daec55bce3a07b05121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680b1173269527350d50a7377f9fa57122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80bccd2701682127daacdf06be7c813123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39b9ff7d1154fca4a7f381ddf9472b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3db1ebd04eceb1e26eef1adaa25b0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27d22aa51203002dd42384418a98f6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c25466633d966a69b559a0c8d6952127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afdf6430bdfbbbf0a3c51d33289d93f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b05e753e1cc5e7135041e383dfadb8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bdfe3663410229ceaedd19245ac1df130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36773fa3e0b2523ceaed05b373b11ce6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547b1aa9e53e3b62a10d671323e5209132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75c5d4b114bb1fb0611e676a5df0a3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c337b88daadb151da00bc9477def8c2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae911d367f5b609f17fd2c3356b62c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf781551275a1a4708f3bc245f7b328136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe77645c457172aca4845e3a9d3503d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3569fc3bb6fb495b4e1de5f08e307138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027827c59461d50c690ee3665df2a56f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f892ecc8344f924ea473917db2c5d8b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24377e1aa097f9772569817bfcac8cf8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ea2676d00476df64ce83f3b138f51142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09287be0143855f9e9893139dda7a95143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0479ec85259c9cca9c63f45c935ab0e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204047ca4dd4f651718f02d45b236e5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce067e34d09ee3d8c2c6cef5348c99f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb709fa72117af28669d938fd8a71b66147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bbbd91cdf9caf49a31d3358a5eacaa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860bd9706220fe5ef4350fa547edf86149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d111962fcf5e9a43bfa08abe0bd94150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c225d04535f9c5b909d77f4e260ad151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25621101b25b51fa69de8ca5ae79ecde152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb67385e0a19dd827939f746edeb20153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c535d6ba31a5e69ddbfae96e0f67e3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325561f2f94448efc42f515dd3aa74b2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf9208b5873d125b6839f0060ceca3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8f7d76a95c3203556bbc31782a4a7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788f9ad3d03a4ea2271292642a684f1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a88eb37c393f893cd716e62726397159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ecf7ef30b05be6a0aecc8272627b3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c8e7378c0bdfde0f66e46009597a5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eddb41bbbe15b77ac4a1b24d80a2f0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a56afd3719bfdf2224123e361bb0ba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c9e1719790778d4fd3a08b527975d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e96b2a8ef6478858f769a473f56dc1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441bb850d4cfaf13d462862387f27a1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d4c506f5896b2b2c274637565e6ba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c84da733e2e33b5e6b47ee3432ffe0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba104e6e8af87db5d9343d4279fad3f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6a9541831c5303216fafbcfa2b113170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abfe4d8c4268b53882a9d399419148171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5ddd075a15814e2efda6b152676a1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99743b88afbde4220a1f47901143eb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62f2b08d3e83de06cf48a3da7dbf77174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320430e09ecdb7117394e8b9347bb144175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf5f6914612a8145b171ffd94b850a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74ef5674c4246fe45d7de95aef2198177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3aa6723234eaec514afb62d07e4a20178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc2dbcae0698fe8ba74158e8debcf8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aabcb27dae3f63332c17624088331b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0745a88f568dacb4049995c3ba050181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9005773e2f4bd78ae2e5d79df31ad182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde48a410092fb906eed57c6b8daaaa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a9dc77ba95d82c6e9886716fecff5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6872eec94e9a06da06588a9160835185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527f20747de3f2558fbcbffda618a7a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf505ff90d31eab7550468bc0960fa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa67779100f4e617d47033db1497936188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5cd657dd03de92f753745f630cead189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f262abef9f11116e2f0458cec0a442190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e8db44739416195d3fac3d8619dae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e187eb84f227e4f86e40e13e4b0975c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6cdee5693cf8661bd9151ac11f153c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3072d4094200f40d293fe1c3193a970194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a437a5ed2f18e61eabd18622974161e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91f419c65508125c9833a6e1c68094196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3a80e09a6faeb920d96fc6fe85451197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330890de01f94233d5ca44abcb9b62f2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a42719ffb4d0fbd4cfa2f9d54e5ae8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f6dc6acc716e4f052793b44541034200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e097b3f9bf8c975268e9b6e0acbd23f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf41c9d0fb77720f9a195832fe44c9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88535e27d296c3e5e16aa4007f9e2a22203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa7dcfbd000d1f4b97fbcc2f14aeef204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b868bd8acab29a233dffd5d00a23b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ee315a878bc7270ee09058b5b385d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533863a4b0ccdbed65da753d3e16963b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7d1c2401d27762a11eb486cf73c20208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71187cc8ddae383faebac90c9163d3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510691ff43f7d42b0bc5cbe58f595d5d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7983fc48d3c7bb56e1cdee813d02db211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb835e8c5317e57f1fee1f8dbf7eb5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542ca9683f013edb43ef59128a228ba213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e683542e6b30c44e3e20f475539d51214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5752dc295a2dd0ac87a06500ecdf11215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856dc0f15792c56b7dd84f382b2d6a9c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79269fee899e6f92aecadddb97ce100e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831fb01e246e157763633ca6bd3a7cab218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279d7c2c531799bb8689cf788ed89bd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd5097c888e14a6885f64c31483840220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94968a3942e02a8101b5285d1947ef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c7a07d1b565d793135092c65f04bb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ccdd4e26c1c4922c16ac9f341e6b42223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8727fe7277e142702e0aa11ab4e8e5c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ea3e58bef056f2c8770bf807c675f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a041e9f0ae3c5a9c98f198bce68077226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9bbf98f8edd0f4b9dc11d5e5c5dfa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976949b8770ce03bdbe963ad87a37ba228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53042e18f47d7c59dfce2f108d894d3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79b06c12d13bea770c7c235109c7ba230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd704a93cefaa540a1637b81f07967231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8e134014e32e9cb600d24ba1fa596232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208af280291749e39e6d90f0e101cfde233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ea4c4b873663a8934cf5522fc6415234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f038dfd82a229a53258d1e47a12db235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea95009a34501e1ba25bd7accaa2ea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e58b537167f765c156fc22e80d0922237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f8ee6d3ac206a0cc8e62e5d907d0c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0939efbfa0a70fb68b9acd32324ced239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab94c4ce9bc164001577ed7e1f7b427240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7b0e120ea9d4ff96625b50dd1183b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cafea495a76416b1951eb3bc34f3d2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d97cfa6566ca1e14f59ae6edabf0a4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8023ebb249dfdc6546732faaed95c37244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd80b9dc1298483d7ff4f5b753c6ba245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f18723b8b9a9109fb885cdbba4d50246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1626e574efbd967b813323f9b19572b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48fb4c8cf0d0f57a3246f0fbe6a40a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0d1b0d7a4cd04d3605548fc4b92f2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde103cb0524f7b4cd07b1ded09566e9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb15b98d5421cb981fea7365f9e9ea2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70931b21e162c2fc4e6d02931ed1d273252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901bfe2c087cd248f5a70cec01f799b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247c8bce5baf75c3f8117e33fa30419254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70cf5dc110c12c6e176161a6b4f59de255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015902c3ba27c4cd387128d432959e1f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ce0cbbb21f5662d4fb1f7b5aa1d47257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d35f8e84672d63e769df6e0ffc981258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6e7f5d011192001dbc0705dc316d7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9e62321d99c2e60181f971afbef10260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d92f3e6db58d74314dea7dd857e7f6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b708128f9f292f190105e6f215218262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788985af3a59ffcc0d9f07a3073cafa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f3fe4cb5bc74d4cf1c0965da55be0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fda67c846231ba3d1527fea5c8631d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c05758eaead7e2390c63762c5630e7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c63edd8f9e1ff86fdd58eb39c1a03d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfaf487fbd6bf1305d35222c99c9b6b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47455d772c9af0144cce40cb28bae7c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bec9a97e020e6b3a82d45a1cd9256270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b0fb76282417f1361468945510c8e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68520f3707c471e2fe35c4aa08a4b979272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5e4da2714460cca507afd078c8989273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232c399b22032ef5dfd50b30aded67b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75253021f30ea6757341a35a72fd290b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2905d019cf8182066a381ad16ab9df7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738fb0b5bf1850ab7a1652accbecffc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369503ce97b0e26527dbb68fb91ff9c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb240eb19d102e9fe293c02bd70da97e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa312dfacc1dfc96729dd09b97e8a41280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd5fc1aec412e80860e55dadac2339281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23a793922d2d1044db00cf78455f7b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4271c01aa279aead0b0fe98b6ca137283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973d55a06c004326900cf7ab2bbbc75284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa92f8bda1390c49cc87b328f0d7842285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb7e3ec5205d78558a7f81f772892f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60cb3d7f85e431f587160371e06837287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc175121b1c2ff902c3d8274fdfc54288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>