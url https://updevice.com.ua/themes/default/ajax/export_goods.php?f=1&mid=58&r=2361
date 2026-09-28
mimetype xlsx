--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1288,51 +1288,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b22e64a011558f4c857a930a45978f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b2f9084716a4cb236b8ea2fcafcf22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff480d5dec08a0c748ee7aeb702385e33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893277089c87659220a6584048d1c124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ae5cde5cc39a118fe2cb88631c23b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c345e4b2b130c90e0bb97db72d4ea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64590f2e005fc4d3a79d310b4d64137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379f83f6c0b33296837d7ba87ea839f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c044b3f6691b6379ff8554c2f52399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6b1ece569ed5273e74c3fbabd5d1310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3181c394f1e091792185d0c6f9c82d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74d66941ec2089add43131f9c5fa9a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cef977c49ca60cd2ea918f10fb8cee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5bc99d3fce062f061609b7c697c15214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb06f433e9822b32742afa8684917715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc5c2b3c01d88cc02b3f18d9d7441b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d35897369b70bc8b159dc4fbce059b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a68a6c132491a875b7953d54eb2f118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75fd018692726815f4dce86d710c3919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02ef8a59a069130115fd516d63e3a820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f01c3fa2398900bdf72b79457e09d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d271455929536075aaa6313d50f0722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47def97de7090ab447a973a4dbc9c73c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1cd044e546019fff924e6623838b324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba841903227076ddaca1f10540b4c77325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b554dce3556f9f406796f92fb8c156526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5814be5209b6100ba90681e51713827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72f7b9622e5a5d9f1583642ef56d9a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca5e976b5ac19daf63cb5b2df2a01929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b964a49f6e9122146499ef5ad1a65330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff9d862f79fa54adca0c07288bcd6831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d15d10a77b0f8990ce0c7b08ceb92b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7ebe6a75845cce9bf0865e1287c3c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3671e54cf95ae31e2ebca0f1d5248a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf834703f2b750a51a6831540930b4d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1703977d0404563e772a7a3293ee536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08514372a725b6c7feb114456e63902037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f574755cacf227a68aad478ac7150a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80fa79406b3c712a8a3a988d886f20239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6585f774c68e77278766b64e42cf4d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04c255b7cf4c4bf27642963da22fb441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071e2718edd6e4f522d2f8a0e3c45db42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a050af31bb7682f261e7911a014e3043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e127b3e0906a7c91bbbd2ca7bea539c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cbdeedcb792b90c01e0f7b26662f2945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805aeb6a107483a676017fba6ddf31d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1296b4558845ac427d6810534993fb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152e7a0abf88cce4050d3581ef2dd9548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6480a7ac6309bcf98686f8e5ae8096d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31efce6245886fda71caa5bef703bba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d879a81fc828bd2a0d0f8b38ce71851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6150cd5aad1d1d98e98904f48b4698152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889f942c1922804c68e3560c712442c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7dfa456ebef9b0b6736a606e1529d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddcadd4310b7a5d0c70c715e510225255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ffc999cdad5a4b828e1b352fe99f6156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764185b49856f1b47476b094b5b6a8457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8293a903c2fbc1650506e6314573230a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490825b0443361dfc5f4178991c79b7c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf202f47f1d5a704612a2911ed4dd360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db71a3b168e3d87ee6cbba2580c983861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bcf7c63de8f60845c1059b950754b262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b017dc6f2ef9d9ef12741955429e6063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e90c2e6159204deae10a2161bbfbb864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c4614f7a7efb1b4b7815d263f435965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd66ccf4167591874231569846ee5d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d239a2390046c0077a0285f33aa75b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272b1318c78b4065b493fa23abf6f1268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db54853de91805c0b5de10812e473fe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd85f17a660d9f91db9ca120f4878ef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6410c5ad9718e5f043a77999d281c071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d6b68da6ee59dc72c4f5f90662e5672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23cf18b28c19b4b5e5695e7caf807e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85acbae8adb71cca0d3ba28bf6a54c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb80ae8dbed4cbe97a1ce5cf120efc775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262752cb6e36daf9e4afa1d94f5b5a076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583e0c0dd510888a419c5196053a2c377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e893fc96848bc2e8e0ff752daa0fe278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855f227326b0afaf9d66a753958b41779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590a40a7dd83ef10c6f561cd4c6634480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6656c13d4b4f5a65f8ca96c97e299d481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e621e2961aebb09a0e5e70ffe3a9782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b63bd778b542f38df410434d170f783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582dafd23d2c5afc0c5b44debb2ef4784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9596dc7e81fb04c4646c7cbe741dd6185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3136857071e442927bcb255f7c931b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9c4c56fb4f2817b486951ffb2d8b587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0018164ab018d4902f89035a9874e488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19f0bc5ddbebc254ce7e400aaa594289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146d9370ccd4110116baba18fa5d38290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4c77d74f403ba7ab37e473f217a1691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6171530958d033286ff9179e75e98192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57502a988e4123fff98b2be4d660f2a893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d379f405c0e5cb76b046f9b616bb0394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6262095e0d3250f8097096533220b795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88613049008d832859f5f418d3436ee696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffcd25d887b00d1b97670a8d9b3f77597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e2b9a44c9e83edb5199f25fc0b12598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045076b8c0b7492f56adbbf3de1697399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9897fcfeccdf7fafcae1826bbceeff100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6928ea6fb2624222a1b1b9ae50c4587101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e529b4460ec63fcec8b3cace0f90d61102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc256b9f09116d8ffb81b476231efcc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091d00d7a17ed5f089ce5c03b049d53104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75a303939a3ccb372277c7139cf61b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9ab2d7aafeebaaaa7274d1d74e552106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372448e0a240142a77fcf15e77e7f67107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9c837bc0a55e4999984772b74876e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01590f2d5b3aa9c51e5a9411e303842e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b169d8cbff91ce5dc9defd6745526f9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a2e879ec918d734881dd2cf4c8ecb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef1a7cab6766e58d1a08fcafc76899112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc67750859cc5e9c83f238f276c2e66113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2f933185f0e62eafe6f293c9c3764114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed663deac608d3f8ad11c49264284e5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1dc4fcf9b7c50a880742c4442fa1ee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc90de6506b0c01ef5b224887431c5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d7578939bb24dc99d5ec2a2728c27118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60b32050ac4c0ef66ba2868d09ac25119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913a608ad3ef60ff6a853b008e2d032120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883be44b7d92b9bcf11315f2e16eb9d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9b207db6c1ded6bede95d79dcec82122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d63e3204371873f5a9913555a624f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ff78dd1b65cec8e38bd4bd0fd4691124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd13f700db7ce2e8ab96f0f451261e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db607805c9eeadf016bf15ece1fa7a25126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b0f7088a0bea9e449b421c6396256127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5f388b89190578b62f6ab93d3ba51128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf00cb073ffc46fba90a95d5d83686129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ddae5fce275ebdf07b86be1622eae130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6d7465eb23025713103d874fe71cb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162dc34a7a59f47199a00e31d3fb0e6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48da32236b319dc52f64f8149e8221133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318cf90b74bd9fc2b3bf8bc90b0827f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90bfb381c5d98b135f55127a65d3a2c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4dff8eba38077d706afcfe38f4a9a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28451bdf45c211abd4f0d5007c27a188137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a6df6f08afce4372bb56592889302138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff6b2634f7c7f761cf7fe7191f6fc5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2e5a3a8c79d66ea870555a8ac3a24140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ddfbaaf681c721a5cd17b652ffa092141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91fc7d20d32fa5c0af59a2e0ac96a3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5bed1c84f7131919a5892fa403294c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7263218a6c3f2218bbaea49e4016c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342afec5e3e1656f77f8439badf969af145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd10f2c585cc377ce06db4c5684fe0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19e1d18296c233c329f5c3387b0938147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ab1cd9d266ab7df63ed90718c09f0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf586f04e55d2a14286bf5a41432853149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829436afbb3e69730ab919bd08210d5e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672085c19f7c6188571f327388552bbd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd4ffa7c0e060d8695804974ece6a3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66862d7cd3bfd5199af2ee6c9306ef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570472154c432c03d98d69c6ccd09f9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241cac8c080b8edb342c56a3732797a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a286b3612f1f32b9547e04a025873f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6fda69d320d1cd296adc6ae043f5e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469cb94e5e3d3c572fbb4de1d328967158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe0a24fdc6f315b2118fb6f10f6e0a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c9be5f23ee6f278e07b3b4c96ca2b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dda4d81d5a892af4be70b126dd63b7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2ca44559dc612b48046ed653ad899162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e638af82dde07414a93ab3f28b37f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d173ee43a6c3a304408c7acf95ddf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954d75b931784c1b70234d05b6307e3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff516ef4e06a201b9cd292c9430733a9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff60a74fb0a5f2640cc9496b49d8ea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222fbca99568c36467301652bf0dfbb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54956c1f4c7cf3f13ca76b74ea855281169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9811b246593fa5c9e8d137246e2e96a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c78f34e17e0b52f7de663026bcb2e8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a62306680eedc374aced947fa8c09172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64acd52adcbfd9e83ee875765563267a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941400139abd93a600b2dc4c9ee90bf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da90b3d043a99decacef51aac53edb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63ca993ddd7ab00250c65abb960871176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129426674a16129ef794d44e3473463c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afeb3359fea120db4b77ec97b1c0fb1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53c0d42fcbad969d9ab972da7524c8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dbf9a39f333886f885f8180e84d100180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11790918eae5055f988997bb436db2cd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c24f5e234f0cfbf76b7e54d1fda0f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9738b9b5d52921d646b08116d441cbd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e38a7df9a4278a6ee054cc79d5eb0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592be041be17942214049fbaf8b1a720185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e213e4425ab19f4124bdd155ad20c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f292dca06e51d4c904bceb7234431de187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763334f70900fba70150aac9200e7d8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0dc0a75142186e2978444be4b200b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c838f12591f207c1f8af9816bc5be190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b36859ed5f8eb18884d58f8e69368191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050651b9a94cf392548b862a08dbafc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50952d54f6521f7f07db9b37f79f3aca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df20d747750236299ec96ba1c3879e3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186af1bf23d149748883773aea26c86195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd376486d2b3321bdf869df7a5bc0c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b7023a808d4e559381c19f6fde7f0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf1220bac61371d5e2c20fa6fd8e0d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee6e8f86dfb63e2909ca7121528489199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc53594666d5698e9994438580862c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367da94a87cc40434e3c1c390b9ca55201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2fe05cdf12d0dc3556b7f592dd83fe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107a4fa7392406837012366587f10a3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19c833f3c12c00eacf0e4695744884204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368db2f312689c2571e94500c138672205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5672f09d11a9150865bc60820ae76206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf567ca7b429be61037f1843736e84a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91205e07cdcab0a665a4c572e85d70208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947626543cc168fa19b51ca7f66c1daa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8070a94a4bb01ee62fc67e48c5b6ec210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296711f59b6120b31a9af3d34f4fd31211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faca064bb9871b8bf7b97da20db5b5c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718503ca5057b1d9ba69c7265dda7b1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6da581a3e8b81ab9b8d5bed4ca409214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2c17d118d6229cc69fa69d39704c6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc794a63e4375629be38dfaa2e7b19216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc193d8cfbf3b877f68932dbbc4e13217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65e7c7b41c17bc5da692f49d4c3bc8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ec2d65877186a3adce139bfaa7d5a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c0b8e89feb95f915892b02afc6b92220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3a2a14a3d570583d5802bd2b57abb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6dab588d325b9ffddcc8d99d6e390222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ea0ebcb3e0366545cc7f54b1da40e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4d50bd47a0b03e9c950310d08ec0e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf36ae157d4ba82082f421f6899085225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619bf50b799a7f1e30e666032495d427226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d08d51c5688191e425b581805bcef8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234fa73bce607192888723f5992cbebd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a94a8f94f31ab6c9e109282c4eeae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814a7b43f88d3e481688bf423b31e31230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1221bbda0c0e1bcfedfa7f3f3def11a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea5067843f3f5d11f8e9f756175c2e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b489809143a1425eb1a6160b712c4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9623b7b10bcfcc477a760d10c4f73b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08cd46bad4017edc9dccaee78db3e2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9c19d186a82f62c5c0726be95eff0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31618f3c5b6a54690a3adbae60b3f9ba237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730639dc9ff48b559daa8fe693687c7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35ebf958428afad06744c409af03fd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491de2dd8520e56ff4c564cfede25c05240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffcceac00d718f6c73359d58146b8f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00731abf02c3c33cef6cd6e63d4599c4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9babf4ba8fa2faf7c352c0160eafac4b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5181dab1a4171288020be38cd5d1ff244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a66405c39ab104895731c94532332245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c5fa7bd4c58dc7b5355b65b74009e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a22f1182f83f1ffc5f257390353f0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069f20aa53dfb03c6d8ce9bfb58b1ae248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed72bd31f5c0bff33195388e28ed7d2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adcd6de8dd04a56d237ba2f9d47856b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf45506e0b9d2663b9df5c5248da9e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726aff7606f627322ff85176156ce8f4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8a179ca6428f305d1c57986dc0101253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9c1698e6909bc047e740bf602de92254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346e28b80db7924f774bea2d88deb57255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9bf30e557a245185233f43954bb71256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0097caf1facde159626c85f90ac06e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099039b5b98ca5e3dfb2a8555b57ef15258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7e92d03a008b9353ed4c0735c426c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801ace66c0baad3b2f3af73204df3e2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80f6e15ac2dd3d71860ef00465c35d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5d616c1e5df80a927d632bee52472262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad254c68aa3f8da84729f98a4e8ac53263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413b53ec622882a6e85391759724f97264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e975d900fc3ca123e68cdd14f3eed40265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc058ecc59cb2ed0d1e6ba52e67519fc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc298f2493f79a528f7f7c8578850b4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294225bfdc17d51b4724cf304792f739268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f21b16e00d4ad1b393d515e36455d9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f3c8e3f966339e97ad7f7144b6476270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af89236246d58ac8a911006662baeb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa34043ab1fc2829ef9c436e22e1ae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a919666339f25b4cdc988bf13623f4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2a7cc6296932fcb2e441667d767ef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b22b863626e50a43ecb8a9eccf6f14275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b84c13d8f0a7c237e1558c749db0ce276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef7603be7d43448941306b6623ce35277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055b9a2bc0d87593664f214da8c75eb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb5f740c9d3939c2ad6c43a877adc1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7c68590781e55bfb5339f67d5d9ac280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2f399b4805f3242f377c76424bfaf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf2f410cf77801f93f70aeea8f7a67282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834925e8b3430b985494f64a67c9c89283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf44c93127c921cb818620fc0188ae7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d766681158b4b4143a67614bf21ce285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60002e0362d97c5a3a45dc621d80fbef286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe402c9f10e268fb47db5872644f50ec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e66d386e907bf8f21cee240069d2a7288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e053b59f34b2e2f4a29a8c78d4cd21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcba701cf117820ba1b5806cd4c3e0f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e525baf777dd1502b446d2a9140d833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c396f4e4e0cf88c16d425d248bc444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e198c766ade08771336492f6df1c525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7610fa902b5f57ac3f6927139757646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7961003b0dea2b9b3d79a39d8bd8b0e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044c2ee4422933ef1bdee44e1c8ddd88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2f2c534d5bcb23d7b9506b37f924b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa674aef7d8f9aeb9d271ec10d1a7fac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a832a27a89dd41af2df312079505c2911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9743827b136641fbec4c55d2bd98b712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643eb093eb561cf5cf816624f31fc03013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4993ceb604e0c859aa2514852de3fb114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba68b8522fcac2ec4c1ec04ab9adf5b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce91581955d0cf16491fc9bf028bb916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2584fa960be3671d69775db92365c4e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7a92095f0a85b1ad57729f714740b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4239251eb8fafe4c66c19ec6d77dcf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c8e50eee8e4a0c7a45f6358463d2020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca57396245fae63fce2c64257e705021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f056b384836ab71433c0df48eb4e4d522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34d4c0605037bbb2d88dce3610986623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0de2e89fd337081981bf842a53f7e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9286362eb2cfa1baae14d29b33aace025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16baefb8ed96de0bb7f48affec53aa5726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e6f251420b415e75b1b5e9117354427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286271e9b1ecfe51ce8714c60f631f6728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5676d59c2dcf9a3bf179b17c2ecd4729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3936084d2e65ede8b3ba1c268c34c430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa37014fb711ee8226a926ec67305631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92315f53793e88665ccaafcdda87da32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d25ea344ce682a8136f68e4129146d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f247566290a92dcf57ed9aa0d343734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8656227e7e98480a35c7b7a3cea89335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68840c87fef1fe13ef5a2700c396544936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280cbdf9c87f03c85f0e2b0589623ea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3c4b1d97f3309697d95d692fd3cde38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb614666a56c7c36940edd8c7c45f17739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485690e1ae8a2c80b8e3f3d8a18d62f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac1df8ecc2d78b2c58b7b911c8da5841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39270e03c35539f904cad8c475d6828b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1b01c5ca0dc17850df522303e9ecd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3573860100c0ae4e9483b08c0b29f0144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77980264ea43d560f7a7428c5244fcd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a8dee856a04e67094fe9588841e7b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460fb454c2d3f496e4e87e1e50ceee0a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9af8e21ea88a8e68fab84e709312c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cdd2d38ce5fce20d77745425ce7f1649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add56266d33f138bdc8cf1090b2d5d550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab592bdad36ce4ac129f34292c4880b451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5e9d7691c1dada2462c00fab0f97c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11065a7ee3400322ebf163ef6ac4c0c753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efcf4774d11a9985933b558c94aa8b654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4c255970fa50ac6d0adfbcf48aeae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ec3140a1c940b0ef36fd2a5dc17b456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc4d1a31465372f04b762cca6bfcd257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19281fa557e2f02838b5eac08615a58158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc54f32c0696df4f0b4ae36f0c8b00959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc346c9476d89246f08ecc9260bfc860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b84ac7e104279d6313d847c3317c2e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c15cf09795ddfc9e6ec60aa53043462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb82abef2d51624e2c6f0f067cfd5663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a1ec031f92b193e45c5954703160364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af172b8b7f357935164101585ed29b465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d8022504530c4523f908be3d72cc566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1490e22ed274f8b67be11e2ddd1df7667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f7aaa9d9ad5f47cb3d8eaf71e396568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2cecddacdaf645ea2f7dba7449098569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3239e40e098e81c451ef3a0ed06b0e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436c92c9cfeea62d4d70f800249e7b171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0342d277ffb691217f267b7f530c4472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072578d125f6fdc76bf87c1c0d8b5fee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8ca065d1c423874d25317070914ee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8149daaa1dd8d7aa4290e52a6a6f475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614129036330ef8bb81ff981fcf1531d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0946a29d6c40522486a795196f89477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a7d2c47c87159b2743b9a1f3ffa3778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afff7bcc88afce41f91702249b8483d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d07945547032d34ecde69db348a47980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60f8134454fc9c8f9740cb7719841181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018ef85286f25816d3cff203c8449e782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882850fee46a02cf913f47041647bc183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30226140a545ec9e0c5646fa62cce5884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae52f39004cedad575cd39539b489085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea4252cd23b8eb59c7d7f930d465f086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae3a46a518960bedbbc136b240b4d187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baade5d0a968c99d652204405143b4d588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547e9a26deec98058ef2759264a587889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673c1a8fc52485731bed344b880884e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6c373d06c19bc07b55d5678a89b0091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a01c9db26020bbddd5b6eceb95c4292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ea021d25913f036693c0fabc00be893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21689002e6be8250f6bc4b5ebb19611994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110ab7dbe661c5728f28fb84fc654e995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6db6b6507774f1e2d81af5d639d21296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423eb445701507e34a7a0cd31a7c57597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de6c6989d8542689cf106359eb15f498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d62ded0ce9b7073afd1ba398ddf1e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213e45f252175c454f44cfa6de992e2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153b35c3f5a6aeee7981fe58f8f5456101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc7a3f2b66c5cd2eda932e648fcb61102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86398906341a9ba19213f8b1c7cc2623103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d63940308402c00ee07585c413782104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200aaeb59ec606fa612f67beef98f2e6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d33d8cab601093d1d4e1e56a9cfb9c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cfbec7f6a02117661aa60bf58f4f60107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7d57cb1feaeb101ea3dee07f6fff2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc4ee899214cead5a579be13d4a0af109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86eda17e7cea38f7905bd017a6a447110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9620946cc231fc9aab900cd1725538111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777a72f534c6c08cb3dfffd6cbd3db3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d88df3810711bfacba7940ee1d083113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e37a12ec51cdf026cf0f4f20e2dc2c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1282ab90e647e68ca42a01e16421fbb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6233e33d28df03cc218dd20ce0caf6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ffe069af00ec8f7df2a06ecdb1550a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67947d10fca54845e738973233f5e4e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75d0b69bf1e6959a2370bef812d6fd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5e4312554ed678e84d1fcc5b4bf4c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eab5c4affb59fe4bb8dd9b9625b394121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b83c4a648da67b3e0622a2a0ff7c3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bcc88729c68469fb8a76381e583941123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1114617aa3ceeadead868a82cf90ad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771a88961f0ce4fb5d478f351f31f5b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079b647d8eb9f63eaaff3e562147aa5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef434866c105d723495ee77e455858127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627aaa9dc95f4f574ddf5556611453c8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0bdff608c5048b4132ecdc35fc1aa6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3dff7541147592ea2837b8363015e8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee84232871de256fff814e82aba580131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602c4d16c92ffcb74fdd10d6d17d58e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d857235d11fb84a98cd98fe058a0b4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb4e1346be62270ccea09b963d4eee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c975ba1e02c4e15e4ef893a72265887135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cfa9fe92a8dfe8af3d0cc2fc09e846136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f115bd196da07581870e8023864fc2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40cd13071bbf516f59b144d118eecc7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1bd9960916df39bcf6759ca47da1d7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235bc28323ae6127f91ce76de4fbf19140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e50929e90f8a003625e2032e422cec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709ae1dc2cda2789dc23f933b3b73b2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd31408f796b7dc6de612305d6712c5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42de3dddb69ea8e8ff1b8bf75e49f50144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ee95f53100afc9f211640bd0809e7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b95e09d73826e7f828ee6a761a48d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae29de025764e0afe485a2cd762ef7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf574aeff9aa3c48083fc3019c7a35148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b89b7c69e54f480d3d3ed61d95f77149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3ac1ff4dcc00305de7bed59a458da150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491f59a72f1d3029d7fdee2c2ca31a1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413c0e0a0c99ba38248caf30a61163a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b4d5c0d00bf19e34dcad70588061a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b383cb6a8e7d714db448c8f617652154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1cc708951a1386b94c5b677c31570155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d16ad45b8eb2a29715690d71e33850156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d6176717c2b9de0262944ebbd2faf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a3dfaafe1475cee53289406995c4b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87247c02682cabd4e09f09d912f709ba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ecf862bbe2925fa3ab2ab085bbc44160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30392f49d4efc286af78b24ff1ffdf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec4a8b16e58d63c2bfec9593552a7b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9325b69f9fad24367230a870db9538163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4eaa6adfb601a5cb84834c5fa959e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543c2aad64345c62c59c585499e2857165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d17ac994ffb100abca9b80c1a3bb8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb277e0f15bf2163e6895b7ef1aec97167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d43e5374a53ae45c86a7e1ddb38dc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6aa605c944f03ba46ddd314e24d6c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360ecf526dc9a54370104e6616eeb24170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd02a171b4e3b76a49660203abe195e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9abe6ace1bb7734e0c9ea27fb52489172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1775584507ce8121a751545a84d873173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a80001ddf6b04881d3760496e382c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49707af1863c8ee5d2b852df216ebb10175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd959a1d3d9e1db4761743dab792a0c1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a616a478556746344a68ed98dbac743177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa47da30c6788dd5d1a449391e97f7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747909daa92768ab5fe3b8804976d6d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c7a1bbfc4627fc227a2ffc4291d0b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d14eb2ee21fb54e3909c10f48b780181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c7b0b9ccb2a0ca119f06bda4e39eb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39bebfc98c71d9e3c6aa3e792c1625183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a792e8b06c45193a56bcd4673855e5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d771b4d56608f3af347714572da7c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0078763811bc611658f23ea04e45e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c144289c54d56ee3d1d6a84632331c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbfdce97d0e3af36605e19663652b11188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9dda52bb274c619445f0adb715447189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e15f16f6e9e1b57507fa09bb11531190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62037963daf62101c3d481e9796616a3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34a00fb6cb4b797358d49eb3cfa9c2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c15461179ff45cbae5213a13e146a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac344329a12945469f9ade44635fad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a3fe406a24cd46d1ccbeca0f524c0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c055c64b9cfd08bac0c4d3223e92148196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ce3234dcb8b34b5b4cd687a69f4b6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60690dbab87bac020618c6633ea0283a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cedb75f9f0da547a4fbe9a839770f36199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae265c4bd7c93db7e11e2a56006aff9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b8e553af209c3fcf09e355652452e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815388566bf1f7dc97ce33a5eb8b050202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe79b1f7ed10be014a7901bdbf1a83a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb2987d5f2e99b1a08b367a7e9374d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9a8a7302e9f97d1f610662d704c38205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ea648b65ee83db47ed73661ab40ad206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5aa1df4ce7db2bd91efa8ed998bc2d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ebc9cdf0b959610ed0a0aa2cc5e8fb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d28d33122e236a24b8c030a5060431209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eebd228264c749f731bbf59a6bd44b3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108cd4086befc0582ccef7000778c8d9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef992965c041dd860c62f2cc46b9c33212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571cfdc9346edf273b591b64b2f6639213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51142ba1fe2d7292cc8d06a225b807214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23559710ac7ae4afd683b9b04176d7e7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a74fdb67ff144b17d01c268fbc663216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19b17730e7b372caa16d0080245473217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101085da6d2a17cb7b6a90605a23984218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ff12ec0956a9d31cf123293b678d3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be81c4e51742b7d13fea94c4eabd445220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98138d0109e56db6ed5f35ea632a8c4e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8dde93056aaba6ad058763c888a125222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96566b5aca291910ea82359b1150d9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ecee0507b09cf8538596260806f85f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b71c91bc94fe8014a5b6e2c14e20b5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310020a58b9a3e7b7eefecf7f3e17241226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09b8b2a25f08e94e157217495f1b53227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63efb703942ad9332ba559c4bd06eb18228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c1e18a8ebd528ae320419cd1bd3d9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8ac80eab09bf2725f6748c0e51849230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b705af4f038303532bd1e25da710c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294bfa17daf9430ce717078a177d23b8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046296c56ef98088433b8e20ad0e5c4c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd33a923194ec1ea422b54e7151714234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0ff2e389d6f3d76cd108515adccd6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ecdc8be759deb3ce80e1b45b91aec236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98d701ea77fbb8aaba38cb1d9e5136237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3da8582d37f5cea29ed1f63097c4e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2afaa4b4b7c3b3ad716258376e092db239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05925fd89e3d77402e59717fea259bde240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49889b2f3636c66b7b283598aafc9977241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e98feca83649f11e1082320e9e9520242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f470ef73bef61ee0599161d1e1a7c7d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081a82b53426430de0cbae2232be53e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c6ea882fcb2e68a1d268133b28925245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb464917d3d013a7e34c34d053f29ee246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1d6ef2505f40dc6a510682a417e3b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30fa69b107281d62466bf2c97fa590248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e617a2d4487e8a175c030a323b38c69249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0344a1cca2757bdb6720fed6fce24d3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e59d85fd86a00ebd1467f5079a7d9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed67f624d28e8101625728506a665d6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de978b6bd89b8ffc8994ba7ad692be253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455090e1d189505153f52e939adcc45b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af58278141bdbe113a8535e5ccce9cb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af920c5c7fa2fc70560405461945acbf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313de38fecc23d98e616a68dbc9fb1d7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d07a5706a501ef6a0a37385c4fa3b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68250fb0becf9c291d2129835c7593c0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63672b11efc255608ba95c87c6765d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064a5a69a0f96ad5d97315c42d7a36d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54485ec132668f1418dad788c0601c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0023a9ea4d290ae179b9ae8e42d4b0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3447b637710a289baa1781657c0ff54264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc57529b8b855927318e43e90ea481a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130014177767bbe5e5b8773ebc53f7e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31860ac6289fd87e7fcfd37cbfea055267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc232df9cdbe529b90a6697df71b46e0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf79681a278f951fbceda0d7b1ebcc0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fece5f4b1453ee9ae9af0d46518c0d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de67270ec0cc9916bcf62ce837177d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fffa0812d247ded0477ef178e1c7330272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26415add7f5b02a7ca32727b4f00674f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901c64dca810f20aa6e277c01846489274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fafd1f713bafe0f4d716161a8b511275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420a1df4c01eb05baf4721dc683a05b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79c6c9e0bf06d31a5d6479650c5d15277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43e519b50d89e66fa83733fc6f6a6b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e230baafa03dd60e82e1401c6047b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9c8f782a483bb39a22b0dc2fba349280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f6dc461c7a7efdbe87d71f86eb221281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9a3e8ac4ff10116621748f851d344282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd1460fecbaa92f76c3db3191fbdbc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d907e558e0b9f44ff5b8d51b143f4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ea5f25418c4b0b8ef2f5311096a34285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360f86f63fc876e6db823b25bef2879286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04110bcb209312cb509c85d64505988f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547f4235f2ba6a9b45470b15d87ef15288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>