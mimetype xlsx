--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1288,51 +1288,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f1d01942c6271aff8f4a8fd77a53c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1a7bc7c57c45d22e8a0f8178da8512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c1aae6817a787070bc443ccc96c373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba4e1321edf417991dd0178deea1fc44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5f146db8c6f01bf55661e9889bc0b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d55980151dcf88a31c3c521770e2526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340ca3d3af9bd57ffbc897cfff658b67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426ba419b4626be818322ebfe3010ac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4245985c9827d201bcbdc89d52e99c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce5c5339c2dec51deed9bbd52f682f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871ebca43f62b6a7f3e55811367328211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ff86e80358c2416a3755c272c750912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538940274c0870d1a96ff2b3fecbf2ab13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438640d3b08cddde7e6513e855b8d2014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864cf9a9b2223e6b15b88ee1f801445b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2874672f06b2c06e970bbf2e33939716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdcb44a9b8d40befbe5cb998a91ecc617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba70ce578aebe08e7ff645e0025bb2218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb0dd6106dca23c3ae90d4c210bc3519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c626d2dba11b56634210f600da2e9720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204327bf3d886a95886cbdb9599938221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74967520952abe4dda80bf74b13c600d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e900afc9fdb943955dd05db3d66cb223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898f3f9d36174cc6c605f22e59c0e2b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1dff9775790afb3eeb49c3611e4e1e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2536d9e5f65f24d2ca28826139bfe9926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899404e278bf1a2ba91ed1e7cdebc0227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55489cb6c863afd2008610e6c52355fe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99250f845b6491266ceba094df4a6c629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a79f9435bb55f454a4ce7136b707630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765527f97f764cf4849aae84e18108831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f6dd379b02cf9948191ec9254cd1032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6732b1d7eb86d018d5cee8136ab1bd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639cd9ef080523337d96bc5eec8cc8fd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef7184bebfec5a43dcaa077e546f7435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26363cd79dda837286c5a2efe81cf06436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7789565a55e2622a386e7f57ed512237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747bf4f7d8b3c5b981f9005df352d50138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8779d3bf7d737cf837ffc2a8c17c8c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338e67582c2972b942150afc52a7c1440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dda8e6261ae85f7e4dd4a566aec5d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c48460889d46afb2edbe3fab3e0d4a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd45413c762773ad30eabcf68f0e38c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda6be30da884a4fc84a39c7ff8377644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25e3f48b82688a2b8a3ec3674225ab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62fa1136c2f7f12cbf4afdf81d944e546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243f6de2212daff439e60e0b029f53147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5506e81e4797c5be3e82d3344ed5848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d92dce5af0d0bceffa3afd5f15bf849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2df721772047fda55a5bad5dc7b2a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8632fd276e18258a0d924149beebf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db570ff665780d8e9831689cbd25b052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3246bec4ceacf68dfddff9d82aa2f1853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70b6320f7b8f2f2f43467fee290bc454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6adaae14ec4f64bf4724783db49a055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1edb15900f4303027c44584a63d2356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7829fba76b90f5d87354b063f571457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c80064cc2d342b82010087484c47f258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcded4a858c17814aec39f0ee85665bc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406f34da58f878cde1f926be0a10ec260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca94e5b6aa344e319a1ba7c8a3bbc2e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998182e4ed6c0aa0d237f53a48d122862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914395b44dd9e8b764ffd7fdc3bb23e463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f1ceec937ce98707e5fa39a2eab1964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007bd4f297ab28931d0225bc50b2931765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ab2be6c6a8e0ae96c332f2c0331e666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2b1e209cbba98b0441fea6a10847367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdab90be76bc42cc489ed46793287af68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45957d6932df616c924e46a4cfc5360469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51efde24e9545e9a9cf5f4646d6f5ba870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210aca1ecb7155f9e3b210086b5373571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2bd6ee9c86a10fc138969ddf5a90472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9dfc20d998632960388a20f761d9273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728215eda7768159ba8b629a65907ad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc371c4b72892a6f87f286e31a73edb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c899e8d7fccc6749709b783880ee7176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddbb553cc651113030986f2e590ce2677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693a76491a99cffb152155c1efe352778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35360823d3e0a38c3316316b5d168ac479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fdbe3c1daf54d233020248839eface80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9a91fadb0cf979d042602a70c5a6481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8168137a008a76a95b37e0e9d238482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e898e04c9db40a5627c939162f13b2e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acec451e592a79d682e9a5c10156f7f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ddf91f011159fc671f1b786254fc585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81e4eaefb0319e85bfd845eb1033d086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f28a07ecbdd279c545f956a3746d3787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a075d8ad99fd14ff4d8198c271dda2b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f6ebb660089b0e0cd451dafa19cea89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c6e4d7eb06fcec543697ee738645d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4356acf161716732093d5d96fc95491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0d04d12d46083985873efd5161eed92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1ec0759be0d9f855e7ea880e0ec7a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005e1a96e89a7d226b037b026b8327194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b03351a09254004cb8726df947ec195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c274ede26e6bf65f99d0d9c1b04aa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562bc9597e3bd9eb8de322a4637b76a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e1073126b8e64bc331dd98f2a2be398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662acc9abf532e4cc36dc9b5c2a2f32999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceff3d2b989de6639fd01635feca967100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad410b44d1cf386f14a0bd5d8f9ee0c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed0f27cc26e79d37cc3a4af2ce8bd4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53c4aa43215d5dae5c9ce05f3131f2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e37b2542e52357833d108773ab9985104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c84276771030b4224c7067b01fa272105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b38b9bec9404604422a818863c5e1c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654ea718bbf0b7fea577e7339f9aee6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665d0b946dbb8340eb840d653f1fb48108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a46f723141b7f6e23cfe66c6d745e3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed6f67c3de1814fb06c9c641c05022110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda627bb6607a79da6e01a355158bf1f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c793a05d8823128a5bc19af36b1bfc3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4cb4b0a19f442299080738131298c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28d96faa29381c3da0c582459786a7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef4a467bb9b2ae9ebd22776c358023115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ab487667c4c0e7eab81253425630e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c488ed79b57c8b9f51dab15332544117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a45e62f8a19bc7c4e948baaf9fad82118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc06bfae7634ce0b45701f5ea5b1270119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460385aa5fa889225b8e43cb65a55284120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ffa4cc7f37c945253eeb88c2a23bb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78c21afee011da7c8880024b5be3a1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f12b4e91be275e82059c0bb6c563b1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5ecae898b7de87b879865b59bd656124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7bf24531b772c9dfd1b343959147a0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3a076e08909fa11d37220e19e8f1d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e0bcb368f3d255c884d70557d0db0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c9a8d1bcad19c8a1a80e05fbbbf86128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17df88b401891b5602af3ea832c619129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69676e9e09e65ac3bf08611f7dde3b5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91711d42cbd25fdc934416fd5a18eb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5199c1c251424201b2be9b44fe17f99132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ecc39dcbb68a2937e31e074f371ceb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87df1255802566e6a46ecc2271e2f7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54fca685b2bfe57a42ab6872e3f38c8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e857f3272061331c4520deeaf2e4ae6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633397d70f68876a9d872fd6722c74b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae29e8c36c62fc7b874505a66b565d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e2caa4812cd03ca57ef00408ae8fb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78363b0f152ea4260cfe8eb0a0bb4e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08776a31d4854c5e1fa50537677f2def141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30d60c7d7cc40f5312b1d3db374432142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97747b0e88e3a91a506bbbf60420a822143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248487931f13e3d6213b15b335c6eaff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99df81cef080b0eb5ee3f3331dc78f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848bbba5a047de930e9217e2bf5a864146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb65b787f7d7b83698ae7d7485b43fd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618803d6845f8e4505ab4b514b721f7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679d7484c353e70630d548bc1a870fe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6409abf5567b3c963440de6fadb14150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d411d4c4e88a23ba3d6dcbfaba40fa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abb2c73d191b06d54f1504cae467d4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b6f007e0a7bcf7c29d5e10469b37e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa06fbaa99458ccc6a1e4d347b36c3e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd663b056628cca34648eca9e4aed1d2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab892bbf4e7b9799604d5879b4d9a8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d1dc12ab8db61d5767bd9bd431fb4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdee62410af924082e973b85c761b1e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e530f104b73cec73e50ec030e00b25159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f83688fb2a787c33c78c54f7d23fd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfbc3e1b61c2b595ca35c8f1097acab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb125549b23d488e314baabc371053c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497eaa874c359182d64606dde6c76dc7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd878eb6ff0791161a14451a66551e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da56a0514001f1941bfe7d5acfa6ba9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644159938d951456f0bc16f4f73cd31166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6426d04dd599852cd736590fb59fff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a50c0bc641d900ad4c40a8d39082cc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78615230afe2392cffa976f4685c06169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2cf2ba1b72e6c31ff47461aeb15f2b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47f907ff5bd988a8cbed98b8b4c193171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a04704b3c2968224d3ea5eef5ef131172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900303c511d574bdd1e148eaac0c63b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a85d43ab4ff23e644919324081dd72174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9db5c5fdf98b4bf10d6d49d0ac5bff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5655d5aa2b9e12706fbc8ec17d1ab71176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de16d4da5e6cb7a797ec224dd415111177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6e409a474199701f8e7ee963bd521178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590e8f694fb7ddfebcfd90a706c905f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adbc7b2b394fcdad36d6b32938986b9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce819dc470fb538e1071a22177f0b063181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f53c6e92dbdb870cb4dfb7403b22c6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875a7ead4d04128cf4b55effa2b92bf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd59db60a83496f560ae70dd04d7b85f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554aa877280f6d917782bca18bcb725185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13eaea71d2d31135988ce097ad5616186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6b32a626190ef5fac336fece2f767187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706703692483416e4c8589d10ffb465188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960546407362fd692772421c10c021c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2b39d394a70faf3203124ca4dd6a2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c005866adbb2f1c3e028fa32c08ae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed37fc7e23d03d8286cdb08adec813192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e1aae2457e80779f0c183b75d940e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b18fe2eec0af94c61d245b98cdb852194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b243d7fddf849d3831b9446627882195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81636254648df070da1147f54853e1dc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967962db43910a468affa564b2f015f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21e96e374ffe615d60a285ce29023b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d02a08f343a42fd24222c10158545f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8908830e21b4ddbda484c43e9893a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd14cfb89df2716aaab5b5e4053a89201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f874ab1327694b0a292e57b82516427202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d23d36a4c9ca30050b859f83401a9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24baa178c2e950944fe86f9ca033c86204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a0c4c75653c449f8fcb8d8d8a4bac205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d9ed28644ab9a6b1ab27955b438c4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d65b4f2d72591c7ca68e1ac9ae79a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a84d33dc1bb57149ff5c8ee32bb726208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe13dc9bc822c1dd8ae98726217d30b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a5189f0ce17280d4aaf073ca0836f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a837c4406f67439e0af5a80892cc5b7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4beeb70217d575d6536ea0c28f96f1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934d45d55a74a852ed7f0bbdb3e9300213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8ced9418aa51cd93e477f0b18b15e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507d09244019fbe4de444f6e15eef0e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b7547c3856f3aa9681e83badbebe4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a3e80968b94a15200c8af83778a4c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd152eb886fcc7aee81f96a12575061218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d9b735d0b051518b8d24df0ecf761219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f0ef04f114d210e19b0f7181699d6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0388cd2b52d5413295f8ce53a8a87dc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f59f1b7f987b142c9415246ae4846222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf3d67c7eaa8b97449ac421d1ba6ff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6214c5d48073da3aea370d95edc1c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14158a4f9cf03de1b5c8e5dc729d317f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd7b069bde9a71790c80e74ac089bd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f63a11859d89f1c1eb34cee5482f89227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f45de886fdef77964381bc3194c10c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ed36e387098337d75cfa70019fa71229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936ba0adb5f69433677e4ff972dddb4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80171cd6fc86e32025759a5e6300ab2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8431ea1af9c9bf9a96ef1f3096b233d3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d773f610f01723d292ca3e1bfbcd1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156c1b6a0a14f56acac72159fefcacd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d6e82084e39bbdabe094374069d5c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e4bef1a70b2e5303c35caebe2562a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02b98d4b209a064827d6657e0ac57b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046050d6add1b0d8ea36dbb63628e88238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b64194dbc642accc560b71e570541239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1564c6ac6646d47f489ef26cee519240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f9ff291b4d282bc22f18589f5fab6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b12d07d96ddb678104b72d372a9d85242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73d8deaea7fc155baf263b1bc39803243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704e8ea498cf7397913db944b7a1480244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800d5111143898a200a4ada24bf55c0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d22f2a4e74572124d97280cc6de81246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47548b3e151dad3486350843915e4f3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81213b1aa364e4f4c8811c48876e02248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083e845772587cac4f83a04321ea883249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ceb191e602ccb8391a8460ef3f9e2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbb7fa764aff0758ef411b0c1f402f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dff19c0f22845922660aa516f4db49252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b520ef2c813571658c5dfef80f7b9f7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5a9f1c8739301cfc909094583ba3a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2c3cc19b537a6ea55ad7ef3ce6805255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eea764a277373d06117e64696fe76b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f4dec5431a22d7afbb3c2859315ca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201782175eebccf9e9f0e014eb3ff1b6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6825dbdc6d46c3ebed7987134d76d9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0494f7a980043c227f929e63bf47760260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22732297ff69da46d1fe561e02a5dc2b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10970f58fbbf6a9e80006bbb38a1dabc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ee08b43de36c3592489a4925d5486263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c84371dc8ee0addd5fdfc2254be23264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d3e535e57cba6e14483bd8a196a34265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc152b6919014a63be0346a419d52678266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6629179875dcea8c40c9669e04ede267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60dcfafab9f40ba31d7d160002020e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837184c20959b54f67338c5ff488350269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e487939840157e22c7fb7ac972c6442270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691081ffbb4e8e57ed6a98188d0aaa7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81d44e863866005781055b6659f521272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20918fc49a09608ef285c679a70102b6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d824a0849a6e65234ab483578888ba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366701f135e8c404586819fabbb7558275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d5916c4ead84bdeb640c161e7beda276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d21e921c066ff65878a18a46b386b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e83332b80046b97e2011bf3d3e8f5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658122750c50f0635173cdc178175762279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a7422d50811e422131da851937a9e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8d94f8daa62705082dc7cc938db60281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977b0e16aafa779cf151387a94e0356282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b30162ca8a05d760ad61071a2fac48283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868ef8298d67d92e35cb4580f380602284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351cd930b3942836715eb4c9bb1877a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0dfef2b16698fb17cfc2b5645a22a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3d0c8003c95b2aaa7e3de95a069e4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67b6a8487c7c007a953208508a3283288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ada5cb10195ab70e6bf794f87a5d01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8740f83463e0fbaa2d9d17a7c324a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc9e5b34b083eda3205d63de32abe73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a1f38ffb6d07cb8efacf491ada1b94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456891eeca7b014ddcd91930fe5298d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504772a738711922f830cc437c6971a46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ae351fc06745b9ff3d5dda7e470b17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b171e544ac2d53ce53e17d2c425928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821407e218c0c09a1ba51074e0427e379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b1a41234a51bb126f6cb9d8285fb410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32f142d11891ec4297be76bbbd42dc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88227f240ced90e2e7a6ee41b97dde12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ae9c9fa83333984619c8b20c97f8b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350bb4295d9564f7f92065748eb183dd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc723ac66b1e9f8957576eae00c0458d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a1e2237a1a18efb01dc50c399cd9f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e060b68e852a0e4960fed9b7a0bea317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a63a7f03da49c1fd616b4badf674818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e707b3d07d6e838a4029561429c5119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5421f2b636b2b83b87d564aea3cc7c020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf90065dbdc6f546c17409a0c9eec621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd06319082213ed930f3da4eba381ce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d61f8e7c74367406d2f06d577e98e523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0fe62a9a019e41358853167f5772d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f78e79911d5c445ee1560a16c2fe1325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500908ecfd93fc74234e1b9cc2a118fa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4277c58a36216de169ec3f5a04315427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c275c46d394c47761c8fc68aa3f0f9028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296afb4611717b8ba539fd54d01b98ba29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda8c815e02988f3fc6868d9dc470b830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f2b79adc97f995f850c56be5c1f3131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6872e5712b04751c8b592c2dbdad232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e459d1bffd97672c1047699ecdba133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e50157a789eb4b7a8d414013757b2b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7760a639e9b064e8184ee62694f1f535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42964a56338737d52092522029c02036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7c80023559bde509dcd32d29d941b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ed0e145d8daa39734dc438e674d4b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f639a60111fd2ebba859b63f8d31b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48303b4ba055454525b9c568d7d61f9d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0cda8e33647047b7ca401835486f3841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96767ab181401afe25e3a3a0b7b434de42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e5cfd4cfaa936d28d96bcea127cb043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55823cef5ce6820ddbeff782b0b7367844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94506021cde7fa7c6afd597ff0bd368a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04917370c57d7eb576d15307087a21c346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948629178c08a0ebc8f7b6293ef004847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85e864c8163cef6146639a25283a4048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6046b32a9ae74e7e73ec78f00f13a249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46e3440f22066812c3e6d9ee95047a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb047225bf60d9c30d6897a2bad8b81751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9a607794dbb219f2f84a5abde4e5d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f60099c2f6b017e95b81ba7d40909653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8fa8ac7f13df14782c280a5b6e0dc854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603a157f83be2b60a4a3cee6307d30055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aaa3928154587820b7dd50c5f8ccb656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c04cf1a8e98092381a265cd54a64e357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee50d8417f29747af26b339382175a358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7c800712e6680aa0998fbde72c57959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac5662eab6f84e393486614346d81c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4d34b3d3f2c7a5994eb00537dce8b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d3076e5f7c50d3de1f0b42b5dbe7f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da0c3e400d8ff86088db3a72e6fcc063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36665e19484322d86743a069baa405eb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c41412576e86f2383b962f29d0fc4365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fddc868586fc68d8383c829b681f9666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9e717727c6c7619683b91401c129567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea68e0a9352ba191bc09ec08751866168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d09ecc637834da60d8758dbb0d7cc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50652262d76a26919285c9627ef136f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0757e8cab310fb78c6581c3e0e9b3571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5c8652412d4fd4756d21c189b87a972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0628874958a933f6396233c7068a373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69601ddecdb1efc88b11d358a6a3f1c874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac994c5eb926bd9e1f8aeaaf8111e16a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90061c8d3715eb6721ab6226b0ef1f1476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25fcfe3d9d7d5c142e864896fe1097177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e81e6a690a686a462dcc79027bf2d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f10eaafe6125528e94e80f0d7ec52279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683079756e6caa1210921c16222304a880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ffee288899ad1f365aa7b4fdcbd3a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd926e97fcbe520fe9d116df35ff4982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16feafd1be494f9f9f334c329126d583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc0dc4b6b9ee1e3e0aa7c0b25d9ce684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ddead83c5ae84bb2389f7ab8ed51b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32739c70e085fe8eb809847db38c63d586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515179652764c6604cf5635b5d87d3887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d828e467b1a580d10ccf00de35fa8f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e21d4c30e831cd192250cf978c838689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4bd040c47c3f8201e50a1d01a6fe990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c818fd24e2a1a73df5d8de5d4629a691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca357f67cd48f67260c7fa809e5b15a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490492d76851e0548a24f9afd2fd70b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dba8aa252ec9d950e473d6c9d5360c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51db136c56e1b4411f6cefa10f3bdc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf51d097240bc4acd738bc817b30cc996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5832a105a3184f78a2af88970d7cf7597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232675abcbf336d614b7b2dd6df0e3bd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf8b13767c89093e55c9eee260320699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677478be588f5b26e084950c80df76b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05ba0679cc8dc9eb7648886d9c6bb5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501110fb4424a079031bd81ff2675aa6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dfbfc5b8a1b73f690c7f21c219a90f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511af702ba4f0b9532b5948aa288696104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ea48a0bfb0340689b8c0154f48265105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45531c7b51fe290e8839453324bcff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f72fca25df04f5caef2389bd3c5531107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52978a71940caef135fc8fa75a1e5704108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be40741006f9265e42e7520b64dd355109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64afaa5bd59c916a997dd706d6709fb7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1d2e96e7d3eca0a891e0444fcecd8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df644f0c247ff8b9dffa1712a6f1a0c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c11f0e0e41f1db86c1ade5cde8d0d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1635e9c0296f5b92bd0e85bb00bfb2b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f293f7584c37164e99391cbab981f6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055585262bacd58fe17abf906daa63b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c31af9e4ca2df1c0f759e5ee0f601117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6204eaee9469ece55c1c5bac8dcd5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2a43c745639a91a27f19727a746b9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f507a9029ac724c9f11c3fccc91a483120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3fa8c5de114e628982ac96802da034121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a267e560bf4e9beb6a7ce91d36364122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4247b46a948bc23e255f9e8231028123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dca9d645351717f1eb390503eb9a70124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63466d4a92120211e1ec9dc7981fed125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa9e6447585408a26ec65a172d72f7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdec901a831a546f52162a2e62cf7b5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd171c635791608909641864997dcb61128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ced71fc05a6a8d2a871cf6666232fd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76600d1c625c57efd2e697ca994d56c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f731d5cb9d8da13778c38ea8c153c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52552c5064ee9d6937f52e6b1d1cd67132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162f29b1b518f6047e30c93ec8b6d05133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa7463cdbdf51788bfc26e389cb5d7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0c95af02e0da8e30d9faa85fdb235135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1847d0b83be58b4d0f4539148e0ae6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecbdf23b292be087cb0debbfc01aa74137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189606bca2cddcdb1b56fadbd5e7f53138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd240ed003595756fcc563d42c3f3a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0d7027003bc8aea57d1f3ddef0078140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46ce1baba5b83eaee615cc585a8df6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d81f85a4231aaa8dc8fec147f3e62c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e5b91db09d021fcc717b4417c7e4d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9ce6b9d9b596e95b25dd4997f97bb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a785cdb90c162a3bb21e22819ba9e5b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a2e58da739e885a0e3fe36698f008146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c51dbd32441b0dfd09a8dd743acb1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05e2758b77c2b69a4cdad45f96b1a1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384158597298d3232e23f99a11e3f7f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442b145c19f8d9bdc128a81d17e41d3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df3db6c986fef54b9ac5eb309f5965151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c493b8bf20125694273fcabbb191132152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c25aed8bf8a8af1f75f05f31c128a4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bc8efb90f729031d70fef6ed7b247154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1f34baaef9bd964127dda8a41a401155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b33d2b8b47245832620521a40d51af156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b09fded4096a2863f0da484ee0f6f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e753606a29bffc108ff0cfa4cb3ab92158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d56c47bf814d778b5d6b9e67bf2c5f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5bd6d249f07ffecf0f8c43590ab3b2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2be88f582546bfced1ee2b6747a0c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f46944348a52a1855f58408a680ec8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2913e395eeda445606ea4738f0a6e44163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a19f9244fb3cbd7910380a8f801c3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8dc221dfb2d2ae83342ca28d8499f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b31bcf0f8be9890de5c43eb2f7dbce166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba79f92c8436d27fb8800d0fb19d20a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4280de923b2a7ead4e7c3f49b0066b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcee9b8fe360692c45366c7af727ceb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa936023b1e6d2b75ec42f73d42856170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae0532d729727307aab7e912410cb0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659ee10f95913600e67dbe894dbcd55172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89600900f44b80374753c4cb8126de173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a6aa227fc35adf1ce0c5964a4d493174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a55ef38ede50767fe04eaa18596e2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7d2c91dc618be2f7086966f07809a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232553ff4ba69b1a16bf7e72c882fd74177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e791b0959c2da7e4bc6f2afc568aa27178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d70fa25f6e31e72dfb9987c24a728179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075ac5dd3476fcae8b5f98912e3926e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c340fbfdee7c4c29913282cc8ffec9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e13c159db0990944ccc07b18767a8f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76023f61c2413f8624198d590a5daee0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33e332f6f3b3e5d8fc13749db6cb0f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d1d281bbb121b813d44f7fd4600f5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217fc6d4307ba137cbe26890161f9379186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37770098244212bf485e19c3970bebed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d3f7e919912fba5a4b46b14480923188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90586d42cf95de7fe1ab9e25bf12af189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3b6dd752061a5a3691d2da3ce067f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f061c4be6909ecf74a18449c454783d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488a2c1dbba6c6c8b0332c7055b2757192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77a74011310054ecf5af2abba52b54193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b37d5f06375ce0bd0f68e35dd2990c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dcbdbb6c04c44f3d5d37ac8751af46195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef2b343ec48ceaae98bedad6dadf53196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0370a5d66e3fdae00a0e7cda9c3074b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89eff7ce95e97f31737c54d94aa1c37198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbfcab953c102c36cce9312ed13da8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2f037f0bf1f8bf938a55e8f242799200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffeb4fe83aa7213762bd58493c83dde201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657f637b831dd53acc682f6cdeb291d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa49eedca377adb6bca6df051cc4804203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0296f8a56645e170a7f026bdc4a11f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68267db25a55d4e5f7feff8d191350a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5c3614b15915d50153c61094cb8b0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2fb17cce5de02a955e3f1fe10a4d08207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf098a205435e77daa5907e06f5f84208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746dc71e739fe06a46a479be15d75b2e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ea2d6aca74d63bf9660c7af397f46210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3ce5ed1fecf6634180041fd63c45d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3545dd619b62d37c87daabc3dfae355212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcdbe1f4a5c2d6bbbca547f7c33b911213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637f53e6bf6d225b389a96309651eab214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a55a40514f849617bf7c693437daf7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c165a90ef4547a772d731e35eb361e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6fd28de594596f9c29750e1920db9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b961d6a2ccdb362dd08ae895243b5c6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a33472a2174f7f16717a64ab1e8db0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724208e27c5c5039d8c761f9172af2f8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9489910ab061871713ad070a5db69221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032a45c850ee8926d4395c937405440222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31859042b9e63e383b0dcc0679f7f038223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167dbe5f1205baf90a652f532d042599224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27dc5f4d39644a008e07b1fc8c006f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c9a00ebad8ca603c687beadcd184f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f09ac06f2df6f39c15dc25446217ba227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3de2f8ef096da01a13bdb5faebc12228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e6ab263087602ab4fd5ad1da0b0cd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a22f512c15bf51f158d30a75b288eb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc051a7d643bd6561d9914c638253d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940369e58f45ca6efa6e238d91997c2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b9b85f8b7cc7b2f3f693e8fb6e07a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0962371369fbc1d8021e81a0c6c1351234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a965fbff1ec176c6be2de562f49d3a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae71b71075ee2ff3a1c257ef3a9a7bf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7136ba08511e0d41d89dc95a959ff8d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98994b4fe58d5c39c38da29833261f4b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b29fdf8848ed427aee2169b1a09ad5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa59250c3344b352509caff901f1f2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1391eddbc8b1eeca15ade7ba71a6fc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede46e85fb5b8079cdce8620f12db4a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e13d67aa65742615a6a3527006438e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a075e84cea6af198f349c072288cd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57caf11bed27509e48ad0706302ebb76245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f9d7112baffaf265d7c7085ec5335246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299ea40e4e86d2855b1067cc2e11bf1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028be0fd5f782804cf60516b5bc375f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac765ddcbd740bb35c3ac03182424be249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3141109ba422f82d7a969356d3d6145250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1192301853809f3a084914776c525c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4162dbae2350cd51f83393c1204e0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5597ce0ff325ea33f0f7c08e13fb1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f18b3923179a33cef1a087f010d70254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeecb3bc990d852922dad1152defb58255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d27fd0d5c7c32ccb2a26da4df483a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d9f0463f4d58ac32d877c705ccfe7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b646eaaa8a26ac155f3c83725dfdb6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0280cdd85c63136ecd8eed64a11490259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f44fa88df0347a6839fec9d4e709b7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd6f6d8dc5f8a319c37c4f035e1c13261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7992e1100101fc2eea713a6e5aeeb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826807c3a6f5e5379fbc8a1a7849800e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88652afe20e37f63e2e809cbe1a562f7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a24ed7166172f806a1c0a8feeb33dc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e17a2730dc62843dcf1ab80e1c77d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65534faf7fe40d467c4799f869354083267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa8481f50e5fedaeec296e6414a1b0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4924913e8413de29a9896880826ae269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b268c98ec4f529c6ccc13ec7608696270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8494a1e7df5121e2187d1096939e057271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996be25c54cb8d830079e237e4b51973272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f7565edbbc907f162c9b3e3cbf899273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd53921db831894f79ec0bb034c4eec274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb401906f73d023a9262df0120f0430275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c4ea71196248f2af976240e037ea3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae818493c54c8faf71df3db08e32076277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee037571c0fa2ffa314649699cf75a6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ddf8886283b6653138111a6d3c70c4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe832b214fc464934b5028dd52df596280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c81cd6139d8ebd67945c564d6951a4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd296929db95f0d25b8713fb48e0938a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d133c11b60ddebac8a9555d502e15283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bba7a4dc906a4615fcc2939574274284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3832a2f862220f877fa0647a1459486285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef15e6bcb0ee041ebe3d17c563b487f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e7a49630b7bed295379805f292a3a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc688c904927a582688952264d23868288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>