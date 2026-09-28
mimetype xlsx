--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1288,51 +1288,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5558b6ede956464fa6242813fb16c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9afd625ad8e739e584569958c48cd4e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8631aa167b90444400aac53f11d953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c2d5c9d5d589c1879133c022a03754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0fc945202e0333c0d5b6a71a12cec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772a729cda38f89a99151f8db7a033a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd370d32988e0fe37ae1d25e809c5077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc3dd3379406b674a0366a2d6a49018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5056adca6964d9220e7ca5cfb4aaf859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54a7162063bf80e121d454dba3d74610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e8202981d92e8da2a726143a3967b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b441d6a6448583a6bda0f24f115a612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594cb30ce78dd1a3e9f440c1b17716813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136acfa544a5bf8e56d3d0c54ee80d5c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1aa1fbe8a290e8efa1eccbe37c8afd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a19ceaed2fa39d8fe7eb5571921f816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0fa9643bf4bcf86cf4437c182ecfc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc9a887bec35a0572f781c7c056a8218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb374582a941e8ab5b3d08778478c7d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b2ae2d651f09ab0f5c83e5d3e8fc720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5512b531ce5370bd33cd4c6f3df31021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc6d8caf83f9b4deb945ef26672f8d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3930f4d06dc860bbc0b1eebb39055e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca112b5af16e6e19bdc061f43191165124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff8c4421f360024182ee29cf7f037b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0b059e64bdc2a27d9b16fe46a554126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b9bc3d12eb22e35004519e26736f927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aacc20c7ecb566ab86e3af1a845240228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041ae4f2b9979dd2bbf261159a8a0f229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d0ffffdb84428315a56c46bb2d52330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431cdf3f4f31a8d00fc4f8d46ee383531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd2be85b726adcf92ffb50da17abdf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c720461a185b3878192083b590d7433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22473d54f9e305c1d89743c85a67fa8534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22168835416e0e6476a0a385cfdd4e2835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b577e0ecb7fe36a225833e5b70f18e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d4c5c8dd6c2e1096901a68d3c6b2437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45ed4d7963782c0111add81333831238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5d82be25659019d3ce12f084d561c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d9f947427294f5f7c87c3ccc1937040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320a4df84c09a6e8be1f0e406608c0841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56868941e8ffe02eaa6002df8b1448c542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488246fea955f0b8b16604ac3de4863e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8852a35949072f7acc5e9da625613844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ea8c18cc9eb6c129d52d3fec3e12845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181791743c5499d2714ce1dae65da5346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db788e414e7daf68b55ba186a9864e847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5de03d682ab3212ba1008100554cd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a9183ba3b9d3fc72df5923d99ee0449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed290ee881d28d1d26fea3fceb78d550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85bed0c88e8205843d2062295f341f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018d73caf57fcad29d95a8bd6f3db3c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c429e88d12c6c2f73997db46d5bac253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9336a52f4c34f37723640060631e0ea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001e578cbc806f4ce06e98a1ecb647355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6851d22bdc3c794b7d2fbc2be9e6b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749024fd0520a58307cfd5bd3221553c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b341ad7c831dbe619411668758ef258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab0a66b07fc3eb2cf113fb24e78d3359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d414b08e39f9086af59ff751701b6f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fec1401f01fa04a60e500b5359be0861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ce8ff3e938c1a7a81ae3e98ca482c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e47575ccb96724243d4cd18964902b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d3c2a100794018f10325b80312f7c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749fe606be456d03e3a4b61777c9c3c665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2b236b39c1a6fbfd124351533983466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4a413bab90da8f2e2440aeeac4a7167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529b6098d40c22e7a4eb5f273064cc768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221929070237e9a20159bcc6709f27a369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8105d65e2b006d451cd3f88bb8793870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ff4ddb03b7e0b6114e416880702b771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd249744893e00498baf3d2597c7b75a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f634aa9f39a4884990fa66d0ce2981273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5096777e870f8ae47115788ae08e71d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c3a930817bbd91cdb3a99c7aefb0975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b970fa12d06beaa9ce81f27dbd5a0f476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203c4705d2463507b507a8c194e255b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1259e3e43c14ac7c7e1f4c13c7f8e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf247504d554437c098ecf3c53ebadb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd734896de448b03f3ff893b9d486d080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23195d393499ab7c4f851b35cb7105a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750fcf12ec0a3446446d3a7b33d6ac082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2cace6fe92d5f2fc2554a00967900b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44570406f3b107bb407177426fff947584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295ad11931f73d6bb845bc92851024585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5bb8df3e073e8f397659a6d5a3e9e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac51f481a5ac8337499e227135d6b3c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf763796c13ff07bf29931dc05a7a0788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489030e30d52022fffc14a886236e3b189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138379df8cb847ccdb4beeef8f79e0390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac8119ab160c152f117a6d72cdaf1c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab76b86f03fdf817890aab4a24fb2992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43ccb5ba60064789d9e7f45ded56fe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af499d6fe81d59d611614c2e34e7e91f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d7b64aa039b16a7897da55623ee6d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1c3674ccf0068c68afd9d754685a696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a8d8399fe7dc4e0441bb3b6d4e1b797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534bbc1b1361b0fa8b2bdac28f253b5f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54db5be255e46a7a6333bf9c56c88899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58470d3e89a9cc79a7f7d8ff351415ed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaedbf4579bf94731ecc2884bc1569e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a656dd1b81cef20229ffe55a1e31292102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed3e2f598f594663b27acce5927781103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56acd5173ecb13d4429d6e05baa9cb53104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5acfa3a79e75cae8659eb5b3290ca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63ed1b023b0f8495be688948a92f36106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4eccc358a2b145de482cab00bcdf8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e98aaf3d189cbf5ead9262e8e2b54108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e83bc2d1ec4055f0e2ce33ab44f00c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f0f509056f081f6bfc4729dd44283110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef42f658245851dd26244e23915d614111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc15b0c3b41c13fab219fd5063631ff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af369b0300df648de464928e6021fe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d45b063197c92cef3ac600b012afe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1e9b01e7116caa9f29b5c9e481dfa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7189476c4d6bd0adeba2b14705addaf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23d765a214e92967ec71cc593f338f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b6e108bc58aa7226b35c32477b571118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ef4861c607703b65e076d8f0265f5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ad477e808e89a48f7427f4fc07f3e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d87257729ff6934949c86205200b40121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd5bc3df9cfc6b505a631a41e48164122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c73325328ac1b7859e1d2a62b71619123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ff630cc5ac4b3796e8323b7f124b7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c9f73278471f16659fc9ba39216b3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069338fb828b1fba7f701942257a4116126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8409de5fcc21ffef9a8cfbae1e693127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be00129ba90c26bee3c600c1b3d5da128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09ab24de773babdc6c4b88372c83d7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541e0aad0be42a012915791c24fd6a3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0f2b55cec5059632df45d184e113f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513313e9cf47b33bd7e5e6a06962425e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcadffdf7cd196b85b1e4e7808425dee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0acc582e01be420900e9b7ca9b6e4e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3d2992e37b8b2ab005829fa689ef7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4c8322b132523e32a7786c2a84637136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e92a48fc2bf2b6e588fffef953dccf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e655816b221cd21efbebb9ccf6c99c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90e5018935dfdfe625addf6a817ed5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbfb2d7dc8ee9af5d81e0ffb70c7c5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9fb783382428797d2a5220360b5695141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983029318c99f10c8964460cfb71578142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5808fd75ce271b3ca77b9e0ca92c341143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae9b3762dff7c4e413aebf19cbc9a5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da7710d292750634ef04b5197bff2e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fbc8da1d8c416a9b5ee8d61a1878e7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88bec3c3b2a8dfe624c04a19e38f8d4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb88321966f907dbb0a8e21a20110c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0eb6c39b98fdcd57a21b90daa4128149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f71e73b515ca5e3d2b486fb2c7d77150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636c6a38b371a737e97dc82d3cde771151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a286552d093411bbc37ba19c671042152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd9fafbb9709f2bb511ecd426a7a97153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4700ad231dfcf779f1f779ec2a58275154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1de69cb27005c475c169f635f6ded1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b8a9a68755721319e93774c4146b7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045f3952c86ba9fe980fba0dc4d063a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c18aaf0086746c9095683644a6475158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2e840e24ee1eeec2455e658efccff159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae49972c35d90becd17618a068c2d5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8902778444f8d4de40ef633ac84613161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4afd560b865045a28758a42ae51f8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94b32b7b2c9fe905098cdea55de60d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72936ea54e85bd242581a40c3b7768e7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74df8bd772aed6c5e41ed3ea9f1ea7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec501d2d81d598efc2d77292bde1c9d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f49ed1ed102d2fc58abfe42680ac72167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9937d633e3ab7de0eeadb0469ad20168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945424222e1c365422ec7a73d3e2fd4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72822c789276475968989cc000a5a76b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601e203d2ab2f19fc3bbafe4b717a14171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c02558fa020a99e52cbce5b2fc6a3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c45137b10fb56b9eecaf9900c02cad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435aac9ce235f9eadc45f958d01a2c59174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59869a6ba69ba5bfe48735f8b59c1bfa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1bfd054e7ef1e7daf1f9a6b4f24342176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5240c7bb8fc6b82eef33bb9099b5f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6892ff7463769db26bdbeb8ba6d5a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c85739983d9293d1b6e1d2558e782179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb38f92e595fab3df140bc4efe56f4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91371d53d9e7695d9abbe65546c9f92181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18daa1c3f8000f0937374f002a2a0111182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e121f59533cf51351d7623f3f7c467b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd92971e85bd258a92baf55a322b624184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be94e9c2ec5dafce84a8badf8322576185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7b0ae706bb9e7003336bfe2e2e4ed186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853911ba2cfed94da550617940779cd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0e0dd105d841a9acfe3fd98ce051e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69ce1a8033db80e7f497ca5602f4fb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6b0841e7544ec6c27c823f1f255eb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a63cd0b2a3b557ec3fe396125e4eea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08871bae1a1594d53255cfe28c6c3b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d266b375a5d5fa7c14bb1fd4f0cd36193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62a59d3f62120ef413688590a50a22194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc144f42cddfd4a6dc2e97cf5f66882195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025b2a5c4e51b4ef34eb4b3b1b7c020196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7936e228d5f0415ae17415fcb39fced197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578ae1026e949a814a0003abbdacece198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f6bbc66f3e327ba51938c69f48bfd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48b11fab0b2c22c8be9c5328586de6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9dee64996a5a1082f5bffb13240c01201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30ffc68e1b4d81bea5deb86464d87a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94828355aaf7a538dfe7d5bd6f1b710203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d40d1407461affd47207efcecdcc7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d0f14bc4166fc1794c31eb5e50837205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b726218d32d472cd7ebf90ed0a6b6ba206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052f30e82890008e2c7f77615e9f2a8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad601947e44d3bc64bf3373a316921bc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248bfe044ebad9f17247f3a38e43a4bb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f17a2cbf2dabe49b2d9babcfc9bf58210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad16c5b2e1a9747b60cb3f81f0c02ee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0faac5d1caac3d4b3915188d3b7d48212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aab649bde8145a365470e13f0a298c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98069e501d4c755fce0cd8b5388cf9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc375c9ab77caf4e0fbf3d0da83dc2a0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36744204f0358bcd372023061beb5841216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb9dbd715cd4ff4bd89cfdbf7edd42217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6c765a7be43fcb3ec89713d83e3c9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54cc886531efbc3d3291e11910bb5b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b59ded649ccb47288d97a8bfcbf978220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042b4d6e3d2cf6eee5d02352b5d4bb4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462576e52ee1659ee82bd27e1a7e078222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b0faf74948941868a961080b1fc47223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21e9a815d667dcc1cbbc650319ff11224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88095dd17995549c3c1702e95bc9b332225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485d110b542e0085da51dbbf3cfeb32226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1809d41fa891293d6045eda005006227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9a3b704251921352167abbb5937e8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7b4823c9cfbcb6bb6224790bc050c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31e28f4f64b7b93a9168535571c2bc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca806692953c43fb7697a977c5f8487231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c18692b100565bebc7cd46344a8d8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e31a39a70e4c3e5c9cc3479aa6e96233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bcf5b8fd4a1f8b3cf7854e1c8efcd7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a89f571cd874981f15aad6e258f49e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f565f3f34ebd53fe7366b720bd48ed236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eef5325248709cc34c91351f91a9ab237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e47c978ed29186b7d1c8d0f94b982238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ed35db08527175e01d4a6a454f7e7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6ddd62a486ce1046e935818427c51240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a6f228a6625a9ead5d81d6c82716c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e9944b886b55190e7fff40e5c6839242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd19e134ffd4a84e486efbca0a59bac243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e76b3d590e186dd7d7c851de24ea7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b765661568b1a16d05aef4d45fbfc8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77cfae1089e3587734104960082087246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57416a7f23d5e73b8df16bf0d6daca96247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0a908bd239f9b206ef24e7ffbe014248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c12b49c2d038a4703f5b0d9694713249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5affb0cf9e46fe22286c032d4ee95332250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17d65a31b10258d7a14faedf36d033251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8358cee2bb0630341adf1c492bdc6eb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f39ca43b978bad8082d8efbf15b259253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049cb3b350483fb01e2c2f07f8b5ae05254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb051f92a0d7ab55ba2c311acb25e749255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1bc3fbb21974a6fca227db64e5771256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7116c4ef322739580bab69212f4c0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf381ee4a3fdad9897e4377bfdf4667a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10382f6e7f7d149916029f3aca9c090259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5a45fe0d1c61c206558ef3853899e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86822dff711923586d2aa9f7609368a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4398dc6c3cfe40a34c52d7b3efc7be262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e289a00b73d784c9e50c9ce6888a36263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb5e4db841b8b3c5c04f4b6fbfcf3d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e3a9fd83580b32f68be052fc68c7d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201449cccca6b710fe829ac71e6d1208266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6961a09eee65856c7d1855911cb8af3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748f4a08a4f3a42dcc24491e6971a49268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c9d22c662d0302cb688a31c047457269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef825e96971ddb32263c7896445f33270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15604f7dc7bf35c634169038344d97fc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184e21462e735cf6ca23fd709d48440272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ac86c8f9373815c2c727840a88af4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36662915553a6d8794c12cd961b8d959274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a936cabac17afec1647a776e21a4b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61f6517c94931858115a2b66df3b73276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9da00000a2acaf8f46ce1cb1719fd4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6818c5a05eef304459eb129fa6852cd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784795ae99575a7dd80ba6dd621c8ac1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc90b76f632e65ca01cb2c0efb0796280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3212156625e24493bae217c2cea73281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be43bff3b3a44f55bbe83dd918a245282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a184e8e165b9ef009356ee0b211b09283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a1162f628e08a41412139a25661f3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b7b17ed74aa3e5c976c4975fea7d0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3906eac67198d052ceb3a2ca56d3c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed5e60c23820fa612047cfa867c105287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6958ce540d6adbcb8c581a855cc1dd288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f11a4cca9de0c09f6cce174fe85bf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a3044b4b923750e5418e5b80b219e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbba63e041f5e004fed43c2307b3cde3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0cf4486c6290eda9ccc5b4a1c919ea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f3b4b864c5cd28c40c4a71961cc685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0478bd73b505e6db1a4ae2b7b44c57e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd636528b21af3a40ff9217d227c8a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad8369f3d180b21f3a9776aadc5ca98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b739175057b2d62f12b4ac80f5ebb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1321c2a5487be6428665f4e39180110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0a0be382cb69a0207e4f95b21c80311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c991eb67b784ced636f0a6de8284d612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca548714b9ed12002328405dd7d4e2e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d77d867ffefbe05c92eb7e160b1aa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ab7dd0ee617b6094e826140c9e50915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b5019cadecd2efb1272219cacd60416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085ad19f948373708ee62d2f02a41c117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea0f4f2e4b9d8d49a1d811589e0c8418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba07148cb8fd5213f1929e04a29c14219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f93268f2ddbcebea4f135baadfbbd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f82d4baa8463335fc13729af374e821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ea6729226234bab87cbc4b065a0d622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c0d9939f604f43733c1acc651d29023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6948b249b294ccce6dedd59adc5dd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346706fb38620cc102bc4557384f104125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d00247204e711773649bf497ca3e026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865a1c1ac160846789d28d6d2c14b8d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6eeadaa31e08761bf22f242d8d596c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e80b649bcecb1a5b77dd23edd4bba29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea01145b0555938b1d60ae5baa212fa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef79ee15e48a4989c57ceae373a33ff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b89c6771b43706fed743b968d4d40e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc72c49795689e2a22465b83524f36c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799bdde3ee687512b94e4c5f74b4db734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684eb1622b4f3f0e8778221d530169035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e200f6255d5ed6d82bbc42218792e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5c21f00a4eab66cd35afc0d2db9a337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ca5576c879a7c78c05ce28cc8b14738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4266721576799986f465e360fc9c7b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490d11fdbeb8ad8870b1b5dd807d3ee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ff30ec35a527e6ddf8a36827fe8cf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7dd974ef1a5e004f0c6f7c6755d96c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325488ab596a388fe8a5cbc3c53c71643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e87c0a787ac5542eb86557edd77aa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29f7bb889a2e757ae9a80804c2b3a745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f806e091c26dfe5bcc69d6a2f3933246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56751538b821f92bafdd8b49a4824d547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee1261df0c659cc8b146af1858ee9348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3644065b657255ef1100447f609ca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495020554632f3c10e05308a855b8a6150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4cd11c3364279ead4fe5b98531a2151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c6a12903a716e347bb982df4c6d2e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5b71c14c3ea39ed2dfafba6f7f42d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87408e447ae7610a89f0ee753fc244b854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1248c93cd69667eb0f6b174730d2455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfeab69a7b2d88396d3fe525feb7f6256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240870e8b2128e36e69682284bbda64b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1dd6297a9a0933f25c2c5e8f6fb6ea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15cb156d7467fdae386b0bb8bc79ad059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1157386555dcce214d9a460c7368f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246eecb9f4d10d2c813733507e5a53461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa84eab2df70aa2dbe86b908c6b48362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ccb7d81843c6167a6a4805ba4a40663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0adc7b35c2189117dc54a0d44f3a9564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d54c0a59dab9582914fd477b3a80b565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57aecc6fc62cfa3ee782ded751c98966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63683cf3198763ab6136fe3b4b58409567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cea15b520fda494955a725ec6e4f7268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c301e6880b0980b0ad2bdf99f2185969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd3b0621dd42f9a7486e9bc2b18eb070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32d317f8cdc5b576c5bc2531a3717f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a9a4304e6e3acab0033cfe728e5a772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea438f02ab3bb50f2bac5eeb0a928273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e243ec2d91ba86a380961b303308674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d90cffba46586c4c6ef4dead150f4475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c976dcc198fb4165bade9bc8b073d9b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35aa5bdf23bb47bb4f79a1ac7f363677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66426517552b48607ed44daaa9f41778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7d7c79723bdcc1c0c6993745ed38979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a105793da59a4fb20809bff45e9216b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027fdbc20ce9dfabf2cd0fdaf65f497481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88784240ebac66c6c279620a2914af82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b95a67bd16cf773e3fa53c58a712583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2fa6d61fdcd99bf351e3b2a23d1d9384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8446458be2d0232566016487d8dcc2c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa60b56e9334ae5bf9afd09d123808f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445cd16a27119efa9959512fa9bfe8887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868b1ff30e5af3f75260acee92932de88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77db42a0c873b65ee8e4c4e5385a2a389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451e515b365846f6259c1f715b7f99e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a334e7f6345a2bc4efffc9a637a5b8091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebef8a20ece88d36d0e042115a83de092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f41ba39ff8fb7ce1e67758020e63a293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9449f51e882fede05ab872560bf615b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0abef3008c57b706007bf11628b23895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb063b0faac311047a5626a08f2839396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e24031044cf71067a86c7ce3d8d8597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828ec2fef3e5ae3e121dff3115f272398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a52d563973c014ac326391c0b25e0899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b8e3c921242ea76a1bd2dcb54d3e6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77f50e03b97cb4f4e07c634fc3fb40101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f5c9581ca564a48d15c75a1678919102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c1422665f4bb80cf68c2ccb43a501103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68eaf42b5b786718e00a9a94362b9a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e572ca6022fd27d7c39006c739eb686105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84448b99aaf9dab402438cebdd2453106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1ceca489582fdd308650383dd5fc7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6e90737edb940270df64ec8e7980c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54701fa4533e7beabd29d4dcd4c7b3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957720ede0d9d9f85b4941d911352d13110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3226b2a9703cdc978adaad724ebd614111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975ab6b2c62e9766eef7819f3fb85d8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d390619e2d0b93eb143bd2ea663bf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9bb4f1d45606cbede38541fd072ae114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a308e1e3b88ed98ba4dcc9695d59c8c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ffe247f5f1294d03583228270f6f75116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd38ac38313510b00fa3f7dead501a6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27fdd590dd7ffaa9fcae501fc4aa61a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2f4958ee85537abae0e4ffd32c55a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662579b0b8ca97e11db3768fe090005120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07f03faff0a747d89ebc95561deaa8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af602ed542a6a2b01199ebb7e67ac731122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef2a124afe96b68217989061bb68b4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2db1cb4b3f7cfc9b8048e1579d8d54124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07922352cfafd8be8d9b6e3fb7f6ec65125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecaeb880f0227a04f0eff9a62b509a7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4c3f907e76dd6c466dfc6f4fe5286127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e834fa242a8de613b040eac5d90da128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559225068053761ad4baea44b7978f49129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29694e54bf2aec248d6fe06844e530db130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1488d1fd3ca58b3f8afb68c2d803b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956bd4cd5755de539633b9dc600764a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d74ece912b6ec23cc3c745dfcbc37133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7157330075badf28583a881c69b4165134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a59ce124e9865694f1e6eef57eab5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870585a31554a3e77ba9976c31f62fb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbeaacad1e42b111fe2a4b4a8eaf2a4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85ea96effa6eeb857ca543d1aaff8a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b01d725fada324ce17f0d5a85a4ed3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341afe22374d3bc1290a790fd890e485140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a21c060c16141b99a6b2f33b5aeb08141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ea5e2281ae2fb9682b850b8f29ee1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713bd8f6cc30f7d6513d5ccccb445ffc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba922b0ccd28f0361faab01fe323568e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c378a2b9dca8e316f7517dcc137e1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e407c90dfdaa391e5ed414bb43045b4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21643bd2f7fc5572834d79860062e312147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6837efd20ab4d932bf8d772c765e1c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7b09bc3ac766d14d4a28bb0f4b1ea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6894e63ba99a0fef38b79424c1e34ff150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c9181b9da2b959fd54283cb837ce3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be395f7370fa21e89d87f58e3de93a46152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d6aebc3fb62cdd43e9a8dfac21357153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02fa7f17006f5036ecf621a589f3476154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe3c663b3023323cc6201ebf4caffd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99845a0f8fb6d8c1012fbe1ed2da6c28156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80be9b98a54f5211ac2c01815e8ef71157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a592fb4e41e95bca6e5e4f32efb7a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e144fa8f6dabe297f5d97539140f3a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c794f930722560db9741ef602513845160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a457037ee953e12616bf09ea5fc3d20161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f893c89ebe0b69b68a299f8d1089422162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd43e9811e2d5da1973164d02cde9a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d0d28440ac1920e74af93231f781f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a12f12c6507dde745f35faeeee254c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71cf8ef4da7e97bb00f4b8516a7fee166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c214d037e1b2a287828faeae56953167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8a0bb56d21e611de3951ebff9ca3d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c27f9b67ae197990913a69b018cf0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533916ac7b29672375ff6d7fd03d83fb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80488a20d50c7765f4f2736205d5b9aa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb369ffdca7346d0271b603602018f0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5f193ca6028194bd64368e5c7a749173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94c1076006f8458deeb7933c856fcb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9f8e14b9012d204bf9b4854d5b967175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49070107b8e3fa2429c9ff201f4f65f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16240ae6a64cf451d042eb40c951d1e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ce99be05c54f4b46de1f0690b7789178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13faf7967d0bb44aad9cab35e4861d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12214ded26ea065ff79a34456546c13d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6abd172bcd3110589cadd2862a86d05181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d592d3317203c11c1c408bd2e54448182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54129a2b421010e8c712eda679da86183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4b3d3c8355f7db008f8be99d033da184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f948ca5dfcd539ca0e77aa6b1bf976185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c391e9782fb3efbaf1c5195917a62a5a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91923f90fc8eb83a1b5203ccddbc9a11187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969c00cae2adc73508e28001da80d61188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f296ccc9b2141f3e781617edba530189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a835f09a72cb31a3ac2475a007235f1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc5ee270e920b341870b3f553d5b71191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71978dce469dcbe2ce3fafc4dbfb08192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be3cef349591eae4160ec3b7cc0b61193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc7d7c1060f0dadb41b4881c39b490194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd8d93a660ff1baf027d03febe5b89195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653cc75f3ad9459e2e90008ad84a3285196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab394cae512e64aa5d095987af70b697197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ceb51b807805b049302afa1bafbd8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68b3b41c2e7df0490650d4da01fdc0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12b452840a41f11794b8039f845c78200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d58ea1c3fc56dfe8c4ba9ff06ebdda201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a61ecb166e87482e2e01cd5858dac202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9edda6bf3ec8de6a25f8eee2d6e9d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff39e52e50147e1d55c6b77d7d9c1d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92965afcacccef730ea63a26f1b6c861205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1441be87db241e44d257b6976a75b1b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c376a9c3468015cd7332eae1be52a6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61d82db6d4728586c10909b56ce282208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95d3e7d89b99635522c403b8fab2b6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1a90455be5364e39eae61b565f32d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f02205acab446c4f71e3aa8903445b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ea6721c055f5a2f82763328f98abf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a97335866e8e3813eb9a621921f78213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4283b9ade3eddc0129cabc72a83f9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66615e060010d6bcb9f67399db6542215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d675fd72d8fc67aec00aa1804232405216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568eb7e633d2612b97ba919ac6708700217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e7c050c22bc559a7c394086ea8679218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154fc4005fbdbef626fe7f66438ffa4e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e953bf88c953569602a254655a07d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98486342379b19cc866135ef5ff5146221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d5185880709ba958bb6d10b5f3e82222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479dd4257a75fd598da0780b87f4d6cf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3113d208e9f3d94a7ed1b7f5cde17224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8112acdbb8a20ff7f117d7ea6f05178225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e06a2b973276b5bd4bef05feb524a5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58318b7f20b393fc306e4a30b38ddefa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ebc9891f9c1e10fad160ee05025e21228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa860fc7f859282b450570fcf6e7d74a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8ec0c2f30715fa70077028473d160230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701033e4aa192274d61df4f368937b5b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f632f62815cd83f6cf3c34a316416232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f8bac47427b99939ba2a42276c859233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e888124fc25a0fd9ae1c7f939f7c4cf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66ef3d1f0c6884a4f01d75352f0ca9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eea18fcdef97463a4a73120b417343236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a8c3907f19b3fc13b399076212b29237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca7bb395fb2aade1c84b517f18c592238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79045790adcad4e6c75253feedec4c35239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a545ab9ee8877a94aad2cc45be4aa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce18646fafe7d043d170a6777429a5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5baad8fb304750dc8e2c8c75ea5db5c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f29e9b9da8396202511de9ce3b229243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6bcbc912666b443ea7dd6171718eb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05249af2ec675f15195347ace4e4c2d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f149c46b6e63a7187154ba112462e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d014a14b8c972725dfbe68d7eacf6e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c39feb3462e8234934f55f89364c87248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6ee70521da7ebd1af9771beacb515249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc81b1dba2e4322cba3d3029e120177250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b682ec7ee9c0f140c5269f01f6fb8b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b98b937837a838424967cdf0b16a5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6a7bb0e919c46b89e6601f97ddd5f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549d4d03d30649ee63738bf7f1963ea254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2861b98213c847a0d1c4d02cbb1d0c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f714332bb6f2dfd5c036d15349dacc0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7271d41c3a2c1acbef4cf602d1309d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db35fbe638c4bdd992f542f8e8919e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec603f5551b2c32d9555959d0820741259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236d0517770c403a8506359791c5a67260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33c77483100b511d063cb0aab6d86e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c012e06d2c0d9dcb5353000eff267e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c33c05d1775344eb58dd9e69f5c7a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723269ad32636ccaa3031b6ffd56051264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2423c7f034285847d3ac265dd9e721c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b58629de894857f0c4464f2b6a192266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa5765c80ed1854375c1cb7536d847267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097ae995ecc7cffee966064d2f31c0d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1148e67a8e0f00a1616cb602dc1e9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92498c146e020d618ca7f7ba2a740b10270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8442c4b8887df30431dcdf9e9ab602271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749e04b08bdd74235d12159ae27fb22272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb656d4a704bb6bb140000fedb58f7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b4eb40dc856b82d2491ef4914ff43274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70529f61e22f8f03752a5139c98681e4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56adb14894cb8eaf4ac815cea50d74276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7665ee457ea187a13d7f86ded2d7c6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815fb0bae616832a36778e18703eb8ea278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed65c823645eddedf93c77033e8385279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46d43d037ec2eec33f154da7e832c5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c1e1cb751e164cd1a6d45860729e8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9164a31eefa66aa3c83a8a57643e4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6678daca559d382bf277f0ee973d188283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b093714789ae7d97d8a4ea6a0048d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331df08e567b51789bf3bfaad6fa4d2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba819f2ee86ac7184eab803a09caf23d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0673e9b17dd44e38978e0d420003de287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595220029eba5bcb76049c78ea59f71288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>