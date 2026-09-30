--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="407">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="405">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1162,60 +1162,54 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000013063</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
   </si>
   <si>
     <t>000013064</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
   <si>
-    <t>000013065</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-C to Lightning PVC charging data cable C26-01 |1.2m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-c-to-lightning-pvc-charging-data-cable-c26-01-1-2m-30w-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000013066</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to Lightning PVC charging data cable C26-02 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-a-to-lightning-pvc-charging-data-cable-c26-02-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000013067</t>
   </si>
   <si>
     <t>Зарядка Qi ACEFAST 15W 3-in-1 wireless charging desktop stand E48 |22.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-15w-3-in-1-wireless-charging-desktop-stand-e48-22-5w-total-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD30W (USB-C+USB-A) car charger B19</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd30w-usb-c-usb-a-car-charger-b19/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD45W (USB-C+USB-A) car charger B20</t>
   </si>
@@ -1288,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9f75a8623e7188c2254b79a85beed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4289ead3f1cf9d2cdbb33542bb02f52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89a7183822589ee9a1c8a62f632cad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6376002e43035f1cb67dc6aed7c665f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494f65c6a9ae7c775a3b7c04b31f0df5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc97abff69e6ab267161bc8e5bc6bf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f43f07df469a44239ee46b73ad9f47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264d60129537a7fcd6c698511bc48528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3bd4b5c154be9065caf567b607ff069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434794ac325d67613c0d40c3b5e436410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e5472e061a9e343f7eccd81b1739711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329e5c478e93846ba23d607f757a6e312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18a227363b585e95a172e07f04d9b213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109e082178b4db79a41e091afa9f91814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b1ad683827610c5226ec4c7bb724815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c5f5a040bdc0428dcf61c794e2bcc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee12501fe07df30879a62041707262b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e105a92f206e4d969507c5517ea315818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86312111d918bd2bdd96b41463d79c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927add74214896d1138e56685133564e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00864cdbda88f3b8d3d6d3441e1ced21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13168a84544050bf20c96f580e148422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166b34ef4bf4e8d63fd980bbff87ccb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c938981b5c189b235f5ce4f90f88e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a077a25d3de959ca211b3f7504e3625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333d5b8bce34a0f58b679b7ee1afa3926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c47d32a07c5134d72c29d90adbbbf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b6f2a95c5c6b6496ff21c1a13e6ac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a0b862f6f33af9b8342c5effb44ba29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bface3f4edd6a3d19b83fe86d345f3af30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4feb2d07c9d496db8d57e64f50b1e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299289cd55e39de7756cc7421b202edf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1256091a72b87996950c8ca2f88e633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb99c6b760931ec1f8c86c0fa2065734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738ed2c42dd4b5fd4a0920469db8c5435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e8898490bc410348a2a1630bd2ac136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64dfcbf44bfeff76ddbfb98278882537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae989bcc224fbe8c8595b2185ea0c838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ab24c9283132ba263f7945fb0370639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7d51409f3bb1ee6cad73797cf256540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565c89f09e1119cb15a4302f66d686d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480fddc5a42e8349e22239f8fb47308e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726488e7114189b5000066050e1e39743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899dbbcd4b96a695d7d5eb2809fa23d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e571a00558f91e113841919518fb84c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc9d08daa19c2635097f7daa52d36b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d89f46580809e515eaee494f9627b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac087de15e7973a4d13faa6ee866128648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531416452c28fd942b20887182f3862a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81db26736717731fae8c069bcdc50450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7a31facf7aa1da255a100f8f78b8651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3461cbbe76c0002ed11035dc5d487a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ca64349a671b1682a92c665eb2db353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217752158de5c99a8d89b6cd29330f4d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83cdac7bc76e4c64949a0187b00ec1655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb144d016651be7e042535b96b74bd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e45331dcc2a9a30343cd4e241129a757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eaf9feec642ac0fcd96fd69572117458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58fe935acd19698edfa16435279f1559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a4d077c9181fb773d5da36d21cb5d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802f5f779a0c405d18a6b0f7d21e78361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26d28c2f4de1526dec87760c1a5a1762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee85d1c2d04a7830373a015202bac4563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3927908c72ee883077ed47254c27564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44060a6bc56942bd7ab635712e36fc6d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697fab572bf8571ba22dc82804c97f9a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f81f200727a564613fee2e8574642267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ee4eee46d2fd92e538526d5f27f0f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87c335ac56823ec40c6fb674f9be6669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793bd641183dfce75487207b6d0686070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76bf156721be2177a672dc2d1d317b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130fb280a62f9998cf8e3ad118b914972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf18119028dc18b1ec851b5d43a9d373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2287cc8063b2cfe0c68d6b10d664c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08bf6e159d1b5784e859303ca7789375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d266da7940f969a375170454877e1176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4267b7baf9a25771ef4690c7a076877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49bfa64dff8ab3af88e2e0991e1d7878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b91fd43681c2b12e08b5b4aadf548d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe9cebbefb0cbdc2e6069cc0b274b8a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e18142e8f73862ed82491f046fdc081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ba03b8f3f251557ad7bd81ea6590582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047ffaf17a1ba62f6e9afc447872a5883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb83817ee6d2e19db169c32cbb82de684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264bf15f8b488c330507b07a3451b9fc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fdbf92025925eb8c7f8508d2581fba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6e67d77ada390fb78d093be5c4bec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043dbe1bd1a0997d1d328c69b74299888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ee19f6b2a75182f9af997c38f486c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4746e1d553f30763f2f2488d843af90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9539492730c989e5708bb9804bdce91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564eaf25eb724478a5a44b6b435c8c992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204614b261cac682e901d7c5ad2012693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ef82b0b500e8156495da08b53f19594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358956c29077e61fd24208176fdede095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7aa6ff895449c70f0a96399f0d1d596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544df98c7e4664dabf0f9f05bb28f8d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7441c1b620b40ac47f7c44abea30c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb20800c2f4b8491d10f416b5eca01899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d329b2c22a19e9df2b7301611ce0f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149265ac3f00d0ad3c0dd3bd4a02028101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df0a680835789ca236e23f0dd272db102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d0fd10be3881f20ce70aec030f56c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2eba78e04cac97ccaa30b91fcd511104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48b280c2734343be10b91c2fe214cf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1fb791a3af4ab06157fb28f39fc078106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b497f4fa5aca100d8519d7e4d223f6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce952a62e9a0e0b87716f841ea7627108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5f41279b024cde604bce6558327f2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c0b3d737a4a6fe8eb9ad5e5b20251110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68886df0ae0c134f0617c1aef147ee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6dbbdfb7054238752a81f39f094bf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d32d68b17eaec1a83a607fcafd943113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2b3bed552d5ee0adcb6759ac053a5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e1bbc4b9d939787c656d39892f380115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46aae7f6f11f72173c748aeaf87fac2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a5f4a5ca2c47ecd9b43e440d7c121b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c16a20a90433d3665a6d28fc12c2d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10eca741a29a939f27654adb406c3cc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40743ff86c9b885fe4cd691b57570874120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81bc44e1c59f3815bbfd0ddd553b0e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce694df3c353f45dd0d07d47b8f2c7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94250968274efd6bd290a912f929a0e6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796c0b272248ce4a41939f772baa14c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725c24e010829d4236acd0c6584d197125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7296920e92ba44d6512a987c69655126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228961f872ec071b9ba314447ce065b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3136704231cf6ba8d6431f9629a91128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498560b3671ae936877abc7717feddef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae83b19d460ca5a8b495d4dabdb0531130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7982c0facdeb2c2311ab9fe3e248e33131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec0e10f5f5eefed9167ef90f0dcc50132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b141a218fcc5f446cd776a019e8225133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954ba21da28864a8c13ce74bee573be134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1229076bc1761f891073030881e5979135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39ffd0e48222d81482627282f811f2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8c4e239c73d2cbad201135d61db14137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61086eba8b62fde0928a5d6515564d9f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a518ce5bbfd16414829a8a32f160d5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b0744ad7995f15918059985dd0746140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234de1c1edee53f77113015d0e004ea4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671040704f8c843981a88d9a80ed5bf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea39e743d3077355285ee51e8a78933143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09af87f5df1809a1c5d6ebff05450ee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f841b230da953e1188215a3f8fdb4e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61358bed4887d4c2b05a20dc8fca0f9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606306e72800df2297155120e4158d68147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587af1afd5dfc26957a4a5ac264a326148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f890121fd4c01959a54f413e154c393149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa731604e8862c52f188b3d5de09e7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9553e909997cf4603a3fa476c8231cd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ab9d5b860d67d409440a5e051fcc4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa5fe1bebe3475b9364aa94882f31b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ddfe7d6b30a5f31afb3c0bc4483b6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f3089868bbaea7a1523c47c860683155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829ed0019436b366b0c7a6c3aa085c4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1dddcf086a65a416ab110f4f78d3aa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4cea115ca1aacbdc88cc7b0bd5d808158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef1693ac858b77eafa4434dd9fb690159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06a883cd9297e8dc6db2413bfd82ad160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1b7b3196a6d22a9bb9f7357d07c08161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522766aedd18ab3b765797d6cc3bd135162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9709edfd3c250ea4aa3d0ffd37ff565163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0f32279102b9adbfe6307ce1f19ee164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59799a1058148885d9c27cf1cecf2959165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c7355dc54e42bb4ed656b3de06a8b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ce1a870fd7f78ee1ceb64fe45639e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f0a1f9d4452d504d6a2939a5d5bc6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815fd6cf525d95a176e14e18e722406169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b772111510efa4e37df39efaba8925170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ad5e1d96fbda84f2c099a784106d1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb63e2b448d6235ca72d0ce1781ccb7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb2ba5430488ccc76f81c0fbd775ab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dba3147d0c3661a56c9a21b793b233174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e175f49e8d532b843869f7f80acd82175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3caf3caec17c25ff833c32fa13be1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4046f6ee9eef988827415a05c2be705177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282591068f0897bec4c1ebb32c242ae178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfde995a13f94aa5f4020406afd7ecb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d8669f776dd8c1f27b94680afdc53180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28ca605ddd97804870dd9aeae651af181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46bef42c371fce9b7f362362d54855182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57845f414bc24e321b91812ea45ec6c7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7f40fd75e09dae04748f017215029184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640381a58e6e896f178abc00a482c087185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7431c581c206b211e0b40446e5244186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14001102c7e0354f3d72da687d482e71187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8778b65a11a02364349ae666b90864188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917a443481c3b1b9d996cd18cf310b4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9acdbe12f8f4842028a3a24db2b279190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272e3e005dc5a962c5d8e3ae9cc4fb7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05afe5a671afe5df1ece5cb59e5fb764192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686fe41d2ea852b80c0afb96acebe9e7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f959310f5dc57812ad7fb25eb9834bd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b531855948b57874e442a1b7fcff15195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a1c85031f37dd29cc9a9528685b1b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e20ab324ff2c2d6b4809f890c2088f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53cf3268702f7375757fc391aa15bd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e018aaa19754f1e4a41be57bc4fdbf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5281a15d6839b6f2756ca2ce3805870200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93f18d67820a689544f5f96d2598f5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad230f48501db8e5ff66f637b9731fc2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4851baf66c9d38b2b13b00d1afcf544203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d591913a83c4afeb21e00a2d7c4ef204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c5579fb0f9f2e25db9847a35cc14e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875280bcd86c8ec1c749557c894df8e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58661d2da5d0537a6cfdd9c9af2f86207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab82ff545b15e587887007b9017102208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048813a18a4c5425d0fc095f4b382297209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19fd26ad0a4f4430cccadb162f3712210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30de4124556d65f55174fc6582c8e9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347cc12af91a3620198350edd832e72212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999e984f82141654e5b5f16fdd5a773213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c37b2e9128f8b59a25accf30e48bbb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c1626355fff1718243f5b38fb7afb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82e6a7e7f21a02b30152cc247974a8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe61a378ba5a78f6ca6f7e135e855c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd14c6c6cae2588810fe90a036d228218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2146fa60f634b82d9724930e9504e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caab7d8202efa39e767b485d3c0f6c6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0345951296b750fa75bf21df094a76221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf461bbf715408a178877165be8170b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac52ab7cbb70b2a0299eeaec5bd6735223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8bce9c8fdf5876efe662b6d9cf9ac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698eb1a6054f40db16ddc74c8b9463dd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66993af082bbe4837737913e45694287226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1acb28d4eeb054288f5a4452a95b1b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249aba2c18e6a02416577bb0a5d2c0b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c6f4e9496f7ec127da715720e9f7b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1518bd41893c628f965bc77b43242c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dac66851b448bd72496995cfa2d8ec231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ca47dcdf0ac3c3d87407c3f15fab3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4096e579fd5da5fcb96eaf7829b30c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27e50e9c07e1a9969f7b987cd5f4cd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02dbe43ec06a28a9ea6f7ff1a053a1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028da690cf990bb9e9374f32cfd85426236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b598be481cebd022f1f39f0ff1e22c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d7b2c4477263cf5c0cbdee5b9bc74238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4216a868d78cd5a616ca5fbe94e2d0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05199216e967b460ea0c1390d0e6806e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b583523092673fb5d50f3e5f00de4ea241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8207c794e59f6be8c3d1f32b01c4499242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ca2e399b28188369dbe6699e8dd67243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b849d9562cc59e59179ed3d40f37ca9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979125bdf8add1a41bb44e157b6bd3b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731b4111548d73c5d6f6d961c32eec3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47043e221d10e9c5382ee693f97432f3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f161eb8474970bd3b9889203a3141e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc7314287e806466a6820b9f7c06b9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b2b172a96cf3521a171d011f5fcf5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f565b1d30e102e6b10f7629cd63dd5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381750f89c539faae83ff5ef3bc26b88252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562c877fa9a73a599dccf1b1b8de810253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ac27c05956a5595d0373c72f38efe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a1c9a98b0721360ccdc7623169342255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0d6b9a07ab022d7eef6f708444623256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061d66687cca01711f5610d03acafc8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a157dc9cdabcc718cd9128afa0b07258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ec0fb905ae12874ae28ffe15a7cf7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61c69a4732e39308055c0640e626db260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d75fee3e8fd50377540bd4e0f472f4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff946abd04a333ba9012781e8602314262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e2d0e303311ef57f5ddcaa021c13d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d363b2a9ea7fe5a78643456fa1f54264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ff1c24e685a35690ad26075591908265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f285c9456ec0f18f46a1e1c78e4a61266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7d869046a7038c89eb8063bcc1883267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6481fc4ca3f65d7785022a67599b585268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889f4a800f5c6415f8b090482d5f210269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7caa1d407a2d1c9b2dddc943845ed9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03716233b32ab6db17dcef8fa893530271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444417b9e6a08c3da69d5f7ee52dabc8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220e2102ab217f61e4cacc8a25b26a6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3655c7bb860ae616cadac900ac01d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ecad87e3dd542a9883ba9b301873ea275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1f43c8603037e500d9fbcd25f3cae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587cbff787e6a7adc20e131c36efaec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f398e8bf55a9c910a18eea5679d91278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8875a81dd7d3228273f23562b42fd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d93e574ade5a2cfa9385ff9272f695280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22582078cde5d1e66e05e3e0fab96f3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a391f79055eaa1695251a291f8c379282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd0a4502799dc9154c012c5c5a10a4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de490c96552130e823cfcf6fbb4d9c4f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc97761f98798bda589b512908a8bcd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1af38781d8fc3d9cfe2c367f41a7dc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434c4372b13368c3c401d61e3604ede287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18170f9adc192374559ba74ce70d2a5288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29754cb69e3b0c2a3b17ad1e40c76e731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c0cf048f020cdd5c2b1cfe4e81daf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4bd636fc20dc61cf3c918920c56e293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddebbcbfc722b28af009f24af50f99254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae922599ac8fc138e9972e615416195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e6c1537b5b47243f7bd27731220c56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cdda5089e40dfe093231db8af743547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a333c6b20c46e8a872c00c6575fb5cf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b56963a1c0abc87475abb4cf5613469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa78a53b7abf9abfdc687d585776e8310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9cb7301da272cc210ab7f908083fc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658b44816766f6229ab11e8b80854cd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73919bbaa86f30c803b350e845e7fad013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d79c4daeb027ef63fea40c3065c6b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f4b56879bccd9331d1319bfdcfbfe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d11acb7faf2e045574234d6ecca29f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40203b678612e76aa1c09a4c72678fc617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5adaade3c4b9cd1ef26da92b0b5c6418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee1445d211d879c7c1e2dd253fb3f919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7405c0a6bce7d1ce093aae162c25620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1d7e22fc9726f6199a1cd3085bc0c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d573c82789f201b9cb8947c5c89ed522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c292fa59a6958199457ee4c017231423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ae8886a81bdac8c01165d039c638124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8fa023007527dee57400fc3902208425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9e58b2756c7feeff5e06a2a32bf4926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff18b40738986cb463957c75cd935c127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342eb8604906050a005ada201fb9239828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d93c0bafa92fc69039b00b8ac0efca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08c2f219fcfda52eef7afeb6a3d09e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0da9f3e06a04c28b7c95ad4e1c8bdf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd15fa8a6eb1ce329388408131738bb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cff3bbad23bea651039b11d4c4606f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58533352ff5d2150911a7e89b0dc2e0534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19150cd7f1bb050497a1c1555114fd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38a8226fc095495bba9da18466259036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e852904f0a2822047a02f8139241937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003d1c34a416a09d6562947e149da2a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a848a4af33f7b51ec7c55abe8cd72539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be24a93dfbd890259193ecddb7ed73440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ad184c116ff881107069812a8c7ea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2203cbcd3b36940b87bac3ee6d7827342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd3e7f8e49174194bea010c1a8b38043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59844c381230f602f7a0edebcc66836444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef8f6e2e4b2bb46abbd744b2c80a4a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a79b006eaf64468f7cc70f35a4f2046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2d8f5a30c28eac257b069867b019e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2791933dc20e1e30096cfea1e20a248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc42b14bb5581ac2e0d8f3cace8bbb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09589c03c0b47ae900df6c689b47d98450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521dd9338c28f882dd4d1d0cafdb75751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f34701d53d59e7d85c1e6bd5b595652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53d74d5f5ee04ed555eba18c70c8ed53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062475dfbafe26e4d972f39105da2e5654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c22cf010d7ec876eba610c4c1927d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251890e6fe66ca85f29193e91a27bc7256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b66d9ef8b0fd83c6f47c25cddcad257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b41f891ee6fa5e7f531010a6eca21358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919dd680ce151c76e5468e71b5b45c859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04980f78824e804805daf58cbb0f281760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca8d5d1945c3ddd016bfed5b9b860661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ebbd60f2c089c5b5ed17836cf6daa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9dc96cb97f82d3e6fa1d661b74eef163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db3980fe23b441c377200c72aef61564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0b2c213b87914afe8356fa2f32df565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d4393fb440175611491bb1eda862466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74272a1a502ad900bfc4d191491dd3667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9a026338bef540180efe4e047da9268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099b54b03e327198136e03311f7ce9a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e2e890bd64ee90f0e4f1aa51d06f270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00657bc9523862fc6549258a0521bb9c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab960abccbe603c023c8a938d4f97572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fbbb269cec3a90d5ea2cdd98bae23a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2f388f4d9da007cbc22a62ff2b18074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde13eb483600ea29d05d9f9a9bada775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323a2ce0a3c7eb15f85abc78176b56f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26b0c69d41a939b58fd0d61aff8bee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c097c73306bd8e849c383798462c15d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84f5998b023b5c6f8d325e3b60c65079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa361fd3d77c132930204714675d54b480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e108ad288781db657defee8052cf1c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cfb01db03f581e58a9ea059f47064f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9188b047a70992b58fd53e68bd70a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5b7b755d261c158b3984152593a0984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d103a784c45f5790ecadc8d431b610d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e7b90b48b4533935143191a8272d286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0701d8fb7f8d62ebde8a6937db53a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd90c48724fd87f9d717b374802cbf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3b85467da71f13ed490f23d7c54c089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4f2ead2d6f7992e2ba77279cf1b0f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17dc3688eaa9380e22ce7aa11badb491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948c301757668e92bc925f219827bb392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181cf183aa4c355c2e354b88d3f4e18e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d049723bce466f3e5a67db12473c3d494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5559813cfebf18dbadc303164ae47b195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a52dd8637a14c56205d45472a133896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2c62422e4edf51e05fcd02cbcd07097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e13ce5f5618cdcc44dba7e9de3505c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0f2a05ea38c68314dc96e7f4c23e699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07910e38ab627fc2ec5fdbec6848ba0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3068cf83cd3d4ed3b6771c3745bb436101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36ef7dd717df8dbe32cce2c72a182c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ec04482f1176f59df63f6b0095588103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730368631d63f1d0278a08b5c3f5ff2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2ce040a2bebdf1891358a75911201105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544bdd2d15397a6cb23a228327d5b52106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9876d135c350815e6f54e987b0a1e52107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389163cdb979c76999843b136b63102108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f6204f8d8f7e5d41d2322c5a6886c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171689027e18e47b43c0b468d48930bc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4dcd8936b2fb6424d4a19ebb8a922d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed877e3a2199188348a89622985137112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a936191422cf65f52b5fd57a67b661113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9578f6b635b20737f669d9278317e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39acf63022d4f0084ba46b4f36c01c1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1dd70dee19e1c66c11cd109b9dba5a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70113e48c518a1cc6fe6001faa2d665a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f936c0e70af50f7b5fec0ba411e8be9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334d7199b6716fe732c250e622029d5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6accf0adfb54b6380361b8e61b898b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06fff6ecfbfcac8110a4170d47af88121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea2cbf97e19c4ff05798354da43a4b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6475206ca1900175644792a4d6a044f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f594c772d06902af5c4050ea93b9483124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fbcb7ac6224cc50806edda6bd7847a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beaf798fd78a4782df187391a9a88ed126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718667e2f1220978aa230982e008407c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f704b1e2038b3638c1a29c78dbe82b7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188ae5e40efb54e0d6d5d7703595fa0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011324d3f3f79f986184d0a030bd39e9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09817b33b7be57a2b612ccf5b3f97f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893004bd202dce31e82e695b361d00c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9fef82489bb708d01e5b89630a6a70133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136e2531cdc09159b0b9997786fd339134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0ba956629e95ef2eb22f7809ebf05135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0af23bb2de38a997efeed7a2da3c2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c38b3afe83cfecbde829d4417bc68b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f36442cf8d3c8ae9afcd948cd5a8e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa564d7a269b78abe05de1d3d29c3b5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad91f447fd7a46b8d8fb684b401878140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fccb578cd2d2cba9597d7d7d83e0ad141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc5f8feb8e5899ac6ef1eaf25f5e89142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807bba7030c280f0c185b4f2bdeff127143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825898650de976accc18a61a0246e5b9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085678d8b382d80b0b840b90fb4168e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b765fae293051f73ba7dfe6e7ad51ed146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63343ffc45cefc43d6521eb8cfb9c6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7f9ee63866dc2269debb69f94961f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c621d6d12348211a0cddf1479812476149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b7aba7e019eb20a9d0ab67a225c4e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e412970b0b91c5d301fee1906d8065151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b188d70c502f28155de0a426d87a83b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79536bfa6c9b31ea031b2f2255a6f1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81934409abe47678c19c676c91a7b564154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019586c90d081eac8de020745b842ce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98cd5b0b70155b76c702be408b79e5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659a9d17f3adb151b20c56a9884a5ba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8dbe56ed8a3b8a3a77db29b30ee8af158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd186aacca0b50e79c2867bc9646cec159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f816e1d6d2115f9efb691e5fe9bf477160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434704f66e5741adf79cc7c0e4cb7040161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14fe39a022b143369b69a98e8ce1f62162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3023291f865656e94ebdc5306a65d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b5a0e1f003f4c89313cdb84d2c579164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632b98d2b177b72a215d16aeb31edc1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2115055efd8e76da307a754975581166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4d047eac77e4d0561d8be6a489e0d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355664876412965360282340369507a8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052b4184f08fa75c7fb6282fdc15a5d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa93d98e9ca0a3ada5a9071ce1752ad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f3222273b8e54fe664a3cacbf2c45171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542648b368d55a2fe5332b1ee2d35f50172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5776539b2e60de974164c0342fcc7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d76123366f2114de86bfd49746e46174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6d5fbacd2c2ea3d56c53f7ecf412d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5af190a04d0999f78c8c5fb5980d26176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacfd7fbb3d42f6b025854abfedbd91e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d0cbc4a03a522c25f356acd115668178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0117a9524992b620148a91ea7a522179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a088bfdaab039e5fbfcbdc76ec4166180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3f6a07e72c9401b44190e554dc758181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd125b2cba2927f1bc26295439379c3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10aa7ca772e23ed196bc58601e79194183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709466a96e24eb1809c71148e5b1e1e4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52682c0db1ee3e6539b9a8cc692e34c1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe4665eb135bafbe1d2d73354ecc9c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05763a3f9d66647f3374a69b0090bb08187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d919bcbb0ea03883508b4c8fa159f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec81b89d4b45abd553f9bee7068b10189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798eb36ed10850637066b8d38798dd5f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354996ca15f88c742b625a299aaa1297191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99b98fde1ee594790ac6e4a0a9d56d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28cd0b2d032b9d3b93691d493947d51193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d72aba576b87d3fdcb38f5d20d973194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b920f60a573f383333ddbe0c5e0437195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee4f6ba4470c109d2ce9a5eb43e543196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef97af76a8669fd983e1acaac10952b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f411dd5b01b1e447fad4b4f5c3df8d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155843127e25651b4e713dc7c5edcc48199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751dc975087e0d11b0d55b5b26ab6326200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475da7e1db3a703323ec84acd3f639a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442396b68696782ee64c65ca38d2a34d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0510c67a44441f4eb39157c6f1a06b1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570febb1be1172ac586cb265909075c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d352e95a94b41513919b8ec0b087510205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d7918f50a90f755747bf92e7f3f1f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafefc628a982a904e40a648ef404a99207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22532a27cb22d5fb3ec4093c7b8c5a4d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee097cdbb9470a37fbb73186fbe206aa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d29631eb7876d301507bd992f01c8b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58af8c1a6b3528a5aaaa50eff9f243211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c726cc0b97e91e2d72fc287e0cf10c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791f37244b9bc09961c88b088ee0368213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9700bb087ec970ac75e71f05d4ce8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907b774be57446f0fbdb1c467d28e0e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2460fbcbc4b1ad3993bbc78f3e66e3f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076dcb71a4020f7aa85e1b87836917b4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b83cafeddad23f7923241c7a51202218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37812b841e25b143ee8f2a8c0eaebde6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e3a9ce889511b181ebdb9e5a6c2f0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f184328e156b441f9c386a92498e54221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5bfca22f7f8e14f74dbedbb03b1fb8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ec9c73ea5222006aaf5fc07a5bfc7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601570975573644054d5601cfa64ef2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5e82cebbddb6d9a5c5703ab9f115c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30a247b9f1822dc08f0ea9e33a02ca226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0441abfb5932d7dd4508845d3b9f5c0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4b9a0260d5722a43bb762d449b802228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef373517352d409951671669cdb134d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf3c67f395b257dce66d8eb50a5a7a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc00c0e52af738fbeb7e8bc9e0fa95a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3b52bba11dc75ec79e3b52aca5fb8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ea730ce7c9d70b20f7eb97977d0da233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a175442fd01894a2ad7a9cb105b95234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234e42b9c1f3de7ff026e7ffc8a8994235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c6a7b86654e772275ffb2aeac8aba236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d83b549b9bba19a3768b31733b790237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40429adbe736fbbeb81d93175d00e2f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909e486458dfb4211c3fd2223f86892239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d002d699f0160d93730a84528d9faad240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a9dafb70ed22dc8c6fe3078bda893241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8bd4bc178be0cffab253b39dd668e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83378c8487746b2cce90a6864a0847ae243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb25d035804cc0bf66180b1e8d439b5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda72daa9739e396ea27d23ba118e08d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37024644287fd9ffd3e9742ea191d2d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b5188e4cdbe8c6de8bfb76bfbf69d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7d60e695d13ad2fa1c404bd395ddf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5153ab3ae109b753fc5eefa4826e30249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a3a0ae12419811008e90ea814ac93250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539ed6a562f66fb340f6e46c661aea3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8b3e1e7f65fe36276df145fb7f6de252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efebcecc739b62bb340d0ef61d9df13253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28cf32e46b6bb80aa22858102f96ee254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304384cb26d8a11b783edae2d4a8b62c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967689c8298518eb1f7ce33346ddebe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d7546ce2db769f88fbe8a28934bf3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77cd925ed10acae62c54404aa05aae258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b66ea18bc090bf0c93494799cd383259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0960430d69b47e8556312d975e70e36260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231057cd14b33418c643f1f8c7f6c2f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b5bbd540807e6c142884049c007e0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c5ef971e51fdd41eca75f38274a43263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b457591fe87a1de2e43a8f689dc6d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4bf9532d19ef09b6e8fd0c8dc6170265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1230e6e72d7e79b9ada6b377e983c6b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acacd6c5a224c12f093ae9c755cbc93c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf291c46b714583e6f3b2bb03664ff268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11f4bb3bc83f76b8aee5783c05ff24269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77208aa5717c4ec6e02f554ba4ecdb59270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e7f84ad196262cbd923b519fabdcd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44eb723bfb4ded73338bec134cb002272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987f13fcef8494f6250cd0152f0a69c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3211e980a29bea2edaeb736c9545a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a637f59865ef14f8956abeb0edbba4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0cc095fe079e2c67195d0e5563e884276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197e826e410ca719d0602c25a1c53be277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207490a9d9adfe855771695ce7ad6b2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25dd88b7a31230cebbe78e31c0db79279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917dd9af7cad8416cc0b79af166aee98280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300f92752c3aed04ea179d3c7460b49281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41898f17ac4f5aad8fb20f7fd4ab88282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a06e0201b040cbc7f9b99ade3807b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733669fd7274f837ae0a6564971843e2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a90c734d181369203e4c008c5b6e9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aad1218f75dfa9a7d3a212006a44c5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8f5f8dd9b027cd56d2d4937fbb26a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a25c66d2b91b1b92a0f03aead948ed288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -13538,259 +13532,251 @@
       <c r="D136" s="0" t="s">
         <v>379</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>380</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.63</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>19511</v>
       </c>
-      <c r="D137" s="0" t="s">
+      <c r="D137" s="0"/>
+      <c r="E137" s="0" t="s">
         <v>382</v>
       </c>
-      <c r="E137" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>1.58</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>19512</v>
       </c>
-      <c r="D138" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>386</v>
-[...3 lines deleted...]
-      </c>
+        <v>384</v>
+      </c>
+      <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>1.31</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>24588</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>16.93</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>