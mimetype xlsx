--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="407">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="405">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1162,60 +1162,54 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000013063</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
   </si>
   <si>
     <t>000013064</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
   <si>
-    <t>000013065</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-C to Lightning PVC charging data cable C26-01 |1.2m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-c-to-lightning-pvc-charging-data-cable-c26-01-1-2m-30w-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000013066</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to Lightning PVC charging data cable C26-02 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-a-to-lightning-pvc-charging-data-cable-c26-02-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000013067</t>
   </si>
   <si>
     <t>Зарядка Qi ACEFAST 15W 3-in-1 wireless charging desktop stand E48 |22.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-15w-3-in-1-wireless-charging-desktop-stand-e48-22-5w-total-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD30W (USB-C+USB-A) car charger B19</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd30w-usb-c-usb-a-car-charger-b19/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD45W (USB-C+USB-A) car charger B20</t>
   </si>
@@ -1288,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf91031dee9c7393c5baa7f84865641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf98428b843f0ba83dd3e26cd756bea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca774d3f42b4698498e4c347d497ee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dda2a5d331b4587b60901385cc73384.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab5d65602f086d1587b80511f8b9875.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596904ed12d9bcf45925efad24a9dc7d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4371aa77d2dab51b88db73be6b28897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e518bc9c13944bbe74ce1aa9b4a568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7dd16f79e8f261c2b25f3b04c83cc69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f072f7f1bbc49d5a2b892fc83e57a7310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7ebc13536f0cb9584f9648e44410511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d2177ea67894eeb638fe0652cc63312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f11b636656ef55bf3491e037de8d513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f2c78ab4af4672567a5db262aba0614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5893b4a863c4b7a5d1431a194816fe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e086cf279e69bee91f5ed9ebf931e6616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af5ca24b1fbfe77d6d84a336385f4717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78f19108e962ddf0f9cfa80908eadc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe57aa0a7989d822c177359c616012f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b811f00fc72930cfeb3cf80fc49f4620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879ce73a5f9aef9e0be8a00461cb25921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ed0963745be357b3863435d06c13222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7ef14a6467d09e4ab10183a296a4223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2da26444197402290e12166ee57e1224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a829f651d4a74a3774130ae18f68c925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee234dc0ff206f2007ebf587a79635126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662431b3a0f7a6d88c1458794d93146527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17203e8552d837b9716dee8bde25c5028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7c8830a1d9c284711f0454e47246d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71176861a97dc718addf1ed563c5708b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf224ab176187810d11702c6c9e3b331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd5e11fa9bdb9ce425ab5a827a617832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18c64fc17b377c70e58c81d2c287f033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6dd09d85c3378635209f46ef33ec7934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7eafe8a679e0b9a63a717feb20d3335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba209200515592c29ca0c9e9c398bd3536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4832315c39bd0c69299f8b3e02193637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc86ce5301b3e48040fce5ecf7afd2c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f35e7a67afa3127892a4515f05b22439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397a3a4739dcc2809b2c4397e2229d040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b34fa84abaf12b139c3e6d3bb6318741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a64a9434914b76fba72a3c24989e442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5936051dd084d6d138f2dd284313843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec940cc62457ac39f1cfcf553e792e944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8529f2a1b8b9fa75fa072da1528b2f745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0028fc8faaf4f4de4710929b75ffea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5dcc991c5901a2f292f2fcd46a26f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902dc1b2119ae473b41aa2aced9eb5748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd3e0902a41b137321357b9c62cac649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0fa892a01eb94990bf7e3f7e54b33450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b66479fd5a592f488b2f626c6aaa5851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf86900a1ad98cb320244454ec4a02552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513bc2abad2a48d53c46d151b515ccd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38027ba1fffecbd22bcc5255dae5b15f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a681b83ade596f5af2d7a204c6b4a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd0f6b77710b0b91e53a63b5ad74ba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f530d3724710616ab0404a97ef37657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9fd73cb506eb64e29a59e31c7f9e258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b01bf1c938086b5a41eb64d99fa4ed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb97a8afb8b6a44cfbd190e28b7930060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22431cf588e9aad4fbf95fcbab2c5f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d894b08cd9896e73e79bfe53579df62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa6793ef87fc71541b9044662adb2363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa549551c700e117a7bcd200226eb064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6fc9be8724814806d65f2b5dfe15065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883b21b943f99b70eaef5b5ef9fa83a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3435d0e1e3b2742abb6e4f1fc4a66a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e527da86115d1191498d8419b842468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325495ca618c1c1cd9396245642943cb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde402cf80fd5a61af8cd0fd594c81070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30479c403a7e947e57acd2f1e0d1b58e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521933f62b23c64de006de2fe28412972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69553cb6136d8625e6ce0d8599344db773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec0cfdcdbb5c0962ca1c3b8ead8e8774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139d2744ac7509960bf6eebdeba824d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e99e48cdd6d89a59908ac2cbc6b67876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db13af0f7aa0b471df2b8f015464d3377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdbfc31cbcb5efb6dd15338a383355178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f6bcd10aa2ea11e5e407ce09199ce79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dedc641aabdcc538ab891b3101363fc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e32d9a6afad6db7c6e9d27e29b221581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee398ad86276e0ef7ef0e4aa893514d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e914e89edf46cfc801bef986d0f638f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce8a35d6bf8cb33bc909ffb06ad9d784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d645ca848014e78bf3ccc194783d285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6a4eab86dd2e737b5c4bfa9f3bb8986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ffc9ff1cc35d93652fe6dcd58e59f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064e2cf22ecacf19bdfcfc89dd555c588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883dfd6a68b793c8f92a265833790d7c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab6563a6ae4a9952c12fff211f748890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36560e4b24a9d4bb6440fc64677a22e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee0810f044dde62b979f3ec05294e492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ebc9ae353846e93c2733880a3d413493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89fad6b2956c1e28de55eaf0133d3594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70622148542b72ee29a38d03bfd2c295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf4c5fb039df27e23709367e310e7496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37c33825f48a25a7618f19538c8afa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b7d7c9f6d0ef8daf862fdb615aedb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4148bd51d4f853f9a0af9e2d72343be99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c2cf1e55e20d590f98fab501ccc26100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18fb0065da8629169c3cdfa4f0b22c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebea4be5709f2d15192053516448aa4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d64f0f0e3908626767e7b6409408f1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9279f5b4a0d66c6dbe4901712b1ae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4e51225d5c0434ca044bd565b385b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66967e7d5966b22bd1c025dc204bd55a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741fd4989838de952eaf521f03d208c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6cea59c77d1c88d72edb211b2a8ce108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d841198fd4a0c20eafecde94442545109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ec66cd9bba3646c7ad3a9b3a3c415110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1bf96a2a8da4732a7e66cc8a472b0e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cfd3b375fc966c6e946f957c68508d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2a89c47c222ad6df41e5dbbf3ea29113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d1cb714962e6d6967e0fa0ca87f5f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ad025aa1f93e50d63f10e028d6c2c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5bce184fc018f3d8908ddb7c3b7973116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4faa0536ceb7a1db7bf98728a5e6ec5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ceb9a038ab636b1132b02164cbb8eb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21ef764cb16d862e35cde3c0cd2c88119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a3ef21e08662eab4a108ac2f25e9a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0b479661d3ecf00f61e5d733b0398121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1dea4fe378020be235cd004b29068b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d213420b785c1c0b010aadf4c26da123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea729624d04fbf6da097ec2683ac46b1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fcff435d624fcf5fba856dd40ee018125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79151a44e753cfdd5cdd1f9612f777126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f7acd23ae79bf87f8a681d1722fad127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca737257ae731ef08184435c55042c8f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51442527c765777ff30fc30fa4043fe2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47511a40f1046f8866b7b250490a1c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a448c8b65dd4ed716829b41ab31f6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9fbd94a117e01ce71baade1e2b7ac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b783d30f91c624d0e8e5693006e3af6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add87b6318983d7f6328c800df4da1d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709fe72c628e3fbfd5b96830868ee2fb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ebf15ef8c26f90c798614e8ebe4a17136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079ba27a72eb9040eef3387f3fc7321137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d3bd3f9d24cd50e3a5ec5b11fc714138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583874ae3f0bd9bd05e0173e2fba861139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84971e6ae831de0d85b5c51ddb0ad6d7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9665bd8890dbcf84defee6e99a70d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd69df4a1bdf2cc8139dec4b6ac180a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc787de1a0caf52976c328e6df40a2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66388e4e7c837827afbfaab3e700396f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074574c5aadf3082c5b4bb8667b46e8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02babdcd94e00a76c4340106adeecfb0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b688a64550e6a257b53f8c9cae89d8e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d127c4f4c55b7317fc7049e904a5c66148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0cc38ba9afa2d76b66515e84206f0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c7fc4b760ded46de84c0ff7d4a85c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49152bd6df5a51dc11a611418ef6ad0b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455657b6f215afbeb244506083d572a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baadeb8320055aa2ddf5d983cb62fc76153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7048e0bc5d4759f8e9b715a019f30154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac8de98c2d7ff01a7cc8acf8bed33d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf4e05062e0129ef586c385607a6e7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3786ed2f8fd12b59d55a06b9dc74e9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b78a3c854ab171e1e0b48a07a85b5a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7993f016fc33f6c96ea8c097ea0ff4c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a355e220e0a50fefbfa3a432b5d89160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158923fdfd35156b764f11776507b1f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530624d4b98e281e2ca73067ff9684c2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdddf8067f2cff50d92f1fb69cb2477163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085936982042f5cb2c63cb434bbc6cd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44fda671abfc5aaf215b8c24b10b51165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b39e6a26cab87c461c26e45bff6ccf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e2f5798345bcd1f250ff47fdc2856167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72fe2e5948e9ccb22e27efb81d66ecf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0462868f54add8af25484ace160aef6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28534289d52be65c78360759397bdd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399458d5b54fa34ca9148fe07a676df171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d5ee4629a6cd4ad2cb0715ca2b212172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72344e0bb6cd33578ebd8447cb206a98173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e74bb7fff100152e6f9f6794d941fa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f851f995efdb833f51cc9f0a96f213175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666bba1a1e87f7e137f4e0950304cbf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea02a781b4244c624ad164d583750a3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd34b11a746adb0d24340e68d3ac66b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf249eeb6ecc9907a7678648167335ba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbbef5abb03e78ece1983a9ef62b79180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5fa129f58acd9812c3b60de3c3c6f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb304d349b9bd4243cf9625f80a592c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31bbeab73679e6447ba6ca9ae223acc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41186e24fd435c74a104e1cafc401f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41835215fc89292dabec3af663010c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be241277a171ea2d23557b656d24f4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25e1a03309ea4698bab1bd67ee84e5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9481a75ae695b4b14c0e610f7b6faee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59a0b362626c4bad902086c32e1ccb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41334b3ca6477f3e95dfe820fc0b5b4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc52b37693da5e5b901d8ab40d9d73191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb993ccf7b5561598ebb4d11b85f41d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4057e4594bfedbba71a45aae8523d4d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638fb6987a849bf1915148116c2d2fa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f86daa158312ad4cdc7b841ba5377195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813829d3ac362b01bdc2e5a58d6ecac196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc70f54993defc562f3ccd129deb60197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b897bdd2c04e1f2e3e87babcf251303198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a76da6d68c2662e7e3c547770b40e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e37bb61f5cebe72d82e1b95491cf94200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9dd2011311049d0cebb93c3aeca76201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611339ec656db861801ea70b51de527202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf650dc5cb291af08cda6a2f688625203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b21f68227c5f7f4c53459d8c79500b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649a377d83e4291c88e5edb98f46423205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb09d23a76fcd5e012569171083398d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc210b6ff0230bbf2889d0a005601a33207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408510ce8f97d20f70f35e4231cfa30e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ebbcdf09bb73b378eeffd436dc6090209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e654f8526dace0f63617339ea9a1a7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b72af7c4fa4a2a7ce2e567293758d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015b1f635803d3c0f0bdebb729aa77d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8644f4e13473a0c2e25442747993d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27bab93ae1c08c0a2b227071cc9638214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a940fe9e5425d9a84ee596be5d6c51215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b75e2ececc750659d3332bc6d98e9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f26ccb7e40185750a59990413b828e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5ad4e4e3083447e79fb018bb099fc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19db0c12cd541fe66cd4778cd4154ee219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894beeb23f64064371905122a953c7f0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2ee4c545f395e23ab30092ffa25cf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c98f3a287129ea3aa3e875a68594f4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54cc81110995bf99c0cb9071bd9691a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa5d158cdfed86a8c959d7bcc195e7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8227b04f0b9e4de456b6a64770672f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f218db8c7a83654c42f5d8bf6859b60226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d183e09445b00f6dd401db5120e8a7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101795f242b60fd15f97381692b5f7f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08422ed2dc858018f58c083372c705d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7f78d3f5ae805c484b0b93bb47db6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd969568c0a9ce09493df97423cd9e42231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688fdd689f0650942c79345759d417b3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cbcc8028d02e1c43b9ec4f8e44a2c7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad233ff23a242e626590416ea5b587234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d81d31cd256ec05b66350d47cdabf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1381dac8c2ecf2ecf2239c08532c0f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10de85591ce4ab605db348f00bb418f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5e7b912aa37cfcb599552abbb8d33238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2636e7f84f5ead815217845dd84785239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380eff70fc41ff0378843b5b98c67af240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c13fcbcfd8d7d5c7bbcb4b4d2cdb8f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f04c34574a1f37227ce35e0dcfb3f5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79d416a041c495a66355f257cfefce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b32cce39ada7e63df79278f8979dd4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8985c3402e8999bacd59199924f4c1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b32e5313422222641c450e173d2b0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91612e1747fb66be167378160f6a5d5c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd6ef7bd6247920e5237fe51aade1e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b70b0772f8795ecaf4d1432d57f2d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdbe94fc51559d80427d5064bcc184d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0d438dc63924a51e32f132f16aea9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52351a46dd352d50199d252eb7322d66252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3535877c52e0cd384d0c0547d249a93253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46df6b8efae0348c3647ccaae556f0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3b1c5f655e2c63b036064e3ccd142255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552afd96194d581448c341e24d77f917256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355759db12c1bd6883deb9f9e136775257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1cfcf39e0f9037e4ba3d25e512bc93258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd092fc3f7a5cdc7ef24c02fde7692259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58023bd82c41ac2e3ba9a8052fad9340260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c7c41d9b101611a51d0495017ed57261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a404128dc259d3e68669884f3f15ed262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49b64ab9cfeda3a908666cfc0e75ec263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e90d0631527465349ec70697d8a3c6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1d79c470ddc1cc73a33d0dc29360f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383988dc3f10a9dfa8b466c2c5549f3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da44cad7098ffb7a7742849004d86ba267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30443d3181747caabdea75bdb1eab869268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825598a3df6b92916799d9b5830cb36269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be5ed1cf7c4f94b3585141af22e90fe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee79dd8fa68f2e029e2d06a9390a62271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f627ce2a57a0d0fed25595b6afcc930272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f205de7f322c2ee5eeb4de4850100273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cfdcf4ea52723adc32b067441d091f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b3bb7ffd979e218c4058d1566f883275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b51baf970b8a77ed623197f19123e9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4632f793c6fec0e5f8fd4b5263829a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d46580be41ec50313cc4d796fe6d42278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d6c3bef542fbc0cd745a0f84c5c72279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b15f5bdfceabb249cd206c529cad3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f484e7dc2c2962ccd12b39ac45cc60281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a04dd4ba2557e153d0ca692964cfc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c63868ee4772fb3fb51b9f645f95c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c35917b0f0e348cc02e92de06deb8e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc934b2a981fb6f36a8113abf39260d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd0be25b34adf32b2d469b71cd8a87286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87354397d06c1bb1ed31f3973eb2fa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253be9c313214957555c4617034e754c288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9926778a8b70cb022e8132a3990ab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0150b10ac97b13aa3e58ba71bfb632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb6869afe143438bf53666e352f8a33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717aa74195f7c059fb0f51bf98e825e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7542f85d9ee68b63b931d21c0fe863c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c189170c83f67772a4ed8fa1776f46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38c8ff7f97b237421f04a4927967d77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b08d79ca0873d9c869bc7f05bb2908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a6897c6d10dacc3a8db2d200c90f39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49179c6e096bbce198656ff822b561c010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90777c3f857097352b3cdc276e988511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7604c669d51b6c7d793f79d447554c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aee41a6f62ad89ea28f3397bc12b7a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ae65fd6d9cf094a980bd0018a649a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fffc6cb35ceebf18d3c1809592988b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaba0f7ff2aedf386a24ffb88a69f7016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ffd0dbb490db1026b5d5adc4bbebec17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b967043777a8620c277f1a82ca8c90b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249a56979567aede6f07a657c584d4519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33084f56b712a64cfc60f1e12713711320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd57f61fac664020aad3014e9f0eb9d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a58b0e579aa01850506392c19e25022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16aa80ba35041ffbe091e4cb61fb2723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd130cca1b042fdce79e41eaf0f745824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1b945f0f02306c93d5063695e0e8925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09451c2ff8d841613e6ae52ba991b66226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2804ed5c77581713e09d8e3cb3314d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e8393432419eee3402366e9e547f328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8d4ff2ea3fe6bf73ffda5071f973229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3669999eb5bee64d3e58062f74b97be30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d294855928dad992134d866d3d6bfb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7c0fda35de83758baa9fd8644168b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43660f3b211a66128af24901d69297333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5903a6b7f7dcc0210c38848527aff5134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540f80164920f6318136426cd02097f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9021217694b603bce59ae5440d5f01b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0503b589a321c8c340f4e553009d9837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2ad71fe4ddd73892fa468a6f4606138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64859e47feb17a320e87628ee8008439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c34cb36e0eefe94dc5e512223c466040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35438be3f6ba379d50f137362555b9ea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee898babacc53af2b0b020320de9ea442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4fb2f743ca816be7be05bd9f157df43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31c1c3a91b1caac6119173668071dc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43936f722a018fcbf4f1e0242a87efbb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae91aee28b774961095b23af27f6f6546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a389001e70dfd96ae6257aae81f2ece47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab556b5507946e683d4b5d1693bd7b048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81827361b94a55f2730a1a3906db086449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac254e0d5cb53817a5647f377d311a750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccdb6224b52119f5649ec3d725aeeba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbe422267efcfd89f48e8a9f0d5e4f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344cb79ae97b21b3c310d2d9040a6ed553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837438a0e18e462f04f40258d46b00c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb60aabe3e532b9716eb320268a02755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a5c57d2e3d7770c29c5e032526ea356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7613c05968c5929a1dab695bffd04257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92406c2d1bc057bef3bdf55ec5ca70e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5ab0ade5d999f22a8d0a60944709459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d57180482936a4f7ea82552ddd735460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7350a441117291ba3c7c97525826561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0634baa39ca1dee0f658f88b0b06e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4df9e856b31bded9fb0b9cb469039363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeaa6c021b94087ff6df0f7b56252ca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20658b7b6ac1d32841c4cee38bd6ae365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7077cb290dc3a70a4c02a687adf7866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905c9d6dd753460c359714d7f61696a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc59183e78436aac30695a3826ebc6f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411d8e92f647a46869039c50bf0d3d869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d5ce4ef28afb0ca50cacadfb7a2d470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649b58f13d9648b7658cff181177aaa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8762160a86967ac381cc86eb557a6a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfabdbc12f09885df5c9427512891bc273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c802f4fe2e589395ef2436dc060ee5274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04518277dc7be6fe15b1af3451bfb96b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937c7d3f66fb6637f38960e02808aa176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a419e181043267f3e397a867d2115977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3824cf513b6fb19c60daff1067a2178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18c146dcea993bae8254ce566231e779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509ecc577d9d6bac6bb6365adb7ffaa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4b1c217b399f451dcb6181a18a4ac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23d07642433962b24c96af68e0c1da82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7af18a9d79218940ac364f46c4ffff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dad321b9dee5e94d2d10a9e53dd1a584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8fc21b7fb73a6109d793ecebe507e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d6ea4697e2b7d06da5ae63428f15a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2343b6150e983c65a38d35ff78f80cd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866d39236b9dbb8f411d24b7a16894b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad928b99d130910ea0f052e041801aef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5c84012b3250e253869658e6d0d9690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6eed89fb3fe156d3098ee48c0a5c391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5071a32a0224939cbcba977d2148392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080780ad46e8337c425aa043128280193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf6334f4cb4e6b357add2dc0ba082f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f7dca02d6b45a716dc48b12c97d9795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b1eda05ace66761cdcb04d6a46c1b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a292c73cbe708dea63a7b0797e7e397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa01659b8b43d9138499d058dec250e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97637aa1dd04008a19b80f9bd1f73b1a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f41a62d2b59a858339081db5ebbcdb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433415bd9f2a5cbe571841e74c486c83101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a011d7388abc910c8e93b2ba9db8d7a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6e213006c559155471b6e3208f33e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a8cfd2fbc55f35a3f5b20f1e66a26104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff6229cc58f44eb94f029732bdecd2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1b0ecc1ca1d4daa2e0119d52c25b8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461a385bbe409569e62eb86f796b238107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46bddb153b0a1ae3fcfdc6cba21a04108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dccb65a4bb48d4de6da1b1bc2cdf889109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8ac3b9e3dc5b40bc5b94c74d1f7b3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550da8a754f9df9a28a780c03489d940111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec5b8092a1e0541918e9ea140aec58112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565d1fe14371863bd757ea351154ca8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac283d6641613cc7d92d22587eff7c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca705591d86e50c425ac8ef6a34d1f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58813a74bd2da4c1ddc990553728c29d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88b4df276672a45d3b1562f275da02117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094779e928595b90e9601665c81dbb7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec47fa0828d8f182d34e1ab001780ca119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6edcf5e5a296009fe17542ecd4cfc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9850319bae7fa09c45f14b5167c62121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4852ed51a6d5d7c34e6d45ee3e8d9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4d992850abb1fd23a7fb8c9a91799123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0ceb08466688b21849b5dd85db410124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4daad2944660f922e35c8761183063125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866bcdabea212f52494ff310c603944126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3996b39125cece35db2c2077ea1dea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff258f022ee8ac81b98dea7793f7b54128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd4903c2b735c5903a9fed9efcff3a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd2d5dcb59576fbb0b7c5a0d7cd0d0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018739beca8d687a31b9e03c9228168131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5312ec7ffa74fe4652223b945f4a951132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05cff50869907c399a133938e748463133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f8c4f4926715a987a746dcd966852134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f288265148d4d542088a1b6379232fe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b2777e7c5536d87fa6b18763595fe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc59dcae502fb7b2e9bc7687cd7476137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29f2ac63dae9e1ca72de712b0c941b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7077ec2bd6ab6babdecbcb557b8e0e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f30822b68b81b773597a10f05bbde8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92cd0787af4c3027727e29ee63067a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238102e22f716234b116a320b0b75d9a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e342b1c56b34e92825edef9b6418b72143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d366ea80b7c15b890cdcbc3fffe61b0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35eb978fa0a4e3272d17610fd20dcd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b692c85ba50221b0318cef39cdeaff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d47eb613df56b0202ee058c6d4da3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa51d5326564824053e73b8dd662b5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b9e40d7161ba2e16f7e1eb0d26e9a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03a83eb5a369bdaf3a51ff251ab484150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130e33a429327dfa5b73648872f355d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494dbca957f3d33261309329de0a52a0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c48a8fa892a01304702b320416b21153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb27e933500f1685004ce7da2f3b901154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ffefa677dfe77ee3047e2f31d8729155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982c823c6dbabe4b376f78340db984b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4b9844640d3caaf3073aa61527358157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea0e1ac767a5837c80cc68d6d1cdc3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90760471b2bc4db76ccf03cca082b136159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe6ffd55f7c24f71a3b35b616d1486160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec551d5e10f1ccff746bebca5ad27cb2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36aa8e3f1aa961df95c4f931c1500d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5378a029e527879cc2ca9c28484da14163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31448f195ca4529073bd5f14b4c76d2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3b72756d74a406bc5f9abd1d40ef0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a16e320385008fa76645f0605577c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab8cc38698c1959b681a2d1c627c8f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e49e3f65a355d5de87eea67d30d68168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75fe1e1422bdcc82ab8a9827338f253169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f7a1592501c42adeb25d6a5e4889b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2cad8f980d642562a1c0ab5b74fe91171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556dea3159b36aae171c40fd8b26eee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9152669bf3497dd59abedb2733b052173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699fa0300128a7537b943390c5905ed174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ad34167293bee2bb58b8b85388326175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db29c7e84bac0ac8a720e61366d2d4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd354fd8307a85a5eec501f594c2d02177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd6c1ff892652f87a236345027069c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91452e99649ab47d7ef05c3f98a158c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccffe9e49d8ef58e0bfa2db34d0605db180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40112f89aa0b1a390ca58ef68db5e8b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887f494eedb2dff00d3de16a11c3256182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3723a1518b0947a41d0d19f9a733f1a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e056a73617cd785225cedb97134077184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9939407bb7d62fe3c1c8eb865540ab1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf37e553adab57be43cb3dfae963998186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1a171e6da38fb56bba334f73b48c6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fc6b73cab4cc650fe226059af1c83188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455202996e3fc272469181bd2a40a80189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f51f539d50e99e7fb552d2be56015f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4dba3a135f7bbb389696b8bc93844191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22cf457ac0ba9146bd4d70f8f2341f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcdf8b5ec4e9210d72a74a5891c109c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a07f46606937634d0237be9b101e3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f09df76720ad2ceea1d68fefcf0e3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91459e589aecb8f156983fbd0b699a1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df8af3de6f4f29c317825877d5b103197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c14c554cd9ef9ef0757cb0cc751ab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f073ff4b5fa1af060a4210747c3195199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f408bbddf69d23d0e3a216a6995541c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca5b7557f59e33032fb7312a98a0d4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba7f6297c47fb6e8f3eb43bcfcb616202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f3f6e1cced4901392a25d189ddb93203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26864676a1831d6da7a6c248278f9f7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca8afb09157cb66550c8a93e69f001205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a08cf104821b2311f8400336055ec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851813c18b5bbf98b127491c22035727207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6398d7fce79e9b1277353c4030a50208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa27fa8dee6108b23f550422374036209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a321391c12c2017f72bb2251f054379210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f578eeb4d5adbe1cf3cd5ee89e20df211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423e69b8078f6909003d6826ba48123212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe977f40099dca8eb2ec92dba81f5a3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8070459d57d9ebe1ff1c0753625ca214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3a6d9b99626e942b2d1ff2cbaceca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692b668856f1a853186d74198f9a0c9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d305d03e80ab70729b5ae024d7cfc4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31105239ed9fdc710261d74b783bca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb81fa3f81ab74c773788cd56427c9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e01e9a0a34024d28caa6a7651bee6f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd847c00e0e113f6cddfe63c14405d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b87d4deddcd7333ff727bb22d37dea222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03100e8fa33e42701c44cb7dbfddd5f6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c406e15bb174f1172f81e6356dd9b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19136f8390788a91109285ad67f4dc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc95269f03988a1e410144c94b9d5e5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808b85df2f1a5484c524fa0eb44d526227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6e8acd61b7caa27631f5dc55fafb3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4fae24b6f9a221309094f13342e4bc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5cfab05e14219beb408e5e3de60522230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f06ea1347314e02dac2920a0a86cbd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb7a287f35af88aa797b83cced36be232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169dbeccc64a3c754ecbcd6299f1c6df233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6a7afb201462e040bb7250b220cce234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b6bc375e727b9d5512fd2967429e7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242abbbbcce01e5255b52808894aa3c0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba379884571eaee8054a538e510897c8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f38da45bfe6a36a86e453a8dc15b97238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514c7e076d731d20261900cd647de3a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af785585f4bf38c361609c537a1618a0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a6b590c2c1f3f7baadcf871c7e3a6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984848cde9421fa823a431f707dfeb85242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0c1d2acf956cfdb132664a79647ec243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23b069410f8ea716ec1d637636450d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad73bf2b2064786ab0be4da185adfe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f757614bad6c4af2fa1eff1f0ff5b68246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410996e014bf543197552cbbeeebe1a2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf13fa856da0d0738d3a9f0a35b1a3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45506063831e4a3c95d0b8c5d3ed49fa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97fbf6ccac4ddd413b58a0e426cc566250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c53c6868b02b82d187faea4eab8c4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c87c3c0d226f646d34721873f953c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3fdcfceff4d791b0010599fc39a8f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd18b5778f239c108e7fff6aa16075e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220c976cb8a64cebf147c773f5b26da255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de42f2bf2190aea006b1a86f6ba1357256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d443ec00be6c18052c353a7522580dd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52390cc097d554200f5194bc8a7f8a4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759da99ae96078a7327a90378c40a983259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2b30607ab2bad7c8f558a50fdde28260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21bd0971dc78fcd6efd5584ba0329b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7b2c5f7ca629826ef03256c79ab8b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a544d9ff54e6d307cd0701633540803263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9780eaa78dfc1f2851df88c7a2b5b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6902d544473f40bf26b5797b21edd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aada437f3cf322d4f615c96f90e512266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47c8a93b4b014e7a85255fb7eb8767267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a82b968837298f4c76a1392de0515a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7ea9d53443710cd8067f5710c9367269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98b302ffdc474a296de1db3e07586c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51701a5a8a991933a496d13e9e515c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf04d00d4765928f2b05905a8e298a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202882898d2a7322d1ed5ac635c060c9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735765eb7e6cdc52922e88918a6a14f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22928cf44c1f6a139341934fa87437275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6618c0a1b7581a119ce59ff2b647911276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8500d462f8bb93fb044a1207aaa9d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff342b5a29a65d65a80e7be2aaaec8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc350e565947b42ef153f809103f23c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e8bf10cfafd0845a931057c773e8a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b14c3f7f5c82c1876b83f77c0ceb0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5f5924c6da7de7196ea1a0d97d001282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b371ef1651c896b1dcf7ca0f89a1fab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce08bb48bae41a50fedffc659fa8043284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64292a1cdc1cb463c727932a5c27481b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a65ee8d1c21f889d6e6a32d7ac5e81286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000678a7d9ae259395572c4af0b4cc9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c8007634bb4e0f2af42329ef2ae9a288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -13538,259 +13532,251 @@
       <c r="D136" s="0" t="s">
         <v>379</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>380</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.63</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>19511</v>
       </c>
-      <c r="D137" s="0" t="s">
+      <c r="D137" s="0"/>
+      <c r="E137" s="0" t="s">
         <v>382</v>
       </c>
-      <c r="E137" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>1.58</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>19512</v>
       </c>
-      <c r="D138" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>386</v>
-[...3 lines deleted...]
-      </c>
+        <v>384</v>
+      </c>
+      <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>1.31</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>24588</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>16.93</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>