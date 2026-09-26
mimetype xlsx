--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1291,51 +1291,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7668b9cbe984bd3be7f82c150ede21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391016601b2e83502dcdabcbb2b005f42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d881138a1aba6e56fcafe0a4c67e6e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359906cb66a754b5af8b3ef3277b9bad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf75f52d1f220a0a5610ded1491e69f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b04b2989dfdbf7445e1a82a0fc2ef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73059efd7bd66b141829508f00d51db7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c347208fccd95d30a247810fc5db5f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7aa9b620f79ac67c0fcad43955ce19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e76fe18a2c1cb6019c3e15132e250410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9213ceeb51a621251d19e6720f16c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb0d6631dc4da1c41b37b3a4922a8b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1043fccf33a38566ff3a4da0ee496013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3f8629d9addbd022019806f9878e814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b74ad3c609c6409c4327efe99c51f315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b50f0c6076ba1c56202ac3355f5eb416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00485ee0c0f86ba95014a466bd7027317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eafe5d9346af7d001d4fd37f78024f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee3b5e3fb811b5fb9fcd29d9fcb5fa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef27cbc96a61d4cf79517bad7e83cd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc1ab4e2d6acfe5559418c76b7885321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd21e296402a0fdb9eced8471375e922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a05eca9af917cfd455c821066ec7c823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c0481f40ac79e6c006b486893f75524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ed386aebf2fa33cc1b31a8370b06a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1fe2e75fdab1ea7691492c61ffb2e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721135b35c5488cccf25e6fc2654cb8427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3861a39b8004d2fd31884b24a021028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca50bf390378ce9aff6f993cc0da04929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e42a95f9cd7b435fce3e13d66d5ae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e962f4e0cd0c4547a2a45591be2a80b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36845c4740a1e6d61e5b28f4fe67eb832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565afadf31e2a44f047fb97d6ef2f31a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e21ea35e7fda5b2ddfd344c3ae00134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db16cf97c27c1a8d7aa443c3c1db4935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d790ae864f2bdbbff276e63fcec0bd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262ac646e374df8e18c3be263bf199b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509c3e4fda629ae83edf57c5c97b74538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38009048806fc51fe3d2649f4cc9dde39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a56705e381de789c68c4b2d02a52840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e58f0456c47999fdafd3342af38b9741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e5713d26001dca770d6e876d8763d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf26ec0a49e4b59963b36bbaad6b3af43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd69899d3602c16db2ad73aa9f061b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1217b57b1ef0be9fcb347fa79ddaa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5bab61f17b34350c9fa197a96fd4946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80768cba939ed10a4d908b2be8e1b747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40983f9fa84e30509f0e249fa523280a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa99f9fc7145cb8425aa429bdeab7b149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ef732e33b46d762f288b0ac40536050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94bd4430faf8e077a04b91e0dd225751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a496974ac4b93c6a93e22adb6b4f6be52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97c5b16e64ec57e1f0f2a5b2b5cf6653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20fdcba49cb4776beefcfb365d5dd7b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa33c12b753dd1daed72c5592acf2255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce442bbde3ea0688722c6c5e55f61856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c297c98202ec2f812b1937df84e7ba457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330cfbcba68ab81bf23ad90e8352ca358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c8a74aa66ae3d43b2a73dc5c038eb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b823a565de586fe0b15bb5cfe48af4660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37fbcc52a8651c01e33d90e46caed861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a9f2ef93fa87db980080348c365f762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3d0ec6ffa7ee16c08b4df0e2f18b263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2071b242ef308484f0b615c93cc0564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e744d790c89ee726d3f91f04ca24a7b465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eff660a349de9216889976d5bedc0166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b510940f7045cad14fd89c62022f0b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a00acd67b60eef7b87b30aece1bd868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ebfbde305afe8b83fe5cd22d8feec869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3268f16e6f3fad247a476736ca0a170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e689b6a1e4d1490a1e7439223b5df71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29d32b45e17890afbe1ff1cd3305db72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7513d2d32728748d91d9a38753b9673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06debfa8e3ea65bd84676070dcd745bc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca667bd9feb5b94beff1011fb2c42f975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7edbdeae78b9d47266f211d7f1e2e7a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b123600c8848d05c983f03b9d9e9477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9079e25d9b7eaac392c7bd211e6bd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f63819dc71c464a9054a6f81992ef79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ab00511c1ffe6d96c5f61e3fa231480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec63738cf13205b12af862580fcd9bd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f17d3a46c554d8758ab448587ed90a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481cee2e80f9b10f41252100324aa1483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b684dcb14828b543b1610b8e6a5a1d584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9577f52526e9b0b3c3c7429eb8f68b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17de3ca42d31f25c66040a21df3516786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3bb705261c2809b4efe0f54a1fd8087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d0bab844307839b806762a06a4aaa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e1757fc6ded5827e439ff399c908289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12afefeda8079018f7ccbfc52c42adc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6f9d0c5706ca01ba5557b7ffbf8a591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f745007c1d7f50de51e3100cd37070392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575126ccb5466a8d5c7cd4d0ff8669ab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579cb595a9c8fb4506bd103946bb2f0f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894dfbe5cb7d486f9f2b1991f70990495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe71a3e1c7200ba329a4c514827ac5096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211013d28c2c6529d8da51bd615fb9bd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a19243cbe2bb22d1d444a60d08d8e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f1e1fb5bb404ee733b310c4cf383f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78d86fee46709fe851bcf5b59e38ab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d559cea0d3436927afe604519cdc35101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7ffc9be2ca45f31389c796f3d7735102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17590b6c1945d298c8e897e23e3642103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f05393ec08c4fbf6c0a3502983964104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b42b988651271bb0f7eb148331b70105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021ce86c3a57b12c1a9196f453c32fd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b524447c5549b4fd3664132810d8fad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d82f1247c743795f057e6ee2c1f36108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa745a9bcd0e81176e78c6556473a1e1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9ec80b7ad16494ee1c393bbaa4b3e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7d14186b6581935a36ec2d5437b0c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a553190b34771bdf71e2fce4d3e2f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e898db3e57adba1df69275a9b5a59113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d80f5a0f20448d298b4169b9b5e2c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38773caba97491d8ffe988bd2b9a4b1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc0898372ec738d5db0058b79bd47f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04a90541bfc3fae16ab43277562ba9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b447c23221c7a52ecddda8c125d9cd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb168e6f1eb3e2b609315bffd527f1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15027b03a944341e675e0e2210d4fb6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5d12867eeb91e782212a242ba1d93121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41b4db427a21bf1b574aaa4d14ea25122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c9e3c351c07a8be150d734497693c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7605c9ec71aba752ca77914eee9f798124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21931ed784972915307b028bb4ec1b29125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a17e12902105bcecd51a57cc5b7e07126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24bd2479e16651386fe94ae7e3cae5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a30294364cb1744c268b3454745848128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae72e0fa0e319c298f3fbf63a0c0050129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24cbf19efd8b935097d60f6b21d07a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66a952ccabab013006ae07a195ecd4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024d17ccbc2005f19684e8b184af513132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bacdebbc277395ca4ca2a23f856204133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd80be2717006dcf5f211b0b012bd5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4b984da0492627e66a9f5ff5392f6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b3d2ac48f1cf1ce9819c24a940f04136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd4df6d40bbbccb3ab0a23ded25dbd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdbd62b8027c793dd9ba8909efb4cd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2636b4ad4ac16c9deecce0d3429f1e6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19b2dfda0753028639e37b5ec8ee93140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f16afcd457090a7ab210f604079377141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9e56a3cd8f5250dfc863a96af02d2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ee701fe680362c2fe4e4e74686b82143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca807489386cafc7b83034288e3c01144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ce5d8a8bf5c089a7edbce37d9b200145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5aad28d4233b333e3ebe77e665fc4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d2d4ccc637d40f5b77f599f796009147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e5cecd8308b0cbb6fe14316a229c3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a81bc4c81dd4445d4d80ce3e1a768149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74817829b77a0dd4afa0a10b1d70b23150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb854c29a99807f71be1ed2b366f32e5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf945aec8db8d87a1d3dd614e371e02152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adfd53af30560221b62341320a0351b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044170005912ffce6605fbc162e7696154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777f525002466f7940920729d46ffea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e89904c712e83956dd7f1d07a3cbc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769af0086238cf3129d7aaae294fe97157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e7253825b643a2e504803d335f80a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0354dce131b87f7806e8875e5041b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077be0bb36da0500339677029f84100160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981e722725725d8392bd4805ef39b35161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845f43eb0051982933bd5078fc648c2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2a91a35bfaa524ed485cdba6c9f5d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3b73036afb74c990515fde7de4d3d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb38ef19521f6a38c7c196d4896ed05165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc860dc0ffabfc12fe05913da212fd1c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6607db8a0b8d643a5e2348ccb965c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59155baeef2b610161a1634dcd22b15a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85cd767aab11a40e804666f86eba44169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ab7577d461602a93b63fa106eb67a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac891710e44e2b99b6ed9e3fa3a1c29a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17afed7cf8bf8eb488018cbdeb6d43172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920eef3606e02ed0317f7447d4794a53173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528dd53e0e7d10d67adc2aa2b8a1cc87174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a39beefebc1924948b196b5fc02309175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e78de292c4233cfd85c0f8a61a311e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115e174eeac84f8739d49038ce55ccf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4291e427fd2fffe22820ac5a5aa53178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d137546f95651141b0efd38853d75179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611863caf4c3d0d14cca3cd08c2f74a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e7c75b82736d7ef84ba913d3423e6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30645c95fc97ba9086f280392c3e75aa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947032d9f1cb1cd371e53e7c7ffd65db183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9821e803475d491d36ad4b8cb961e2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e77aef20c67aa9e2e4221e2965d19185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7d874d0ae83b572c16a0a901297dc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ac76a3245ca53e264864b19c8ee61187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c555b1931461be6610a9d2fb6590b5f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472d92c298a1ebb74baad1c250f728c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2647846040f14c3ee20cbad3a32a31190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea9736f1143856700d4a3f4a6e3fd7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c366e7995418de90303ec303be63c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491063274de6283989186dd4c633bd7b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4750148b423a4bad643c8a65a32750194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd390b021edb84017c103c4046124eb6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb0390cd124f5406aad6615eae090d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37973435611daa175e4a5a3aa5e1b42d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c826d82f4baf1457d12f865cc23a9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20082b3fd3156e91d90f0138de129be5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268f091eccd9f60b0c93fd1b63a2a5b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020930ade67a400b93f939e385a5d5ef201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad1bb6535aeb1a63cab7d4e7d3fc88202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de5569aa9c3fc955525f5eb57e16b5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd03fdcaf11c5943f1602a12f40cec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7d8a2c557fb7e6d7dea6695adc91b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9e35add480c62408ac739742872b3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33329c7b9a867fa2f7073f12a18b2b7d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc222037cf90007e037aceea7f5ffd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb41e69393223cff4f3f00e061c743c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634853dd0c79b3adf0620e4f118eee72210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fff2a8b5a9edc93967215547da7bea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045210125fc0c4beb0fa379c4abc7eb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22236148e5eaf9fe10c383b3b762990213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74333d054a97346ba456cb7b540b4057214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5e9108f887598235776f876bae956215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6a0129ff7fbcaeb1145a70f0f60b3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a022d031e27da3c5d26480e9be5e4a7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea115467ecfbd68c1baaf5267164460218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b67a8e5285d5b74d39af77e846b08e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f110e3fe5b06d9e4b25641e52cdf4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ce687c019b24f042e2c96d118242e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368dfe208f0e57672a4880d16a11fe7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbba0aad7b6edb6701be06a9626c9ac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23cd0ca68f555b64abaad050d5a5ca224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43287aa73f3b4fe68f517d3727be32225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15235aecdd46ca3d36f3b0d69dd7845226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76cd3de0ba67425a8a7c262004e0005227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695330cd7ebf6100a234375399bf611228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910011588efb9b1611b38ef0553c931229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f030d9ef7312150d3d21a55feb5b4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f1760450b79cfdba09f2394bb05d0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333b49a8a2abd44a7956b9e9eef7cb0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9485889f199958d885df957fca08c7e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f3d09d5c851c21dd5b9323e697511234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa9e043ab856945f35c8c24bc1f636235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db16dd43429464ca3a755bcb20ad12236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e74eb6f886d533589e79d75ea24a89237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5b207ea17a5bde4de644dd0eb806d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074840022c390061bb636c7d1ba865c5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd59b92379177f8e26d22a05c445241240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595aaf19ca78123f835903b67cd2dc4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535be561697b4ac0fc63bc2d30e33ed0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd2eed54468f86fb57c65205b7b6a9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14fc09b8cc5abd450c4655d25cb07a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995363db4f7e65f9b55db1cd314e48e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dbec84b216b17ed85a91b82e1a8044246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41471fcef52b140a5697d839fbef8fe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c30983ac6ce2d649c2f91e1b84a00e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ca83466f52f94b074527dbe589e01249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4f43f4fa8418c480a34f35460b250250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f419ae6ebb486740d81de0536a572251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372fdd49e20493d087124f1239ff653f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242d4615b170097bee36dd54738986d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d5b0ab4d91a00fb928a4247e5b52c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01a2e4b9726220f64b871680e0651d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e12ae595316fb4f1d992d7c56f3a2f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce258662bcfa23cc3bcfcfc955f4ae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291eaf3d739017a26824d5b15e0a1683258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83458083c8b516cf30ef50f338f52422259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752741bc1b3687dc3c50bad21fb27db260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f5f9f79f6530cea51c05c17ac0f71261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7ad789f5b06401d51c27b61bbeefb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bfc15d1dce5ae913b67f5a548a6ba3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3c75d7b77aea91993d8ea58bc2512264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f26cc6d58b4e8de1b7ea59a563635265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d6a4dd92a2acda02b1877dde2b79b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2228d5e5f621050c1169b7ab4f4ebb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b7f3f88fa440330f3b4d9852f0592268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338f159468080d76ee1d8397456995b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44a78813efd563ec4034f1a9dd46f5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f46f462e6b89da940415e9cf1a29ea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12530b3bcb4ff20cdddabef229bd2a76272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368723e6b784e527f3ecd549c2adb416273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871d75fbff4bb608f375e3f48adde3f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c6cb9ab6a9bb39851b40de67e2f8b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89564feaec1e187414b929f018aa229b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9932b367f635ae53b48310d2223d7e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84dcc9ab0d33a797f06f4f0f6a7d75278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fdf77afdad0bd8f3c4ffa0437ab66a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00dc38dbaa8b83c5d881b22993ce149280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1756dafd1dee008971996fdc349acfb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2773b86ec06754f5a61c42310eace282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a58c8e2dc7174b989f5c3a05baef30283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ed2dcfb6fd47a2f42e399faf7f6fe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114d2de16b18c8c93a013dc7a1e22ea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c5bb7a9ad916773d694d9b5c6ab47286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b092c3e5cf227fea06653ee145a439287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d68e926d13154a92b1f6b789bde7be288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f56b71a64a81e8a908035db98fcb81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c34bbfc11222e5766b1c3be20df9e22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99aae8e41331b8224f1eaf18e2da563.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72995fbceb5a3e4534a73eb59dc2e0e84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55d658e20e6fdde626329d6579f6b75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2003f9264306019f39236d43aa08406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e6bc2dc1a76b9eb8fb543173852d17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c788df0c62202e08e26cf9116887b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45651f9a325dafdbacafd6cbe73996009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94a244a4d5237bdbc5580c57a4440710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88765e84a8651812bca7a1683ffb2311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb6c505ee068db522ffb203b760a2d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743246631ddbf8def79441dba528b6213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd38f6fcfeb841e5d39365fc49db5714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3fccf71e4f4dd5d924e772e058741b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ad358ce60917f93d4d94ba1c7c65116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a301d72f5ef2b4ecdb2c33a193ef217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df259624f36829578513524556a848818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd40da3c0f6a339acf3f17826b80dc919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9de0e75e3e108452477f4c45e1f4920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9df32ed535e25e7ee94fdfbefd9b5221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3b82ea1479bfbd3a8dbaaace112a022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be75869dd02cbb6a753d6d87ac5f6a523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd2f4261cf426914fdd49cbd25083324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa6e7b3d88e3339ed42dab89614fcb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b37f5a8e7c4431e49f105b012c427326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c0874e64f4ea40b1fbfad559885ba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a209ec18f0ae24731134b597e5fc728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e44359f168b40e97ab56690c7c260429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef6a480b58c4aa5561b223db1f92fb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6bc0b870f96658638670b58f7f55731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8abe03d3e6746dc5703618dd8e8b1632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38502aa7556cd4acef0ac716b935c2ba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f964aa84828a2d87f1b9d79e0c1119a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff6416066084beb340be2edb3f64f335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52976e07c9d77adc1d17b12bc26b0a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b2f48ba471f87a1b1cb23e4d7884d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18985b6c6a91aa71d92e7553e2ca6b9438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9a7f7797bcfdcabe53393d8fbc45739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a9230bae4479abda5a2f48a8149c540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857451c1b7ba98253bab9c983d63f4f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95225abeb13e94715f4ccfc99444658c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca805c2c689847d4ba71d6311a596ccd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458afbdab9eded4a84c425b38156646f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3d35d62c1ff9674c704b6035abc6e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f730fdfed85d420ab9a46a4ff276b4946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ee0d70e8029db4ce5b229466b953547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c96c4e7252edeaf0d1c04685c4b14f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe42ddbf4db16ac72c54bf27c02d8949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6482917008fde8572b237808ff243b650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48603712ca160c22c32b28c5830bbb9451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b3c4f4a223ace0abc2ef500de66ca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1bd4a82cf1dbb51bec6d7c8c5aa4ea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e591ea271a4c50b608334b087ea6854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db921ee97e47c966d2ddfea6dc4c4aac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605560ed6c60d189874017d58eaf0f156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee013f3180125e50aac063670871a6c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bedf4622b857e149e12f29fc6c463558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d5e15929f87c55a2231b3e716d6f559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13462199482f9e54fa256ac82ca24c9760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5910cd9618ac3e83e8ae5877c8dd5661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf8af3c3e2d6ddc9b18fc3ddcca3c862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae1d719f26cb123f0e5719d3d64e5e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d72d0330cbf246eb9d12dc3fc91f9a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41688721b0593a91bf75ca32e69a2e5d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894fe06152df188394505b594325b8ee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0a303c57958bfbd3dbe54cf417aaf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288264e6f5aa43e3b72b8afb15655b1568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5206148caa1a30a5382bba361ad0f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d40f2232b3483a1f779b51cbd48d470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88420435f54ee39f9e2950b157a74b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460f668efe1e74edac6c44938ae094c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4187337bf23067849e1df8d41e457c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034d4804c1c14371f1660aeed15cdfd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752b2687c2a9f8d917e76e91aad361b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5774cc7b2d6cfddf4f1c64f9f4cd7cf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6869aae2eb5830fff015183d1dc3a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a02ac1fd26653dda1ac6a04d2d0d078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5086d79b53d36bb9486d2f83122a1e579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4e83d40f47ea683b46002e7e1a7d280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47148d94344423d59c23d844a92eb85581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098823cf8b3f9026bfa48a4fcfb4c3a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014cd74a088c7b7b6d97aa0cfd72c7583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66477a6eb645f6e72557dcbe026495b684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c14653b49557952ebfc164ba2df2685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d6f7bad22971e771cd9fcb2c372a086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f32592a9cccc0ab00c3b667e2ad8987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43388e11b4f43f4eddddbbe5cc94c988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07698d4a4296d0f8d98b72dc09a4b089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74440e438b56ddf01584c5100522775f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd97892bc4fe7f7bdcb9fa51bde01191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943ef9666bcec68e691ffc46338084392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896b1d63a68ae10b303fd4db2518bff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935313ce45b9e620332c67d3965e932494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e559c8feba8ea00467666505c6f5b7f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804954a9f0ab5dd20f932776a389890196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a766189cd03ad3a02ba957abdfa2d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1434a5128fb74dfc3a2d8c8a1780198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e9cdc3c256077749e8e9ff69a8d3399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11726e5b8890cb3162e60186d7acd4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf628e6441648c74d0b507416a83be2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa7375566d63c58ca71b7a753be927102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd19443a0c58842f24d170b5b831d92103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d98a571727b8a288fafa22a1d20d4c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae940b89dada11ffb5bf364c40482be105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0f24e8e0bc309718aaa10000cf5cb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099017f0fe1457919af2e48c161d515107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8a1fd633211553c7c5ca941fef35c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e2ca0e717a0fe04128afae9665111109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599cf0fb43583d37b6b395daedf854e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ad1158afdbd835f9f6476421757d2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e283f5b0d77fd823db8c626e50ff36112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053632393b22598444dac940d9a31f5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dbaa7f3e8aea6a276455b6da3a4d52114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdecd6b80711f6c1283897abae11ffe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c352141c92a5dc07567233a52c0cc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fffadd127fb751c65ba38016d87284117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83126b1e583d0c46ee988d25e0604423118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b451e04fc94bfe05ed65f6c23ddfa7a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab291e30864e895b40cd9f69eaa40adc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9a7443ca79cceb0967fcc7fa62ed8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae37fef99c04d0dc3f74e7de2525f50122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1b9f3e1b7a75dfdbe0cb0404708d5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05aab39ee6002666a412f2d98262796124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe5e4316bc1b47b66bfd5548efabc9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec296a3aafafc05b00e120b0d56f77c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ad29eb4fc41b3dbeb8ce59ddecee2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c58ec71609e837168d2a9eb28747f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d11120df61834ef601619e88a1e16129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd30086d3d2d7732e5cde40823fc4b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121640da4400fb15f506e3be84c6d1b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8e93ea0d944dfe617a0bcf704b048132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd230152e041630641ff5c1c808ccd60133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b52f1d698c3c63b56ade1819610a1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79577c807a218b5daa8b34dfec28a61e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f5bc74eca8c92a186d801ab4018ab136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6901a63e215617397b89205a1c353137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b742eb3c78e4131b27fbae3b3fbf01b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be169d4ebbfbe1a47d483e99debfc9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671554845f1d05ab55bd359f21a1b9d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8069682d430a322ee0838359a164f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131789961fcc6fcb3d9982d6e9b40337142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d08e2055ba783753d77dbd0919c8f7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec31f786be2eea3bad1b070a85c470144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037617d66ec7f383c1ed5c95fff54d2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cae4c99d848ef766271485f3c84154146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8063ab040458a4419950eb1427bb5f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854217fff2c55167bf30afe981668d1a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d1fe5b0a4ffca8b4319dad9670f74149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c47da3bd103ded208776802439aa0c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd577fb745116cbf6b5b676f6cfecb10151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b68c4f760c63e84bd8e4aa048e8d4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf89f19f933d6a89bc0c3822e2ff7d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346cd7a479c8f74a362f259f940b3726154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc9576e7edef58f9dbd4d8accf6d49155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2f102479c495ee44a6dbd2c13df8f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11abb1751853a33f5b2a1f1fddd5ea71157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815ad259ec93c002b7e4404f4a07d22158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e257e6e9e67de4e4434966e1b427bfd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30022bc653779ec4517ae08d6da93a0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097dd5f47e8e13d514d0d36350d7c80161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5b7cc890d7dd5249b3308d2f0d773162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4805dc4ed09a33d758c2d2aab2151ac163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b07cf75a783e43c83080f5f2f493d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b22832ce5f82db72ac100abad4a398165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118664e96b2c6c1b80084b45e47ea9ea166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e1f34d551e0f7c2925880ee846536167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e766eb1ee798d4ad33b7235f3161518168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92e60dd9dab0bb7400f7dbd230ed20169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f1b84fd36bf3eac77e7f14a0ff351170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3218673255a045b054b6f409e22c26d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8dac77cef1f515859739267b8d45a4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6adb735cfc1df6d77e9bd05241572173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148aa0048ea194c8fe0c7c32f0f8a0c2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba717889d0c3c399bf9f935dc345766175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10426e09498a29b23761dbabc9aa6a72176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168a439720136d9d634d7c06ddebfc9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d830f1422d6858d8e3cb54f0ce0e0dd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632fc8351df7ef34af5c2c5f8c34fff5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39234252477f834cf38eea5d319b6b47180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e5f61652cc06f5f9cb9618886d818181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a9461f1f326c64948da33489ae45f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9c808aec0801c99b5ad04c4560022183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480e930f361921d8decb3c284deec5c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1e8938ee7a4267ab36074f31f81c6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5105646cf4c1061722c83304b2b26186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff652ead64e1203a6d8bc7a374e58c10187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586dc955b3ef0b3092806ca9c527ccd8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7fc3ec4215397664e8ef5e52e4619189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3062846dec7cb42d134956a88d923190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a21c1809a1f699a9413332356fcca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a070e72a95fc7ba1fc6cec4ee4676fe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a88824297ba560ec56bd5c5d65c4d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc435280afc5d5a8c4c2a4fe3112b038194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf954629ecf6c4ecaf00f7ae0090c1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a83ed1b16db99ade8a750be5c8df0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ebef8ab9b5c38dd43c3276f58f789197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41471c853a698f3abd20f0cf5bf501198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db6b8e86fa7116a04f322fc86be3fb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51906df2b85a287ee9f31b16da53fe7e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bedfb1677c3f8f88287ae4cea7c2e93201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19eca10f0a13bc23abc6ee708b91bc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068cdb81e9376d9209d175c1dc225b3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22bd219b18f118e51fd55ac0516b460204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa24ad004255c65275dd66c411ce50205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39c8e22c6d5eebd3b207b24f16db3f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c903eafa61bcc79b776bb28f28c3ec0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d298712443cfca1d39aa5281fc34a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae162e9c804840648f3634b25ebb96b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec49ebce2d0a643b214d03e7d6ff17d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff1e42eb6b62b8d5be68187795a56a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750fd9871ae5c9930d456141ebfbb142212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e48c6f195c69fd3297ed228a4047d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31372ca570178d5a331e2b6a5007f4ab214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40010e0a7ee8fe80a268a73dca19012215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca57fbdc76c5adc3db78f32a962d832216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9e7be4c270c1418254bda1d8b6e64217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5aef2b8531d9822e888b3953f36685218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368426ee886fa07f6b401f1ecc7894c2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179b612df5a396a4598a0471ae37426220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa82615e4adc0049ae294cd737f9949221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a8230edac4857140e154f0241a4d5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb67d28fb4f1a8ea151781b7c30b21d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb06508be42e2c3c5b871fccec02ba5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ed4379010b4bcaad3ea745eb1c883225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb2bd517ace129b2e44d59ef45246f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af416b64e00628ace97e70eb1c66e06d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee92095ce7638488f6f10870dfcf54228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c43ff58e07164bb33c8c3d6faf4b86229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2b5790ff89c9f19206ab5cdd9dc29230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bfe31eceb950f8d37f3359bda485cb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1c715fc99c72a3f62c1f06646cff8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf611553f0b0232a1116daab7379b6b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5edf14313baa1bb37c76216f6d53648234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac73707424b80e2a6f6efb3b2c8cbe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ba26417fca351bbbe9ac4e856bff7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169ed082a46fcda3e58ad16a8a9c534237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b974887072cab4dd8038cf677d3314238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7b4f090f296437faffae49d802320239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb355a27d8d2821dc8569a2170467c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97d8e0989d32177244429792c419ae241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58069eb60db711912d75eb2265547a5d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca933e5cccbb9275f785f705fe6610fe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365971ac8e947fc59d869aace6afe805244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571227c4b37c9f5da1d1ac643674ebe1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80947017605bf58d20a5b6ed285affa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24cab117e14d247c851c7fbebc57cca247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b782d49e7b0f723bcf0c8e0adbc550248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866feb74bc140d601473063dfa034889249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43443fb7d1999192b07aadb9f2ef7d49250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200de3bfcb6aa32c2db80f87e705563251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287857fdd911c013e5739dde923a94a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc79a4f34dfa6b0ca0d82a5ebe898f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943af99483d3f8745e832971f955a5fa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f4fc9c215aeb044213cee1574e3e0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0008f25759086a1eab94abd4e15e68b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5da07fa5a37b2d44e61a010a8d2b2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffde00a706616a9acf891b9ecbee54258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb46c7feba788cba2fc11af56e849b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0cc605335aeea825939c4c773d9eb3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933a54e1074f5e8fdf131c96775e9aa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6445b7f2d783a76c0bc217428aac27c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e707face607f87983266e1874c3a3aa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9a09e68b2d61171fe4b3bf1dea24f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ff11c53b6bf25b8a2be1f7668b39a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1f3ce02bd517d7a075be6fef3a3d0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b53ec9cb46d4c85c21da98bc3caa9a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c360f0c1243660707ebd725b0015a0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731378243ebd9dd2c9f7673e753644c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08db8d3c8730eb1bb3108e1d4a1bb5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a654051b0726b9ba2b889df8d558fff271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0416bc7a34784006d46336c7861952272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde4c70933272187265300d4bb9408f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2b2fe2de5dbb81d21992f8e24481c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2349c85d9c0a34fd2a440248a2ac8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec050fbe03838f9bbf106400e4f1806e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ba9a8dc8524713798d3ad04202040277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a183319517d9e59acb45ddfcbf4e511278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe89b0c513ee48268a54dab9b0e7e02279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07b8c5bd16e88a793981be6b0e6e85280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95509c499401c011c7c6a0227c277a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0d3a993ea892df711d7a3d995595c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7393e9d862fd966f0098b68a2048f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4aee94a1b74fb66d6807eee42d9697284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239803617dd43b2eda4d8809a11e8bc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cef3b9900d0332caaf84622d73c5c9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bdbf79a02a50f4f2d86f2193a20ec6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46742e4334da3a45c471d29babed23c5288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>