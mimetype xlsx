--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1288,51 +1288,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5495b632298560033136aa712077a421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd3463ce1b73581fd5eee9e09b68752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323735b1a164ea949e9c742af0cd4ea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1276db219ddd7025ba5c8260a097ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3529cf00f4b4056401deca9d330105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52a381e5c68a9d6ebaf4714f1dd1fe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25998395106fd5cfac3c0cc4ca1ab25c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099133e8d58758dcede2418bd039a50a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22516fb90a6a406736e0b9a5a568d0279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635a6bfccf8c5d9e6c7d36e3a73021110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ecb101ccdac06aa61eb10897dddec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b0e65c14e4549febaf50726e6b36a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b7d11b489263ee3cd7468ca6bbe6713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0115e7b7a14fd6b3d090b7ebb04c314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8d0b4107474ce9259f5bec237e6db15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0ef0a18149f1014d1fa7462e38ec916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e555fd4b326ef574447d683903063017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4deaaacc9b5eca8f67705fd24f82ac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145853ac8f59de12568579708badcde119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7d8ca2f8dcf82b5368e8afc2e9eaa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f49b130bb94d762505237d1c67885921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af6ace04f29d861ee0ac609b2996e422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd8060e13f34f8227900012d30181523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01eb8e6d0162936f3ded50a981889724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80343bf8a91768a73976c410c3776c8825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb98d6a5b3ac865ef7a0e8a116981bf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f611689690e5b9e8ffbe15ecc08eeab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08ea6e6be386bcb1f7d902aa63916a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002cf635efa2ff11d329d6e5ce86a7ce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f523dc3493fa3a1e43418233f7ee5df30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb264aaca33f79ef1ff585d5cea0cb7131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fccfd4af0adec3a35507b1ab064f84932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d66290497bfd8e925bfe3fe0f1a55433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4b2b4919b5e99efbdeea02d6ea03834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6367c2986ae568eee9dc2e58a25dcc535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e550a579a84f304476c1278c8ecd91636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d31cb7977a2ed36d312bc5571964837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362fdad7ca5c01513044ae8cd13994f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a141b3cc248ed25964808d2f648b739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f7cdc14e37e34028f86bfce027fc740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5b1e9484d5e6c58d7699b76d5f40f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b077114391312290a4b4d08d9386aa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb2376f36c7becac1e2d39cbe585a343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f756c9c437be9a836f8c4a7c24da7e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bebc2923297c8b1dad8db19c2d38fd845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b7ec056c6709a977a220c2859ebb946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e91ba8ebf6326ec285bee2715af9c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277f00638c5f0ede25191030aacf46648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49b07317e29bcc81eb4caef52abaa849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2932aa1c680913ef20ad00a3b352a6850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a9cbe511629743d5b55b6617634de51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120867bd4030e97d1656927e97a759b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc7be8337b7d93d5c3f64af47829b353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac0ab599871d755262d7c067779f3054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0ec2277a8695ae6428d02df653a1055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8869a7f8e0643e561444356b811b2e456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747ef17edc2dabe58f0ad520825a98057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634716da177d386e3cbbfa4e1ed03ea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ca15c7a94a4db7f5bb7038e5b7f0b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243a7043d8ae46f783088f2ef3e3e8b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351108c280880730d06a01cddd12fabd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80b69e500efc29208a1fcbd089877c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a26b5d078e81ecc710ffee769b3f5863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01074d1bc9d77bce47eab8763ae9677564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735207774603c3c8517da3277b05a4865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc1c4e42c4ad16204960663380339766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db264e0ce44ae66b4f509a12b66dd3d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181348db4342a513d41bd444635f6f668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d29a3d768ae3d041ad5a53bf680f169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff78ce5c4cb0b04db3d50fc55d070ba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b459c2be667385082fcf6e81feb7d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979796f0734e110e0c44e542771562e572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37edab569b2870d84aeb509f781ae42a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01438bcbcbd0f39419f6d272d267d7a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292563292efea4d4334d23369a78f8e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9ea8e12fa4d0cf0ebceaf7f5c814176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428fb246414d1dc84355fd63d46f23777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb628e93e93aca49bfb01fc7000917f178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c90419a16caddf5cae1bc3d9aaf0e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f38930d2cf3b54f02870cc0ca709e680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc59e4db4d198ea60531bf957f17fa481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56e6b87d6840fe7258e849e2546ff482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c59f06eb37f2751d8ede9e22b5ec983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19516a5b5975c4bee70937e274a78c9384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc84a9fb978b13cf61146e22b848d585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01aef1d07acbebb0538b2ad2c07b7cb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a873bbe5d5ca30bc8eb0222f6b94b487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3ac08bbba172c88690e5b36e63fcd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a42ec0ff935a08304f4bd5f735f18989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70292300a64fd2e34ee9cd1fe53e70790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35155c84bf5002659e4d3bb166f6ecf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a77c81c0538523d236c22891e38ba792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed763b763692d93200dcdc286d3aee293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a9dd0fbe90196f78a2f4d0d80cfd094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040461958f51e73a45b9a47e5cd1cc7d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e686c8f5a1d458d605f2a6f20e4564d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72edc94e9943d9ad43b425875358742a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cda1b81435afaf99f0f10758015bfc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab90e0b6295017324b859d1b1b7f2399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2be7fcb84d41bc5bcec4436089ceb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050fe89ede9928af9f3d5b9719de0a8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee984ef796653c4802eacb97fad689102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d6c9edd7108007ec8d6e446f46511103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a78c69c3d3ec840dec7e540344cce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27678fa468f4514e95417800d679e7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e08e1c653ee9a4418c01c071d96ca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44efb72d1b7adb46f4d384eca214fa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e874480d4aacf40cf626572fc5272b4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb95408e6541d82e9e5095e55f8038109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e557a2925bc08be7e79731b7ab4f1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d08e0fe930c266fca0a43b51709f31111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6fb65ec48e84a55f66414762b0da58112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc75aee9e87c93cedf9cdb3e53d55c3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181ddefd7006ec2a51eda6cc79a2a7c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af5ee66d72848a420b597dc0ac64d0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c397faea6472f2f219feea125d324116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9fa4863de36c3a0d5c25ae7e45188117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b7c4ae2d870400cd35b5e6ed4580a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a163ae60b6b4bca42d46fe43d86c07f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c21d081fea441443f54d2aa04efe05120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7ff1adbc9eecf782f908e7a23b085121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6997078aba562b1292dc59d031702122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c4abb6db1b9100c321332ebc55348123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f683aa467b2825b0c1a5d9374de3a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546040f4b3934809c2378cf0c9142496125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a658dfafa0a9b6f510cfc56c32799e6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d88d0a3315bca6cea74fd5eedc805127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad1db2475337c8da3e6d152b38592e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388d16a791cacc385fb7b1b4bf33d50129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79176391d6cb174edcded82afb566f45130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f62b687cbc835ea0042e83844cd1e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60312bbd01e95d2190019b264620debf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40050e8735982ca7e289a14775ca0281133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a4b77cb0af60a3eb5f5168386e4e5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6e56224bfc7d880e65f2debe7a34a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1fea2310a2ef73480c52cadd7c77c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ef5a0bb4b4032863004c23258e1a9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef013048a709b5f8187a07e60a993f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97daea0f31952e4c1f783f670979021f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433000a0b224f9d3e754d1fdf054799f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f7f44bc1e4ffdc911afca76de0b30141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13c0390d4b069813d2a793f6f6840f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23a1f7c5983ed38aef8ae3c5722eef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8a488ec56d6a89f2a1d75651cdef4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56140c508a9c80fe665cdf53e566ab22145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263cf47dd17e01fcf684808200b26ce5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb9714176d4e6c5249afb77f1c0315147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a98cd3f07fcc45392a47bd7c8d6ef6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4a2f1016245baef803a59e1f5c978149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14850ffc89a674b812c79a5fd4121fa7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365fafcc1b1aa5157dd4580fb507f5d8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08ce38fa839874b0832fc5c66865f9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546dc07e7fdab280c6917fa6434c961f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1fc27875f0ace7c4cb51fe5ed177e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ea456afb283592ff03ce4697bea0e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9f3f10d7900ae7c8d3fcc68df008f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61dc08403c2d51e576b1b5de6b6fb2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799801fc0891a4a6762a7fb8d2395711158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea34f9a6ea41a214ba53ca3c3d3cea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61e1ae06f5a3391ecdb49466069599160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4772b0d157d324fabe5b3ac487add44e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7be6d839363ab993f0b9c023be0ed162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b8ef80b5b0af060128cea607c7732163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ca2fb685631f7263464b7070fb2d0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6e9ac966b0fcf922599fadfbabf1f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ac09cbbc40eae224a16b97f974fe8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625e4b708d08e45dd216366f2fa437e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634884e08eb9bc9439c659a65ca2f2b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969ba4e6f5ef2076721b1ff66d316b0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f451da0b432f2e9de94e5d97f8f7f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a657c6040691cb793557eda1cdca4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2b9abb3223a61f201aecb5a27a34f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef2f16f49c954eabc8baa7a58138fa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb533ad283774331ec9ee45569e011174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289fa92da626d723f1b2ef498bae62b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58575cbf90bfb29810aba4fee1ab84d2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579f166e1d9ef7e086989a2b77c10b4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3fec2f3badcde3dc4b95c574ba509178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812271d6fad2cf3625a608ac5185285179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073134f7551dcf11ce346763209b845180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b991e7eba12db5b232c60639cfe844f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894692d7e8b9cc54d61098611f5d8e9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10855bc5df31b6a52d7c2afb734b256f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d504baecf83e8f6c224116de44c27e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868220a8ce9f0c488b5537fbc3a1886185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52446aa988a0f9b9bf6d96e4e973ee64186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789ff3fb789c900427b25b4f1b7ca7e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2da443aa1a1fd631cf0abf8cc7ce7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b870b06296f2e760501aef0e4e4e8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f1ffbdecf546a2a2ee17961e506e5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a8e4a5bf3ecea0d6164c756c72191191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e1c4659505326daee7e3e7b3a7134192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f375ebed0b1bde5fbbda7be6ffb3ec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33f4ca330ac990f51afce0e7a37037194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b4cbc2df25012f387d8599405fc6c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed19667ef72baab2df58c213eee647196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541710586d7d847f20501dd4f3d7a079197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fc790cea5e57331884c5217bcdbef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588fbac7522f57b5d0e617d1b00e664199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd15f2570986d930d68a1735155b37f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d552302ded2d8054e4af7b821603d3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905e41c3343f5f4e4d99608dc4aba37202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616493c295fe6958d59c775f622ff200203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfecea8d37fcd61500aabc614be56dd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd650d9bc60d9a41d5a180ff89bf33205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bde66c3507154d40d1694adbb83276206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6c9539c1900a4e9e5c8216cdb0f16207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1241972b965ae79534a891f98451b1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c90e320eb0100d6fec328b54d5470a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472db1f1ea8d5788284bf60e73d45465210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55632e40fdeff0b2f73933067cb83ca2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157ca58b3eeb770718c59a84b653c4d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29999a845b1cc048a47bda222aa4390c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10014fea182a0c0927b1958f23912a1c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448644ee64473c874efc7961a047e62215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096fe0244e41c9a5d578935b0dfc8ce3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459cbe0471f53569f43d0bc2658f1d7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575362370c57a057bb2181580ec5c4b9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f45feb49b2884f271bbc02deca6ff219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2fa02ea950d8145986c364ba9417f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98306951269c424104b68d3cc977125221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ba9f97000a9229c2af75a1a41554d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281d93bf3f61d279fa104dc16e49cc9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54457f7ae817f837b6f80af44a4610224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c676cca01f4079992e2cb18910106d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124996bea46132c7b02568d13931c93e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7dcd315f0be9f30d930a120525280b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3e2ebc7e5d8770c63b552a767e1e8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8139d47ebbaa4e6c902c35eb59ed75f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1b5c8dbeccf7b8d46b075fc086a81230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002dbbf43826db7f335bc8f0ce717fa4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7259b14179b4a7dd94b13776a0ea9d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872999e39c829e1c04127e4fe870bbf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336378fb8732978c17425e859c30dbf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0aa9d57f990a4cf4d28bd24288f77235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be513a04c604985a089f69459739272d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce41892a66f4bd81e0317258fc39578237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aebb60c2f2e828c2c8b1550487b7ce2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497b714cfa001325b0b9ddaf8502eb9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50989bcaeffef3065ec38eba808ec8a9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4272bef1627e002a7ba8a586dc862241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d970bc976932821746f8cd010d2aa48242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79409f61c81e3b3b17c87a993cf8b4b5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49488fb41b7bbca256fe11ead85764d4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8a2db64ef0ff6df70e4075836a3d0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48278cb3290a366b45f1080e2f2b8315246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964739f1ad473cfcf8b9121e915930c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4e8ce8494c50baddf0b496fdf78fb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d057f23fde80e92f8e39b7928c7a0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940d7a12c02d78113ddc3cb8e0a8733250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ab36727c560fbffefb0f6f38169c3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b1c2ccd54f13a339ff61b88a33326252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ebea7d5b8c3127af9b0c95343e74f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35369bdc848d1fbc6f639b10fc44d62b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f12f1012488020abef35b6d439f61255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0f1c81c7259f6df58d5087a690fbd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174973563c93106efafebb814d55f51257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66504a173a4e0c7381871688c7605026258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0546c1e6fe87a79f20ba3836b3a2f7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24856adbaea738b8f829d96dc666ddf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc209b83de74e393dd67f3276d978ae261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0bd8474511dd0c41e7004b61ef295262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f627dee58de71f6fc977781e064ad0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364f07433c6046d52263f9b26a15eb1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8df13609d82d9a27b16b3c5ed286b7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace7a87a520b8b9440500e2a5ae22e4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d524142c87c3cc43f7fac65d2abfc0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9928746149edabaf64aaca66981430268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d108158378ebc00fb9d5f25bd36e4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27131397fcf7f272142515dabc38d3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3571d9946c7b24cedecfe22f899f1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799410ba7f7cd497c0a262664dc6e35f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b7e52dd3b512a86c50e542615fc9f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a429410eb6e1c40db3c55c3f7d8a6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74092a44aa9a15b1908d8800253ec5f1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee51ed244ec288b93226bbe584d64b2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182519e7668442acaadcb46b979b2e34277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1ed6b9115a71fe9c2ed1c6f7d58c4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3fc8880188a74a5d1e9fd08ec3d937279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881336dfb79297e940fa6d070081d14280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d471d8b76b7e333f515f69d0f7e6377281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4668fb0a04ee2a1d93f87b554d2a1b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648f55ab3026d8512b9c8802c470541283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d513248f588fba0eb28cf9be0f4c9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46048689c8d4c17ee4eb3d0a4f9ceeb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17caecb97e4c1f7511b1b6d69eb573286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60e401877996b6f3c379e6bbb83117287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ef4c765dba58b5a9a3d241df417d5288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db141c1060836bfb37ea47f90b23191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd359eac69fb4936965ebb737379b4c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a23d9796791d8de923920e67df71083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055579d2c73f5a19fae2cfbcb532e544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28133a75389399f56053e044567e615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a927dc858b160aca10dfbb25bdd1d266.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc738d9cd185166e0cbf2a6d8d1a497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5796aa089bbc9cf35082633ee374d58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8bb32c8902310251288661d1649479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa91a15f2aca1626ff54cac557772d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000fd8e091c2bc3f37448ef6e56947411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b04ac74af993033d346ff992123d8f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf188fae17af6444088bc2c6d197a6d413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39c0ae7b4c7de80d09a644d890fd1214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1499c97755f445de28d800a2a3a5915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82c7063920d16c41154762818ee8ef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1fada87c4cf3c000e8218042406a017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d309fef2f4b5ada6e6de374168f46d318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d83459daaa09866cfd7cd6ce3206419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d532a7d29bfb1b3c336f92022041d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2715221205bbf0e9dec2aeaab256ab821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd62c48fc7fbb9f4b84e5de79374e1d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28910575c134ca5c00ad63fd9b1a3df123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c38c76a79d36bb732e6694d2005df024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02389caa6b4b85e61fbe775d3d903e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc7a1dd4fbd9b044a4d6299a41770426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015f0173102705700f43995a8268c6527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53377c417c4c7ee24cc42a5526120bb128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a819303be97e40fa6072aa4727b72ad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cad6a255064206efbff87d4b72dc5530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19db5a8b057a4276522d3a3a745a0c531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2d04b24d225590bab208e596b176132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250053f031e88798f9b910bde95d944a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5a2b2af28be230d1c4b2444ce0c9034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e967de6f1ef1ef283968d1b836081935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865e534bc90a0c53f95bb5d2fa13d8936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24169f2c5b8f3fdb72553dd445c5231137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37f5a0063d22586fd0c721b457f87738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eded6cd0d58bf4ac475e834f3abab6a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15244324164e1ed31d0202ca3c60fde40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835d993a05888834adba520bed62ff041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e831492786de73cf8c7fbf149f5653942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1cfadf06e2e6b9abcf46e35f4cfd8d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347e7b7dbfc0acefa7d8a3f425ae50b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5604d28ed5e8323316258167c10d7d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf24e4d613fe6001c06570e246eb1446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3568d262487333d8461f8b61ea8590647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166626f620025a2b2e04099141f3670e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee840f049da99c936103e06b8e335149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28bf46705ffe18afbec6e7768f65b7750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b28b1da9b369c9d70fd612c344f1d451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ceb6c36e9516d4add5373f20dbf87852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79132aa1f1ff3ff74861034e98aa09853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80c4bcb52043c63436abea800f150454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd9917268615af216e7f9f5f24a9a855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1640d2223af0ee17ba394bc5403eeb956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a0d75f7376e8f283bd1abf185388157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46983788d422f50112d008d68efced58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d6792f48b1f5cb72de4500199d4d759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca4275500c9ca4989ffb11f362b37360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec78d51368f565b0a0872cea9709f9361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705e21777dc7350076db55b7e6f0a2362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a794935d7089426ae44805d526dad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71d2b900cdf14c72d19174be347d0a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7140818a95facb89a1b9cbe9adc6c2e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09929531307c5bf4d316aff3a3b03fd566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01636f3adb2310a5d03d486789aa525367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5776efb8459e94d6b56c7e8187170468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e72d7eb00e1cc05c04e4b6192f96d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322757721f07f16393d71d222b4f109d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8afa6ecd8cf86013d00f1d5d5cd9971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b6de6db1b51cb8dfa18e1a047b55072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8a6d7c2e324da6f75bb63a4b02b2373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f04181dceecfabb7f2a8522431b75c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d72f0205004153dea88d95f4b367c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175febfd69f7e62c1935714039d9834476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d156d43476bcd10d4bc5cb2f34fb89b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1bd6e15873fa26919f7207eb7ac9f778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3285ab4fef884384316106d1770fa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e0d7c2a3de1feb2587cb08f213afe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad20c8cf3dbada136dfd9e794a7c13181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f57a8556aef53d477723b765540d3d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484c1408f3ffa870f8a797174d9f35583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf1758bc8df0c565fb200476b508bf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990c5f165a75894ddc835a555269c9685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e646a590059d7c52564a046f396a7186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b92c69b436ab5d5345571efda97cc687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de15733d9b5551bf6ee3ef407f018588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdddf1f59a1d9c548a47fe9a058047389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc92e0b3000001ff5640f54eaa8c5890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004375c32ae3179640af59e75d04450d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404f3db77c1baaeaf11bf6f507edc2192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d3d7ece39bf76877315596fcd12f693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3d26720f885e89e3ee9696339d58d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182985f4ed32f4709b88c20349af3eeb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda83e29cc88a6f9d729985502cd09ef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153579a3b64aff47ae3a76e4e381816397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d800e0b915fdf88872687afcda04f298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92834a9dd9feffeb4c3da562ca94ae99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bec1a0ff32c21395ede62562ae448a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947c204b8bc6015b1a270e9adf59330101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b2d8f66d7fcc6572fcb704b5eef16102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3693da66001dcbb072529e2587398eb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d86f04487bbe4ff4d5c2e3801332f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45fe256962ad82395a8b8d71331592105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385fa7ea30c65c591b1759ac439774a4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7348d9a7bc77a437bb90983ff9555fa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874dd9d79ebbdffe63e13fce1a03165108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a2dc5dab20e402fdd80fde3d88a09109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3f40d654af29ff41396519f857323110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8801f235c18bc7f9c203414736cc6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ce57539f7d3e12bf4fc10707c2655112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62e8feacbf2888f3002beec18faa44113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a388baf21591e8aa89cb5b75c9d0b6a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e49c8081e701a6eaf497edc0b5246115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f512bdf5425851d1bab82b8ac1c91116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed803215b0987bcb3adc4ea9927770117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd2ade8eec49dd3eae3741d66dbe1b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a487a9f12b4eae40aa78db72a077809119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e5bc9aa81173f4d19c2296bbb2e43120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b87207dda689a8ba500fbbd333120121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25915c207d194fed1f8c69bb874264122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa650656faeb0814c907c6967fa2b1c4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc16fe9ae9f7acfc2d5193a589011fe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0dfb1e08a48709e4ab8ab025fb6c5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7baacc9d272c408b976d6009a12622f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106a6d52943a1546ae70a98c8c11e8b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b73d1e247f47a023fb8c5e00abcbd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd431a51342e04d3d22c7b3736481183129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031ae6bc9dbe7f953be069cc772b364130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c4941372aef6742ee0bccc00748df131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd5cc16860a6f76983bd09ab10dc7c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73a5acfa044e78b399533c61e320b7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7719aab87768c3c107bfd2c4f0042134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70edb18b6b5c1c169ca33b69b55438c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1623749688ec0288a06ac7ada43540136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c607e86542dc1be3530889b5b75a857137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244237df1bff83b23c1a9824eb270eac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c878aee186eeb34f85bfb870e0e299139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbc9b7b0f483b8173c98dd6337fe6a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c5afd34dd017b4ee50c436eceeba9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692138d645527919c86906d5a61a085142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d95585c00adea22d4c52e22def96aa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89968b91bdbaefc8036e0ae6f08d89144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c518df895823e4e7e69cf193ce6ee5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f524d248dd48230581da97b21bdbe9e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5670f0ee2d87268f62c5879810c2a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a91b643fa0e403e6501117bb2a7a5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a99bd10a9c79c91f2661a1e30f440149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2637bdeadfbcefcf649a43c2d6e5fe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef56dabeced395b05f5fb002be77c6b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae96be868efdae73d11d57ab948945152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03549e403e0de7c1fb800c2e3a05b2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd455f891feff30347824234ef9c070154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9181f24b0957b0bfac36dfcaf50c65e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66ea896ac1ac57c1ac8b3589700a06156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0179ef56d68529201fcb24787d9d2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539eb49ee7ba62a4d92d7cefb9b9e74d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701e2e16895dca6213b82ecb8b7c544159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f377e691c6ee044751848aaac64b53160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba923412c24fc97afd84de4e8b850bf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45908db064e2a94c3b508de91f112d64162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b008ff8ed41f69c056c31ededd72d29163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531c12eb4c4fc0ae2979600735d094e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16fd1ebe82314267784a0be2dfe782165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aadbc8e950bc8597c918e25bd537c4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272518fd892c51267ee62f7b5e1c63cc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fcc4235af919431b1568b312ae191168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdcdedf1614338a732c8aca1eae6b82169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33034c8a195d0f1614a72ee8fddccfe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b89d1227685aedcf7b00c32146b63171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b71c9caeea6bc2b535e1e7ce8df8ab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb604fa8c2f1154775b50cd6952d22fc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92ed0fd7f12cc687aa786b0ded9289174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40889ea76796695442125b4fde4eeb4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f4c2e35adfd2e838faa0040f663cf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1d16fadeb47322be1dcdaf6ba301a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d43298c6c141057a29f57c1a711bf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcbc483192c36bc2f645440598f6135179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e5eb1c601e956ce7a5a82ca041dd3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af936d9e3221c8e23c55b246e9b152181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d12fb0fb1bfb57084db81e7c83edd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451c2af14812b44b784004689e19667183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55b20299609c8433c808d724633535184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c2d2596a22ef9069b6c3838d25f1b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19be3623c764bbd48f545cf6c527c10186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456065ac9adc1ec77725753d1eeff24187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e4d0c318b85c9b12845bbe9fe32ca188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53549913c5a7448e4d74b42a944490189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723b3ba402d6975e7205dcfeb431e3b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d51e77906e44efa6aa64a2e23623cb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68997955f086640e5f606c60c050ee3c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f94dd2fd93cc05f257c9425a36dd8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6410de64416c003437925a8ec1bad1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f2827ab8a64be12f849b4a3df1a10195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7846895ce4d2ae118a4dd5b6485fc1f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ceeceaacedf24f1710e9d8aadfe15197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f416ba8390af824e4f99dca261b4a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e891aa4054434b19c5c8221498183199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69726dd5011f59a14371d4c215a0e61200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388746ef0baf52c7f72d200c4926b0d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15961857c12c168790e376d60a2ef148202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f60714319d95090c97890cae698d7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858e6773df6771ebaaab9368d1cbd24204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e383ba7a14a86d32da77f962186cd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f9c2d39ebe9458b95479a5fede029206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fdae8bf2d869baf9319b6598ce9fb1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004394ba9288a1738904316958ccd6c7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbf740ccd3c85c6961f2df9c8b9bda209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f2e5f4ee3c4ea2f28453f6245d56c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf6be91a989ca78f0e94ed1e4076de211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad857c45b73de65511173e5a4cd7d1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a17f263d7962249ff0deedf77ac306213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58cea1307374cea56193e8a60703060214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4340127b5b7271e6be4facac1b9071215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba2758e5bdedd7ca044dcffa94f028216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15ebb8afbb6d93e1262d2e4ee68f8b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f170e315e9e3a7f33af0d958b0067f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee26655740d7af30c57fd31edead21219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9ed31d05a468833af059f47135134220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f4ee7e0dac164ee6758883316d30b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045fa4fb4a1a82a8f3e78fbecebf13b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717880db266b0b77984bedc169ed7af5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517cd7c265bd16bca1f08ed22d56a4c1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a858f0167107c160f11a889e6265181225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b3d33acbf36eddd04c01342099078226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3426e0c90a3cf95b6c33f33c3bb3aaf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40093a16ad705035323b3dcae338e9f9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afc33187b863305e156f76d0781e09229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29994193cf32af927f2ddc8f51e9ca230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc03cc3894ab28fa6c866d206c1ef7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0f55727fe7a4cbf678ddf67062d83232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f2231ff11dc8db886cf46f70ac7a8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a25096dd947ffa8a7695ed0fcadbb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd88e66ce366ab305c3e8233aa407b7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048fa32a46237891ac329cb4c2f58d0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7047bbf5f7094f17672caab9d4ed00a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3c721fa7c24324cbbbf5d586906e5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645d442bc9bfbcb3ea1e7998b1fc9e7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc223f79007aa77bbf02bd6d1b6fa5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e5b3bcb759e22e40627c4d8f63ec6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4122192b3b9666c65f274a35d0b9cc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2a28b8aa2b600aed8d961ba3be82b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177940aae892ee70c513929103aa15c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e2fa9bce8b8c9d3a216ebabccff7a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7d41a43b56cd93db76e423d6214c6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48633fac5cc1264f84e6a4760718adb2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014905ca6e11fdffb1c1242f0e9ca13248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85c659b5434f3011fe223039443467249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e10917d86f69d7526360935e84af0f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97693779e62ec6ce2aba73ab1d52bb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c77613217754cd92df9125260f3309252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac621719cfcdf7062d4e9a8ebb35166253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd41f85a2d78278a3024fd131d3ba24254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f463e60b8b5af3b1e7d626781bf37255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c4cadcac51d96e9479467a9cb096e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8695f11c556c425937641d8788d561257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c40c80d0a5944b61e2947ce0fae22258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06750c6ba0e409be301e4077792972259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7535bd519826c72e69f95c5012b1bbe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef98517f81aceca5ab73a2da3824b0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775d126fa28267e40f849564909d3de262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46354b69385a1b8533664d90aaf98fa6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826cd8480cf1f864022fc27dc6bfcd68264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94dee677d3736eff7eb6d9c8d54362265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3932a887ed8c70f2f3df6ff7c9d27266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81654eec4ea180fd4355c67167e8b2cc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053804c6ac040597c230001fcd95aa4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b145df88d17c720fdf6a0966791b7b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa11ef225fb8f62f2b5eaa44997ea8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb68fa0eeaf75bac930bb276a06a5e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228426926cd53246f9b9569079cb4fd4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3889cde5b65efb67742270fdfd30d0f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2fd14f5500bd8f038f00bdc53b2d1b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f166e1a0313f09a2412743933f6a4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0862aa89fcd5f485358c817e54807a2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71937c21a3c8a13839b080b941bfc0de277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80568beca83d020f70900b76fce43e29278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe328828aaa513c44c0bc1b0433367279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94516423de02fed0848545b379751ea7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5e311e844de98901cfe35637ce89b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8fe398a381bc6687dd6d906ca12b4e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18dae8333d0c947bbd6210dbca654a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6cdbef820e0d022004d01b4bda100284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bff614449d81f7de24af0637e8aea2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abecef0966518e8c0b1cde8e523faf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5cbc947d19afc388d42c794d90998287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa978f91274c1dd3439517315176d0288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>