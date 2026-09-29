--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="407">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="405">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1162,60 +1162,54 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000013063</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
   </si>
   <si>
     <t>000013064</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
   <si>
-    <t>000013065</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-C to Lightning PVC charging data cable C26-01 |1.2m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-c-to-lightning-pvc-charging-data-cable-c26-01-1-2m-30w-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000013066</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to Lightning PVC charging data cable C26-02 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-a-to-lightning-pvc-charging-data-cable-c26-02-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000013067</t>
   </si>
   <si>
     <t>Зарядка Qi ACEFAST 15W 3-in-1 wireless charging desktop stand E48 |22.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-15w-3-in-1-wireless-charging-desktop-stand-e48-22-5w-total-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD30W (USB-C+USB-A) car charger B19</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd30w-usb-c-usb-a-car-charger-b19/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD45W (USB-C+USB-A) car charger B20</t>
   </si>
@@ -1288,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3abb5c3470b652e2b52550bb894b71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be3bcae9fb70aa04a2dc20529a39482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878175ab07ab2d4318402486a4550d243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f39ef2436e6c99f4ceb0fc3fb11f04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50864fae45e0eea9fe78b31304d03605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7e934706294331c1ba7ce618ecd6d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b078c596e8da277e7586e5608c73e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a984faba2fa38d1c8ff1631f6592598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b0bcb09823a88201babf2770f890b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820c6b6d44cb5466b1f922ed0218ba410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421952f1a89373cda687f125c5f0dc411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00ce8548728255e4435c0c53719bbb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de15fb20b7f49b97de8dc66c9d2369013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df525a479c311a98f0338ffdd0589ed314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9025825ae0960a440cc2415faf46f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26abb27b76d998dd7497c91f02a623e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a64f4f9f3524131aa010354b17cd3b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb015d02d211fd74a617ec95b5b85f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c49ef5cb32957fcf4c2e897c3d3cd219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f906cd7a0d9a9b68374351904ad62920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5d3b0fa8773449a944ee56fced4d421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5333d21db0c1596a200855435efbc5722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171688262c0791f8bc959df39f60b0023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36fbbad2ca92ace22d022dd350dad0424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a4180dfa5b39cf1def17d0323f50225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3fdd283bb1587a2d97253811566ee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6c9513d4676c4dabb93af4366558927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c7812595bfe5e92a8e296c80ca09528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221d35a16f687f120affaa96422446729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba53bce32082804333a7a24d80ace530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1fd603b90d684d3a8e90b1d0ddc69531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b2eed8f42468d9332f27026434d7e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25ac008c99d2d55a2eaa78e558f23733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853bf18b83dc4f6762e80b5804495ae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d3e63f00593006644ab33f95e865835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89cacd57ec55f6e66b37b354a90c79b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaadec9cfe9788f51e08c62d7fdee7637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb5216028fee826c6da0a53c532b8c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b1cc910c6513783a919875f98802e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd9dd01d0453990c9fe2ce179f885040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eba6e1104aa7e258d95b9e912c60c241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a4212f12e12517d2fa1ed2cc5632d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072f90599a12c768b279de48e3adc9c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807440ce605eee858a296309a9ea824d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da16b3acbcf4e327d2b5e0b17a980be45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3807632bfeac68bcf30c2ac94d9ec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e6501089867cf906b0c54df55977747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182be9af86fa6f3e605a1fae24302cdf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bbb1e7c461bc3f68c30eb7894c737649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e80dc3d6b435f9fcb7b65989d27b1250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f583b8f2b3d26203046d5d760232351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10e9eec34692938f2e0d955f6e49a152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b7b1063b3b7ed7b139fbc6408460453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf3cf590ca686c05cabaeb40d5346e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea70fc3875d4c480c8febe8d5d5dfb555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8074bce7af693b01d6bc6009ee2fe2256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed578c0d0be6522e93a60870c7a20057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804cfc8b088ce8d08ad077d123ad883658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93bfe4b2e16555310d2792c2d1ba3159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fac0e7499ac9aeb66556ab9cd3775f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f09c94e9e418ae1b9f87aa4a331e461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf44257b23bba4436ee032b1f4b83a962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9a7f43ebf9ab658ceb0068800fce363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e260967f1443bd665617b58be8312ef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b431ca4449dfe04fd169393dc4a1465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f76de8ba5d68e97c02180bfc9448d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297634d2bfc8bc5f19ea07c4cf974a467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec88a7304ad0ea3599d085df349a1968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec09581d696a4e6493c376716ddcbb669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7153d23e3ed7b5e6d3cfec0d800c370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26b9229f2dfe41bb4890e4ced8369471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f849d5971125bff115b1a2dbaec02c772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3fbe075e308fd1b7b04a8af2f5eeb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a2dbece022e5914bd2474105af8c574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96995aa2be1eacf254b801bfd32d52375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95fca9ca9544521e0df5448f7fe80176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08cb8f9726361fb3b2aed27ea3b42d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a1b5f190be7d3a9ce5e007f973cea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25009a6f817644b532be8cef76e7021579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926eb4c122bb94644b89c0abba5d5b2b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3511edeb544a85f1f82fb2507dbee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0a1323fad31b415f3821378127b0382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c67ca4aca5ae501a7bdd8290742d783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908636fb60db7fd4aa53297a051994e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd58f050c1f6ce47d25baef53c30d9785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994d06dc874c1e15b5b5abf4fed78ef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c81f06fec0e4f8172e4c0a059800bb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42661db9461d90017a4456a870c2a688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be116d05b79ede877f9e8fe70d37b489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d1770e04a880f17c56c6a5331f78190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b3a67ac011db02727d2ffbaf3423591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8598537097bad115661424f26328ca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c22de7cf13c33ba1c4a2af51949d9193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1efc7a961ec1b3467eb9a4fa286f4594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b78731fef59e1c6c2d3940eebcd8e995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139da05728c9749ec3c4247f57394a5d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f6efc0bf389f5b30f11aca46f293397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e95a5dd1d43101804315e92b25254598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3749d13503bea11451a27875ab5aab99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bedb4e40d491c0321a13082b0e01a0f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5aecbc519ea6b54b7a9d04452c423101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5561900b4b29aa429eb9f6cc3a459f5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064d3f54436feca08c0413fe88063df103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad028d86462804488f6190979333a046104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765ff5450a0988cb82ee8cc53fc314a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda647365de3b8bedac68e4e2860f83106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fe4981d997202ef1574e12cbe43cd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09910b2f830ab71b0737d73b066153ac108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f0568aaeb3506a68c5bcc8961422a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825e93f225ec5ed71f6d1de5ce1086c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9127267286f120ecea7ca7e345436111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c59174f3ebb17261d04bd0741972c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a30e79a48f9dc588ad4be4324e180f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f814ae29b99e61f712f1d7c6196eef2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3e4b06b7d93abf313f9ca8c985140115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ee7164ecacb8399909ee6e8907645116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f6c06c121e54de6259c4675e05c19117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df3e04d8307f6688e7323161b3c567118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9e276cf3abd954fc822493af3ff9f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9cceb84caeddf010563c0b88438e4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c37dd7763454e9eb81346e703dc0d9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb3f52f15bc8683fa707482698eb45122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f541d058656c176338151e8ae0d2e1c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ca24c14198309e1f54dc9b0e3ce41124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728fabf80cabd8e03160c88622b7ce4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021d35cdbcb092a869ce01501e2cb24126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240ae7220a2b423fc14f067df542700127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a07200d48e20cd50dbbb2786c9725128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95122478904205e4303ff216386195f1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5ae3ca08a8a45aa2282684211b96c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65631526e27b25b0958866b239d4a68b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf11cb234882bde73196dbbab8c40c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8293f149e309c1f89b8b1b238b932d1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9b2d31588832572465d822e640741134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d64889833a13e7621cce206455d9a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1867d6a15145f3522b104784f9424c5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e4c0acf76dc3fe2b2c5235ad7bf52137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6425a256484d8bed3233d451a594f0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe213ac1fb80ee368558ee960c57f7e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438e3d6f2a55d9d08e48d8d8c1ee17d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e5bb8c35108fecf69c2c72f0cea7f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f5bf3012d2401238690fcb07f36d6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d5dd7666267eefa92534d26ff4395143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c3e8fca91dfd999c6738ef6360ab0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b5c98fea80fd8e846d1813cddb6bd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97003311786f28ca4daa4898b9028acc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7fa985885432ec6771e1d5675ca0f9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0977e1dfc3af82b4cbc092dc3d7b2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9357d29dcbd0bc3d0005055ef3eae74149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751be386d3f3d75c675d599d19f3a82150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2529e2e7e2d080f902d8b66df5fbc83151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817bc7fb03a01ad180d96a0343e9ba10152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dde5138e6460ff626ecf1d328a7983153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4643e034f6f7dba47ca353ae5f5df154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e071dc6766e6a973e15a3234d2b305155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd86dac37fe7310ef79a0b4703e6e1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44113506449e384942e408cc5c36236157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dce9723ddc3a925f454d74cd5cc7cd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc026805b1e809981e710b1f3ecaf76a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450bc0cfe8a7bb07778d8d2a71690cbe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c9e71be448eb3ab2ca35dad816fea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b13a651cd07d350d34a28c3ab41688162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83704c155f19deb5f1dccf9d3c581476163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509b9a458e4f5861cf4c50e606565b2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57454205fd4895c8de7afbe53d84df165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea5cccc2c2ca81fe3a7c9f9c151740166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f0684d09e7a077225307afffe0832167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdac7bd96d40bef9b6d3096f151e423168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120281414436df980befe540be5cd36169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec358044b9d2987c0c79f69c7030f425170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701db9cde4ad6f99859abd7912d14fc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c1ace4e383eb81b13923ed586a679172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a92343962e87ab91444c625ea402a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a5301a59e5f9f7d9c2926f3f69142174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707c79ce61479ab9e05749fd89bc036175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ae470de1aceb8bbeec20a46d06d6b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1436a5974ffc08a4173450c503e680177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943c3e6b6fbf675754ad6df2e6d6283178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2650d7a597dcd48bb39d77e3d23f3f7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b60c3f5fa23a4e780e591b3f99294180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecfecf1a7d87192eb9c42b61d7f209c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18586f265d6118d89a6ae851452ffe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198c3eedc4cdcfbb31c92474735f021183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264f19b9c0b1592d10eac8911ad0cf7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83902cd3339805d85c4b385b0d7056e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3781e593c577b4e6c05d5dd0aac0b2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da2b3661ae76121465e3d47561d872187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11493e391b5666a33bc4f2d565a0b656188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121aeb11ac31005579a5de8608da9ff189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c00594dba6bad0faa7fd75e587939190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd016dea927393c2d5bf9a08e4d591af191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0eeed5eb0c550215f559a0fcfae26192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fca0a8db5fbb7209b3586a598d806f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac178cc8ffaa16bd6f1b2a393c2eda39194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43bb95ee4cd42007e0cef422aaf0a8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc079f258c773803cef43d568e7635196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6209d859be26ba542b315c8493efa3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9319062cd46cc68df8fac9865c774a1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08371df6dcffce906ba19813d66da8bd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062d3ca1ae27183c789440a863b2a3e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8bd17166b159a5bebde47fd2dd38e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d15550cbd2694fd6442982bab49fd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a9af3b6f9961b6880962715a3b1cc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bdcc9c8f010b13dcbaadc96a7cce46204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864f9d0e17ed3ce8ddf84d00e213cd7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea9666b22dca29b481a9cf11c5992a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deed67842cea53a40a7064caaab8d2d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20000e8eb94b6efe2f0c46c81f6f051d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce5edba06f5ba4b568d9548b946ba4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335804879cbfdd7e8d5719617741be34210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e5d1b7d684acd465ed6cbac3e6f52211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448c98c3a5d7574a2838b3adeedcb8b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb6fa7eb4eaf7aef4f32fc18ec2ffc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f13e959fc2680dd8e1d3ee4562efc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668d5a4c323a08cea1cbc0324e39e5b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61477f13f7bf713512b485f56bfffb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633d8a610e954e2ee53516a3b95cfad217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f08570ebf60392551150bacaa0f6b9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97024995e15ac7221a687b9857116e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ed49bdc46afb8eab170573510be66220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d62990c5dbbfc9c0745a1a11758fd2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbacc971955891334e20cc08faf5f2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd310661b15bc1cb027cfca9b859da223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d30111982cd3f9cc69484a8c88078c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453815958a5fe017c689860f8c155997225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045afc924b3fede24fc0219a2346728226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ba1b3cb1bc883317e42c9a4bf8809227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc287f7b4597a5213b78ff83189771228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f1edc76c977715f00537f91be8ba0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460789fc3733c68d3e157200cf4c6ea9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d3585b3da5ea28a3bdc1892b4394a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78afe3d5222974f09ce849784f57ad232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ba4859611bf6f6a7c168bd7e27af0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128e99a54e7a6229cde003a91db1694234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15730c3e24721cc5c12c0d7b35320ca7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178787c42032a3654833e273d2f50fe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c56a4bbd024fc0e2d7434c26be09cb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0403f67254be64e2267d1e1eb5494238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0651a448c9ab565692006cc7e33d6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fff1bedb0a8f64eabc714ffd549eb4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dde7015dd1398a7becc01720ca3140241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f182ac0bef7420157036f6d871d2d1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a39d50b8f1899f0c4fcabf3c36788f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c546a10f31b9332746ef171cf81a5c4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297c2376af220c8a47802bac1172754245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe8dad542e593b4ea754d6344c5e99246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6effafc24254a000a76d6f149ba1321247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696680f8cbcf9cc718dd8b407946dcfd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5c8cc33072d729b2060eddc830be1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b576f8619806043403008bf313f7895250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35fb8b0451a6594f171f7fc9372c9a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da6e75c923b87b358d050e9da5194c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5ea951138967bdd321335a86a71dc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba71f4245de3c1a38de96fadf40586254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c93543be3b033eeb6af0b68b9319f3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db44fa36fec785b663bb52c91b18394256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33090ec2f3da087978606a1b1fb09f1f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50928bfe543aa20fe9fccb1ab8e16172258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68dc2520639a8ec9f80d9440dcf7dd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b967c08474f59cdc2f0aafb3ad1f451260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42798a996a1df55fda1c3f0ce6081ed261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278ea1602621300b64bec1637db95bf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d31dd5b777bb5b31c8e46e251d5c0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2993af82d25752a9920505e1629da80264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c869f72257a7689b4db93d2c87f655d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff769dfc88dd2acc2efc9d117c29d44a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4fa3f6ff95f9921e56b5ce7db08238267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68385058b97285bbcb0ac643de542fdb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae91e36ba269cf3abb1e5191ed1fd1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5bef51d20529819707ab255cfdc23270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91e2f054c6421f6bb6d1d756280c50271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822f5b7cfe7af4fb628f68911efe06e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36443a259978345c2315fa79ccd6593e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd8991a34a9d3aaf59dcdc311f7647274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab8cd00f34a17be193cbd739301276275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8651c5a668d78e36c0be59566030b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718ee0b36fc16bdc92ab0da19dfe03d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec832aebeedc65bc735ce47c450b39278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca60c092f3a2a814919909038288f6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6feeb288a1bb1e83686fc7c27052b6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac95918c099b140e10e9edb39e7351281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8b870a362e4850799e8ec4c0ff2f5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b35636fdf9fa3f92cb764b78ac772283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aec4d73f7878caa7c3fbc00ea73479284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448159537c8afcc7be011f546b1d7ac285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93719f9d762560d23180c2c08ad71c3b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6587095235d6313bfb7b25fa73729287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc526dd75beddd3011380a720ad740288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a527decd97f89b6f223de1998167a421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c96083812f0a3f14a12159a9c05532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7fd1d9270add841cf8f2391a11cf473.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc0485a6769758b3c4271e7f52cd4c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042fcc10cfbaf6a84ce73ac902cfa045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e193b283a14117bcdddd15b01e5976.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed86b8b86e8e5c9b7f5aa79d302e127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314603edc183252ab558a87f981012da8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06450551f426fa2ac4e3055ca28735999.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221355d93513dcd6de2370ad52ebc48410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8f3917c3880b654754edadd22218911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad753ad6db8f91e6cd5bc5068716f812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd89ba6357ecd5825aa88f9098539013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb153eb617f22086ec9ed663c25c10d614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e62e8ab79ba85efe152d2b050196e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402242d1da11e33e989ce5c7b426dd2c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb881ef2bd8cbaccacfb2ab2959f580d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b99910b2375bb92c44f30e59a6cc2118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2c92b3167509b5e6ddc0fff15bd4f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175dddcc901285188b65bd513e4296e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba9a970b44d6beb98209633aa7c15021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d18809a06bdc287924718740d505b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44547c262f647212997521d24210999923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee63ab2b8495a6d12c1d63f32ab3df324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e43fac71cfcc4c1f35bbf36166ba925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161aaf387e8cf08c893961667f25daa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e502b1d65516d6a142c61875a7f2d327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15a2117ade337cd80349e20679377428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5ffe75b68839b4a64a19c01ab6f6429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf8b71651ac29fa006b693b65dc75d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130ecda24ce0f6838d6ec7e4900ad7431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404a9a564125f16fc4b2c9d85b4394c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f53e71a4b7e09592a81850b7106b733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335c0ae988da0b198c5c5697d0c1e2e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674405fdfd1dc2f41ec25abfa421b3635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f79576fbb12c65e0232761f6ef25436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a84de34092a8a1dca13334e35796b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3e0899121231922f866e4d87d0be038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac875ae0d038d123883c35952831c85b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e193fa4a9ba73c02acc0815ccce2ede40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971985a7e2f51fcfef92594729794a741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494880d41f15a0b594db90ab7a3f742542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced390f1f69d9ce59899f52a513038a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a55ff5d8fd9ba846c7ae552477aec044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c67b594e7afc5e4256bdf12465feb145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520163bc3a4c84a6e7e24006fecfe0246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896856d2814c8ce6e19e0fcf2c11da347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06759f89755548dcadf7a48f6f05cc3948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38fccae19d7a154839f87569ed5b3e249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25ffa8ee1b1cc3a1bfd9b70ade4a2250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d298463e612833e65c484f091c803751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07048cee0fa7d24f33e50cd2820d704252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712b02467046e0156e714da1d0dcb1753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d924b5dbb41502b31e575ea773dbe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f462220bea68b08e8053673e84b067a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe03a710266b198c93b2c306179cd656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f90392895285f38cb8cb5257b267bd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1f9c1fd57893daad91715316ea62858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e60bc6f9142687a20d0f6037911f7b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008b1b54d0825a91a821338d75aa2ae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f39b32871ffc46da3eb39e34df0bc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8c941bd40fa02d3e338330c13865b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc216ecedfcc06df8204e5d9c9d30a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c88286c272d212cfd869754f303b4764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05b9639751d25e3dd9f1da7607d22f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5decd9ff9439b00bf1c0297457cb7cb366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f981cf73fd7c646371f3c728ee35e7a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1446a667d4f72c980246c7a83903568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a6ad0422365df65b011848f80968669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341d7db299de9554dab49207cb1fcdf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c5be4d49ee76375a6364108666e4471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc25cfaa7401a132bde71e61ad9fd972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead0c60280e74a03cb159a3a6176b1b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a8cbf67b606d564d72169b075c6e274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc1e3701d4c89391db8d513b5bd85675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d003b6d68cbe13f205b640c92f3cff76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880aaf169bb28058f59e92110ca07d177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ad794acd4003d8c31beb4703a905f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c358fbcf155e94003ff9ffd802a3079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03024b689db3e345deb32dedb559f1a880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfb6af2ebd23fa7ff92609fe25b8d281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113fb7a930e511fc2a963f623506cb882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72ea74a2bca068acbdf4e15b538bad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdcd8937b3c60dec26e747da90a74d384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30881f7d1b795f78da993f03cbd9f685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892cacae9df174af7ba75fcbe5e67e186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b13f4bc0f36ea9389c142ec844b71d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2126bf0c0db2c50dab4ede9468880388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27cce7268e5d868612a50c39c28d71189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6746feb028e50e79e0b962bb0c85ef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966675a8f0522efed70e1c4a9e6e0bf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f341219896927e19a4451b9c72def92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3348d033eaf185a1babd8c2200a0f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c5f582958fc5e9ca6b8cf7b680b5c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652567ac444c948234a8117458f8b28595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ccaa7ae7297cbce83c0301d4796c5596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8c06676634586f4221d5f75793ce997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497244024ae2ced6ba9806c75c784a898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43c6a3d5cef74d0408e1be9634d09699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283c355568645ca532c4cfe6c056650100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60561a794f3b67b074a6860a17af9fe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995c7a5350125af33099ac53d335895102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4ccc7b9410201376b5ecbeff535f7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d1385e8447a6dfbe208f761f1a3c6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2c5ec421cf31c950175713910cf5a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dec6a45d5a46e4ef468b43e2d0e6fd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94999450867b71138abe382fcd532311107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20387e87dd31b020dec742f152f9d9d9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6bf59f81f8db743091dfaa4001d3bd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21d583a2a6f788016744ae97a0bccb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5493ad785a1c6f9c5cb489d255ef507111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4055f6806ee4d349ec14efe2f207fa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11950e1c70379e0f0ae8110089de69113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350e73add5517810b52e65dee11dcc4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73409f75d8cf8c0bf9515367b2fa0647115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48172f393169c84e0cf59a88176ada0b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847bf128aab77f8faaf1889addbbcc00117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296620c545bd8f780d5190004eda106118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e15f5881498ecf5951bdef67f88c52119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adffd58a425423011f428840c64b62c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c4ed284ef81c8a0a152a963ad79ff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb591fa1c256eebbaa954350f9ba690122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4354a40aaa1f81d36945147164944b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a0af5893a8d5af9a84f60f0452edd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558d1671cd342793212fe36f2d7a0bf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a30c5ca4585adce00f258ad138f03126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9041f95523772db56e5d376b7c40b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371615b81dee715ae8c8412362456186128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150811402753cc13f48777f4ada311f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4fd2d310d5fb12c610f56e4349401130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c04ed2a6915d8a1ce2dac0971988f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d8a78dbad4cb99f00a5ceea4304ac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca34faba948ed6bd93ca2e7d75b921133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75576dac312580d72060995b1b2e83a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c0aa94257bdb782aa5fef63556fac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8491f69a108ed06d28f0fbb388c42136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf565e593a4948a9d818cd5eca58fcf9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee989e55387d57b21b16dae0cdd7954138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64154ffa463301aad34a50f4efd8f9f2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14fe78091c27104314a4a92dee563a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da591042860c34c448167bf889fd15141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0971ae18b38b7df6337afc89725a9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d76dd15a0bf7c91898e98a3c610f3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955bdc3c6a407d6c7b8b42a82d55577144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131ac8eb6af74a3a4c5b7d3b977eb2b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47a77180cd75619bdbf257369fb6bc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b2db8e5765786db52689ba96a3cab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5f646053733a9c95389cf137a215c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20dd3774563b1f6209758818de062f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c7e746a7d2bedaa0c16a754537ab8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282382a41bc93ab547eca5811561b572151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd2c1827044501577c57c9a28f7157152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9719ebc69871b958313853ca93f8e3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360fa5ebff00bccf8b72e8a1a6ea2b6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9963701dae2e623f1c9adafb2fc0f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4451bce5d156abb8c77e8588909623a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2e1837557ea3ed7d3984197e08e70157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deac5c786b9b7800015405674bc2d64158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4cb5ba3fffb4711775ea65e5ac78d6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0f5fa659449dc34fba3cfec1d623b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5277995d120e39c8dbc6e343ca3b625161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58216129f85cac8f27db714a5153b76a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6372f5b8a147f29d76168a9499b368163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623f76e53832af6e77dc9fe083bd23a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f785a3b23b8b8525070a5d8c3b8bd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520d642c1dc5af4bddeee064bd97b63166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ef932f5e8c47daebd73ec01567b43167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f79fddad7e3f340a7c627e604be70d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ffa8bc2bf05803379cc537120de1d3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ee654a52749e72f6ab9f190fac223170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf1aab7009bdfe4db6bbe68d55ab84171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88019b7798c729f604b05ff5f1a9262172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989dd5ea0270f1d71a181d12312e4f27173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7815c7259376631e405671a2168a5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00b5cf7b5fa1c901d34948f43e0f30175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7bb90f75030a4514d286680d1d6dd0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4404ae713b03c6848df5acab710077177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7d70ef23df5db9414e6521e211812178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677524b60f0f023dbc18e430e0a28bb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780d4cff64489e0e5e937d571a5628f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957a2ac41e2432c10d6080900cd094c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf014369b1bd1fb574fb392c63ac72a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83acc2f3f537d73aff635b81dac16f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408d5334a3c3e5d91db2d5db43a2d90184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e357e4e28852ebbbb76add7f58ae21185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6ddd4b214f7c374018765f06d7dd6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b154fd3c47439d6af9a8669d163231d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb34a54d39105f885f437f5bf15494a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c6da640ade23df299f2da0391f72e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a5438e517f67f55e53c8225148f86190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156dd3328e9f60601f133ef0a3007b6f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e78714e501e6eb9b2f70afbf78babe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c137f85df6b02faa4f7a937809dc27193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778f2e908d71153f15048cf9dec28bf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959b74934eb3b20ac2fbb202fc7ea7f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786bc28b47af5b914c23750f32002075196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481031528775e7860b657bd6bea65f2b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a22e29b5f990342fc9d89ce2ccc45198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2b5a9a913bac15fd9c1567ab33fd7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5033c45cf49518b30b7cbc4e776c4a3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c2ff8610a179cd11a1981862791d5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3860cbf5bab35a70d0a8f03677754202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a668a75803adbc6a0249d30995bb013203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c454c85356d7e303d66dbb288776e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced2f97348edc0ff39672fc63a12ff3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5bf53f15082444cc51fcfcd9229298206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bea9eccf7c2e0072a8ccf36415c0d1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e104ed790c4ff94c91f787bf03460208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54dd277b8bc407a554b4ee57c57f19209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14c8f0575aef023530cc5f537b915a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66874dba1018d04dd9293b4ce6ebc0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a1c44908e8d827c62652fdafef4f5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55afeb4fc3f2ac4616902583474ea6d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec38b2ea86e5a8b1bf9a0349e5afcf3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7dd75d012ef241b83d32468706ff57215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81c612db2da7013f850117512b1979216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc62c686bb41ac1fe9d39e809085ad217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7e38f8db5750be1bd32783851eda4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e41eb717f0430556a6079fd7575aa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119b4b804f7a9a1022ed901b0db574d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de46f1cb2d053c312a894ef5d47204221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a6bcd96660c13c6c4e5439aafa668222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ff4c4611b017498b814dd97cc3362223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca8f516837ac09519f2a26248c55fa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5cb4802c1b13dbc205b2e3fa3305b3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fbfcc5674ecd51f834533085e854a3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c914f24e2764252a24bb98b1d4f64d7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97559ff0d2563437ed91da8c604e2a3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209a70f620e3f73c68fb2c3bc5fc1cc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04d02df80ca2037514fa136952cba8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d088be5a6f0580250c665f352e66ce231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941596ff82eccf700efedaa445db110232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef991c7318e3462fdebe0ee5834841233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a975a7fbc4a3056bd27d881a6fa6027234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038132b7f68207de5204eeed58fb379f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9313d7b0436219e9a39b9ba68f489236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3096ae0331f2632c84e5a007e4e99d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c2decca23e3870a862ca36aea524f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506e8c23eddeecf9aa785d182938e68239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629906541e6f5edac675049226e7957e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bffc76d3a2e986d710445f49defe9dd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f41ee7e84bc80e7ebb5d1d677b0452242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4cc6c9ba49f412d6b518957c78a3bb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9739ad59c2c2adced0365f4cc6299244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161c49d4536aa90fab9b523622febcd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace12a85209c8c53b2d2e360a67a9d0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ddfa5dc54cf34e1e4830336484143e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c50ac0eebcd880975c8eb0af52fb82248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149bccecc615cec7b6f1fc8b89890d5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94488ec77156726a879e953090f118b2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131092002a891dd9d3c5f97519c3c002251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614637047679aa20e74d3629a97295f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26882f51f24045aa70dbdd0de9071a6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ac7da7f932425bdbb3f4a2fa9923c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf1e1c8ad220b2642f591674e324ba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c893bb35a439af73eac243ad6f30e0b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae8878401e3c3dcd4e9008e88f09ed257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd03ef975366c78b5837402b4ca278258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689bd961c02c42e1b633e8099db6c54259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa936a0d14e1da0ad1c76ed2ba840d4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448fa04a138d155af696e9df6a13a10261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb0418125aa6feb25d90686b70c160262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c0159688b8aeca716a1e16750072d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40216152368e1be2827f2bd850e43d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb465ca2a704d76bbb4dab087d4965265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca8099d2ade67a15e2608d2ea2f62b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2d9990b3ee73608fd617b9b14269e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaade398987c3365f783adcdb92e136268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1929781b4f37db92cb09ecf84ef0e6a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317a61753dfe5214d92796270bbfa05270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8944a5bad63348d8ad0159a7d84cfa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e38d3654e3fc6a62e176bea0574b8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47e919193762528f47a052391bf863273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b1905233cfb5748fcae6eecfc3026274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4adf09308f566dd6fc3e7078ca1d5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53015af03a6646a5e284bbc2126391f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c26ecaac87f293ab30e4a93ee74201277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4e880ae776adaddaaed8512d7e001278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fb6ace5ff4b9734fce5a41cd6f327279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce75462992977df2bf2838b24f397a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f1dfdf038117e283d44dec28df10f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4905f36a0f4ae5baa8ee9e8801084c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261d5e4ba7647d353300539d656dc7c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afab43e1aeef00bc0a6489ff2612808284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6112313b471deeaeb79a87dff7281f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fbaba090df5e7e9269b443a83011b1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631426dcb4651665b060834ee1e2bab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515704778e0d1c25f6dd0ce441c35f94288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -13538,259 +13532,251 @@
       <c r="D136" s="0" t="s">
         <v>379</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>380</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.63</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>19511</v>
       </c>
-      <c r="D137" s="0" t="s">
+      <c r="D137" s="0"/>
+      <c r="E137" s="0" t="s">
         <v>382</v>
       </c>
-      <c r="E137" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>1.58</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>19512</v>
       </c>
-      <c r="D138" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>386</v>
-[...3 lines deleted...]
-      </c>
+        <v>384</v>
+      </c>
+      <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>1.31</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>24588</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>16.93</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>