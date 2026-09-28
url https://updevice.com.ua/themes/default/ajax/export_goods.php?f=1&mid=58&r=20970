--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1288,51 +1288,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf035982c1eb4bdc578bf6050a6a0f0f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a0880d28c10c3de537c793323731a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060b875aac5ea0979f6e7615075e7823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf10fba58c9e4313441482ea6e5bae04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46b5c5a8cd00d0e36216c14d1f94ef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f2478765222f260fbbfa1145348336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042e1777b7f164ceeb1ad4cdc53ce6a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18fa643ec0e2ee2a87b9d74f098d748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de3b9a81aa94c276a8d54201490f7f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be8fdfa4870d298bae3cef592620b610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6f589db85a6a1196e5761145c091a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1fcde2dd8aabe819a458b38f5d1dc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc496b85f7c8c54cc71a169559f70c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3b8ec686def0522fff5d233d32f4e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb251d0f7f681362353ff1e6e3fe689f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897d34db923a82b620df5054dcc80d916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad03e827d50e799e90aaa7b1c319ce617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f43e0d6bcc08c498e998cd7bc0648418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632a9c0eb9b2a4e8ece23391be7825519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e519c83428660f826be3b892a94be720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189af48c093eaed4b80e9cdf7a3d834421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9837c66d8df01f4e8fa4f24188b171122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f49ff668e16820d147a891696f0c9823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf44aceff00b0a8d3ac06a4aba940c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff56ce5e7a869b2af9a146a340620025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2b8a472fc80df8f5ccbdd23d486a726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa3f7eb18186a64387fb725bc13dad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346fb715a3fc6635d5ce5a58f231ff1728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce7e66df4c237b2e7a61c26c2aaaf829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d83d9dedd018d5f7808ab1099f07230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c48c1b8215ebebbbd13f190cf38cfc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46729dc85997896f1a939f71ef06a032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f38bc1f7468af45b9a4359290c49633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7051b266f789245b31a971dbff964734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7addc8714da3f754f41f9085ec1fda35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ae11319fac2699e9ffce9c9b5ba2d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f33821b1e448b303da0a2855ff4e5937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d6c0b58863c17b6353d7fe31a2ec938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d44da9c9f4776a026b1c303a30298c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c545b4851dff1b74271deccea91864e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46ec62f7417319412498f17cceb9d641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa25cebada3cd47829365b471aaa0442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b17a547772d17c6d50a02db24162a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5651ab699726a78d54de6eebfab3744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e993f210db6a475104bd0aa0a8fe9145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e30ea65f48e615c380b64f15b40a5146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86217afc116f2467c707d4d5a880de1e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f262a439421d68657a84c700477b0bd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190f9b1213d9928b1d9c7b7f5374c1049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7707638a0481df870090b3c0f56c150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9cc7e56ede93ef645accf11da46cd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ab7861bf122f153a5750ae713b12152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ddce0833e461b11125881617c1186e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab80f381179512f5516efbddd894ca454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862320855c81212e16ad9de11042bfe655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f7a5c003e423e7da6bb79ce48c1c756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24168793dfdd6da5e57bc9e04f4a0be57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f6ac47a913bce93ab5534e4e76d6b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262fde9d3170edc1f7563033a68329459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba4c2a4173c003aaf5764fbbd3168660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0c64d2cb00f18cd067485e4ec251a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4f7a2069c0b1b8cf0e5f81841768062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce21c0385e58c7ca45b4f753574282163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777fcfd2abafbe7df5dc50a76f22d8e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65650e0112a44d4404131b1036808fb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bcada98e9b316917bfb9026667ceb766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f644e08370c2e13023009be3ad8109967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9c997b54961aafacb2504735a6f8f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe63410f2503bd5fd7443be95d1cf069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfae39d2d3cbd7f64786b1928fe9ede70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8857f1946ed17cfad3572ba93cc32671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9655d2390768e867aedbd9d818dd9c172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f39284ca454c682d65f9f81a20dd173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9beb28988797914c65275ac94b8333b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ad6466d5b28079cd87b2c633e965575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af625f9a3a9ae2635282bdcd6184f04a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a402d6b0a9ea9cfc44a2ebcc65d86c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d53669595ee15be1fbc42ac96b70d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb68ded9a8897d621ad93bd812448e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0234ee3f2a60991007acea78c4994cd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1747894db5277a967041ac51390ba9081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec634a8e95a4369d967db787b5f84282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0ca4adb1d036ef92b873f76c045fb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f4ffde171031f2ef62ef47295dbf584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853853b981866c34b5f4af409bfdbb085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646aaa4097ede541253ecd81d0065cc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3a5901ccb38ccae4d8012f84a66c387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c577c43b3cd7a11521a11d06c1fdd1a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac3909e62a1a3c8773a0d97f06aa7f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a065961b1397b0ba2ecafcec3b16990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81151422c52a802e158e5f99b5651dac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298f06c2e458986d29bf35ccb1f708f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466338ce264428c2122ce143dfa7499693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2f3600b6ef1e4cd28f4ba204451d294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2ea46daeb33b7b55b575d3c456c1e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111bd3b81e4ea5ec74766f96c51b6ab396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb574a41bc294248947e438d8478aa0c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de620955647190867515f8109c198e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc7973958b11eae6a53778e40ff15499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab17690e6d1d7175812bd87efc4bf5d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3e0499c640098e5cd471838c86a66101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54987165d838f0a559ebdd58630daffc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18041cb3f673fedcd1f847a1fc08e4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f2fa7d4c75bd90d7dbe4a2ad2edd1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6f946cdc645caec583584afc3567d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45abb47a252b23fca33d0a04bd1562eb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b981e7db6ee95ad894078cd8dbc69107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba047609610156bb9b169d17c07354108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb304d1abc0b5552375a7dbbdc27124e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f766b576d96bfb9a161541c212a267110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8e411d596b36e8266d3f5e909a5d3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4ffc07329c1ed0dd689b9e61fe62a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878db3e305b9495509dc508731ca379c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dbdb3ff1157821c348fbb4c0deb58d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e88aa25f4c97cf04aa3ba9f36eb54c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d471ebda88d73f61480ac20263d2c03116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc81c0c0d24c400141edb4418295d5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ccc5938f79c53ddaf2b0e0ea8dc003118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef3bd0a5562b46691ea64bfc737d63119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf5ef548d7d04cba98fbc13e20fd7f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29186da4320437a98d295d1669e66b2e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450664095e4a9088888de844d745c216122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248882b867641dd5f70c1f0dac2c45ad123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d83cb2007ac66a1f21a65bf2779b1a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae613a0bfe9679ffe5fa12d3c8ad9bb7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac286ee2da698e3a6e4414b185afc3aa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f98300f076eb9d8b0068551ce3235127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d57cb10079abfcefb16de9f6c57c1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aad6e5ce43b71af1148eaa4e7ef7d4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670a4b3d21cf2b25eba875d2ed88c2f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c089b4bc705e3b56d2a5baa38b9856131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea3f446fb0009ff432b60aa7d07856132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37dc4ec7f59d93d6ade1fbdaf80cd22133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9cd49a2fca5e6986ce234946ea25ad134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b857dd11873ab80f251eb462d2c382135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5f3bffcc94e01bb8394e6d99a17ea136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c3403d1c26b8496d369dc6b71e20f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d2c4ec80aa9e898ba24f878a9d4f5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0209712fc238e8f7f257c86bec408e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da583fdba5781731eb1993560e169d61140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebeb2eb3c1ec163dc05be43d4646bfc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e8a3842df3122412b29adae4a747f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e746515ad310b21931025c635971e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548fcacb8a60f08f1b2f805676db9358144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e474e3da89eba13d9a8a206fc710b1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f58d2dd4fe7981c17ce8ece33c462146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac27d533e439539369eb6065dec88b1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16630d609098e51d6a8227e467f236148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a5e339c7a9c8aa6265f62e1fbd7d5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e97e68d3a51beb033ac98c7ea67ab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790f3540a1f6960a707f0531fd58e9e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484ce8a8acb19ce99c70968b13933e6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833e63d12806e79c72c7b3b725a60b4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64c65407923cdea6b46f1c6b7f642d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34c3348735d0fc99103bec32d3316d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046669a4776c2e85a6aafdf5170dc4e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e5fd6e9d460201d78b663b2569333157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c47d117fe6dc85c5ba637f96066133158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ebc49165ffacfd679afdb1cfc8eaab159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246722628f2f7a5b6a92fb96a233b51a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9c089051690c5e750b87d9e515325161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3423f7ac15f8dd8eb61c4140c8d22162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2216288914274e4b274d2912a26fef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556968112da1d44379e6e2528dab3f0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831f5b4bf21affe32ba8d4b9961a7d0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2009610ef3399206570b6bbbb08891e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f295ac7becdcf0bb349794d89352f2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf615d69aababe66819c89cda26977168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60724048e1317336bbb7b3463dfc2075169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f02d735f0aeffcaed2c6148708ed2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f10df633e62c1b6cf3914b70b8404f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21e2b3015a5875fbfbc8ffbbe67204172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17081b5c4448bbd6213302b88fdc956d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7320a5a056e3472f7b00970aa4058174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21417433216fc00ebec43ee6b5037bd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb0bd1477e96de2014eb89a94700f0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9691ff407f55120eade9b2888e3894c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc99a6c847a6f7ff0db1e801fdb139178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4ab93895e493845faa2deae3c15ca179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c30ee88809fa1371d27360696ba83c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b433ad0c9385f3f861c1dee2886df9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73880d70d2359b5fe96083a517878659182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee8cda7a37a0ff687e2aec17256f81183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23bf24235982174ec599d26c97aca1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d327c6dc46858ade699c1ef48d1a1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c69ad8b711411acfab31d169ff7e6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee4e1cad6167f2513e4f03dfb9ddd8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc6e64d61fb13914f92b29427da649188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0badac2c82582115877edda242b6ef1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a40454b3af9aae693644df50119d23190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfffa849161fa96f96a33c69a02551d6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa23a26f6652282780c3f91aa9b1c7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d4079219e44c40ae8cc463f556412193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b47bfe4348e065d732dad5f70ccd9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194881d53f0dee27ace1c0207d7afb6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e1926c1eef8634cec0c11b285f6bd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac63b4460bc44fb7c7f7a767150953b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541df2d8882c62bf1c99496e36c43180198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157d96ceb9465fc1918525b1e39efba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b114f84c346b9e67a9755bcea13fd20200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e501952b3693fdbc7c55d93dd22dd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9fcddd2d3fe16d018bea04d9f9bd8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315a1b08f9e49e6d7f5b0560a602d8d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1822ba6df9d933e2c1d1e5b1a5fe43204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257b9b428e1c9775176c4ee41cf9b68205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17899ce0cec195f8bd8db119065b1942206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb90a9fd5dceb8cd8af578c5726f977207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d309e440243f104875140653dc21d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9388627cb0924bf89457277059102209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18979364989b4cadf968cb43e74f79af210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b292ba500f2efa6bb9deee8d6487f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ef1fd59130b2066816f29afab8b54212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c8cf0b9e6a48ac8e6622f156f2d40213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34282aa4e5141eacb8996105fec12544214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d56393f8f383820e6977837d1c5fb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607b6dc215cfcc56f782e32bab03c24216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b4fe4869a7b5cb16f6f6a8b231599217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b4539c98e44e40dd0f9ad1acfc804218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567d909a1c73d549c69bf6ae05fd628219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4949b04546690c147eadf820179e0b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d02533540056451eed8a6a4aa14a08221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab379698d5a8371a4213e3ac6b28d2a7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3dddf5d6adbec5c50620864f6291d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11381813beb8012d8fa7aec8b9c6e264224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa3fbc789863b646e887a2a88c62a2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a631f88e49e148b10dbb44a102f9a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff78460321b6e08653c989dcf6d639c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d414cc11370c1527e305105f86d04228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18197126ffb1ed35544cd5096904f1b0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3f8221905c3ed347cb879caf6f09d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec90b10a418cbec6e7c307d0951c4a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdaefc95a48d0e309ef727d62461a49232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e3452174baedbf267c87e7aaf6edf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f6824f9b93440ed71dc65c0194f7a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a16c124289122a95fda5958bb759c4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d933329b37ee5a1a57543e326cc64a9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa380d05b07522a53a53a3d5f18fb1cb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af08d7a8b1b098f2b56ebd6e29d9855238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945760fd37ab14f7ee867494b994c0e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7bc4152f7377dd9ffc2e06994e0e8a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d43ab0354e71589166b1d6b8ad43ba241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858850c36db62aa2397296705a056cc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af34b35fadfa5be89c9599a8801cba2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb36fb6c8b48f2d86416e604370bb89244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2eb8be8dcf73683346c6ceff61645a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4c90e31a13c8f8f11eaddeeebd12c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e98e0b16adcceb5498f96381a5769247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe3ac3eecee240b01cae6c2d58321a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dece9d8a879af8e7bdf9203fb30925249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb97ff7b8db2db899e8c4572cb4c9b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c2d19ebb55c945dee1e62b5aa7b95251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34843c70331de5099ba9e85de731afb1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2409e24a02ebd96832a70f0c52868253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7bb451394afee18d1e27b5191c7ed9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e23d715901ea6972372799c2cbd98255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d1b3fa60e45f7a7c03021a50ae4e2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75053507390ae9636962ee084498378f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397a9f2a24f257573c13bb66c3cdf41258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319ed51105a080f0091b4da08d9101b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf7fdcf1e3ed169e4654c90d289ba9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f97335954a78a5dd90107b1b892b12261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2f54ebd3b796fbf213a18c4fa4920262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5987e0d8baa06f8ef125bcf3325b75263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd48b633bec84e764001a59b50c60b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c010fe661fead637ed61b3cd2abf9e2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcbab82e919db959de9a115f84234a6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ae8110fd69a1f779c7f4b6eea9b4e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db813ae815e6abac0584e5f7c1e53f4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe2905a3b0db0ea80dbf6add30b526269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e823ae4d0b3dd9c8d935084cfbeb7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d148ce4753c038f462af8fc834a0e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939479502167b8e6898e633ddc86815d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814e33c595de36c02680eb8e63661b3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d151ee2487027679741c20c4c5cde3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141816a2f0bdfc97e0470ccf1c25622275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a78271de47950861a3f9f45d338c34276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd91ae2ae55b211ed21d1ef03292932277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f238f9554935247cbccd38e82db3deb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc5b2baff762fc50689e4195bdd47e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b25f02b7869d6e05f118fd4425510280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694b8b32e811acc1c103802945d58e3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c26ddfd05d3219632375c081f051cf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d751d802649884ce3d7126d3b7377283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72500fd4f1b2ce5106996038ca309cd6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51908a231dfe507db9cf9551bbf06c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051f7546ccbabfd262e2c3475680ff5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc17389199046f2aa9caafef69c797287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8ef19494c156ca2e713d4924c5c46288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a6681ad5b16241c10342823120f131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068a526492a896bd325668d4b18ff902.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e76e1edecb0449c29b86c0c7f47033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b991ffe0288adff85bbe03630df75394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0294370a8adec81342eaa8ec3110ad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d57f67aa7f6134d024be6408404c96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939c7194cc4e9e813cb8fda10b81fd17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19735de646273e623a8e7fcf7a43e72b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95195be279587a65f42222e9823c672b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d0acb0799ef32bfe02ea858490b9610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbbe28f930837f87c84ab8fa90252dc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96d1fdf6b4f7aebcaf36b87b1d31b612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c103daeaa2cacb5a3fe8a55090c461113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40713fc0c5077b5b32697b0c0156afc614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8cd96a293d43e6cc22a94b27fb1e415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb7b527479e7d07ec2016741786af216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c442c83492c73787604ed3c091ac2f717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7cd7a4bf6bec0fe62ae4a3653d5a6418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca62d9a61002f2a912cc3be6eecbed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3199a07282c89788243b9d594154a8220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9df81876115a1e12732d70b163895c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47d5f019ce6f5f50efe899674c48c122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc0edb39502f87fc0e81e4557a1b5723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35037ea969175c7c167649b5215e5e2224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834626d6709a42341307e15cbc54b8225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310535475b37fa3107cfc67e4f3db24426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54764ac40365b7014ffeb42a82e8cbc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69e2256ffde80f717611e3c460fc6e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a69b452f889a86381186c7a8e18df29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706bd0c7b713fc4ffca4e1b46115e2d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ddab3b59ab00b2d1a47a727407d1c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf4567b36a8405048eea650e79645832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa18362a492bf8dcdc7fb4ec3df280733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ecc2fa4461312d17661584678bba2434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5aced5ff4d54d0644c11d063c1b79f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37d9172950cb0083f9bd58dbe7dde036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823ea9beee46be1c0febfdf0b2aab3237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717917bc59e4e85d26aca4e11091926838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9fb6feabf6124dbbe980d3318b30f939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19d7d179adb1b9d7612db9a614f2ad40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d0edb03d7e50e5f2f9b67f2c1511141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38a3c1333408888aaf5c743e84bc9242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99c38d09da93d8ab83d126c6ede13e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70e4cc34886b020798c0e75f2cc51144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36f59692996788ec43585281a5ed1645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd3fee1602ee236cb9f524d9537b1e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f818ac5999f32e9130e2784815a9c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5400f75b7d86f197dcfc45338d6c0f548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a7fd0bfd42fe8945092d0e8e26c0649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c41b4c5f2a1a55ebf64b174489cd050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adec779adef7bd43691cf1f206df9f051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656b88b6841e493e5af581137b90e6e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ee73c6a677f786f5172e3466fa57f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5beb36f19e0d82f426ba8c6d44ae4b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9a8726d20e4c5a4c2db640cf6b9c255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e2bdac878bdbf3306cd981663e1fa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41abff706d033d6501011d56ba14ec8957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ce401e6bda1c30c5057c5060a472c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63364458a853bc610164b15012c31b559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4ddb6a8c95ac581894ac95ff65a5d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f792ffb82d7b32703fb521e61536bb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15998f374529da4e03d3b8f1dc4451062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bae99eacea49736af7f0df04bcf30963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73993c674e61f760e5644f3498184b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9d0491bb9bfec6cd6ed90ea37a09d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da01997eafb9ce2e5dbca6222df839066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c74e1097ab0ca4ed332c0a06cf6db67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f96f14b4ed497881d1b71946e0a95d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd146fdd7bcfb44df93929d2ed67d869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ac627da13ad0cd1a97241643e32dd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484efbcf6c1421ab18a9b45b919db91a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4b88155158158375a902b551784e072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eebcdc2248534d4a5b764bb00b8160073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39015697fd2e509baf193d7591b4dfa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d86a455d71cd1a6ebba9606e191afc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673fa0fa1fac2ab14867d84b0f72d77276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea169f63659e40392c67f8267409dd177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322205237a175927f33dd8ec1e20fe0278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef387a3f716e51bd5e0abb5fc995c1b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc2aed0984240312f4b8fb524448f180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184c23065162507734080a098581d4781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d86f7f0d4027c7aa9c672e5f8d3f982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384496e39b30c966d113a3be19ce4c9c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed165f091ddca93e482f4d2f0c9b1ec484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0c30267e8bfbd95c57ce9d7e9b0a085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7e9a586e1d111de0ec3f8d8d152ad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda02c727c6016bffd801e5fefcd0c7387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4f15667422f686c39b9d04985f62d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2205db5633d9cdb48e3039e36f58b489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333d35c3dff9c89acd2d2f6cfb9b3bf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ed6a8122b8e478a150a6fc067ff4791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c7748e2b6b29e8fab8c4a841d590692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3850f07d61dded2a3ad09d10fd81dbc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce29e344c2cf2b30bea9e98c7cf84694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc08861cefdec4e59164e2aa1faf5595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dcd6524a08d3f659881f83ff71a93a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0de9f8dc648f7ab892fd9613e62e3a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a28d6b9ab057db59f7ccad9c194d298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3b4e045c11e2c645176a22486528f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f95fdb232918bcf4e0e268ac2cd40100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46560b82285360d73dbed8da27a820e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cceb71247d2b5e526fb6101357faf8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a20e652aa7b8c945a6b68ad5a86b7d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe4259adac37b1d4d0054d82f454ff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0df4109fe43105494d013199ab6ac4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233ba6376ed3c33151c0a8866c168cf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95acc9fae7c5de32b086da7a8570fcc7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942e3de382730b7f92575b02c9487c0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1789115875d6cb57f227cfa153d9874109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ed4967f7151a8617cb4d03670d068110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0a509027d09b99b292005c9daf771111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59d44ade86817fb5df503a070bc50a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe6156061b680115bbd94c995abcd3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb71b860e870ab4bcd0c441b3208d7c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3642892eb8214d7841b4d9ee2beeca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391663ca20d9a714da7eda7e89edcc7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410ab74c4639e635ec1a022d0cc39d9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d92231f952fba2b629f3207b4a15e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91311af51a327f9ac9889041673e6de4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af9c41b8cc904b63c74a7300d92af1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52801c34cf00f2212a88a505188bab81121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b08ca24ff4994885baa631d779b7b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea770eed79adc63dad8214921a97e2a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78433aabf50429224bdc55f7d100423d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ed799f357c05c9602621b50aa218e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228f03054c9987e34e369573fa6dec6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1adabd69299720db121ba2f6c59f9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130b0ebbf9f326d0659f8b4373b3ac7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29c35495bd519fdcccbca69b2c8dba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f59c5418a8b15195fa9a1656baacd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397fdf6c4f85338548c643118cc7ea72131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387d8455c30dd287b08ba0c5d87c3a0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10008e361c4e314748950cad628860133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541052c3fa50bbd997dccee58cfea03134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe82bf0f8ae440124a03506b926dec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d367f2ea9a91ad51518dc0f75b2cd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149ab4376090f04a172885990bd2abd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d2825cda73fd0590d082c5687d5d2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035468b7e114cdb1b0aa4008e07c43b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f081830773516c992079b08dc48cfb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a5436334aa1e1fc9b9443c8d46eab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974cb06a1297e3571f0285dadb35f4a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114716e0e7471627f01aa56553bff95f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c512d49c017fed5897327fea1cdc04144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf8df17635b5f912721174432d0139145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aadbcfcb37a7939fce76293ddc6564146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf57aa3e8218931b1ddb8a08022a0b7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b14f470be089a48e77aef68cde637148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecfb91b5a95b1803a3b93baacec6a4e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6f73ad74f652838576ad5e43d2246150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ebf786916cebd8313a267042e7797151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a8452de2c8ee17cec0760f696b154152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22534d8f53dec9ef365d2a93fa7dc9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8af0a184bc683eea897ec18fec848154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0ea462e44678f53b3602c2006e4a1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73278187d32ad8958ea7e43ab0b64a2e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1016e8712a3356898748ea97a917bd5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78580d5aa93f4d52f8354aa3b56f16158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0cadd1bddaaa18c83fe9ceb4da3db3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82592d2feb42c6da9462b33c73a5cb89160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f54880cbddcef2d050e7e3adaa9cfa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3a20b62273a137a3b6d0435810f19162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c63f89b267ccaacea3a3f5486d2f0b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c6692890a497ef0d8b474c354610a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efef35e916a658c9eb551044c1f1c95165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1df56cda027d54a8291df12201c9a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b376aa2de35e03a806eb76227d76c6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c2b013ec0be8da36e5a67e4473a80168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887fc93a8ab9205613f9b54129a9fbc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff13a01b3f1d3c7438e04c1b05c07d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348415825cc1eef48f311cffe30a9dbe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4c2297f084b3af9b6d33a56249d27172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190ce27b2442a2c1eda5390ff9d308f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa577a94cb7279fdb35d4832b5fd2375174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f417b4667fe1e1c8067bcb5bf6a89f4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e41b053aac272ea2b5faabdaed4a6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1228bdf34e92d5b0386bc2ae256ae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53091170acdfd60e56612c145052f4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04667f0cbf2c97ca9aff6391a7fbbb11179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47cfcbff5139be1fb7aee1ab12853fb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc657bcc5a174ed7de68566b44c3db1d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab399d91fdfe9d9a116870b2a0a8efa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcbb9df73c3613f9981631abdabe7ff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab945df3442d3863cf7ade9140d48a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2644245e48afcf1917f2dfea1e3bca185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252072647e73a682ef761d0dbc3cb33c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5310a6800f29a6cdd4cc3ce22f42236187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05f9ae5776b0f38d7f308e4d667faf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbdee2109059789ed5555a487f0ded7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777dfaf7182fdb1ba7580ef319f48643190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b499815f23762ba55891728fd92e992191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9a67482fd2676c38cc1bfedced391192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f377101dc96efa0892f30387787ac193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184e322e5a7275bd37ec7a32b7bc3dc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b46051e0303de64ec9b203e3b35f3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5fef8de97496aa15b94af4a0280aaf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5098febbb43d4b55338cdae618d6c3c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787107e13e59cc71de13a88e41b56f3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbdcb36a610fd812e4b0ab53b9ee58e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f301a2c899212837415f1377cf65ff200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7e09b7e643074ac0bfb934e977da2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958eeea7b7d9e0a3b8b1983222cf386c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628257f62b77393474604f7fc457cc3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b558e6c1323aacc0dcf4d2e0876da204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425ab8656b261dfd2d4dfec55986533205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ba9cb2805950c10c1d77848f0cb2d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70003bbbb171a6e4db88718fe04c4ec4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67d142be063040be9d64d77b6c8815208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd9fdfd04ca2d300afe6d7632f368d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34cf9df69c42d48377eee72a572e3f8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394ec163a4d8c28e49839fc91df057d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99afdb493e4973b18bf767b32fb068e2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d3725ab919635a4cd0552d715ef2f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111805bf6d069c9cd74584208e18f443214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb954e3ddc24095fe951acdf114fbe8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0893c2b229c9cd3ec7dba12072dc292216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd14c833cc07d7edee3abefa0b902a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53930fd7fddc007cfcfd55ee3714faba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940002619cb921cda6e84f83b2bec96219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719aae44374ee061c8ba0716ccfc177d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51262bcac74e71974a62ceabac206d66221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907ce0c39ba5e4b31e4f2f472390239222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d5945b29d968442fef23dcbdfb044223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3375c8c6bfd61808e19f8b56d7c56224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6007906418c97b68e2ca10823df0317225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f589eef46f573ffeb5d8cb13075d0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9426d681922a6dbc4d08ba6720cd5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d3b3d1114b8a759c9743a36699eb9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40fda7b8a6fa4946fbadcdadac9bc8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809c63c37d617238f4b0673665adf66230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5422d9c5f71d41c212cb80af886c9f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1caac56ff40231519839ccc04ab81232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372988ace02c96dcd81e18ebab70f4f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca3f8303fa12503e993f94d66b2b07234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341164410ba400379c220b61d2997df235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26b14a8eccaf695531d0f5dd713e61236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c549928f02dae53856d782666dfa0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8a4263881f293bdedaf23a522ad88238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61de43ddc83fc344140c2f4a7fde7c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a1a57f2ed15f7632c2baf0b94efa8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a9f19b95e4629ce696425a058be09241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff224a37694de061b83759b104d310242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28681deb1018a9c267297aa3ce1b8a3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5debbbd085f01af1e7d43531b91f5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082108433266fa4ca5a4053fa8af4f21245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ed1d5efba02573fa40bedc1849177246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5071409c66ebe1a04b01330236eb58f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447f7211dbb8256569a0667ad322913248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25defd7f69c042d397f64ec0d0cbd3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07883b66ab2056ef06ad65105f383cae250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d4c1f527b2c40d46fca4490b16844251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f18a8ed3f1125313da663f1be325a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34857a7693e71fe31d08e6aac56996e8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6abec87d9ac4bbb4282965f4316267e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07b8d02eb0dd265dc5e0deec12fc4a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869deef650d35b7258a0a42247198954256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3dd895221239aa049b35737514d449257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02b9e56f7c1bd01a87f7efd381a57a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496db3c8a76bdd4a20a509d530ffd93259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717404f8e0fb1e49aad56b114b199b3c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a494f254799bd664c04505a25911c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9dca666f85490b7215bf99886b27f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af08257b05dc8c13a01371781730d6a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bee14f21c0ec6be8869d01d64cec6c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835ef0e25f8a4f43491b456c1e35974265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa7e814a4af00b4532a8e14774c074266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8313d96b3011f5efadecec304c9c2e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6664013f3b60f77778ad7e97cd5c8c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82879dba1fd43a07c7ca3565f4c45ffe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6cdff8313cbf2a238e9f7aee28c67270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea28e79ef71aae3e22e1ef23a2f891271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5d5d38d25affdcfe4553adb2c3cb5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d8d5a10403b57a399b8475cc5091c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51b1d7604043b43e94f9afbb4fabef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36250a2a6ec440efaf1f8d65c900dc9b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c28b38e8b0646600ddd6b8736e75e2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871e14242bcaa3da9d2b60cb1fcb663277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722e297eefecbc3724a2ef01c4b72e4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4bc349f49459d8e73b7fad3c1546e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189a4f6c0eb2e074f2115deaba2d6b4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4203be42452091a9cec320f4493afd9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2875068021e9d082b386a61ba7531282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8149c046ec6f6a9b75286990e253b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2762a4ceea929332052672a46132a25284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27ba1cf938833a9dd6e1529a4731b5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98da2cd80da91eadeea335c6b32dc94286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587e6a3d442d0c92fb6a31f534e8fa9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68daea93f76d34f4da4716449e60f5288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>