--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -1294,51 +1294,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bba459bc241ea8db0e8d987fd848591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95034b11b9d727fdb61c5f4dae8820092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b45a17509d4c211b453830c0b33423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a6d0b53e7fccb76dac127424f926e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1563938120fea83c28f62ada2afd205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca62c288d89431498a4c55807a3d0cc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8dcf5b9b8fb392861fff1aa103caf77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ebb0220a8d2d78c9a79bbda55388fb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379bfa99191f95d26b0c8d9deaf14d7c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3ad67b5d5910b977f7a3d9aacf1f110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9678e9476d1c12a1d8ded43a8cbbd2411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc9f4c37c3168497ee41856179e73a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec053f3e3e6ac6fda5789e98e86aea313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e572762034222de111702eef15005914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6f6727c03ab162232b98e49ef04f115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f47b6212ee399448282b9457332b1116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876170cbc5162edc0a384d6771a6d6f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c8b40275cf0e7f4937d593e07ec3d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfac44ba19ee7d68eea20f12a52744119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca599a238aacbb305df857a495cbce4120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7771ff6f7fbe58902d25e73e11b8c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446719295f57bd8c611ad1e1bd1b4cb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6338cfec53ff83c642859a8f7607523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70529ae33e56513dd6aec40e50f73f324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c173b2da6704f7d35e4a997c6ec071925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650238a23bd4110fc4893860812cde1a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b240e1d87226e671e3c0525e66e8a3a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52513f4998acbf37d5e90efbd91fa7e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddde875ef3e4385bb6434faa496dfc429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29a171b3c756e7b29d455b9d02972b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec4976b067954d6475195697626b4931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e7a002c57c7a6afd7d3ff877dd84a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699258675e295ba06ec91613cbad759a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bedd42b2130ba6fe5d03d2c4d7589034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d191d1a780d04e9022d8096b5183b635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8d019d45576298f76111e65a7d8b936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46aba80cdfa4a2e5ba4184dd9ea01337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099fd0f6b5473f63500e251688ea1b938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4391265117bb189bd632f3bfd527c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc39f60fa3effb26883d8c990660b940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767e86ff8a43e68128d49de3125c3f241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8b87eb01b58e3fcee6832d3ccc24142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa4f5b3d49b7c897167a1c1b098fa443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47e09b89680cf1e61d0469d879b6d544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab824c9d74e93115f5f256f0b39648745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003e17bd8d4212db959660be87ee2b046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91896319c2da2738e2cf1a257b5127447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036085afb30dffae95c815f6861196b548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ec35bb6fae915c3bfcf20d0127e4c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a45a7b51b1132db21a8ff5b24b9b850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc04b8c820b5b6c5c98dfa4222dfec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c32407ef0f201364f5c70530a5b42552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087c3f76e31719d44f985c99eab308b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16226cebf845b5720e208936617aa3f854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6d5d8d6d50ea1414892e9f3a545df55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed9e527f422a42c9c67b9876015eaa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758ad387469d1bf2e89d599217ae69f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084ddc825f8c6d3147e0cfa1852e3cb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2f686ddf9783a5878a523d846996b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c3b6eced26d263d6c25fca3312d7d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ee176f9fde5c2460a5cbd5503b6fb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea498130b12f5dbdebc0b17adbf723162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357842332b537e78bb2e442e1c2346d063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14bee3c221725d99a7b45abe0d9e33764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e208fd138d9c3518117265a5053e19e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb29ec490aef2f14bb36511c3c2dfcc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35dd69562f9f6e5dfa9eaf79aa23c0567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91156ede53879c1b7fb9c3edb5e1ac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7862efafc29b0c66d5d759f91f6b8e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab789b8fe8078ed670bf5f7452fcad570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624edb9ee97256eec17d2eb87cfcbca171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e85f62f4c812c6ccce89744cab6e672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce109a93df8707fe55e6e5f48a1f2c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d09532b99135210014e135f250c0c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954611e8db3787652ca6945dd38f33375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa0d96b8b2377cc6251f05cbfec59b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f2da34b5a18b9f2684ec4b9beb7a377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ab274b9242556646109347b42afd778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6099d275775f039d711e1ed721db19f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2d470f9aae023aa8ad0cd8e434a5680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284566a7d4fd1c92dce92c6daa8c10d681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac2b01b5982692aada301b3f71d3d382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777dd4abb0fc0388e40923451c0da90c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2747170f3d261d509d7e1cb5478dae584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02de2506d7c4ee3c5fd94f6863529a285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955a85187a50bbe80fa86dbe41c244a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec101cace1bd39110a2bdf9f2ee02d987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe03dad02c57f659362cdf8ec95a9e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec80a5d5e3a01aa2c02a8e4575a43989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0ccaa9bdf22d587cc7c375293f56390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068bf0869baf4ab7992b1b86f24750f091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a40d6e53710236ab19d91995d5bc292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d953452e175bcb7299b00b817f65d6393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1716b714bab0917fdc880cdee66f6594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529aaee39a561fa26984bb7bb7eb548595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e5b80b9926437e9a7ce6bd9e2cbae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde78b5342c567636520c4d04a5bba0197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5e8eb38b5184e720fe337c28f2bd798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739f62f5b8924d7061684e1f2b5795799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e095f34da3519f858f344a05578ff0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2a5a803529dfaaf381f7d5923d40e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848c37c8abaaa29275de113c666145d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf0eab3aab4559d51df2e19ac0a961103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347dbfa127b8924ff39084f7c963e26104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedce1152230e9ee7bdd5c665c0332f8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21586cac33b9a4ff1ad1e98381996f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5609f668fa4ca1f14bb51ece17a15107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23d41167bca206da6e126a4912fdd8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593320bea70c2e6dd1c0f599ed18dfce109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea710484583cd64b7c2ef096bdf299110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c407a91b350dfd80db209c3bc843b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f9694dcf5e4f40d6e52678337b50f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52b6f04c3a6a74c05297ac6f051c65113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91689e53b2aed905f3cfb15af33a5ec8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0732843f85cd623891c209eb5484140115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37328cbb012b81e503c491af0eb3c7f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363685e78557c63aae60b964ac88e1c9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052eb4df281d0a604f9ac94cd2d0230118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854079eb5e78f0ef57a427729ad8687c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5ca5e8aa1f22affa51cf977eee78b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c54830b838e6caa1eeb20efcfc31f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befdcac2731f13d28aa913972e9bdfee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082cb1f8b6671f8a79e6f2689a4bb4d4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c3c714fb378a8a7192b1c969f145d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b94611cbe6e12e1859028de2e7e32c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dac6ce5fd975698b182caf1f19c4b1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed00eda53294ce6badfbb8a5bfa8fd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8675f509648e0a79ed9f38ce9a1a67128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43bf27addda61d4a5127aebc3a752c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2789229ec878f6a81a64aaadc93d744130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280974f247d8db825f8df3d763d5889131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a412ac7a14ce298a93d0ec15b6d083132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71f21b738b0d608d0c8931839ae366133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dba0b7a0325f6d3155e7820f2ba816134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932e74af0e5989cea6a8f8b1d734d5d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2e50f6722ad2767fa4b9b893a9601136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace41ec2618cb5b7ed114a9bb48b214137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46987cffb9858ad4d0bd665770fb4b49138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d201f225ec323798fa9c0119098a2c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231dd2bdc828802b6ea7a9d3b7c3db1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e9a891f2742aaab55311ba13c8543141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3e5f90e5d0c9ce06084f0ddb84f71142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e951bea8c7f375e3575d4af18c0e8a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153c7c1ada862a29d2afa166e8b88d2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678fae45268abd499bce3d32a30b309145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf14208b8aafacab200f9aaa46869a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1accebd4de20992db1c7af7c58e1c3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88526ff49c1f2bd0c0eff0ea7c6f3620148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f92f0da4ef1ee459b8a9825b446619149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030044f613f8e4692ecf846c6f9653b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef02ffe93b79bdab2ae84e667dee93151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde86a044b28c894aeea83b2d6e092e2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2bac0ff4ccaae30261041313bf4ff9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55560f024caefd9c96daab86ae7b534c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2c2633fd9c9edd044be4519957653155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937cde5898f22042b4b5c36f3a940388156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd85c889582c5303657ffd9e009f6cf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08431da88008f91d30bd5440bc2ae3c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a5e9c2942a55741cbe80bcc786d03159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2dc9a65fb6a8d798ea9dfc7f40b292160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde3279beaada04a1c434bc86a08eb6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e826c7606ede20ef5fba664402232162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92594ce013d08091676b477d83e46d6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf452924e4657fd2941eb763ff3d747164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5902e094c54605ff48dbbdee319ec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13597b60177cbbfabc3a8a9adb8aabb2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91770714b704d200f89923c9531e32aa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8ee1c613b47fafa6ef76f9dbc0de7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a30aff75f3a49ebdfe777201cc2c0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415f914f83a9a27a841d3cfddaebd3f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a76207e5dd52b75b7972df660d1d34171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274527ce86120a383f890ff3a0b01ac3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f482cee322013e23ae5b56ea514f6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03ecba79cef143b56199c36e3b8a59174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d8fd4e7efabfaf147c3fd971db842175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5ed72d6644b5dcbce04029c3aa509176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96968efcebd650b840478db1d1195424177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a397c5c40807d46eb4f235dda99a1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b7b61001b931e9c93660fded491aa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c13967498c595778515d0278ef1053180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebd75172c8605f7525510dbe311123181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec46d6a443fd7c2008d60a0cd44801182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3fcaa2cdd22da6127f0aa7eba5ae8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613a70065bccb7ee942256591f56fb0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8fb55df154950146fa2a0105b25ae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cca5051c01e82f464fa6fd9336d1a5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530165d97f35e8dd6021113e7079398187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722074110cfd28d774f31fcaeda38aa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691593c8c9f753dea8b3426e2ffeb08189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f825bb8674aa8081801961db17221190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07aa78540a4429c12881123e702eb3c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64fa3615510667c74f0dd2a4af6c50192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12d9240426931bd1ad1db2c3d0f1d7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20dd8526dae0c241abceedb1280e13194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca177017d59ccfff293e8a7860267e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8fe6328412551d02ea8131273245c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272c2c11a158eb1d785e97e2f26d04b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a862ef3200c2d7d3c65cb1445a1d68198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1361721af0489cce4ac168075649db1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3fb75aab232ff9c9a0763c8251abd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7aae364fca0dae6f25a9b370ff8e8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60a24816c1e7933f86be43a2de8e01202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440d887e2e08c49d457692c1f1b6efd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1afcc106f66e66e3101068965def15204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b20ba8e1af5998f77ee662ce2b8843205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7b033552399cd046946fbf273c3ce206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c417e42f48fb52af7f7fee7ee072200207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9cabd39d0be8d603487fa6faa3a1e5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc9eef5df338d74a90109442b3100e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb966267bcff0488d886f87eacb4ad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db32ff8beff70217172e87b55286255211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e226b40cf099cead4d54ed6ba1e7d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bade86e7b4b3d1923a7d0fd3328a431213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a84bfe5713e8361397f778dc090952214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed56ce5e32b05f6f1a88f1e58d807b1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd30b1a4e16365e4002c78c442104c3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2836615d485f4004016d5f42490dfa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38538beaf806b6d948c2770ee09060b6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8f508888165918ffc956a3b5915f2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376fdfa134035468a98bc4ee6715ac3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc401527762ef5f6ddae60ff3a5e744221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9562ebd77e12e80fecdecaeb873fbc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb882b1ffe95ac4e0c2fc097466d09d4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f83138cbc7f12c7109628c7b81ff44224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53a5ae00e1d1f6a4986dff70f67e35225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0101a3edd391151d5c8353133b7b7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d8a99ba2c40a2636cc5f55a671aa4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da8e3dd3e103ca36334f37073031b6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21d08d9a2dc4a7720e79da4858dd35229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72a2e4e68f35f6560f1974e8a22f7d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738a5f2c31fdfded49cbcb6b3c67050231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a225a97649b35e68659e3fc3d52a5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec01a55e00f9f7f752ceef5db0d3fc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3dfa720efd2e001d046f19b610a40f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1f4998f7c796a5604b9859ced22c1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b607c058c1c66d956b1ae88a865492236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80c9d723b50e9d8bc5c827db8cc8c8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd91622c7f6de3e9b3df974f4760af238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7633f7791a673dac63d603db574d145239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4eb89afed5371e62ab6749e2f0dc18240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643dd80365e780355be4566427ab2dbe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded3d080cfc5798640ebe2b88be1415242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c308ff7ae8a23e89dfe1b8f244af8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3270756e216af38121284fce63269d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ba07139b15871743d57b1f23c933f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6c02a43a95283391ccccba0b70351246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5fcf1bceef806d80241f423335edb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447b6ae50213ecde5085486ff66ed01248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa7e750e9181cdb3d25473f62a10d1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330b5fa659c3b9ef12e7cf7856c403f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31384989cf4577e07b779c69c8defaa7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f005e7ebf97da489d9d949fd1e4fc3e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835d4a63feead337ac3bb572d84c699253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd94f4c06c49fe39e1a0856da5deed254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9440541a26fe66373b567ad7ceb5d9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2feb3221896de2549334f00e12ba0c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567cd56f64b25b69f93cc92010921c93257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487632a22e96147832f05555da475c6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc294986947de34ad5f21f1a60d6e8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ac0135dadf6e1cded9b9d775a2c64260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887c31905826c917eaf9e338c03cf98261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9357babf344f70ea06785352dc2d6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f245b93deddd9a72a8f9e4ba810ed2d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b06735857d682340e4ba2bed164de4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f1e02e97bfb5ca61e3058c2ee97be265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be817c37fa5dad84d76c4631c16410266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9ee6abf6d20d6a420dda9c4783837267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb01555d5facca8b5781ead09e1a6a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece27a8a5a32e4f5a4ab7587989622b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027dda793c960bda6381cb10d089a9ee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f86a6acd951573c6fa5c67f662c88271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a51d356abb315477e9c7d5733a0e2c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87d05d38faed0b297e604403f7312a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36030e22e23794ffe7a845b526d979274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b198969773419f9db2802937e064fa3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fafc7c53a64685512b18ea53d55b64276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358c3cb845a7ddcba3be2bb92db18cf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f771b516d94a0f64544f8f3e58db0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392115fbf808058a0c9e4cafd035156279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde64f2d7a5fc0da8f76324df3bfbc9d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3679f23699e86ab48b50c6332189bb8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a836146c54060ca1c26ef328e7df590282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b577adfd0275e10018a125e97c7de2e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629bc82edc8893feadac76b71eae008284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc472fc7f3f8e20e4d6b2b93497363285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c772f0c6e63437ae0cfc04cda0de46286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928cf14f255a92bf7e458b397c8cd83287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e3f15f68b2d3007f8e2482d73d4e6288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e606227eb108c4b2cdd2917413231831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa615556c3577a54b120424ac25899392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c39b75754f650c80a634b882f53943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef74a74f8ca810849642dfe8ea16aa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b82e8d0411ae851a700cf37d2f860b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5958f55e83f383fdcd7f06fc76ac76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78a04004eb3f6f54dafc762dd2b5f97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8effe7a600e359d3be6914f3dcdd58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552df2f54ea5038cf7a47cf05dfa0a29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247cbac090833d062b44412d086671dd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69d05ca4722f4a10250c301f82c40e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a5f76c6060d200e785534f282d7d712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a2e0fb592e0f454988585ca9eb91213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb59a854ba668eff6479eedd9d7767c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef33255703b398d80b18bf173abaef15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bcb3f7c785aa776610a9a1164a0c7d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54cd06296cf76154f5f00c76fa8f9417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b7685831228ef521755ca692eb30118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d5deca78a2d62ae47dcd60b352b6519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694fd5c900e4e01a6a3fc8c0efd2cffc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a25b5087f3d0e34eab09915ff9485021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28c0b916ac33f7f0f271332c918e4622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23540f519ada5c3f1e2bf37eaacfd6a723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460775237fc65c870a5a3980c226caf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e6a15ad2b2af89d48aaa1e365f23e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfab6f2f2018e91d178bf3e38bd56d226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1573ee6550b370e744d8794d64f3427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7a7a6f3cd20e40c7ef034880a342328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f6e62dd669e5fe60dba61289ab21729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a1d66db6173118614d2445d2372c630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007a519cdb8968bf6efac89b16b5cd031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1387aca70dc1984d89f515272a2b4032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3c61f81cf2b85e7c343bc22c4261233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33293b69ea36d481d89aeda830c8fc6734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670adaf7b1c5db975764f607f67735f535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a67158cd310f346071dd50b7164fe136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e560201e2755b0ae2bafe1b9f09e2037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59184590ec8700796cd4a56db3ab3a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd48f6f26b6baf72fdec87b179cbc639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285ee7bd2591bad1cab0ddd759ff83840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95cd375ab1e79db03032237f4767a9341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815464924a056bd75cb0947804e8cf3742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0d75912ebfee6140e198d0f82928543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a80f813c40b8b7ebf8522df127e10544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229841ac8485dc7b9db28792915e52b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b390072ea27b4cbd56a944e8ba69f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94854216468e4da90dae5bb55c1620d847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771df2ec51ea54647c4c754cb8c387e348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e69a44f7c8491423df78f8672826d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297ce030d4d83a0a789d99881a73a0850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc6ce1073edb07dd681b38a1b2a54a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658737dc8876f51b2fcc28d837eb75f052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00a00e5d006145fc983851a2c1983f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68feccdd3228ba80627ee1ea1010cad54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39018d3971df4d05871ca854e6e89aa555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd83027bf1bf12864a89660d2a371356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800c00757bb5a6faccea9fb9d7e06fe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c0f868d0a26f8d46b7d3effc6bb5b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f914816d9af257d726dd071b6e55ae559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c84df617a9d25f89e8e37c4d29280f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300c8b68eb5fa26d04502cadd44872b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939eb99cc795fe228017759660dd84eb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c5ea6d1d951b263b956ab8d53570c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db66a7ee9ee4e7469f478cd0578c8ee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b906ac2bf8ffbb608a9c9c39e819f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e795413dacf0738c1f9f5382ee1e366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f310e01d0ab4fef3fd10dfe0e881b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47469b13718750411f0a1039e9234e9668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23e4516576bf64c6462b48de1fc6af69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ad6b5b4db12100756256f55c3406870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d132ff7fe800b6fe74e6a6ac137f6b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d85e07b1a9aa0197406ecb6c9ebe0b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3894127e44d8d26defff442df428ff873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e489febfd298904dd5dfc5d4720768b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6c7202f3ee9bf898dbe35b63c152c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719435862c583b068483a98d5e1318a976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ec7adca780ef2ede338720f337df777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265b8c697bad0b45e1490e202e0676878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13833125145e14d44ea6167d26c0440579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e1dcbad56ed04e9d8f2a7fe1210a880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc92791d288f4b56b0791163dc7ae881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38070fd61f25a71aa969c247b1edd83c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e845976c6412904d8cce898c5de8983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a798a96f2704a2ff7e67f175ce5ecb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847732933bb2f9ed539b530ffd35e2185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077bdca480ee839b368b1c5493cd0ade86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ca62be18691c93bfc69e0accd77c687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d91e89a6700b6a641d1a91d79231e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af128a3ba59b2bbdfa3c1c9ef071bc6289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd42700eaf69ddbcdabeb08f75df19290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b4ddac1a87f9caf4ec9809272b90a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716d92ead7dc6e6b9bb3b52ca2752c192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447ce2adc96d9f4e8557ee2c7d2995193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db6c7493adac3cf439fd131b3e4e2994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461599d494b8984a3e96ff218ffa288d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f979ad877189e8f47e9924aba1c284396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418607282b61d7c549086cd8aec67a9497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ab7b7785df4933bf7377b30ad8d5598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957cc38a2da52f80f1f8d246cf0c8e6b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc06c510403d1525dc1ea281690c39d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a31d3328795a90615c9781f896749101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b5fdd5134183f58a405e10af13f54102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ce046619dcfd8598ced03c991af3f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33875be0efd505f8d6a17485337bfd8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5bdc9271062eba1602e6b49cfdd73e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dcfb633b2251eebc52b4f0b69e43d4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189fbeac7bb5b13888dd338aae4abb24107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb77cc52ed52eeddc693c232998a4ad108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ffb004ced2843c15369ac3f817485b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ad0616e1ecde140c8a1995c1ceb20110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a47d0cc15fc7e0c28aaf987a6c6c09111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739da32f2141b977b2c36068a16040b1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251319db1feba4bb3ac4ed3fa3904956113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c55f93c2e4f5e44e992c005ac394f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb059fc3d2185ffaf75616b40e0cdb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d531e21264bb0cc9373f2bfdcfec2e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad099c76533909cd03b335348dad598117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5611f9ee2e7fbe09e94b3dcc015b6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75369bff316bad111d91881e127c8f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf6e6189cd0cdfa446541236a7d3c2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ee53d9b70d261f96bb6f4d91edc2b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2b0fe7d771d8fadb8f02a948d1bc5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27aea40260732b4dce93bc22a0f1b4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d030995bf0d1b3bacc725c6d872c9f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ca7d33019c6b505cf49ea1be2bb73125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf161bd155e9de4a353f99f33b4aff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec2bafb7d6874aa5c2f400149e6f74127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb175ac5a96317fa60a562a2df1c50128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa66881dc5caa80075a5255919d617d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a61ab35cfb26469238cdca2a5577b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c01209189123656a1333dcd430ff3c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13cd07d08647e6704a389f2b84f0f14132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d479744ae279e53f838c01d281f0f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00528a9cf0c22d9f8044bdd5907976fc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eccc0c98934fd3a3cbf82c775c45b9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a3930aad236851b98ebafe0faeccd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb58fd960408049f91e4bc2bdc94d87137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547a8637d0c49bd4d6eb2f8d149da99138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd30faadf1a3c232ff961fbd2f535d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd91545276dbd9068cfd47a547f595140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22467d748154d5d85b920c9acee0ae12141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56051bc8c7b2b325750e11f13c432a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725220feb9b98abeb53f9c25c8ad8f1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814aee192b0e9e351d3d4b0d6304cec0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f88a5e082142fef0d815176c85230145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b9d7833cf8e3e59f75ea568bc4fb0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f4d08eb352f7b81e46a5e629cfb9b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e72ce8df4a886c435b701ea385fc5d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62df31e5834b073494d10a8056ebeb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226909a2870b67dc3f38e3e2ef745e3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d4e0f4ea5d92199dada96a999b853151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813655f23ca309959e2bf3442a7d19b3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb471be5e1543299b4160f34f5fde794153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103cdadc8b8f5ab8c4b3355e13d52f2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305cd81edfd6af05976dc1ec0d4e032155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626cfa273d5895052af4e0ab2cd6c8f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f51432b94a914ac0b21e38b0e6571157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae521a22d80bdf1b1fd525fe391d0a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfc3a980d9ac826ef7e452bd621a3f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f492799bba4065fa16ae9a071137b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e5559948a7cf9d0d0a7c5d57ff810161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdcfdcba680325a4d3b75a5fccd2133162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c30d93751e99282f97383ca3dde522163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312cea10a8a15bb373b822cb138cc32b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7f44cc994c7770c4996dd672faec7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d484fce2b9cfd0bcd433f84b288b136166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd02cee476bc7d73f1981ab8181ec07167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c416153013d858ec9b3dd12a764cc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211cc66de8cdd087dd80ce744ab5e69169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb16f921975203ef7ad2c5de4f7e4a6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff267e503922142ae2aa8d716788f5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e15b1b169e1050b4d9ca511415cf69172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45229a5d31bd08ae438c9a0942d22b45173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34366648f6972f95deacaa611377f9f5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea9a1dcd3ef0d2701e28cf5be16147175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b94972d929cbe18c4b7f761175e20176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb02907d0038aa6adf65012eee2b9bb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6d9819ad179333bd21e8d32a873a3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5ddbaffadb9e8c96ff844e09042da179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ef6de217d82d37fcbe93a36ef01c2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2ec88d27d5237b4e7055b1938cd50181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa819ee254dc6e1146c6f4eaeb74f82182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986add4b5593a3a57e00dd02f81a65a5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ed280f468e0147ecfa339dccff834184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1bdea5b894b1a2e6cc4c4ab6d8dbc9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22323e2868dc4d0a2b6ab53dfba952186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5443eef909797f8b3778f0ba6bbd9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22aabd9cf4e475a6539c50cba73b911188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d6bb7f3540d2688424b8ad428e16e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc08cd527f7b8703e27dc2590c46e22190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226578574150ddde1765dcfe2b34b960191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f3336b72ddd5a0dd261f9d8039cf5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d7c1f02b0adcfc07cdd2206509bdf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf255ddc2c72e531665492f8b7063d42194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b312cc53328e535d76b92f4e2fa1e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55463d0391953236fb71dcb12f697186196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f38b4e7f52551c2e390ea1c608ee4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f6a4d6f4ff4c8d584d8952e1183f3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344774989e96e02746a4a678d22ee1d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129f95fc2f8eba00e0f38410f94976b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f38ab43a1139a818bb5b3aa0dfe31f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6d05a37ad9a7af43f035815486a97202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157646a3d5eae641b893618a7c9fbaa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080898918d74f2f6893ab4bf1d215c4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ede477e9438622bb0091df7cd4e95205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27b549b260b92bc49b9c5189cae606206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4f84b63f26a39abdc01331c337d18207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31464b53136990f7a6ec4064cf2914f8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4d604376caa0adeae9fec232417a9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f34dc70af47f38251ec045d2b75d90210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ab1696ce0489119223434920eef30211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba9572cfac4f85d9c86a273fe58ab7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a2c9d3a61e20794f6ee5296220c46213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc170c808b51fe12555032d851e41946214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9ceb43c81e1905b4ca152679132f2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e63277e5208c52d6826f7e7b1f2fc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128bf5d05b21e6b8b70099bacea0d3e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47e62f34a1dbc26d9f0f8032262a72218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dfe09b9495351e58eadcf62b76a4b4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d1d5e9f3a6d73293f13c3709c90e4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c52892d493a023907671d72cd064b1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7fc0a3e5bc279d7052863ad2d3b62222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2357d8612b1abe1486f872a63673a7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0a0fab65e68eb6d1ab0ffb59d9195224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067cf6ef3c8e57d2af78857ac2e780b7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be70be200818b8422bc99d28981cc5c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a27834a30597a563e1e97c5ec2e0e0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927777bf9b6f052b2d445659230b665228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98102f9a0ae08f49a2b49dd06054cf47229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689767ebb61adf6b16b0e15e59db447a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57eace9cc66dc268399574a4589d789231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf87f295680a89eeda4dcc06aad5d3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647cf96525e196848a7893573d7f4ba233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee50153711bb776fcd61fa27ceae486234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a08991312bf30d222a88de6d49855235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf31a775d91023e0ba06440e8f1e08236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d957e45370d473c658bebd52822401c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a71c67d83716c5731a0e352aedf281238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35f3bca229c38dea56c40d7c4e9d57239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3d9ac3abefd23f61bc85014058d00240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756b195f2003070ce0cb23e6c086a3a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515e3168d1a2a06860b2dc62ed14b98242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f2c7a6c89c45cb2176a7daff119b0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3bf6cf555b100d14b4eeeca2c5c11244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfea29c4e7a11370df5c71f2cf567d2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae09f13c2a48f59bd046a6696aab1f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4747ecc22634aafc45067a696e5092a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6154fabdd6249d78ae9ce4a29c57c80248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b900ad2acd273ac795b5fa7fdc66b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6c44037186960327a8a936ba0eb7a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb8d1506aab16b573bd58b47bedbc8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f95af1357b8ed79c7221fe9ee3a6bd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085fac1466358cae687abf344fbde39253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c57ff5b79b8117d9a773a51d10cc50254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40d33eac578733551beb505bc9efe1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b39d8827d347ca3e60b42602b56943256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40f78fe967414b75927f425c0dd693257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40cc1997e3b5d1ebab902bfb2964b67258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff4ad32086d5a7810955c92416c1dd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321addb55b12075ce7384a9567cf5c90260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682321e5d876dfd025804d7f5c92b906261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6e8af89f7b1254e6a637d8b829353262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b877565339412706f3375a5fd6386263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92aaeb7ff079b234eb727825ce1faa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db75d7109ecb21645ea3920e3874d65265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be9d7da9fe801c983ff34377d79335266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4dfdaf9b45942992e1b61ecdab660d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace3caa9626444c429b48a380e24671268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525d9c1fa4fa71edfd731ab4e6639b9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5f38d26475b18adbd3450b2a2ea1f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548483e090ca40629371b2b5395c6cb7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3256bcc94b94e95fbff4027c4ecec6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1002533e7f5946eefbf5384cfd884273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e75fa3726ecd1ec419b6eacfeed54274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b669111fc33ef20eea9949fb85d05a2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3a0e8c776abd2c1eb652af6878199276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663cd4358caf416def85f9b5b21444e7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49782bde4dca7151ef92bed7842707e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b35451f50f82823d61c73c6ad7ad45279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbbb0d781dcd0255c0340a0a808f63280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2f380edb7521904fe5414b2e0d11a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34c0accc4af52cfb8c142c3cc72f36282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403bd0ca3871b8b6797846e6bca5088283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31fce8604f43c02e90bf70ac248abb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d50c504e8d2f85603701fee4d0efef285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d550b8dcc2b058ed4b91edc771276286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f0d1758bd92d50c3a71995d852aa3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71121412b4e465c73b29f9756ceaf384288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>