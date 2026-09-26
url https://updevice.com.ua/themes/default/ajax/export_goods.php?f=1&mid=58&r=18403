--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1291,51 +1291,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6826b48a4187483315a6092c986261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd5060da71f64575f83dd4e836e4302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34ed047f6a72d4d24f8278bebd76133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1618c639e2532d585a40e1ad35644c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9217cac601ec83aa293d3e1b4a9ff35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f726323ac179ef85a673d6cad64d6f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f8f307b7dbbaec521e63834444daa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536696f22cd6db9eaa347b95235b59c58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6857e5e03e7c238f6ca11c1d9bad6d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab76b8ad98e9342da1a9b7f626ae4810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03c8626ebb42b894f0d6f4a8d7c7db11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2503087e07572c32fa0b64d3e13c27412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87062e9a2a39c57b36c6b19b154c60b213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821daed8293b8a381ad84d809ab8cdf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403177d748d09a414f63e2f0d2256ba15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8409242fef691b22dc7ceb16d260716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ecb68de0e540c1cdb377fe87e7bc9f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b7a1dfa211a7546a8556774af816f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805a927af6e2137defe9c6b9672914019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53f1dc07cd991c2e11ac128e1f907820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee491bc3477e5cc9c18be3b3643e41ae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a527070a40510537fe93acd72a81a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef264e86bfb3fe8d785bc57a4c2f7b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a3bdc99883f715e8d6278f8e7b1f524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6424e3cb7c58c8a051f8bcb7b1e38325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31263fde43918691a40791b036a55d126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252bd75af3aebf8e47cc161fcad490c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e0118b0d319d1d154287d4b5f9b1428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7cfe9f428c819749313419d11776629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662ae5ca8fd8f9741586114bde2f6b630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7d45cdd0b7a9f8cd9c5c41782392e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66cf8e5cde841a33d9420a24b1b18832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e350655b29f11eb677d6a36c7ad7933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1743b95802e5fc49196d67a4518f7fa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918684b8cb1518e8095b25599e42694e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1700a0cc84bbf353bd79b69964a71a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b18e98d7f340749da7855f820206ad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4260d4de0ea625db6b8e70eed95562a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7dc182a49ceba0fcc664869f0e78b939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3d1aca4f5a7ab4d9b3e9129e6269a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7ef8fb234b61a688a76a87d45ae5641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480efcbb5b90f46793a8a7fa71e677c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6d9f48bb3ce7c388135d51ddf621443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c94bb2e327271126f067c52db91f844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d02efe47a35560d3ea71b07674d87945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d586006788c2e388cb3dbd9936cd046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963279206fe066cf5a0840c63d6ce83847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d006e7cf835f6106dd49034052428348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58396cdcbb0bb18f66177f1d4ba54c3549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d91d133f905d1d1327a9c629d1b03850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4375acb24c324b778e551278c578d5c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa655f3baed9c5240e8dd97119bfa39652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afebebea234d9bf796fa93223a73254153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ab66496bc13b144dd7dc56b9a348254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6fe1cbfbfb4c0dc68d11ae67a6c68455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9669f6d50f9b053d0feb2fbcbe0b0c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06e4f65244c4f95d336d7adf1fd1e757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec997346177d58afa0d44a1ca388ea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3176b68218a3df72473822c3f34b7d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4261d35a45348b066fffd5e43884b3f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2564a0ea1b648df4e2fd16c034f68761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7345f0fb1f135201dfb9a3064fbeb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719bf246a1444f71398909c8052fc5ff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92531ed0773f18999ac43ae16eb357d264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712214a0cb04a569b7bcc6534c46d3e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753d6f7bda9daf78fadc59e87ffafdc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79847a71d05fced97d908e1ef7ef8d4667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa262a967f786358168e8d32c5372968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d27c33f4737f27be2ddfb10ec3b1c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44048c4dd31fcc7ac32b9b0e8a69dae670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5632c00b315424aab26367aef1eaa071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99671d24523c23f2ec892f8552e96672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0416f3e08909a4020c3bfc3b73278c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3afa416b9e11f5368afcb7342a29a674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26895ed0950d5d63c7d41a15c0758075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01ca967b1f2f0966017cc0fe67955876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f5957369cfe3d59defbbbe40226e977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1da73cffd27a3f8aa8d718c9ad26db78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee50f383a6164e368c32936fdf5d74279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d695b3d7682c450bbf8c9c3781d3cd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9f1c55563976c27f17bac1fce08f081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ec63ac403bbc77e7583d11819740782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b791ed8fb531a095a64650372ed531a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482e7f2f97952617feeed54272ee2c984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860d04d3874af4afd12dd115512162c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc16d51e7193103512456141d13a8786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a63bd084b3393054651e15d3e03e487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649aee0548c2014dc30cec0b712d53188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e7aa75fc245675d9c7423a9153d5289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5c6b224d3f863456666bd0720fcea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289de95e18597c61534c393b1e3efd1191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c5bf75a3a7d0317fbb3aab7bf57e392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e70a819270f928e109e74b1cccbe693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80956f0560c979b4b2cdceded923eba394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364178f995919a735c82e7f0cc44bc2a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b097cf8cf08f6a6cc54d9dc4ac7f296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f6f4c02047d5783af4ed3a049f38197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938bd43c46d1dd1542586aebd1c70f498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8219b49253025045e658181d9cdd9b899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45f9fc570327f9080de04470569362100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d31ebdb99008a530e3be302b88348101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b14246a5878630e4c712be072708cd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5bc0b40c77998ec4b679279dc73e7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c45478c94ca51cb83f075fa8451ef104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355af2e012dc73fd6e4408798e0c675105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1f15706b1c8d968517413e71ad237106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418df4ee639f272c59a057adc53cfd06107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e24e2466e475761bfc810826201558108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320c95b148d022f8231dae4600d803e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c942bdd0c7367bf8c792a807c1619110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f34905154c96f8cc8d46e996e1439111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb615c90717cbd84d0cf765704a708b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930bd6c6d954116c5ee93fedc5d10616113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea38f860508124f2626be86a7ad1e15114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c956502fde7617e41996aa2d8b676115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c74b79a66f4a94cb3cd71c33de60f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74764360cfff03f7d70b9c7ef90a43c3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac020cafc69b4498e620a081bf665542118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5db8c592f6d0bd100492fb96efb88119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6bd6e683c28076d690c4506c2ea0d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad850151256f055e20086f1e4555ffe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945f5e0023f964e9a92af69f6b34500122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a856a564f3fbb485c262be114025b5d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a79776b448a2315a86b9fde9080ef3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d784a481b467980c83cad69906fecd7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bba1807a39f7f7bc823b830752079e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd081822b008422bc6dcb034459f14a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6c03189206afbb308505b7fec6d85128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901a3d929cec94c2f05cb6cdb54026f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e91e82214fac62f1c59b7d5131c4a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c3e3b8d4f51b414a7d1b3fb92c6db131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff157e7ae9a36cba1f3116b4769ea8f7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1221b5b0827592a23f85f8fd973040133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec6d39235dd225f9330cb759fadfae134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8dd68d217a2a8efee0c7e6dabaef16135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b0ec80cc74e89c64e3261405f2dd2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42e9ac931220fc2be9a9970faef535137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfe4590f4de21b2051be1fff96adec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c926526bdcd971e3d9cf2f148912a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dff45cb0436beff910e9d68ff09c86140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c1cae32e60a7a45fda0e0088aaffb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d816e2d047ff36ed5a916d6ff8a55142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4c5a4e5ca91c83bf5ef571653e9d2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bcff7f1639c0ed8f4e431a4e901b07144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79143430968a23619680ff8928113b9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266089a2f7f77ac18a19b4f82a6b2019146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88420d3ced85ff9c65f6568a59c1b86147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525bee12f5f7632a692832a1be0b5e30148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc066e972d4e00e5ff071f45f53abd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f93132c2c1867be280880d321f6771150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087e81f1fbaf938f0e332d8cb8cdcd4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e419b29d422a37896affa61bcf77cde152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799a93f067f258fe3ea50c81c39009b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6527b3c6d691c04a3519cca3346d3a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35ff7847b0de88e2a0ce899244accd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1a98af3c41d7df512936f779a7aa3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84163c63430aa5e0b7b7f455be61cbe8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19cea84827ead123952da5e5e7bb39158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6355d72ad43893e39e5721d1227dd4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14fb7a8953af2a0dbc57ed83962aff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae32d2e1ecdad362e7313f58009989d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b89a108f307ba9f844f6ec5c1bce42162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921009a7b1bb73b3dbf8993d30b9424163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819616e409fa9b07171edbbb4057fee0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b7132e0ff51c5a9aaa392fc522754165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c205a4a798dbe310cf3ef199fe1a71166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600b4712461ba65175a47921d05d247167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b90df4fb0742ce204b62234aaf9b7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8fd0f205ef5945aa06f0acb69f8f08169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45937decabeafe3d08164a2685a3bf56170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec259410ffb620bfece7f484324505171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371dc8780dfd716e792c615669fd2d7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f570ebb6504c25930f61561b08e8a5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f7b1c48817371efa007d5e2ec666e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343c1872d152aa2c4e2f9c7e9ff51ec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e948a90ff03a8278fa08715b17a8c8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb99005b5864f912f75c6f4be14e6f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0af8950061cd06d20d73f6e8a994ff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cecbca77912e9fb4b8ec278bf77d0f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b656b973f0e5cffe565aeb107a1ca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52eaa4d0f208452f7a1911f5eab565181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7cc209ee57a57ec16a8cc9e7bc2e5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037b7af33911da378cc3e72bb5ac19e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459d176f3539606bb92205c895a4797184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7f74539b1fd83ac29a92eea0283d6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695cac0062d1608ddb72728aefe5405186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c487a1f12461546b954911f718047d3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9ca68bdea7bc171ef405cb04716f2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7a7aee51173675869db1dbe20a84f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a89e5da90b7c21e4526a4cce213005190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577b39958fb6bfe8b94a4570ad8eba5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5cc56a1ae8e422f01556d9c866cab192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d469b18c1f4f13d7918016461bd6bbf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b68d6db9aa01e39c1d50785110797194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d17231cbeb81451f38dbbeeff4412195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba764520d2b0181e406e338697ca9e6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b53b28f804bc5ddb1b75227a0a44d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e5ecbc983053a070b4f212f29e0fd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73de11a93922d98fcb39787c84cfb92199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5d488e411d371223a6cbc3a25db7f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea14b607a961da5a0edf3bab4aa8e8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135b87390058cd719834d34beb4580b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ee079e611410b1b9bad3feab591fa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f043174f58b01286df417c47ac3129204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68035bfd74f7225e72b16cd8e3c6eb7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb2abf12144837f0d15d7f42bcad58206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef377a5955023d877ee31c2b678060e6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea0bec80ef9fce84876616b866a512208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a1b5c0e58466621d202f2a9186d25209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb119dfc645d5072462fde07200a4ab210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e66046f5416a7c68604c719061fdf6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba3e0cf09ba224aa3d08a4ec412832212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de2d41a2250387a13f70d9fabaed1d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87358243e4b9698467588227fb9035214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45436814f02117892b919ed33a7d1d1d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bac1ae1ca72207b8466339bc60449e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc986a27d53e56f5195217afb078fc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e942de717003b4b9be49a0a5dd216fbb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37858d228f7ab59ac1289a34332ba18219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ec0c50646bc7a8be48a44d7b1d881220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c237372bc4b6802c160c5e7b0fe093221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb13dc1f37fbfbb96234d84486802a1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939e96fe93d8ce9ae4705d91046bd69223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933afe882dce47d3f48b488a2ed9396224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749851103c9c7b8ad60d40c3a42af25225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388155485586db0db5b26719a38b595226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb81ad0c25f2f2514ece7506c78fa6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76efab2eb608b066addabc1d3ca47b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae9564d23912f725333997980ba47f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef424d94e8fc9822fc140ebf6ea86f5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c374c9699bffedcd1728f8863c5d3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948064590fbfd4d4e4e624b9d0dfab85232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2bd5ea869ab66046f91b32caaea22233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86323c16d412ce8e76c97234cc6fed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844da887c6078509bd64c12ddb559273235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807fcf51a660f1c1f5e3243c356e3cf6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4c07e17f7c7ffa7b4398bd9959120237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c30d89dc9448aee3aacb690133bf4f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1a46c46ad2f6788d1883be8af0206239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0aaef6166b84a9e4ef1c2a89e76b84240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790539ae52ca88bde977470b92d7127241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57b1a53542edf4913f083551ff4b83242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf14c4a36fe6878f4ab67831822536e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886b065390c22314edd5665d441b1d8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6de50c580bcb80976ff995cc21321245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a059eb9d627f7dd39aeb074529f3a89246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040981c25f5f728ac68e65f673dec1d9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8188e0c06ee40b22565222e6b3345a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b304bbca6f5fa87b98a1e26bad4410249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922ec5c9812d800cd6fbba784f5da5c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907011e299344962f32bcdfb72cf0c0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e69a09698bf94687677314a71e78e5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b6d31bcb521b07daa9966878b9ac5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76674cf4087513af45cd556b27975202254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e390534c04ebd726a3a47f6a56f896255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf70efb3921ac9bf1e11cc0638c6b40256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193731e12b0f76fa9f0141385a79688257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201be8c865b37d5de147adda6c86764258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1fa61cd11625d8008d207897cdf542259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210beacc97fd582cafad27b8c130dcd1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83ffc51c8847c503359b7631273d6c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964de33ece1adad5e4403005889231af262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340ab8127c069ad847cf174edbdf510263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae1def385cb894fb17b0c3efb0cbdc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1e339a61ab1e3a93a821c9b3d5c56265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b38471fc19c8d9274e2d0dd1e160e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0d25401f786f62ef1368556f14a88267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d2095993a8959d63270707b5da784268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daeeb6b90ed693d37921c41c22c75d5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a98565fd0f56c90d3197c42ddb9d44270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b3ca5cd3bb2eb188df1c6325851a3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72625dd136bb4d588f5db28ed5bd366f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33061212fd155c43b4fd77f7751cced2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9cd6fbe675352ca8e7bc3d6366ec6c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86079929e20f775729f2cc5114cd1d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b89ffa00e39f1bbe3f4d20cee68ff2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03bced87c9f920ffeabdb54da74669277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bbe737b3e27bf2a8fff7aba9e1171d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627dade939fdabddb5434c26870f010279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf504928de35db7f9adee0b8573d777e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e776a200fee28d116142519f799c2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c55fce3eaaebb65dfceb2f9966730282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87495fb1ab4e13141d9ae32736ee7c2e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7272b00914e9e548799e77fce372d38284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b18f4536059c7d2bf96043d42ed1e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105837ffbceaac05ad115a27958a057286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda533680988b575f04e37c4fe06742287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28b74d23c2e5bb7762d227849e9d31288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976e0dbb78502464e807d0dc805932f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142be4eb70a581538e5aca365bf82fc12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8863af6a3383fdd52dfdbcd54e5bf73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c56514617a3d01981f06ac231e506c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba74fbfae7ab9c0e86721cbf34dd9e35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56b0e66a2d827ef3678305eaeb244c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2debf27019e87a9773c1b1583dba3b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e63fa37f01d4ea30a0d785f6b86008.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15fd053a7ed78816f27bdefa6875959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c375fdf1ed9b9cd545d7e525f48d98810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ff93e778100746399734c3251f95411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f86259eed61b0a802d41327edc00212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950804e0a281aec6803ce6cc609097e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d32b48a6c3a71961cdec9a3e196c814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515dc2f1cb292e44d3d2b49d9a7b27715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c167e64f0491fc04dd70196afbdf516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad342a0019f33ecf6586c4ae7608d79c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f3e3d517715d8e1634e7f836e42f418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7820ddd6ab674a67faffaf1e1e378ff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca32db7087c9cc736098310f33789220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916293538f9db2825c816951e9e190bc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12a1b45ebc72b4fa1ed12d6fd830c522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77477f03ad1297561572f3dd866ab0e023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19efec3fe05d91e0a9a392f775975b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa962006ff3ea2012ce0f959e8d0729325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f29b393f56e912aa1f5341962169ef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef768f407525c76a81fcf373089bff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d72aa143712ae01a9c612605c075128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4533f35a020443d65ccce17a6ed75029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b03d16c9ae648eb2ea03a99c1784c730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8db5c533205da36442ceb7d91833c631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18b5a0fb541c9214afb8bead8dbb3832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962e7c1618e231ce1e6e667428a1e3433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db375bc521957361785976c08bfe31d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90a35d756c63eb62e618e6f88bc5ab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74153a9f7e20fdc3ec13e045a3dc286836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dfc4283c85b43527aeea675ae51a8937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e8972da2b53218cc8e181f4851f0338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31dae5eded55092b71f4e9aca8f356039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4a25d0e36841943a148be478860fd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119cf5affe97ac05fcd87c6acde137d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed9d6ea5424a727ff8212150c517fe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5c966a77612ca747ca6c8ab2f9e3543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6626ae220cda20f9c26807d8f8a8b5c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2ce28e49df55f96881d43e230eec445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656e33c5707be7a272f00493443650446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d71c86285053fbdcf1109b9702e88647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723cf6f8a7d875523a529ccfd82c02f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f748dc6721487ec8c31efe7c47bf2849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf73fdd37f5a40dc9330449a367595750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e5327310052d23ab1cf48c22d641551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edafcea2d74b3e4e1bcbd0f212a145852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869fd47da1f13c00f0f1aa2df26a64e953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddaeea8bb12f085f523283dbb8c24a354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e1a24ce95c834b622b359826cf41255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071b579c015e756dec934943a02e1b656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9d825ed07bbe89d3557506878b02a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4937ade8f88c09588956f73ff180f6f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00944eb3f3b3942b5c1e0f027d15a77759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efaa63fecc7f5f69bbb0fcf2227176960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87643014131d3bc718eb820b72f1bb261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b26db6f8cb6a4e396e51ef2d57266a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c5a8c283bdc357377b75e22df293963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62e597ac4c1381356017500c1920d964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68b770407b02280ec2945d1dc312e165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459909c73bd5dad52acc24295af74e5f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6caa857af30ee07258959773e6d750467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070b627584fa3ee22a1f6c03e3f419868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b00a9f2298ca63d87e75a973a6ec069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e1de80a1c0a00c9c6e341abd2e46370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6d5a58dcfc42af4060d6b9a987b5571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ec3ae24dc123c0dc6a050848db4a572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71104ec27adcd745f8d94739732ad4673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4614d124534dcc9fd0cc6e2f75ec174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d9e6b6458bede07e91cdc0f04424175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9126b326b79704e3f69ab04cbd72476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc844f6d6b65087881e117badf3499977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891cb264ed07667f310fac39a291ec8678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56e04267fa3d667c4476c171476dd679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01753ac0445f43f920e80bd52f9b91980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df2661da773da0e6b881467453878481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ed6b4ff1c06e56c40e091c0fbd7ba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ad2b2c2ce854ddab666c8f1aa9c8083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f95f46deff15287e5e0d4b3c1ba7284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23ab2887d52177876c055d46291bd085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f01d5a6578b19f5afa1659a5a3bd3586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a87f434147f6eb5c52e8d6ac2297687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20359715d0605feddd9f66b8b3e57f4988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ad28d1ef94a3914de5bfb5f22b25a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a1bb925c81da613838742e966132790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f60b1a1a0bf5f49390f615a0adaad91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0c0ad4d24ab9c5f3e7caf89f2834992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4ad3c102374447f06ec09f95acdb693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4878c658871f1235ad6fca6f98a5494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fdbb8d18fc39f0143a69cc6e80f63595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6638cf5e6d1d10f70ad68f4e2f67396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcadb1fa5e5bcd9efc89cc3f86e6e0b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b0cc54a8ecd626fd8f38839cd4fd298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bdbe91a34e432253723e822c2b726499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d04e45db325904cfabcf635e7875e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4019ce333e5e6ade2ac35ecdffd8086101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e6b9082248c0737471dd50de9acd1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814ac7b815d21cf0429c0b4e5afc8ab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a234763ff0672e5bb71b001f2c55159104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2094ded0832127eecb2f1897a2f138105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896ce262cf242df3458fc86a80a691f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e499e3b2d29e6aec9a500df2abbf5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc10e421e957bef92fc9ed71931426108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356b5d1b9ddd59325bd96b74a4abfad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e965998e3fa6e02de8af6c3b07ff86110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bef14091a45c79ae2a0ec7aa6afa54111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d0429724eaea5658dc675e00cb686112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa202f857bb62547efa9b69f92f425113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd23b30bec2dce988ca5a316c02091114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b98790c38e9480d22e02f250f6d799115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2b21d134072eb04bfa2ffb950763c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d0e11797b41aa0f8c93f12632a611117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e9d8f07efcb550c2643ea042bece1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adafb689ed732e5bb266877f082e0260119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7fb942e55b8d585570d78009f2650f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779b8dc4ff27739d5473b80156e7c8a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ed1b17df613cda90d4c758612a3e3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc608a09f46c845cef95f4583c8eb5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a286acf4c5780f41f651fb89da594124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be6966fad53873284006f7a845849b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e1d2d2d36646dfca3b5e7de0fb1c4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4534d5e41f8a1070c7cd99c0513b4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52277d0cd007064b28724ab8f71c2f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccffb35afda0f8b60da98f5c865af0bc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b039e8528690b8e90f69e08e024dd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1cd202bbaede50f20f59e21e70707131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b9b0eb732f4ba368ec99f4711fa2f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4522bb5ac24dde8882d08558a75cf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895d8ff740ec77d6cc5ea5c6c9794cb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5484ca156aaede001cd59f53c948fb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaada7ecbab3e7f7ea7da1a67057b33136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4b70b86f40c0f45947546da7b86e3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6b885162cc945043e70b93de147df138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc95c47c5c18c41659c41fc567ba2a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c61c6d791e5add39a9cfff5484bcd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b4bd06e07073c5092a81ff31c54ce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a316349bcec619d4f5e7930663cc43142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee168959b826ca8404f8746faa9a5ea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17173a5276d47f85898139a7bbfec82c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce371c25a7eedee438ac25a1e8d74a3d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd646643e7de299a0b8b92e60155769146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8becd5a3c4b20a371d2dd4425c00f395147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a77c44595449217ea2de999cfc95c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d860e9c95f38daf7e7db155a4b5c1e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c28c1d8967a9a12161958e76a38578150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6463fe49b89b0d2e1656bc8479ce7a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dcc8e6b26adf6e146974c80438a7c1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe8bd94eb17886acc9cf52da7f7ac6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfebcf48040bd1e592be5944a614cd5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2651397b00d11748dea0c73cd8a7bf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8c37259fe4eab006b98382efc8e97156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863c9e6b0fe77e84f4adbcb09b12c6a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41cabd4a99829dc745401e5dabc247158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8a73288fbdc06db1f93ba8c80de99159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cba347d68276579a3ae5e2de65d27b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b168061161bf3d15cc4dc50d03746161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1fbad9f7836d5c65602e98bd96e4e8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44014bfe3c7ab69dbc1f8efd2742616163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e417ace912ab185ef8b3a44b66f8653164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859bfb8508722815753f2e1d78f4d5d5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a779412b226d96fe2ee6b6ad853f35e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10531519572e11b1c551ac6a0d7feb0e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a92b62cc906d3ca2920bb10469596168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f17919d083931473d870a46fb39ff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9268c9e95b81b465556f564d369145e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4304cb3a1b51ed22f053d84fa330f76171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a4e5a5c21ed7483042835e0b6317d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c7fdc171e65450090e2ce6126bd41173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467672ae27778a50c58b0e299802aced174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1bf6412171fdf89193474048a0fef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ac9622a963c9c791c3312b83c4b27176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b69ad94555bd4e7c6809ae827b07f4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d7a841ba85b72f19a92d4cdd756a7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c608d26c97b2ba8a2756aa3b38191f2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0546f6c01250173f4f6e1a6789248180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21554d9fcb0e153ef09bfd6f4e3543cd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305728717572b1b940b7f717079e098182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a7a9358019d469ffa68a0fb731b7e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be220b4eb46a18c787c064cc029af26f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040bb7c47f6eace1a5c894ad5e1aa60185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddefa85487548917e8d12464a25040d3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6c33bd475beadeddc1b1f14aef5c2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac68a85fb7a5a73e135227b5f964a8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83851fdcdff27926874773d649a3e941189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789cac3e3699d7e6a82cc7dfe46b3f6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876aad8ecc16e07df3c2c7aa6541b01191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09107d74708569a08631073ad3a097fa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103dcaff0fff253786a63d273e915826193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870040d207f6956b209c8563fcea6be194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59a09de557822e911a425e9ffeceef195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69eadfcbe8e981b25c962229f327e64196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1490695b52742349928578da722a2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3526c06c1c4a91fa5b8cc5db7416f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cee60c20e24a227453221f5c080099199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555990a426631f09b26275eb730a1e08200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff38dcd1740b572f6ae17552de33b3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346fa15cc0d433874828cf92352a2c4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365334bd1d8bb000ca9cad3634d00516203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5387efe2f64aa494c3d65941857a31f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce951fdd4e471e31a1221203d5346949205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5996f143aa05572a2fbbe9e7d91d635206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b0ea2b011155503ab396e714d26e3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d7366f54955976ef322e1c3925342208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4c4fb8ed1197aed296e48e6f7ce65209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56c8180713e79d0ffd50c995a391cf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f8f6347d9641713d5113258676bbc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08fcfe43d0af97e7141ddd583123caf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de087513ba3a4cd597764030646e7bb6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b01ee54d2d5a3cf2dcf9b523c062a4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb7460d20dc62f9cc23a9b13030e87215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05806efad9c3ec3fcf3371368e160c8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd381102f4017480cf3189a271f91aa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6e9b4cd4418f27117f53fe13e17af218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0697f02c498c321bf4454b0158fabdc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e6ffd4ca45005e4c3da0eb8e0804e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f0ccb9f679cbc489a7e6b0aecd525221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd902004419a0d59fb6df8bb2b55ae1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e2a2bb657f263aceb076dd88bca31223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1d386d0e44c53ddb793824f9537c9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d5deb5d2dd2b320bd76277990a1e8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18481aa97f6eade47fe08dacf21857c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c615d68e7f37556e435240e26eb45227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877598e94ded243b3e6bb581d6fda0ee228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadce14dd3e6e33c293a777d4cb7fe1a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb839019b88ea7fb9a9a8ebd680bc0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc9ab2a68f8602d3c008fad43ce7fb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14e55ee2d8aa39c6b061f1cf524c31232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f900983398d4954ec89d0754cb66384233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359e038fc53303dbf94d2734a67c61d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee947e674503c5c2b2611d114dea9070235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd912a0198bba503f6928b463b1f16236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7baf2c09c64269c6018bb8ec2da9797237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0bdbdbd9553f01afbc30cc6869c279238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8f0597d66d0d8e5f5223c11a0c62c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119531b51c00ed86fc5b838f43e0e02240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81778b8270c031ccd06cc9231884f69e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119ca3d8a7f0a8825891db3035a1409242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027f8d76853bb2d5ea8f7e35fd9eb0c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b051f4a3c626ce11fa0aa0fe370ab9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d5cae8c8d15e67b1e249356a3ad29245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e98260f288d8bb2862dbbe503407d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8fca6b7c8e8dbb11e58144e74a74e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003872c1fd8e731357b067fed36e1a2a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff7273bbd42891960e6eae2fea3546249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bdecba48e12bd9429176b58756d947250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baec21768fab152adab238c16437542251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc34ae5d74a20f67da23fd22dcfdf8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecbb22b28fc543ab5cff94960c7e858253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb819920fc99b1ccc0ba4ecf06161de254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a27ebdee63acaead69dc90fdd6476a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db576493f37925fec1de5e66fb7c08256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ef39a8d397cca49efad240e3225c0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389889ced02c39a8a83c65b4973ce29c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3cd27a94b5ad983f8cf1e2a89e6d6c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0d5d0e2c830e189df24e04a158908260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e17f8427fa5c58057ec7da09519e8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cafeba1a6449d6f89c58b6138c79122262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a011c1fee95ae59f2005c99593602263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11e0e4253cfaa6d7ed6c3261d24a1c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877aead7f9b60db143074c388862de8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e750207f5724e01b81730cf2845df0d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6cf05a7e6771695f21a4be06513c62267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4103a34b07e4abac37624ddbe409f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5cf50ed4eafc0f7446425a387edb9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656bf375256d222b31f669148c32cf9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562262777eaeefa2bef0bbb0faa2de7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1ce27854b3744a0ec9d08747d110e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26963d19d87dcb74887ee284163fea0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e594150153506707efe9d6632ae49ad274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ac08803d241e1fe5cb95cee7d33f5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fddf54a2e2c953feebcf043e131f6a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611c54f0639155a1b64babc61cb8371277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e206c77251855430c9fffdf52ffd79e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687d7bb6dd53e1514b7be9c476c7243279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2985ac895b128a2fba46100106500280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfd6b3bd2197055a91e6319f7793c8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d30fd81f37f92155000e473912148282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192b51adfd32a1bd9e2ec07da6c85f9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f2248605353e8c2f6e55f50b38bf3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0eb9e9951166b17176bec77ff65c3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969db96fd2d273b48f7812382502437286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc932bd37933cbee3261982bbf3c47da287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e459443585c04eb8e964a506fc979288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>