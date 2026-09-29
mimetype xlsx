--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1282,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489ce80e412dd5ab61d738ed64058e91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9c1b6ff4afb2bac9c8f83a41d16192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6feda8ed06bfe1b1ab5ee75e506a1a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8356780d8ade9873134dabb4136c34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef51123a5cd1bf5fd703beba8b02715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897250012f39b02ccc460b2e5d9a98206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd47955446f0cd7183f263e03829077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ac9f1422d69796ae5205866d2e10c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73abb909aa0279a58a6b34105f2ad79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656fc3816da8298761e81b394db4c31810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3687304e4769b442598e330bdb0e02e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2cb2ead250cdfc771268579a7237012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ebc678d658f4cbb6c15df15e89e0013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc22235b72870bdeaec9a1484153ec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421005125cb43071d799f404db08b56915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344dab6d9df7524043adb9e4e260e5e816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e317826b6132e3421925d8aa117a917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480e6867d716adafbc2a0475424d7d618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1739b18ce3cbcf5dbce863a794545c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af3988aa1bb6dd084cbdd129b7075520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703826b95f1dc770e3c5b90ed2f6706021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59861a8bb699506a03b0a5cf75004d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf44d1bfa9318b0b1f2ae32ab5fd5e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f5ce66c7c978cd17a9a0e55a6eb0824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ac9a41e64451b85ac06683c2e923925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023d1eb4faef7a3f6f09b06112a006426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12203cbed89566464b091d3749822aa127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15553c0e383cca11dba707c892e2208728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5b96b1c7d75bbb5d2a7dc24a4608429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6072707273d9d92ead082296eb98d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7790d2c0bae9325b9f12f24e3d4ea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc77a3d533750c5aae8e56432ccef8732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eafa0e04f034a87929a3a879ec769633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ddf8a0e469a18364e019290398c27d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b4b647e6c539c8949c1c2e4316b1335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b75cca765ea43fabaddee242f8f9b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b198e2a5581ab90dcbecba075354a237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae70685e896ee146f8c1d77c53930338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae667ffd7db36a127ad43599a7c76a339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cabc21027a15c7803ecde53f362ae340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31eafc83d29e886e705cad2a68869141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20fc4aea77bce58e40d8c27edf5ccf042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac566a48e99d1e1c066d0162c6ec6343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7991ee33c305e56addc2f6e91f73844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64374149bbf589fb28e3bc1d90e29e9c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f7b0d5840c1b1ed11522819cd9aa846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238db429f96fa0d13327e8312d016b2c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519f20e7688a99814e357d7bec5277248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2014485658e878dad6998870e9c88449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004fab633e1b92010bf019fef6dec1a050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723a14901ac3354fd7137a8614e1ec251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418c5dd1538e2e66b80904e7584b59552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37264751a235aac757208ff48931687753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c4461df435a7f32848a098d7098e854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060636914dd9a62637987a35370a56055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5e0e38dde5df89f01b33a7e7c18b656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e20a6701f08ae301a191acfc7d1e3e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970b96f58c30589ca61d42e5b370ba958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525ddeb1ebbae60fcc92da69dc4fa4759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546fb4bd308fa97fac174e244432014a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a6357b7aed604d1fc810a27e1e73461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550700910af0fe3a01ed4692d3b317b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf37e1d539e8c1f674670dd2267d24d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a0e8a8cdae0dc242dfbba99f6657764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967dc03637a163d79e094590f30a95a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b93b0e3046dcc237d2adb2c7230fae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f4050b2d53fc55d077cf9ed0d0aac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2545e8e31577ed6c7596ee75eac8ce868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eea5a290ccc75c6780b32a1389ee6769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab4edd852c9fa453b8ecf7ffeae29f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320cb6231b5cee7d63f21d4111e7957171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d86f0dd65bd6d8d4bfdcea524be16472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2adaad0f8b5ec0ff3dce459ba766c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78fab3910827143beb154c7d1a3768174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267d4c55ad1f865cc14cd57d0cda1f375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92b34df136660e1bcfbafe8d4be61976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdfa591a8c4882fc62ad465c042b09877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a4ef1d87edb972fb3a4142fb2a51d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3ac06efe6e16cb200362bf580710079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706222f591901d12c92e63255b4500e580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca456de8d40dc36c2bd408c97247713081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5f20b5faaf66c25bb81743004ed0282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5d4f4f76183c7f173cfe488fc601783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3627ba17364d5f73f386407f658f084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9a522e7817a4aba2b82a64794f7b185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8ecfb7eeb740d74c29ed80a1e9d3786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4aa4caf518eabb007915fe33acbca987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65719ad14e874a2c2dc794b8a640af0a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a15a42be24f05ee47601c7674805989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc02eb11bfdd7bdde0bef53016ca97290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2e7be02d45acd8efd500f43ee1bd891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7c59ea66f1e62b3f338f2b9d6be5d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc4a13e7153ccb8b21e44b0257385993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7d11d1a9762f2de5c3dd93096d37d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163dbaf5759cbf2a49fda9352e3435e895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24af63b3aed18247beb1504e71b35496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fbd827e545bb328f739836ba23964697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f06bda27dc714e7a8dd8b00d5b09598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa4a9ba9f53fd40bd80704a64495f099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c777d822b32e6b488a6d5a659385a12100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727efb546582ec16a071e91acd6ddcb4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e58a3d39828349a8a03de576ff6b7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2366a6f9a6daeea5afb461f39de9101103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdefca0c8cd77c8b7a60e4c68a1987f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71441efcb04b6c0475bd23e9608afa69105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9cd587e06c3eeb667f7ab28b3b6e2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2750ed56e42f06e77ae72c5684dfd9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f013347365da5c3c63beed700c622108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab6aa5944d9170ba14ef97693500a3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e666683f4549b2316b6c1e148d601110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20825de3daff1ec7b271a2808d523097111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec855a8a8e48402470ea09d68b4d8e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd54dc7703aa0b462162b863a3e2e6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c0e75c72410d37662cde3726a2eaa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f0329896a4265cb6a1ca4b675f995115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5ad5fc1085baf5ffbb54f5e00a188116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a03b0f6699b350d7d029bf99f0a00a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49aeea9af6d63aeefa355787e09de7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3222af462cb769977c0a08e032852d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60023c797841defb9c42eaae9c2b5ea8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37631d869f8d5f22b6c228a784bd0d4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79545842a484ce54680f32f157927881122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b3ea472117e5416fb3aae5662f7d8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473033f409e21673dc1464531d86875124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36587e59629345c622aee627afca4e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8d62bbe3ac8ab39d33e5009d97b27126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd1325216525d10b15b503be3899b5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518fe6ac451035a0f20046bcbc75c9d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca26b3f1a498d0655232e0f96d5fa1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463cb67e73cc4a9bd2c947766978c1e7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81114abf9f29146a87e93024f59f26f6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b033b5be247d344c2bea66821c5fdbf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9305fe37901075eb00815e7432ae4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4ca878baa7232337e38aea28038a4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30118aa437842355693142fecc9255135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3c2b73270c86406e18f4901a97b9e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ccfb5bd3db75f1baa6cde0d9534e5c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a340989608e4c1b8f08da98df0729138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b175b555c958692afebdb434bdca2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64c66a7837ec21493b40dff86f07c7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c58448204cc6d6e2ae9cb97fc38cca141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b4d1cc3094b2f9b43c5e7058000d0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd0e52442ce095b2a15dc1511eb3fe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb518dd0079c833e4545edf26038a3d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5e3aca68a9e69a6e6b8822af13c08145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dbf9a2a4996db126016e07404d1024146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6117343713cd6c99227fbcce5409bc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e90177c183ec53945bd6838013af7e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20c44f66f073ee0b024b3a80b0090e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2bceefa192033f4d92f61573eadd61150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8eca81140d7ae339d12bcf9772a2d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97161bac3b0871de9da21a0816f7c5d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10004f3460367bcff4a020e3239628b8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8254a5539c27433e439fde0b125279154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5730691e30f2ac0ab5efa10b0d050155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaee833f06467e0545d716191efd2d3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95502def8bf5dc7a3a0ed525d1fcd8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f6d485a802f66910ae0986166395f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421ae10c76a8b51caa0e563268d04f8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8617d781c965db09f46ee1cfd6b409160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317930a69059aa2e3fb4849483b7f3c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2f9738af6475d2d0c10eb15b64f00162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d87a0731020b1f5380368dca84784163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c60d628400d18614ea05a8611e13bc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84fb9552b462c3baa72bd4c5dcfa76165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923f7c53c30c5603a77eacb8fdf9721166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03eefae3038baa7ace533d0b479a4c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31749b5bd29ee9f2b9e5608b86afedfc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f553328491a2679e9d4cd763fc7d2e0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032217e0774e691767992b0d051d2838170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1a2db63bdd98c6bf32b7b0d8bb690171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db9c6c2182de244302f1e991f77236172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98c7fca7f3bc4e2ed481883c7458bc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b342172277d6e4d70d48f5e7016a52174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0871e1b3df70b9c51ac5c569c0de1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a837e11cadff1502ddcd95827c80ac176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d0f137088a7a4a9a19711832b3347177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e5a305880a74e9d8c84c944710298178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2cde5c6d35eeac8f64365cc48e276179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ba6753d7dd71009626ced89d33e8a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ecead17070c01323917c3c2a32f47181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5fee39839441acbf745fb598fd870182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd90ad7736554a06419ff2c59b58122183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927758692f499d4e94dcee153f5c177a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69e4de94445701ad7b6978fe5bb485185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991bfa785b60844dd4903d5f4eca288f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b86c44812ad18df0b9a705cde5355187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e38781c9a468c56462a2d0c0c07e31188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba200a3b0cca04a41f712adc436cf3b3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39765226b8325ec81999af562ff88e4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae828815c6737143c0238bd611f026a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3888680829c23b0aee6eb1753a74272192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50101738b7e7c58cc3f2b700953c6f8e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b734955ee65fb40612a04fbdd483af194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a969d00fcf0d8cfa17eb8df6de71624195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4618e58a3af0286ea89734a324f0f24196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95a1ff600fbdba12ba7adcbafdd750197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60daa88092868cffacb2b09a928e4c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1ff3cdd3712d60f1cc7ae13e0bc3c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b7a45aabcd438d267e67278936028200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4ba23747193b5c71acb3107ca22e5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ed99c6772e11d59fe33698a1a0da5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813633c0a3f564f4c814e41067ecb0a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2db5681ef11e9f1c96cae44d0358ba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4cd77a80b232cf94e9dc2d1524368205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443268f9f056e76042df8eec7282948206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab798cf82c6cc92dbd9c05751a1d49207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b7c13f2aa0844ae8101dedac8e7c3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66ff7b33bc48b61ab488ea3492b8aa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b19f9f83282354df360c39cc47dfe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a346213d49b9d8fdc49f078894f2a08211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d8ad6658b1204c3af01e7ead3308d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f879b599582aefd378674864a6998a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562fd6e8005ea437dc54bb928d0e5856214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f719768566a42c59b4ef5d6b15d0833215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799951c64dd8a7054656da4d5d8eb3a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0922d5c14e508668fd2a86da4a4013217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb6bfe01c9f76cd5d109b57acb656e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676f2ca8e52ad0ec5299fe920896838219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2a06a78898f0b54731dc38970e79d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7dab47ad3f26209b146efbc84f418221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc077d35716bf6a7ce3887f32cbe09222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43a7965206670c6af4f9f1e501d240223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ea236123dd9400ff59497f07495f6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70c8f871e7123dc98e2a53e488f143225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d7eeba628682d74b55cc146ebd694226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a1f7c423487298b2a5425abfd9003227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182cbc9bdc9e6475dbf988984263b9ef228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474fa3c85bac32dd59e7b9b5ee4b22b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f0b36bbc54a28e25f1b0014b5a6a8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff35bb0de5eaba0641682e3d0e87106231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0f15eb8500bdbb6bc37c30a6fba55232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a57deb48ffca42fd67bee4522daffb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570511e9dbf67268da648686543c449234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407093022bdbee0f01859caffa044192235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013c060be4c6814c87c62c0de0e6c5e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687c64ebb2ccacf341a0e35f4c78ae7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cab90a1e6a3513b2614a952dedcb2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f39d67bdd7fe9da695e974bc6c0824239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb37cb121827fa6b334a120f93afa39240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f54c8371d82ccd44ee8bc8575302a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f825ff4e988aae853dcc1465d126c4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d28b50850679d4c4418140f5ec970243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452b8b9c357aeaf171fa996be1d21ec244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff15d4de419b82f50bc4d3274a6b4d6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590818e82c290b8c8a7e8f551f525a3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0b89ec0f98bd5b0f0777f95fd5a0a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939f8e7db7bf12de0c6515023d6fb2f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de48ad909b8eb4c3aeb3b083e432978249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e75504198d9d5f0f58a4a33409ac7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3e75d57e8781f03e5066001912e45251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145736e089d4809974244be597367a74252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92668a7857385cf810c38d14cec54e1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b29b059a94b1b413b10f5b4205e35254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea9743720f3b659a74393b62716aea255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923673379e3e54a0f03caa1abbeb43e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a2552e701d867e651eda5ab0ca51c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363457c142626ae501f07360b476350b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1c50499ca31ae03db2f074aac70c8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c639ccc2d9f14aa1f1ea21ad8389ad260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220b5c06bf7c28058f9e91e46c8fa1a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6709f5f2298a836a023551aa3021f9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f31d538d31da9f592402d8c01641f7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4616ea3c78eca2dbc07df620e68a30c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021f37551e3fb0e4de6b06ed2608f62265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b019ddda4ee5551a1cf08941e8fe5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01e63affcb82e6c73c65ffd553c31c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca48f8c3c75ff3929c4ea3cdb04008268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020f423d4881d2881676b2e092a2523269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ba9562a42072be9e858c3dfb7d19c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2ed4c8862a1307f6be16859aec132271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30b9bd6a9a6c518311bdb5cd1fb59d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c8659024b47368ecf1847f9ec852c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca0d84d0f8fdcff8dedd6295934007274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765fbc929427429ce4795acdddb1b14275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c6e657ce38044dd853c0326b0b090276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f733da9a0c2a4eaf168ec529053ee99277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d203dad11cad6f4e3b1048e5dc4a4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d092e61dcfefd43a4d2784fdb217e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626e9c28c40acfa87d2fbb9e8689868280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba076c0451d81fd4304a1c8ebf52f76281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a1f1c8980af7954611f192b348c25282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff346cd85c581b441787a21d41bcd4c7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d9b3cd7ea459cc56a368441e6ab81284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2ea33c9d60e7759e3e4eb25972f7e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453fc025c3f980606d0f5f597c88fc9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8b5e2205d7135807c98fc50a99721287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2740909f7d96aed1ec28b4c05011ac5288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1adc9a3fc741bd9d153dde555ab8831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35edf91c4f7978adef9330bea1197e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f375e6774bf4f76946bd3900a239faf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7182e122945417546460412b1d08874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073b50b793507866cc10eb50402d75d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee50599abab72ce0db0bd314d784ce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57eac118ee5db51118730a2a526e947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c06d223bcbe2c8bee7cb735a9e5a7f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47f2bfbd48a59e918de733e059cde09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43156f3a3171bbf91d51718e4b3c74a910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1097c5b8f320e7d470431e7dafa0e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162eff6e8597cb4bbd46e0b001333b2712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4896a746acbeea6c6dd9b16545530c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832ccb1fdf9d4b0047489dd4b8fb13c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae5dae5ba0b9568be27c76d8131e9515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59e552947af9afa306bf9efb40019916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f10315ae53e31d594e1d17075a0c3d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b239a616f44648eaaf160169b5bf618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210782eb3b6aead49760da5c248985219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e40b0775c6c03296437305c1f9e2c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f087d92bde637da2b120f9252c0ac7b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45749f7e27c61eb49a94c38fe3c363af22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056dbe7536879c0c7dea7bb58390aa3023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4ec468fbeb55b6fa3bc3aac18942724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c2dadccfc212145894b8269af9e0625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496c509bb4473dfd413819509860a2a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb7151c7fb448f4f8b581ccaf6309427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d14ef44082e96fea4e17b4567a17e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34defd637889db83bfb9bd695a54cf829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f62027d2ab48351c472ae529042ce430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed179e9ae3c7ece81ac522a6778d2fd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5b1bca019ed850b5f46a6263bc89532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c94c5752247acd592e8f5031374ad933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401b74da8c8a132538e8aee94b1f12e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28200fe06e7a2561b03a4210933dad8835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f388dad638aed788ee787b51f5d73e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb04332e720be992dcb51df406f0a9437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edafe684f48a67d54c2785bce287e1238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739eff05a7aa831968870b1a3588931839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c541be22b095e608223100d242cdf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557400af1c53e10808120d39e0bbd6941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e9f55397ab4b4d768a2c3e60796a442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f59dff9ddc27a21fbbf55e7ef61e943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce30d64f60787429615700aa52f83844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f581b435e03e9c472490c4bcd831a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04dd85583a57fb0cb3754db569edc346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55be6f50f6611ba4ddc73719569b8a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1fbb27e516247993e49fded04a2d948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34fe3b7e7125653d417ec6b6c6a17e949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ae2b22846bb3542ce603e6ee1fb5c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7abbf0afab45315c4e780eb72d8e151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa640fb1093380f447f718ca6f05bbd952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f764c888d3621a2a588b0d8853e649253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1dc061b85f59abaf49b7856af385654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf56a785ebdd9aeba5cc71a8367378855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea756565209e18a3342af8452fd82c756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c61cf1c9c2c3ad8a9a5fa225e50ca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c5a3b08a3030103822ee989cb70a758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c747bc7241e61668f3b039a710a0ee059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ad406d91a599496f06cf9b9e720de60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd82e5ca8631c7e940906065b2370bb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a475effce310bc3b482c6275da849d462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f750e663f4654c282e430bb80d461c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2a6e5128faa42b661b5bae2980fb964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cac9a0ef3dbe6c5f7a9919b9354e0b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed84b3e8def12b0a5459e869b2f25f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b52aa10a86b045f0d7fa1477f8cb967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df93c649702052d4d7ec16a5ea8140168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a927f61722d5918b997ce4c25f4fe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816f4aed6eeb0e01e7fbd0896fa5f3670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01085d61039abe06e44f1599c3e945e771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81012c4b3594b10e604fc3eec7ea522e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1bac6fbd0b2b452ac3452452d151473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a446fddea1e4a81b304b089a7ad760e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec64f71d46f67cae4c5a0b0bf1a50c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8fee402c2c1320c823f6cd1647b1c576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e901966582b84ed7d2a964d8e518777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058281e21f25ead4ef9b2331f53e5b078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1605e411873052215b5fbb2c329a62179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c89670352d59e1cfed6185735d7ffa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb3bee6cd0704b45a8d732bd2a4a3581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141d1fa0905e3e7defe258e445cc75d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38ea25e206ec625328f677690b3f4183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b07158b25d241001a817b14fb45e884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5b5adec147bdf07372374372680f785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39843467d93a5dfad99c0f336c046b786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821ec533ba9cf81ccd2c82ce9045d1087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a878474a09b9d6439d3012ede430ee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fea9c2147cdf726dc907cc5c15bfb389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b270ed3315085e13a28911941687ce90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f41d1c749eaa9426a70ce0f7f9586b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aec84998e2bdb5ec6a9340dc7c6e3592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff98bdc7d9dde624e1d903ddd9817c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce474dc74502b8ed9c4697a45faadc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd54667510b20b14d8115e9d94465cb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ec1232e43b18d629413c0fdf926e496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c05fda3babd3aa41b19a8c02daa5e697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d37ce91aebf281aa0a7a25118269b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070295a80976e56f79ccafacdb9be0f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e56d2950e09eb9ccc59abc63779c0d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf2c26ac62bf9fe6a5d1bd72091e93101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dbb4f4ec97dfe0a5bcdf186da649ab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56fa6ec8f6503258f1ed8d5b715aa3d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ba68640b4615e0f0cd42dc2ab11ad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb69d11a54ff4492b1c876b8b723b8e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53873725ef63b83d5925cba0fec423106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93648b4431a4b52e7e36e335413255f2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc837bcc84d6d74f00ef6692a85946b2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240df631f1145644502b90df8f1a32ae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845c45c8ae546fe8c7f0ec8f0e60bd7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475b0b131a80fb9a18c42eadfd9df29111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8011cee7edde9e7424ce2b56b6698ce112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c02e7a253cf909bc5966b8bc6a8da113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20e7b842c93167820a4d24724920cf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e9fa30cd3f76baee68f909afcb942115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18cd646a3911728089f02ad358e523116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0c1d7871d8435f125768a58e86754117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6759252da1504391fe05b2ba2bc227118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ae49a086031baefb5787812489e81119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d9f145e4b005af28ca2054c124c01120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567efc1ca1e2b33223d2f7613297763b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f367727e9082084add227ba38c2d5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69165666710cf424f40acfee502bc950123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717764eb8ec90c864aab447cd081972124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae282e8bbaaae47644f0dc2bcd717c2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e72c9a66ddf2ea8c741aea46356f12126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965aee4f43f7d8036dfb4eafe6cc609127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d68c2f99d681d3825a004cd6d4174f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8faec2dacdfdd0b8501cde0c9e56fa2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e3dd3031c299bfb63eba6fa4c9d52130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3066bb257acaa063b4f7f3335f282d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69135a5abb012069ad1b523f1a942254132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f3a5d2190b8d6df682e72dcbff5ed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa20661f2b89066bb49c90d89053439134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5644309764a3151e6e10c38e537747135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2c3a0c88ba3b5c46b4f437e449113136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a19d25139cc0daa421377d4ee20cac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53003e630bed058b1bc876edffc235138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38de5ae9d61f1bb53d10bfbc932bc70139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaaf5babf826d7f8418111af435045a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f19c44cd655f984003e7f349151343141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db5e3cfd191dbb7a712d9af1a9338c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4855cef3dc3add75c17f17e3711b71143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcedf3b2280550655d6140f823bf9137144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d78f56136cfa3659b03ea9a5f2e02145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a74f8507e61fc68c9cdb537d5b243146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56442c96dcda24dfd512f8bedbd6fb4d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea074ee7a939d4d6a9c61a2a0d881b7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b927cba7cc5886da1c029f390942a2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9baf0aa03bfb0144027281fcd164f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e30cffbcb8c58954e07c6a13fdade4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31775dfff8c35d578b13d5aabb99db9c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14298cd20d14c38d4b65ee6374e02805153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2e78307b77e6f89fe6d71190481e0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35cef6bf0b8177cac91e2afcdc0dcfb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a942dcb024d49402c9946399068235156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6680c342b3b553fbd7dace9520445b6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e64cf88a11449e64797c7c90fddd5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81616b24185ea49113178f7f3cf62d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02bd8b782244bbb297fab9bee2d01d7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c50e9179f1f17bdaa4c64477c3a661161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978e47754628333dc1ab3cd9a04ad56162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24713b3110e3c9a401fbca86a916fff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a545e1a25b756d75ccff5b3405a68b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041aa5147c3664a4c788e861c93e543e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30905bc1cb906c0e5d54e57a00f336a0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191cb95d7e83676403536a0348f400d3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481594c7294fc2085db2bced8c4d0ef168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9192ebc24cdde84c9826552af2815a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d58bcea287d3211ca70115c3d788e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67234737d4a6066985d0b5f2b44d3c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe47bccd96ae69f1260d8a492761248172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f0915ab9dbd318db0d87fe7cd01d5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ad730927a698222c421caa291cb0a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459e026fc9aa06dc03ad1ea791898df175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae19f6a290b8e314f18709bca95f7e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e9d5caf1690c3e69995b807397ddb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4656ddd4b47b139f00faa2eccde6fa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f9b3c5650a10763a858c1d5f0bdc4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5f70c06cda12d3bfe06f578fdc930180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05065e14e847e1fdb5c45a3fcfc3b300181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e44dd505b4e0bdbd54ec066cee8257182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c59dcdd9780a01aa6ab97070bca7dc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d60af0145807a3e5bcddf532752d2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0fbaa13e1f35c02c769bce8583aa38185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df285c40b92eb7c865a41e33c65f871186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5d99e471a1bf2dd9fbee3d97330a5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ee0cd91e2a7d606aea7452f7d8324188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17c0401cb85a17dcedae2d3a772f25189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64945204668326df0bdfaf7afdecb99a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627768c3aae896bdd51c6076db9c0e5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7888bd70271b27b50bccceb4655b2b8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f53cc658f231b42c6d13e3ec64cc1f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e02608cb2659c13ff62254987c0458194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a8fc5ce29c413d47a851f6e386d41195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd1004e169eef97476ec27462e8e6d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43fdadbf8ee8cfbe5505397f03afe2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28009c8e13695ad223c0ff8a9a093d2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36941fa75a246a97c65616608fefee199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43dfa3b5b4f6abad00614f4243bbbe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea194969208370fd4c01eeb5522283e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3203d2d8848fda74a764e8639478db202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca200684c08c267a8e7f3f470fa7d2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2c2fa0ea247cecc6b8c0621decfe6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ca5ef0853409ca8e937fcd5ee3d29205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb2b5d73eb984dd791a905c2b2f9ab206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e48f3b1c49ba0b9e1beecb0bdb97e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65888cc2bc4f96689c92bdfa801b6cce208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764fcf7cd5e9570275a09cba4d1b6961209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3605126bf7587ef7445e526ce48113c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049d684d21c658084d93a49c7aefdc0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748dc1a35136823a971073b30b0123f4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0218f167311cdf3c485bc068d53e20213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663de1c7567fd3681f12019bb0899ee214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87dd577c85c491409db1f0d14f4f43215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f45cc0919afa7ab81950f92166cc2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc49b1e3035831c48d07689db01543217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8885fe6ed2d050ec4ef5fb268f2995218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70f316409400ab5ca8bac0ae002818219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999c12a71eb9bfd207212936b40b3d3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691058d5bff84e2c2dbf74d7ae8b35fb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c075dc7c31c0e11609ba7361bc2b52b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a79bc5cbaeb962136b0adedfde2d7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf75150fecbd958bbd726943dd951f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55899cdc7a0a1cfc095ff3c01525ef89225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24acbcf50b3bb7c2a7d52da410810d31226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99716f1244aa7756d424a0f56bb38c85227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ea9b5885e1725070f959c7744a5cb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c2a88dba47ff39cf1da2bd112092e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848837286ba12d0b2327930d1276f0e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0696ea31fdd17ff7d81491c459d884231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1352440faa6ca136eb5fb593accaece232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb2a440ab9e8ee830f64674e6c2b02233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6a4bed0dda16fbdc0eea02defb31a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98fe3d80268dbb38480fd4b03a9763f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdce0bfe9478c298d799224feaec088236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2fb88d5b6ca89347d04d87e7ba95d6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9fb571268c5be8f1ab9b953a19bc2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390afc4bebbb510927ca76a871d85fc1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc03976ae57986ea709f02eae136b57240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bbcf91c0a76e553a9017b2119d0ea4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23ffde115fe39d6faa1e15e5301153242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fad2a240abebff210d3f4f149a9363243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19dcf041be6c82331b8135afc128da244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f55f9efc3329ea0ae9bea6846cf5d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15b70641144559756bb6b049c73e72246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2c4e1a871f3522e3b4d3088c3f71b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ee038cedbc0b1ccf183512e2a1e02248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9536b0e27b8d441f7dda1fb3de11a4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733620d172715d4acdf58d6decf6b62b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67995423c0f641f3794bf09d3fa61ba7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a898a9cdf24b9f8589603a23732387252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c679c5d17baecb0e83223d6bc5ed8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e139f3d08a79e072c0c4504eabe90254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2664fec96bf19e8b2d3162c86f02f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b62e23c31130a815ac18dfd1351c67256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d55f4df943af68d3dda32008937ed257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223dc61b65efb4b27e985b810272eb70258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a189a4da62e1676b13061051ddca22259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b753ee3ffef95cc39ee9c274c9adac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983ebe210a18c43d87252718c9f4107261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec16c61da8e5628e69c3a6e0a9a8bbf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65eec19385482669716b018fe9bc878263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df3b7c1a54336956f01d8f1d3dc68a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87871806f126588976a5457da6ba1a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a2ba91683e133744ff8d9a2df8731266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d657ad1ab1d0aa4a8f22c7288f0d0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31f5f45b0a127ef0b09340c839847f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4fd266a4de09aed59805de16b9f70269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000800baa66a919732eda72ea884a69270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077deebe7ab4905e42fafcd36c90838f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c874c70817d3360e99a19f5ba11fa0c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933bfdbdecebd8c6b6cdd7a2a795a2b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d748e023789f0753322c570f225c7ea274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7467ae7cbb31ce6d96428ad890044275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0bcc52e9d81f10bfb3e88ac63f630276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8d7049620aad3f2785cf8bbb7d154277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c11200240bb223c0e1bbe00c6d1e5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea15fd94f7216a2c82426588fceb738279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5d63b6c89eefdc55d3450826f5324280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf4fb91a4344dc3efb51b8608a75dd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdfd3e4b6d7e7437610cda1527ed0ee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611213511b518f9e409785c2907d9a2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c9fe3956f07ba20b0961ed304a054284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea40cabe33319e97247a61d03cc00f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb72e9ce0f77fb64ba172ee5a13672e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272008cec0c240765a4c4b90728855d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae75dd24b493c13d11e81671a41870288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>