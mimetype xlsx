--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="407">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="405">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1162,60 +1162,54 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000013063</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
   </si>
   <si>
     <t>000013064</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
   <si>
-    <t>000013065</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-C to Lightning PVC charging data cable C26-01 |1.2m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-c-to-lightning-pvc-charging-data-cable-c26-01-1-2m-30w-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000013066</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to Lightning PVC charging data cable C26-02 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-a-to-lightning-pvc-charging-data-cable-c26-02-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000013067</t>
   </si>
   <si>
     <t>Зарядка Qi ACEFAST 15W 3-in-1 wireless charging desktop stand E48 |22.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-15w-3-in-1-wireless-charging-desktop-stand-e48-22-5w-total-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD30W (USB-C+USB-A) car charger B19</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd30w-usb-c-usb-a-car-charger-b19/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD45W (USB-C+USB-A) car charger B20</t>
   </si>
@@ -1288,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46d2f9d063625e1c9f562920ee282d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ed47b262fb72e31f63cef66cb1d632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929ce2579fefc1be8d32367f19d67bb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1727b39577de1adf156b38f708d954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f7c1b0780c29a36df5c8c6d5866ad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4f81515fc044b74b34b33aae2384a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc06bf2ae5373391459adf96cc0ffd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa17f3e16ee772cd333f2b8bcf73db58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd4c8f5f581e931c387ff4c9f44e5d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440bdb94a46e5d8bee6d9fee87780ef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502d4f7dac5271e2dd02de9683f9c4611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f966f131141d77733d664916c7f50d812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e178da255915e83cf4080f3441611913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076ef2e87a0803dcb326094951b44d514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fe5f1d5be13b100b8651ed531556115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6757b280db3af4575cc5fcf13ce70f816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffddeb0dcbb5fbfaed029b293ff40c5117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28fa3720205cdbfa7c4fb0dc3805c9e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05437b77c3ad0c5f4ca96d3b4179e06619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9a0c241560c80af6b606e7ec3962420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c568baf4755fed0c0062e8f6b56c4cc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852f9cb70e7a85a317f2793ca86747d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465cd5e4f73c8c79a2d7426c6aad09f923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65349ca54114153dbb8d38f24fdc5d5724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e054d14e6af163eab5eccf12e9b3c0325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c20adf1a9e73e0573c97e799eea5826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d047a72342da7bc22570332c13ae8d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2eaac68a4ba66d901f5df98ad09a9128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71f0630ab77a78a4c6da6f109a769e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00f2e5d0f030ce826faddf66ed137730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3387df40bdecc275c98cf8eecdbda31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718c84cee0c950bd6d870253ade49b132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875d8b8ea829e2d85101bb557601c0833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251e9333f5ce6264177217a0fb5093b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88826fb766d8a9d33dd677cf3b78df635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6d3091f9d9259de702f62382493eb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46b1ab1fde475d4e0938105152b2b337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d344283244368c73df6340e4a8e96638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c66e6c44219b59a3fc2f85749b6de939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9fc80e042230fe5ef0f6c9436d46340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb10d3fa5ba7e021854f581427f0d141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666a01ef48e088830c9fac5342a962e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747e8bc49b5c1ca9ddcabc4e6f7b53043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e276fa77568dddf28526493a17edef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070f37e04cf3eeded0d8c688ce9466545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972096d51c086bb2d170eb0fd6efd74046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ae813fd35ffef04bcf6a07d5ee6ab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882260b0d300ca0e3fc5b4ee94b0eb7f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474b9914c189c037cdf59ae7504946549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61c5c9a25bfd204d271f4874d2c74b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ece6dab697ccf3a6c990e4a0614eca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec5f7199206966747a7153ad15de9f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09e861bc8c8983d9d64dcf28a5e43053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0889c4950cf8ca6d73cba9c56e6795654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d3f476a5e6fc2f0e03c43f676492d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b06787879d11d9e9351ec99ab621fd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3b100ed7f367734e58405cf8ea8db57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98bdc6876cc594c53eba0b240d5187c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c7b45cf4ec4394db3b20d584ffabc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb309010f714bf0cb97346639f06eccf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71b3b9c0aa532ebf08c1cdede40e2061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fcf27220f1ca5ca73f792853533d0362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291af9b9a4ed1cc53af9caed748e6a1963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d3a89683913d369280b62efc5642164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5398f889888cb6aac0097685e2ba765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e430bc30863b73d3911800f2b161066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0da4dd23830c51320933e6888a63067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e4f88cbb8727a7c82bae2c62d2a7168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e34031f65b77042f8501c796368a7769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c116341e41fcbd58df3c5d273a11c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8b787793f99567164399c9f7e86ed71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc33e626004b3e2e5d844ef7ccd941f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc1099022d83a08a48244bfb76f78073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065334c5dce9dc4919af9321d281d78174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3380af6c98386f4d444aad09a5b2a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cad4aedfbc5204392c7f2201c9d5bf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaec1b5eec41dcb0340ad885a22b2a377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418d2164e1250e5f854bfced8ca925778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05fbcdd0220518323c9e194d781a9b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa55d46b9d3058b6711737cf56ed4b580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e19d5c879ad9e7f16fad537bd82d081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc531a936e04b213a15785938d289d4d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeca7e814d67760c969e1cbdf91884283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2aad4e8b5f05af93030e8c301f76284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be2b3d013fccda7b7b920dac988c9385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03bf61644602b387626feb4f5492ede86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a60b4742209d8e4bc3ab5663eac2d387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be312c5807cca83250591a4b919555d088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8300184a3302ba294b71c9826bf09a489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80d9ef48833b6ed238647f314ca09290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb82fbb76ce1d4869bd3b13644021891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06285079dad8f7c4faf68cf8ea741e192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c039fee1b065c352dc788e9e0e518493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a581bdbeb9fbcbf9604569f1835fe494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70515400d099277028dd576d052074795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a24558ebe8018510e8cf9c2dc91b9f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51941ca795dd31008fe0f0be55dc561b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796175c1461c76d1dacb76d5c96f52bd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37763aab77a988eda120ce963b960c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c7c3e0c60edc3b47e2e681986497d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a82cf3d0f4c8b2b4908e592afb36ab101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b91c8ea10e3f84f47a4961327cc6e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfd7883b66fe652fab90f774b27a13103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf0b9e7bce616385844dd6d121aea6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83df9602957f0509c85dc0e296f357105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e106cb4ce86dd0441266a095ee85f9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723da8b74245c6aab43cc9e3d4bbd40107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add48f3c5a3343a543a2d02f61146bab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b796bf131261d9cb1c33bd901d3ed8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f10b826408978ec4346092fa2041a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a27284415b9f03a990c67b2e5335a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd594b113ba77ab585f47122fdc57188112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a839d6a9983b299e59ba0a0b12ce21113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad163e5f03e263963ecaaf791d8b071114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8fb7457e952eee5b377281c2b267a0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096f0fedd6e1433c08889629cd4137b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd62e5f4eb26da3bd9fdc4af8a79db117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbcb273ec8571b6933e218a9e1b4d3b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a32eebb955c2eb4b6b9cb3d739fd7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a38112c2f0fcb52475e4d917c39b6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf045e33b491a429403d5d5a5c5168e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccfbf39d9ef39175f69a3c990c611fd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a15905152a449c2ee43d2fdaefb45123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9309f4f4204429f4ad9007462edc393124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549d84442d678778209f462a9fd945d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ccdd3a38961d66888ebd934b3fd6a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfdd8304df44b0a554604cd0847a892127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24fa5487f640f125ce022f459c64c0e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755fc8f91a0f15c77f3f7f3d750c9529129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b181e3bc72e42396496ea5f3ca9d400130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a1226fe953e71f8c867852466a696131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d995ac192589fcba429a0d8c88d8455132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0285e404233f76add0e137a279d60133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd8f9f6e20cec9f05b8e9d8fb70422134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7dae7d8e50aa065c6c91461cf8651135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7aad76fc4bb442a05eda02262c96e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6098cbd08dd241bad9d077c421550d2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c51fc78b5d9960a78d58452fffce3f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764761428b75a8aac19e376e19321a33139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544e44478778e3c5c07b42a950cc649140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221bbd6fe4bd00eea852b568b69cc8c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9197ef1d1c13b16cb67caf2cf4df098142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2031fb9d055c33a14dbf7339d41cc7a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d4d6a45692b8606c9d5774d4fea49144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e13ec66f6d223cde6ccd50325ec301145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4836d48583c5e8d823c2df3ca41ae6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175b66fe14a57bde89cb5897b013379147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3bfc793454d08f3d6cccb2fc218b45148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628ddbe05fad12eb1e524e28e0396a4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663cf072d5403d52ac126c0183d411fe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1eb3f7f67a2a42c399a6e1b19f9a64151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775683dcbe2643410fa91468cdc26d2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfdc0fd39191c293edf28d4bd317b7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2e7ea46775d1d81f621dc16041232154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756599bff4887281ca8de27e2cbe0490155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35265670011ca2e1a27c93878ddd1b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908e4559fe9ef5ea9820e447d49676e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d920cae8d802ff00b12418709cad1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c682d4a407b8a096594397ab21fc4d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973e03dd0ba1b525e6a5c555ef15f54160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8f5e1941e1d014963e54c49fb9c07161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe943a0d4b0be0353193fefb4729097f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802cb2e21bed3f509388e41186393e3b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c905202adac66e69e691017eba1d4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234fcdef63095ca93910ec9a422bf74165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992786ace40a69abc2edf366b59b41e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3183ea239a096f603ae64641ce366a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54216779a864069d0636ee85289ad715168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78093d1056a317d96f0485604f1fa196169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50336565487300ae94eb02037ab43924170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a6778d249db8a20c426fa0ee81357171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e216c26e3ad5712fc000709c7b50aa6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa931dc3c2c6998e9855e01c1a07d412173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b8039f1124e868b6387bdc16ec5e2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658fbeb966c1e7237c85b6a3e93c9e9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820d811ca5aad288e75fae4a26b56f2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58222e09d5dd6a8fd22e8fed5236519c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6a52a6a9ce62a65618824b8301c9b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5680e7446123a79be4ce2300403eee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b40b1802a2ed9f54104d367c44ff6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f1f12b4c09765335e02e26bcd49e9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b7912721a71c7fa9b9da7b2f5a53b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349a4835ee9fce6680ae828dc88dc5f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20e5950030aeb0014863edef10a00b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0761ec6ecf444f0364cf9a2aa1b1ac8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f5a6a97958b2c64d30b95e62ea84b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125be42e834187ab603c4478d2b4d10187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81398961e203ea0795912788e2c457ef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df7717aa6c213a84f88530bafeea06189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9dcf444a2312f0aa850990e270c7ae190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33ebdb1edcddd6ee6a62ec63733b3d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f3d11498842d6d23a4139555fb69d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7d4fb85c18c366b51896770e40a85193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae9495c43ec31f0f646228380ed0b1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca07242c248536246db21bc713987d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed1c0a757022357b6422ab1268d7ba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c6b84e7443c9a7051617b01df2d98197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed449855e109fcc1fe94675c642ebd55198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28329dcdc0bd3a673c1e72a0ac400c6a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f49423a9eb4d0c491644bf49a6d77200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f8ed2a1591a000eac743534f94801201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c365465959c97a265b093409c7d9515202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541a9683bed83182b46941025879fff203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e3f9f1f7bd513e935d0537ae95b2f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a234cdb38220ac5f6e4b84635f552a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e0ee056f89f473363ff15ae8c434d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c93101a55bc909572a7352e96c99b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666aaf50edc689e6d824b1c1db0a1039208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07032fbf97222bbfb70424361ca3415a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4097aeef0bb689f041b4ce9f6ae62210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191266ce22b17ecc82e7adf2db071da211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61586467a3e08fdc7036f5d139b8c43a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8909a28ddb2f1b6f124f87f27a5476213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7e23edd66d0a64b957439f70d17c5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4f3c78e8b7f17e01ae5c9925a0330215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77071a5ea48bde161d8425f56adbebb5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8bd1651a29fa8a92b21b26c94fc75217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b57e61ed73fc390d3c91f06ba807de218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e51ce6e9d224c7142335a0e35ef842219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a641554a4cc6a63ca47a3ee197a3f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fdc99352a7e3ac377c91a7ab4d6039221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac3a1cb36ee52f824c46f1925d9e0f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff2efb23c0b5c3199e367e72122b9f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978c7a9d4a68187491ff78ceade7d3b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0383263fc2883cc85672ee5cd3465b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c334605f692a47164a3f6ce8b9545b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4660af8cccd818eaf504c3571773de3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f3c19b83337b71e1a4521eeb3e742228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf809934007eba4074f7018f6bbf0b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79966df55efa7b30dd49be492b40ef48230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832026b4b62f7c2eef9ef78479c2df53231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2562af138fd29e873ff60e90ccdab45232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1b33208fb66826cf96ed9606ad99d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff7abdf8d76a1e8f20eb9bfe460dde234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57311436491367767f15263b63f1e32235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a31de7ea2307b9c90ae3f1bba7cfd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ed95682a3592aaf454a4f0e42f86c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f480d462ead0f62905ffb246576019238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc89d0e431992b7b81738ffdb168e34239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046f84e2dd4e4490bf4a11d9a9cf2b6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab24cd9554e85e202bce58ababce6e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf013c83e01b2fc8ebe7732fd70f15b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e59ad7a31de47629971daeca3a8fc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a517de97f299dc11b6eea8f05aa28244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8309f32af4052c2c3f56587a45e92fe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50c8bd5eee0e5bb3e45417cbea64b2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14901533c0b06dfea763e9a70cedfa5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4948def8ea0f93f6544e40be65af5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a680825f8b9fad363f044aaaa18de07249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1fb6fdf4a79af1c4708ff9a13229d2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa530931aa178d8a1692ef7efc8a88251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d7cfa66e43f407bd9512e07d844b0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc0aaa6ef3823d979216199b3e9865253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a96d5b156fd012c485b2bebb794a3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc25e9ef2d3a8dca0194d83c63921e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d14ec47dc8eea270c9502e74c34987256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04e38682e7129fac9734285734595c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538aebdf33fd7d57184232806a31037258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97dbb7ac63768e5e8e45468ff1ffe5f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4daacbfe1db9d749d7173318bb642260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20d18fefc348cf70af241721068ced261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62400903eefde552356185ef52a99141262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad9c0f10a737694dd8128cb342cd7a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb598d247911e770fba668d0de3e87a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4f817e49b80268b61c5758ecba8da265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae8417f6b07def80d4ad9b4d613bba266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946cf8268125bc1b32e596f04a98ad0c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a4372702ea3e38f1c7f515f2c2a51268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63cb5dca09d55befdfe0d725fc2d21269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6cbd7f536a653e1cec2c43b1421bb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c221b10e12757f8358553289a427452271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac1dfd85b5e596ece4a427cd990df5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a46d56d6a8e1bd6bde4028bf02807273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1b52693c6e318920acd53d1a30e3c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8813bb0d8d1e0649bbc129c83c8f9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06365e6ab9cdd0eba22b1cdb8284a56276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656902db8fe7210bb40c6ec6b5bc9bf0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d24972f0eb40b8d24f0aa385167d6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c83440b6fe5d98233f23dc726018e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21523a21eafdee8fa359628b9bf287a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247d4f99edb6601aa55a64bbf307fae281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b2c6180b854d7741919c3b9a27420282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49ed25e7d22b643a2251fd5d2f6e39283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5878fc8bb9bb31ca41e881864e2aa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362e161496189cf6c1b3339b396b41a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e142781521796d86765db457602c2e9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53dd1429e16137472b7aab2bf6cb0a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec02b896bffd4f304c2dc7f2fb9003288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b16f23652302272ce534bbbcd63fd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e528fefa05eb3ae7cd11806e861aae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa696e63e141308e593e91cf0a51b233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388968da096d4d08ca1077ae08f6f6ca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d34a2ab2ddbf1a6c39f5fde62e48515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663dd82c6129cd92d59617518f6993ab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78686a4ffbd0955d15b1783f23ce2827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3061f2db1511d09337df0cf09577708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871e0edaa421a9ed02dd21dff0c6fad9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c19cc3800d6f1aeaa3f99165a90e4610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2591ad5b0c946cc31901061e9e310411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d822445f27e7b8c875e49aab4334da12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef03f6667a2563557e9ef9960324ce913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474f4208a8ba98f9e52c4eccbdf2c1214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0046726361e9321bb52a1e3851136d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d63db80d7816c27eb22822d1fbb6016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945da8ffecd60bd072ed6d38a28e1fc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad46a99f48fc78b447758689dcc0f0b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c580d605cc3285a54af9699e6f4f5e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b8d94e87a72700fe3f6456d5331ff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855fd5290cd3b4935b1acbc86e22486921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3301740d461c7dd4be3032a9e8a140d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35c23bbd36f0cf7aa0bf23d47a776923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8b10a10d9feefe95ce3d592bdea2524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1dfcbd2f63b55cd382d6d40e33b4a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519119cec043fcc8e8ebc4de648d816a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777697390cefb4c56ed21e25f8ad3c227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb3ccea0c099e53ebc6c684f15739228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d11fc12c24408e6691fd53fb3cb3329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717ee68614ee1776769b7a01659d80330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3db59565ef03d41e09853dd9b596231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93273b2afd28f574d02f56a477ca5032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61450c1410ab3affe73e761002a19a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf935e220a2d64262de772bfe2876aa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d7c7bf00904c755e82ab4fe3cabaa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9f56f460330fc2fef637194ad3cf136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4bed7bc6d5c082eb0a3174366c79037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b748562ab062b809f1b1d84f3dd02d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e8c70d335daa470985c514f0d969d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91844e41a6a095ee9a7d1a1578b5b440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de9689826b6b904bb27db1c623951e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bddf0f245ddfa1898b3d40d8d163fe742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8dfd6b13fe8ea77fa89105aa0654b643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2076299f6587e922a9a0bd8c440879444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711fb3eaf9b9c9183f94c43c7ffb6cd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3b4684d93e1d13b78ad00ccacce3f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291d10ed618037210b769dd4474458747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29d6769870ea899d5818229bab16d048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad11e5e38d44e1df8b0a4c75514851b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b103c632bb8eb553597201801380d950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614319618557162947994aa05c98450651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094fe90c2c75b93f5969cac2f59622752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa2adc3ffd6da6db495c41db694f8553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afd545ecd3b0d2b06c760e52a0d8c754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4bfcf98581ef562e5d647f7ac39af155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e91fccdd2f7db48d13cb8f994ddcb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e336709b0df82de88f192431d5545a157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee826401e3759a4925c4f8ae4f795cf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5f830c8d00e9d43029123350c1ab359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679808c4a2315e0c0a253d0bf25d6fe460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66124e3bb94a9ad5abc67d4dc518609261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392da6ac7c50dad798344c23c27233a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7490f048453e81b2a4b85eaab60124663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb28674592794e69fb9cb9694e865e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ababc3801101c72a6c941516ff8d965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7a0ca03a8c87e1d329aa62924bc2b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba026b01cd04ca79026299501db03db67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a7a650326511806455e0ef3ed9b0568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22dcc92494b10cec098d224fb0b4cf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b09bf390c6cea8e93addfd0420b1470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac78d1d8298c8aea4d20548a06d8e271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad368aca5f4d4e90e3479a0d034e8db072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f0054d1079b3dde68af39ce6f2d2c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad0230af2fcdf11474ae4965ecd15674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7ce0c95e029580dddf7fa77485abe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012641760b21863a839d56d16f31efa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692439a1d80afb186df0499d0835d17377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259309596f82f4393bbfd62ae85b98c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62304e0aa96eef1f5415f1e5a34aa25079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12ab9d51ae24cc43d07a0136d36ebb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a67565cd7e98e7067fbb6e4d8fab4581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04e883d2a9026e06f4b05658658c3c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034f3aea8d783343fba24c256beee1c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63b6fbc4b93b9027834e0c5e4bc42e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e01f67388ff68fd737e189d44dd2ca85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7432907358497c21a03a5bb3c18f1cb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cdf729e33f9da0f813cbfda79b6f0987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b568b37c5d298434e2bb1bc78a99fc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e634efbb56257221bb0c042f26b39289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a870325e81ec81d3a8c804279195b4090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596d3a4d0105989b985c8ee4b83478d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3546d88d83e6c5dc5a790c45a815dd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd934a6c845b77f75e10bc3c49a161793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6e4d565a6c85755055f69b062625594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5444cc01826aba45b0f1437d9a48e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e5c032db1da183ecdc602913037e896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd42d21849d074953e1595acaac87db97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e14acc50f989726cd3ab532704c40198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd1adfdb0f3b9fa54aba7b804afade99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03fde736ed2ac80a48a528c8b259fb3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058259cef3a7cbeb24146893ebca93b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d92e2e257a46a22db48fa1b755da7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ffc973a41ef4dc71d1b3b345b8da7e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7624cbff74d500705cd5e04d47e4e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af38664a649130609502a4bcdaf1864105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28036c9afc78512e4c1eb4a4046c8c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd5669224195c84b1a04079623ea59107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f96ef111030b856cff266267804a71108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0eaa45101e8f3af50cf57f103f9f3b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5cb878f936e14db480ba373d0ffee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf11264b6e04bf27f6668f7d2eb96f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca72fa0cd1462a5770fccb7e704229112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20316278f18d3eaade926378dacd196c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eaebb34b44debedb6c2870130746cc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae092b9508e6375bbe555b9f0930ed6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33390935056bd2c6ea5c585e2ee7ae0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20fd0a076cba45cf2f937d3717e14b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1fd8ac4e5f291d0e89ef8f2e50645118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540ecdb386751a78289b6f52f43c875119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecde3e290e01596089b94a11173788c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12dfa2dc237da40d62b851c2122ef3a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216d508e447a38a9fd928d9832ce9ff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee263d3759784ae959671d0435777906123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717f8e02c1591698c30dbf7cc2fba01124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa096a4d485f668234e27e4934b1e4f9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22fd7746c11112896038489f79f553126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae5a4390c66e3c6e41361d2c666d7d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be1ce565895a4ff48edc78a1bf0c7a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8dbc7612aa53bcb55e37ec9c810902129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb86fbf41993b6321b0dff871498338130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faecf4fa064968500dbd7f7cbe8cbf5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4964436bbe2d5d14b01e5577006626132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70ca3d350ef233243c5e0a643d4eef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc763e9b57401255991a53b17a5c26134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb097ba1405ef6d9bdabe8fe9b6012ae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6ff2dc76cf77532e255e3ad8a8baf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eddbfadf6a2d6faab0f778b0e2afde137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b7701f76734d0628107010867ac50138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcaaaca7b8b8bdd7486a007e8828709139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d35cefd032bc5d608687505e6709f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397fe9784b2ab66116f0dfa9d2871309141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f595ad337ad77c5401c53be71a83a06142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021104f74e2b560bc0fe5561f3b8d7bc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79b999a7eddd81509a9387197d1e02144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b24e4f676ac4faae63789cce2f25d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19005f328f83fed2b147d6dbcc92095f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c8706073078fc6914bffb7afbec5d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dca870454df18bb4ced571b777b56c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9daafb5aa02225bc9e0e88a990e86c7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7272a8cc25cbca845a7171293d145150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e15a036ddf0e32199e380fb0c9880151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ca0646d23ff00029fdd67955dd998152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a76097d5af4737be6e03e9f179e5c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b414f94d1df6151aa58ba8a70e4021c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288c0dbaeb588a1bd1aa1be724c0d42155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769978528b703ca3c3e3e5266d9fda0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246dd2131868ded50225cb9057cecb8f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ecb11237f5da8bede263344a7b667a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f89396a68ebfa5befe6c7e37e0700a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec809eaeb60f391d3a726ade10904993160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a56cd2d60db99de88cd259d0dc29a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098ef80a835d020c2939d31b3f4fa12162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54228dfb7bdd9e3df8467544da38f31e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f417f0617b1872c6181f0d48edab8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ed7b5edb3c166541d8372a2f21615165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7124f7ea01d59427418d36131ff3230166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b11feea2a7611653fa188de11db85167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc65c85aaeb101c127d832db1c5fc4e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760f56852bc20437dfe60823897d9ce169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f25dde53430d7cbc88aea225f143dd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb31d8b6bac5e030ae38d79166e2993171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad58789324add5f181b4cdb150cc6c9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e78d188a52fd4d0c6a67d31f4af042173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595525b34e258e4d6c6965a64af7ad7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72940b1293f7a9b0ea81cbe3d25e9f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec2eed9ecad73e502ce15f0c2ed35d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4af6ced7f19f164e29c6d37fc21974177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affec890d9a56a3487cdc36769bb3215178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67baf6e4744847f2e3b57b2428822f0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6491bb81c792e9ddc3fd2a8e2d570180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cbe383c0de2d25b8e9e14ca0fcfc42181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5b3de68a25c04a60fedabbaa6c239182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad91a337ee70f0aed0d3f2e5a1c3b88183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837403e95374914d05697930d8dfb0a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3b82c86395bf1a14ba301741743ab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324a6e61786b288ba9982d5e57d2956186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab65a4a3648eb97303f44ff7ba541f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87ac7701ed08d462a66fe3988545d0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b566c0ce11b541fcf877a765091db6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4caf507d7931048361898deb005083190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ae3c9a1ac42ccb3245c9c57011f0f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a41a1d39c4f6687445296da5cb793192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a70a0c671f0c4e17c0b4b353388eb5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b869bbb6915e3cdd98cd5ff4ef699c4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929e45f39f11b2921c2928a7d07d438195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ae06f2bb09e1b459ff336276b8729196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3be30eeb4e4c620fbfdc2ca6dacfa4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6acf5746e894419550cb7e6c29bf1b4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b2794f55e91c01bf392011173d09a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f47fa3504f7fe80c03021a835df16200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84562bd0587fd104124f3b898ca5b01201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb067768728209ea6fb477353209078202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0783219ce59ba6e1076241c28c9279203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dbda894ef132b7c27cf33da3c3ee98204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813fea0773dd59c6d21c1d7c3ab3c68205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815aae9963c9607a2aad09e6333dbc9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051732dac3425ca58a4d4c39cfe7e10207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335e98160da261e66c9bde172f51a03208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5a5435762761a36a9c8fc32689448209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a109a108f468a6cfd50095a9d737a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d59affca7d47be1724cbc3be9ee23f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e5cb1d019cea8ebbf34b3c4dd4f34212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d68d650b61b887a97c874a375aad0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d8c4103a6c75d7728cf2946707302214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6523264c79220aa07233a145bb16070215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bcf557bdaf4d0af19511f033141b88216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc57fbc55d1dea05b1faf67be23b16217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9494a46f52222e7b33f583e143a1ef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca52fe18ac500e954d9e7b3a15cd0b7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c482a3c82dda803b08c31aae94134220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf42a869ef9a725dbfd0c00f79c110221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d129e7668f5745b5bf5dc065927d948222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67bf16ea1261f319e737b62e529730b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bb32afebadb7265ec81029de13ba1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08e16f1b7d0abbfd096d3b0185da55225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18267094f506aa67ed6cf7bfb8c3ac2a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d03e546fadbdcc1924535e05cf4fa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8e445736750f1b73a2948e208ca43228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95fbee1384061764493745a392ec8a4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a022a191c5b874543be49b59048819230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f11f8c64ec7f5fe2d4c7eb40b4549231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775d03e86706375f80cbd2a3ede4d4e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650e16495074eb8fe320ae904bcb342233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563f1b33cc1e8f223e635c3e6522710234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b6707574530226b39584d41433965235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2419e0e2d4dd9a9aeda01c5eb199e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423222cbe16261b82e201127bee0788237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038cdbf19c96e1fe846163210bdac34238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e498d6d6f754c39ebd6e91df159dd8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445eb1c833c6f94a1e073ad0d043f2d4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f54d6ea36206f8698bbed0c6a2b7f5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e9462312487d9b978bc1b995a0a3b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b20eaa8dc292df6d7b66a8e4b0cdf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1840ec80bef0b7f3ce57c0da44bcbd5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d98b2808569fc27cbe5594f5b3620245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7d3f16e37109aad4abd0e9892e496246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162634f3f5576dbecc53e00365399783247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065ac055d701dff68a84600062481fa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6059bcd2354f67fb789d906b0dea1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed62e31de2b6f546a45df4833be3875250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e635876a411ff093f8e950eada2b83251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb9ef2d51c54449075c81569abfb5e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4a117f4b67b30db94e9da060d8378253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011b4a830e825731d942627cec111ae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243870121062aaf117f59dd64021698c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7fee734d92a561591f28d13783b201256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06962dfc4d173f96be73d358cc863a6f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbb5c5458011a5e245c294d3666770258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fde03199608cd4298ad7ca0bafba5c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f9e11b9658eb77ed94fffb5725d08260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ce4d7e981db1a83547935d0633f7b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da5e59e9788b1c7876fa74820b03b7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f1716515aec611189b715687dae01263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d5e3fdb34b196daab6eb296581103264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4c157474c0bc365de870afff1aabf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f17311817728d9a1fcbcea381027fb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c9895222759e0b9ba773408d06395267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759377bec3859811ed096dec5a74b13268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3512f4ae3589189901db3b04205d4d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529b5628526d6077720016bfbc7f810270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7438c985ed171465d37dee9a0656be271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67369a6ed66604f6c010520bf2283c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776f690cd5bf5a280d1ad9131c86959273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97727e4f3e718b1c0f4e0f3987c70ee8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33123bc94b8daacf69ef00d23629382d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec5cb942159166aa7bfed75dbc0a83276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7b0e0ac54de36fc2a5c84b40aca7f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb4c48204ab84d90716c4d4b305611278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d592be67bcf121fa93d5ed97274fc5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c805aa052fdbdcf781f448bc2a500280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72de29398757a7241172141c5ea3f0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b0e34b768ba333c36fcffd14b674f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff1c019dbef7b6270112c2b8a5dd7e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402a4361692380ac5a30a550c514c1d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9eeb6fa6c2486780d7468c31803c79285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c81730191e9e5fc60f67a678586101286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd19cee46a6983685c0699c788c57b8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea80ed9190e4bcf1fb8c511ea8f5b4288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -13538,259 +13532,251 @@
       <c r="D136" s="0" t="s">
         <v>379</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>380</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.63</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>19511</v>
       </c>
-      <c r="D137" s="0" t="s">
+      <c r="D137" s="0"/>
+      <c r="E137" s="0" t="s">
         <v>382</v>
       </c>
-      <c r="E137" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>1.58</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>19512</v>
       </c>
-      <c r="D138" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>386</v>
-[...3 lines deleted...]
-      </c>
+        <v>384</v>
+      </c>
+      <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>1.31</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>24588</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>16.93</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>