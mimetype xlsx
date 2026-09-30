--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="407">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="405">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1162,60 +1162,54 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000013063</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
   </si>
   <si>
     <t>000013064</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
   <si>
-    <t>000013065</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-C to Lightning PVC charging data cable C26-01 |1.2m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-c-to-lightning-pvc-charging-data-cable-c26-01-1-2m-30w-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000013066</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to Lightning PVC charging data cable C26-02 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-a-to-lightning-pvc-charging-data-cable-c26-02-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000013067</t>
   </si>
   <si>
     <t>Зарядка Qi ACEFAST 15W 3-in-1 wireless charging desktop stand E48 |22.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-15w-3-in-1-wireless-charging-desktop-stand-e48-22-5w-total-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD30W (USB-C+USB-A) car charger B19</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd30w-usb-c-usb-a-car-charger-b19/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD45W (USB-C+USB-A) car charger B20</t>
   </si>
@@ -1288,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448c6117a711d78f9ee6c37874802591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3e38b3ab7a5a214481b8c0087199c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6436df30abd86d242f560029be9353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f5ffcd0c12273c2a25ac3032fb83d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e90292caab0509ea3e64b15bb0e485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6939e0079e6f3ab6638067a5e5a406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487ce32ebe59523b04cbaa407bee2377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4362eefb5c5a715e8619f5488b9ce8b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7fa0472ac11324d1a4c36c826ce299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89190fe41bdba68a94594d1a2812ca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d7e648def0649279dee8fb08523b211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5bbfb2688a49ab78b8dba5b305816912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814972afca1e3530a0351dc35c94427213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e7867bad887897463374439420b7014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bfdd7dd21f64dfcb4a378b1430b9c815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d06248e8e2483eb5c64c6e672a2adf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f624c92450f6fa3bf474fafc9ccf2bb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e932d8d624e6166915b5d3dc7f257418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29583d5f9610930b3d32e99eb5faf61319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0bd0dfbdb3b7f0ae49a4a2850eecc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435705773e829125a9624edac3a306c821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f826500b37c7dcd517107cc37ae5aa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141e93f949d7867ca7a144406d7e9be23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ae36fb1fd1661020d282966e76ae624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259786063369f1eaa0d4fedc7be0c08925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abfceb605e3b5e9276c83045bec7be26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3783d307e520e58682b41fd7bea6f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd47e4de61e8516901a7a6aff84e18a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80891fe18f3f3f05aa4fe1394e2b7929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6868b5f2fcfaf35142aabf1c3e5de30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17289f7bd2314e2ed2c2fb5408a5b931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99439827768e24637bad8c41016d6732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e20ad94cb3fa59d169d5c3795611033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2d0c9691e87612a1bfe8698594c8134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152590a244026ad2ccc7209bb9659bc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d4b15191c08799a195a8b1925c70c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56d70bf243876c27dc8db74e6a5f9237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852b06c3527c78ecea142bbe9da2fc838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034b292d478fd4a6a26a562ea7b570539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6825c0fa8c7efb5f6dd6ee526a52040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280bfa5aaff2a4f20fcd6c0c1662e5a741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db336e292825b7b8f449ba416cae8d742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac934c6d5b4438facbc9a254eadeac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4aa0161474bb63abe9bb8f36226afd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb237342f9a54b598722e9c580c68bd845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3a5b436bebfb3cce80231962c15bc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8d2908e3a6e527ccded20067d2ac647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525f766e640168ca3cc9d93a246548f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d5bfb85bcc9c6773499f04182037249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b254345225793135171745ff6af959b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56dbe81578a705ad7450683fe5d58051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570bdf3ac51b0c9068dd257d88f643652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2af98943a6ea3c82402a7f7bcfbdd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fbe6550102b437b229d775c584f23d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea750cb108930736b147adf1ad326555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18a506009f357733a3a7396a8f656256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd8ed82e44d19914acf524cb3c1cea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822060342971e727f66af033af8ebf5a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f091cf766ccfad9b554ec9639b84059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e8bd567d963657ac15437b86e18f660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c23d1f784456787941f063c7cc2c661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3cae940185a53a5a4a6862f0ec47b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05545b5d3d5388b82197acf825160663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237baac38186a94a899b2eb89719dd064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa2c8493e3e3510405443b97193c6565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5974734075ffaf5d700d0c7ee4cfa166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f3829566f6cc4318fb43f2e9db10167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c44b6681ca3cced2b43878b5330e5f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71109371cdde2ca88fad7f95a81c4a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498b84eb07157167e59963575733cdf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae7f3cc4be5d155ac6bb5d0fedb98f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919f5b03f0045e0fc4f937ecc3183f672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67bbf7ef66c414437bd69884450fbe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b5c5fb94ced302d8f97033d30b6a574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1baca38ae5f0f46077f8576b886bb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5355c6fee4c5d085bf320fcab03d676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefbdb970edbf9070cab267a4a2808d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d665e69eb1272baee4defaa5db2f9d478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187dc4a2606c427c4aee2f04790c1ba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf475ea790724e8ce75344a28437860580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b9666dee40c5ec8f785401c7023e481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e99ee34b60ad99f8328f8e45d9e3e982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9029e8db683ac490f941e4ba63bc3283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb88f3e09eed5eca735b6c3f67760bf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269d68cee6e42c8a75200e6cc377cac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abbfb7193f1d27e5a0de6e110ab5ac786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f893be89dafb37936f6aeae9867188587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590610a08e95c74808928642cf9c3cd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25859c7f7723fcef874899376449d05689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c815ca419fc8170d84f281be892365590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a718ac1e7d0473685cd84545e50e2591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeed399838e84401019fe18fd9f671e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6b6b3856874ec443be520d746445893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc269f3c46515c11ffab30a4bab1ed94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148653bacf208bb30b6e0eb2dd3334e495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e484f8049ccccc54697d0f5567dae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40df0226b29636adadba16f7fa2a2397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e869709364dca6475c1e2e0086564cc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2b8dfdd5d9da8c063275c2eeca82299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41aa78f37c6b2818db1be2622b2defc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b580f81474eceaa17c53393b48c406101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc427c2c6234165cb95058845d48a70102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc697321c3d3f034e4c251e17d993e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78eea1a3c725f82d5b49ba0740aba5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8b5f91ac38fec7fd87f304f2238ed105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2abe743390b8b4a3a94a8a50fa9a65106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78bd04019e27881d79dc20e25a384e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f85ddbc2c0792370b323d307365027108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd978812cdda9c2fe2555692cd5a1c14109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e9ca7c849587f152344bc0cffdbcd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77399e3598f53c0bd390b6127db9d7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fafd9e7f4567e9e0a98a263045e975112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5877ca09e52147708397500ca64755113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507795e45f360589351ac0e4284339c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3e041869d8f2c797db5dc85051e2d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af30936a88104c79ae68843b1d861b2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa298013acd11ee2e572fb561dbbeb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253cb1f07c48db0742b149c50c569c8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ba1d985dd1e3a106491b497d9a1d8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7d558ffec9f7e36a77642a9d7ee6d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04096eced959c94ac92057f63b7fe130121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59244dcb277dd1e689d7a6ac3773c04122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebc724b489a68e388c6aac5dcfa4e8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9d4eef03f3323a6facbeb6c642398124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857639351af47ae624f919f2d3f95d54125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4a7578b52bc75af44cb36e582876d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5361550cb9f465470fe6549cf6375e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d42b388aa83704e10a8df95406c9462128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a126e446ab357b14c736f86c78d2c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af63366730d58c56f72ca740c04d371130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b3bbf561ef9181f39e50263eaafcb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c61f381ed21004a46953eb0b157e6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5d9c23b114d4347ead0ac0c29bbc8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea59a00abf26c966a1ff4ee6afb22e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0e24b131850002e76fca82f56d0e6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290c96fdd91e2db2c75363126cff6d3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823dd4a3eb839d90068c20f453b099c7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ecff9e14928a74da38854e42f33e2d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef54b0d45fc69e002840d3ec8e78784139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64bb1555f165dee361537064b55b02140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307a86484ecf1d3e9a5b06557a01415141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff89da5115834abf0de6d208fcd83c2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c523e19fa4b7d6a7968e34cdf0b3f2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f3ec7f60811f85350c4978bd9d9eb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b482fa69993fec724016793304520145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74543354a7f5bb30d88ee6a7675e5e96146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e518cf9ff884baa068e92b94f1ca46147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57735b115f0d4668500ccd653972dfb3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476d820376e97dd6399db1c464c866c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a42b04e1dede2aef391fc4262f73da150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c31ae043752e58f3641e0011e2981c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175aa4c3ceb6a4a11db1024dab0d620152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65056f39fd2733dc3bb22c6e57d95bc8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bec17a88e5d919a891d0ee007eeed4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057824b3d3e939780e545e614beed9f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79880b5d3106513725b5d55b03843cd7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36364a6f9cbf600d61f03f444fd5ae40157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d9407d8ca13167b3ee2509f198109158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2dd88529d7e0e687c7567679698ac4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293bb01320a39b5f3e7495301cd0d12f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be759842c9c148ea200a294e4b6eb654161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd37eebc8cd079236a60b6e8928c72162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30690f9ea098c569114b8abced7da3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2afce088270844ae596abc12ccbf16a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27df4724b6bab8f7d9e0b28d228469165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ffbed41af56643e6d3cb562ff34e3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1bc2e7f9ffb2430297ab93a0d3643d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2ee76e5b3bb887f2de658f4faf339168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f068dfac3a9590e3986fcfb556703169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92540cc3667f4ea7719a10122952e79170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb747b86e2f470d2333f8bcc6f02ab73171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17380e14e50a5dc2386f9bcf631660172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03a7cce01772d8909d7621606ed13a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695fe76932342728e523a4f2e2029386174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30751063d0c7d3bcbcf60d62b92cae43175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895586a6930c54113ca786b5d84b2327176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec16089ce5681a230dc1b98b5f4d42177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5be9230c6be759c26bb3e24f32317178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39876a7ef047c9a41fa4169d4e0247c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3cfb0ca1a31c926fc67ca745aa31f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f855f6139b91b1a25ebd0a14112ed181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12cc7658775e0d38c683d10ca9ba0d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40211c975bc591b248dd54028296537a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a907a3c21b8e9fc49f09de92c1206184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f432bc69b8a584c262255598865878185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923329ea3168573be4d7109f4b9f930c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c407dddd31d02fafa0039a8feac8457187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e3f65df2a9a690da7779b7688cfa3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761a6daba46997dd42968b59fe07da8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02156b90826aee9108a620cf457575190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c678ae298b4ef94ce8bc37a5824085191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239904ffec5525c38a97b15ac168ef7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812b1b3037c98a523800105b66cb112193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb5b1dcad5ceaba691f5903bfae2df194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22dba3a9069663f80c2fcdbaff62db195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737797c8b7a9a4948932a21561a832c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a510fa5c71b380ff0034319b32fe70197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1d33a02032c29663cc9837cb89ba3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0cd3164f581ab0eb9496b6d858ef4b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0ff6122ac82f4cf50f07e750fcc14200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8531d23320eafc400f8d29a7bbccf1d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d6f2fb533a68e81d48f2018442ad0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a8b72f31fa95dbdfc6a04ea53462f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50ec6de96fde68fdad8d118f4a9511204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239462dbf25e144651c924054b398957205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a20b14349e9566fd143c5efd91d57206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914fb8c6b0bf132883d6874b24bdac7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7ecb362f95c60490fff4e5a4fb7f8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00997642f96677616fe10c1a91e76294209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d646e116190ad569604f4ba9b29e4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260852b1950a002c5c3bb837b35f2c4f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ceff47ab11bb8c4daa2a794544c4f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c5b7a8ca74249c8e0a55b54df81c6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc58a936b9dde92342caecd2a90672214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cfe8edbb084ce3d84cf3120f8b718f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359018eb68250869df06878637b92b6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04381c096e0cf8bb5ae3de3b60303dcd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2bc734d332dd816da0d21c27417805218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c209a573d09580d1b2c073530562d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087f9aa0e94d439e875e51b40b283f6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b725d5d15291b2d9e74e7e1774194221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e79090b0bf189905489cfa063f8a1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421eb2fbabe3767c8655c620bf1f7db223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11184910a989393ca5775da774c7b2e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7db308b7a34fb7a65959a112d9fefb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37c26a9f1fc12481eeee5fceeaede5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df6516a7bb1053dee17fac2a962ff8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2351bf11def834a29819d7ee9c3dc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5acc394e093066fc27bb26f2323c59229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708528849f025ca46cd1f02fba8e09a0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b846a1bf89becad53864420288c621231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f684e067542b321c4dc20cfc7249e99232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ceda3c8a8bbc98165b6550b68a895233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e137404c62f5ba3f34f298a065af894234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5287b38227f3b578ffb6bd65f0539f2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20088e569e8619cdd8fa1d1b033acd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464be58d22a7f6a7f6d5c3c0753ef9e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406052dedab3da718c4379542a78f2dd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4067fcaece98397af99f4fdb41812239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1d9e4f3fb83cf0f2734a2f0146169240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b4aa1abb0afbf7efd8e866042cb1d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56aba516faed73b10c4d19bc83db8e9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd38165571ec2a1d1a0d76324185a3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d973927f70bf22fcf215f49d65ac83f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4063b01d468b22845066b9943871149245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db284387d6d6b5ad273c197407b9037c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2682b86a43665ca3990dfa11f5617e0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbbc7b63d8ab4f0cbddf1f13b90c967248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5242c0c20955b212d0401b39550aa7f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e5e2eb2210f3eaa1da9f7470608da250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996b31cdaaabc0db9660b0ba7f23440251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df6c503730cf22b405cc121007edcd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12368fa8e0404ab45e1190454e37de253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673f6817ddaef58e2ee0f7dfb6ed53f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ba62fea9141abb61f166330073bd8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc39c494f1efb6bd55f3feebdfb8a76256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9a12abdc729c3b445568b2ffe3708257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a7cb2b394e24fc5bee9965fcdd71b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f04b9cb16cc088ef98829ff9bc6d48259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d6c5fabb25f6cdc6e535c5181f17a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35211559a8ca40458a8ade8e660c3a1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc84c3f4adf03abe722d88ce2f7870262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ade48d1381f04d224681801cbfc60263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b5dc86da002ff6b854740012515e6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9cebfedfa0fce38a07ef64aa681d89265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339e932ad17c4f4385cbe8cbdfa20cb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13dce926f1519a3a327777110bfcc56267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef9a8086fd5d9f506092e8e6f711eb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2fc6929b1538a14252dd02f24b281269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a80f51a4202e33208d34ce6abb897c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa468a081d14c92bd18677629f02a9d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4289bb0a3f069fac2fe0aab9420a6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95528cd251f7473e48a1fb0dcce21945273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664f638398fbf34576ea1ff35237d4e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3550ddcc2515d9f240fb63f75465c86275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c6a0e32f52fe8ca6a6288ef98aac9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aaf17c8010cc5c204ea77e38801c2e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09ecc18a5bca291dc9818e1e417225278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054948291b006323542760f9dbf11ad279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d42b068ff7ba2c49d8c1fb7c2fd489280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007817d324eb5525a29155f92f7682a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5362fa76f91fa45bc143d28cfa6d8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ffd25df77d8baebb5e643c2ef35ef2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1242043f886f3681613c2bf049489f8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24b99d480e279ab93c1f70300896f0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ee55ef4307215050d5d052fbff194286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba6c2e47ade6d45d7610f3904b690e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7960dfb2659605afce87ecaad2cc59288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acceb8f38bd0499d5030d7b4da2e64c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ecee862670275b1b4375e03b3733c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710665505f48b28ab0177a4881c4e713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff085517cb65a09d864c5a3e51157f44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c0edf244dfde1168b2ce0aca0b5865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4997a95d88c111051f292af49191b666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a032379ba2849c5cccbc04d1897aef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8d9cd3af2246b2ccbb5993161e6218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79efad66e82bea9beb11e2f095e65b139.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af88d80177bf61b4d1b96dbc961092c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c051165dee0223be891255aaeb0cd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9643c5be736b15ef76bd1bc8c82185412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0976aa39b5a7607b52bf0e4b432b613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4ec7d1b84e867bc7f3dd1da12b46314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0768cfa84b41385141be9eb308710e815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec333483728cba3e854148821fd3a816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3b3473abd3bf82f3307f09a8e50c817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cbfecd458fe219169525d83bc8b71f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b9fa8dd3dc457650c8b7943781cb919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e92deaa2587733da7460b52412ab820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0054a94b8b8bc1de12aefd6f1cd57f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368f01749e5b013ec323bc3c11e37b422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b814fb11a0df8b54cac31b1596f77623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ae74c5d20fe75f6c0608d0ca19e0324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6e665efec02feba86ab4f1111962425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709d8dd0b4fba1cbefd3490803709d126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec247a2752ad2a1be622e80f97ef783727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb499b428b1df51af54f9634b4fa31dd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d34fefc1300fef3e074939a6a557e329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04926b90a7f7ddf027e72cadbc7c87bf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd963252c7e8032a91d79ef816a90531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c35df05ed8b7cec602320c5f257db32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2f4be51eec24e4122ad539756030033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0add5642caac7007e92d8847e456434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a089b6e2945069ea0efc706c54693735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed74945793d7cb3555db642385cda036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3ae449c194ba873a507127c2dd04e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffecbd27f5a7dbaa63b4e776aaaf4e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d64ab68c1a85358ada015ce7e109c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412712e9eef9f06421811392f44a81840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f21da53477b83e2ce265baeba9806b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571516a3f740d205b047155a7a979b342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecef778d356058b1cc96959f16ade1543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a0f4904a8917ca24124d18d3adea144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37b5a7bed88e5b8ad56e8865804f9745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385326737f9145c28cdd57f409114b0846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9d926f272ad874c18d99c670ddaf647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae7008f8e69365b7e92c5502f2798848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68843a8439d0e6324dac0ae37398a48949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d240f03649b9998babae7e8728d96150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69d8b52880cd7e1e3ac3aca3eb31da51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9609481517f8f1516781ff80e53e1552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d0e7ad3651dbdde58e13420fec4c353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2276938280849bee2d2ec89215fae2554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea016b55da5de5e5cbcf5225a6bf79855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9abe63e4ecc4b187278d82c907b74156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966099b28f1aa25e6ae59a5dba32efb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465d25889288ec6e85624bce0b81b4b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d749a3555c1cc1a0cfa0782eac1bcd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91032fa3ce54eefb270caac2b4ac69a360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99fb6482785181f2876e51897eaacb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba28bc125e4d895d21daf59fc56639162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405e11979150be5b3d084244287f16a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550951f07e3952e5336c3ea545cb8cc864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22afa5abcd7af5f5584d45e108f2e3f965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f111bb83a92057c907cd48c7baec2966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6328ddbd1e56c2f25dedb9003a30ce567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ebe38357e9feddc5dec2300c2b5b868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c8eb52ba2d8ac2ea463f9bd06c20069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0172fdcf66bda853da3d9a326820ce670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768e034c14ec9ec451a90a3085e27bb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39086f26932c2db0e62917f7d3e7d472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc7342300c8ddef0c7c88946977db173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153423409ad6398b3d1f2807772f4a0a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3cff462d807a2bdb8d882fd70dc11975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc039b1a3b86eb045090a5528a33ca6b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b7f59fefb33d472f930726f07211177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6edad23da7b336b8a8ac1a30798683678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf337488147a9c9101230cddde383f079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9c2a4c11dda9006b4e9120ea1361d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731b8aa250e0d2abb79b05d6183156981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab6f56ab93025c7427c7e54da2393282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab0ffd8e8c9782dd212c6a026873d683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf600c36e26904d681c95987e610e784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11e78f6f79f14e6d79a60f881eee7785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ad4a30d9edc185118ef96cb17197286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60653a2260288434965e903b651125687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5800d94862e8cf5cd02ed55be43bfc488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87188274cc98e7d2fbbbe91d1605fd9989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd527d97295089c6aa4ffa68ea885790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6205fb5a6679274b27cf76ed422ecb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856de378ce72352475414c993c4f05d092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83926a62aee462a230407542ab501193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb96c06eb77aab0ba30a248f0d0a65494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8febddc4eaf767e8b97861cb004b4bf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db813acb426ec78ec3219d03bbac4d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee465a73806b3fa66dec5028d40d2397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce591ab89cd8af3e41c5a3a780d4d6798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca3aab52156ee9ff73d200d6d53bea99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f6df94c4f6fb0d33781cd642d3872100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c8138e176760f51421f67f83b8fd1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e7ffc31fecd1bb4d70d20374cf1c5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed99a078b6d4ea52a8a283b421339d9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253eedb82d8980932660f5901a20ebd5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ddb40c11bf90796c7a6a8c1539208105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1081fb4036fd26df1360f35ec205d0f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41715a11bb3ce7bec5ea7008af8c7cc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613daeb74afea3333e5d432579529d2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c6c514177506b7480ddc8d23de480109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5297f2fc85485795832a689a7eb7c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c570e25d6eaa9d0d82cc078c9885c1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24225afbbb08b73c21435f893a9846ad112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed945820bba948d96f974d41dceee8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9d8204100259f41072aad93f0fcad114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a0055f88aad3a89685cd9be2d5584115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7963ace57674dcb6eff6eba1e18f9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7344bde673813fb3695b4a9f63fa3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518aed62d721e6c1257f05b7d6b30f35118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890198233646edb6b7148556ca4af53119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b0b25a63b4e87247dfccfc3ab1c19120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c02c84b9b68d1ec27b6b9ce8bbab0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409c43044b09601cc5a0c5352c707a6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de396b64bd332b5c251e8d052a56dc1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405b129e77997159cbb4194a418ffd6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68db954d67f6f56ab8706ef1ae0603f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256d670ff04e32fa86540b288cf71b9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb087cc4f032e5951de666a76321249b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067cbe830ec7d6fb6e45390ca621557128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2fe146756d3b31514ec473400ab2d8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f6073940ebb7c82559f7b364f615a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710653c2bd782d124047b70622f1d2ae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77881531ebe7fd76df9b39895d9d61e0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc373d1acbbfae142da6742587ffb8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660f41e5d594a4f706e28fe9bd9fbb8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3bc2633c2e73574b3d098f4e79355135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b524a1b80e25947a478458427dc7b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1620a7a1813c562061c2d6b70c8e44e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a228bfa40e19c2b762287d3a035c1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860635fdb9bc5e556d4d391cd9fb6019139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22e7064bb1e54bd064e3718a7c20f5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79231deab052be5fccc2f8a481c96ea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2365bb80db1f5d0ac8533cd4deb90e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9c893839a5af2e9f750c7bd66fe7a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf2d73f958eab72c1b66e6fcac8f67144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c759e5e335e4f858c95987da2fc05f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ace341a1cf1bd65f55dd9e21d6461146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d564c084df2ca2ae50c69a806a10b87147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea8b699f34c24d5cf8e291b4798667148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e59133aeb6dc1bc0cba56c8dd678b4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49713fa5570e9230205003e11fe3de150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9581efc8965ab96eca9b159ed0bc7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578b2b122709a0ff13f343bbc6b176a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725c9df6ef9b91c2e16af1997dcb118153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a378129f44acf4ccf9fd888afb216e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d70132e211db57c55669a1dd63b377155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff656b1647691ec0ed0e6c5c0a90547156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a576cbad8d0996032f9f00dfc595f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494922b1b0bb61d542376f7d04ca9b4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134d87aeccd08fe8f747d071058248c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eada592f47c66a95b0af6d0cab2893160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940c2e9fe471660e04354b3d04d54a8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed6877016228bec0811e3d39d60427162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df56a450293744260b17b1324bf76c6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1622385819b59010ad9a5585ceb3b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb934055fcb6b1c23951e2cfa1d4e5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f00b4e6c69f14f54b769353e8b20d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32498e828f957121fddbcd5955e90b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2bd9b8fc37cbff7926f670713ca618168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b766c3ee2e7d323444014e30c7c4683169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d109398e465142d8f4ba033eb21b5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61fa0ec08bc07036d1458e7f9c56679171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bed4a853dc5380d609d4191749d5fa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59653b4134b69f37833fd6e2802f1b8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae5eb8bc2422448578fe42d2c22c01174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba71cb9ac36b7dfe3017bb7125ecb1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047385acb87d8ef69898f53ae122bfd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9c97022c8b3b7e49512670736aa20177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89aa2b519164a690768bd153ab9b9a9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07228f8e65bae67036f0876cdf15a0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461604a3788934bf75ae99bb4b05ca9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f2a30302b3bc67262d137400dbaff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1efa75d504546e5c818995dea1f86182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc345f98a72843e8fd2cf38045b2934b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b505dc6fddbd925ff965e21afa2ae41184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ff24644cbc817e5a0acf8f5797afb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb233d7f90a2f8d456b8f8cd4e6a389f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40d72feb81d6be56805e698f546342187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059f9b0fd9024c2352df44ba6775f8e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5007245e546c397aa7092b987a639189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542ed32aa49178e0317dfc4df155390190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b3a8a69a6d72979564a7f4844c640191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d00d4867f5f7f72571fce47d3536a9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703054d6efc52a1a3633ef0544f84587193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec64cef205946e170c93ea3a79cfd2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815bd31b4a3aa7b44e7ca1eb9ebf231a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78cc8d9e0580dd6f2df71046da417e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e8dbbee989116f90af9e888075a63197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48ef7b2896316c4e863ce882e7df30198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d42dce84e00553d29630e02670896199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657a7e6ab7b77ec5a5a68a52b9ea5e9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976b67ea0e5674962df05283502eaee201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce7d60fe2dffd303e8861c70e7ce96202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5f2e15aad92f55077aa13f2303ebb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2eaaede573a09bd081b405f1283ba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905d5c2b50d78b3ca25bbfc804c9b11205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2abbd229cf3e412078b09bda600d6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f979c77bceb09be640f4dd23f2b3c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e8a09528e6008ada6e39e8ea44c26208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf5a1430e27c87f33a89d483988276209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b1d79936662eee93a4f57bbbe4d8f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13833f281fe58284b9af8b5309bf9a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe78e7440dbabff2dada8e750d2c9a0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a96adfacd113f6d8379d3d9bc27a9f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9a5796b41168c434c1201661e2945214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a29c6cf7ba1ec924ded60ca489a5e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84314a80e38f4217b96f8c1cf9a219e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723bb7c02c6fc446ca773533b8bb11c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1159ee2570788b52b49f7eb4b71b82b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c52889d00ca204d9d284c655149d5e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44151e8c16aba6a6e86e7c7826c3fc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b18dcb655b5c9a293416b36d3c309e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613c400a7875a4fbc0b1a80602b9d30222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6f1651cd83b0a4f21d3c3374f6a6e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad636d2d5c92a34a2db4a2ebec32cd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467cc8ba957b4077d134a7b64c1ae9d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287537d4681b4c0d5b47a82da19c8d2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc179adf2b9a11ba001f283375d7648e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6edbb7128e88009a092c9633a24b7c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8331b3f472618217c0fab161895a0a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff095deca02a78a461a097875a202031230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4b230a57da1a7b6f17b259f1f37fe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ee9661d3e1bf088eb2651e4a62c02232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce6d54b1ad2730c92d4c086ac4ee18233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c870c8a5c82e91b7a49032a1c78b6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f76db059edba591dc32776ef21a312235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254e539dd241defecd504d268fd91ad236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d2645966cbe3db1a4a7fb7f0e5ff0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd0487cbcaa26496f36475ef40cb7c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bdf1982bc6447259d847aa933fec99239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef7ba9046a24e3d00a5c56b9c1631c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af2d13206f138e2ccf566c8840e27d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b61cc3b28d292a7a3a9bc634ba237242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8930df9676941ad7d8f1457a206be2b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f181b620e2fa7298c086594f4dc4738244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e95f6aa0521967235a375a6ccd432245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d9d900ab1a585183bae2dfe7dd38a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941e10b66467be2437ba1b4a7d2f047247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7621973c91fdab130d4cba732e5cb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00268cc3b2e6cdfef0fb13e5100f6dc2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4045b47a6afad1b2146f09b87526a1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee4392994de9540096f5be9abbca53251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed576ad423d1ed7f3e29dcaaf45d30ef252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37386565904673c49ee32d70f8f0c13253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c6c06d11de112edc6fb148bbb2f48254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054c0e412910041ed9a80327a88dc1a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64000379ebbda15ad03af1381086d2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e644a4ba91028ac297dc61ee1605b45257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73649a141eb297cd4bff27c388e983258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b326a54bf3c302de52361649afd2845259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5230c85966a44b558bcd40294628841260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922bce33c17a966ed90db0f7f92434e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181958fd628361b24b9eb269bb66f29f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f1ec34635c4670d48fd0a5dd72d18263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa16aff01de88a2402bf6e66eb42577264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0de1628e03599556990e8cdc7de0e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3168c3043fa4ba2e7b652fdbd4e559266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37fe1b1979728bc572c8e1c5566931267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033d7ab9e774c139326624ef0856553268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8df212ff0671b3b7f2a59752e90e22269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77713c5810777e11554466b8663f04f7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4369f23893868a00fe08066390a2c0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877099b148fbc60f4db191c69061eed6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52bba9c24147ab8eb56f1e9dd87150273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061f2cdaebd4ed7d9affe1fe824a3cd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a30a6a247f728f0d295705ba39807c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d189323ef4355d9d59fa023f3dd3c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ee48dd1267b307297d0df924817f2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf4ac21c149491d3ff247531a9dd6b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06bb48dab3a7c179801e1a750bbbd84279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dfbc05b02b3ee481af0ecf3ed1c488280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006d32a5c89ab2d81a84896df71ea66281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1cff5714ecf233806a37ec2cab68b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341a55d64d9bed2664bbe896a427d09283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8484303735d4b37941e67c0d1b171284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c881e6d61a7c42e30171f018a10f3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f9001eb76da9662e74079a01cf39e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63352daaa2a510f52cd86084b022245f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6876e9edec3d65fa147be9672ecd9ac288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -13538,259 +13532,251 @@
       <c r="D136" s="0" t="s">
         <v>379</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>380</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.63</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>19511</v>
       </c>
-      <c r="D137" s="0" t="s">
+      <c r="D137" s="0"/>
+      <c r="E137" s="0" t="s">
         <v>382</v>
       </c>
-      <c r="E137" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>1.58</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>19512</v>
       </c>
-      <c r="D138" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>386</v>
-[...3 lines deleted...]
-      </c>
+        <v>384</v>
+      </c>
+      <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>1.31</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>24588</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>16.93</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>