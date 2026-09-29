--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1282,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083e277fd4f88e20aa8aba256de46ec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976b383cecdadedd3cb97bf49df14f32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090fb346ae9bb28bceaece96d06c0d593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9c85e3e10dc538fcedb3d0dd9c5a04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f2dc31d04e7b1b2ba8e7a11a330ce5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053f916c20f9e2cf3ff4751e6772bdb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5dc4e764ac7ee89dcc0fbce3b182a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0a8acf87baabb1a437234ce7c305e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5b1400dc49974ffcfebbdc7fad10a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76340ddfa1993051624dd7a1e0963b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d8d0319212909d4008e68abca7c0c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b402be51003382de15d615944e70512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f97a433cdc15dc1ed8f8480490eef513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f35795aa8ccf58388c9346741971a514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ef35127fa048d70744c6c8ee7b67315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47ba44d292a2c6085572cb85fb723816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635eeb10ff87fdafeb823f2831ec16517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7494dd34fe9a4117f66209a67e58518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3baf59f5215bd2e41ab23119b1204919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd67a9848ed383a501767ec6bd120b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a3c7b9ad51ae1a50d1ac8300a924521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188085f81791b39da45bdbb95e3571e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a3e0540673d773cfb9dda739add1323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce57633a41a7d2a4ecb36e8db4728e524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32edaa96903b35e25803630e8e2ae19725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54fb75579767f5ec53ef754d112bf7e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3cc1e919cf074bd208d7adec7076f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4786f5a92716d3fd7bc23285c3c24e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8208ea2cb10b29c9a0b9db080484f429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1edea9579a1f02f051018cf9191fa8730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f7898f093466e4fae7e8f9a5b30ff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444bc33d113ad1bc1dfec6055f48f6b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c508577dabeb47b12d56d6f74f01133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921fbd51b5f15ab01befdc5b8a40c68034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b655c38a816e636ce6ddbf7a787ca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac782705cbd89804634414c57dc0919636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367df2ac47d035bc6910a8a9e1f2bd737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc8da4e302d88b8704d7a65da9adbf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361246b0de6316b02aeb230f44fda85939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb90c9646cdcb6c7b44fbbf9aa8e9740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4285c2fb1d2075f3e1308fc5e48abe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b818a63008ca7a72d788f0f9bae5ad542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85dbea1bf483915fdf9d1aec50bbb243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe0c500bd051621e97a18c45f2ec6e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526ce9901db9f93061b3d45336ea60a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333fea3f1c6022dd6342c2e1fab00ee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66061175c79b059573d8dad8ddec2af647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d804c345081ec142fc09acd0fd85e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52550f3c76d1a6f6e6d9c3aff7719afa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86cead64f6169c38209a457bbb3053c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d17726bc35bc41dc6438f91570a6a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c123039fbbbb6de9c0149c281e138f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72287ffb8db1b05f99b449eb6e7688753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd42093fb9df058a8f474945e6b36254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e8cf2dd4932411964b01a7a6c69c655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e08d65636ee866fad805ddebd9660256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3dde6fc94ece43da1e62b9c92b7e5c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc660724acb25e916f90aa5b182347c458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853da7afe244fac6a04efc4e1045ecd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e25b994b3d3692470d73a020e40af860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ed47249a4aa2afe7f4b3ccf6e534061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700dc6556a99fdfdbf38068b343579862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10392c396f5b22b8953228d8316e1c763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adaced76834c8e034edeea68d1f31ce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeaa17c8f343e7ac318318e7480485665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674935245461debc20dbd9a85bc10fd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61d825e288c1ab28a8c127bdd5031467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6618e472dbc2bd47e4b1a55a9c25b668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bffc58f79c0275f3cec4eea54e03fc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc839aa890bb2418061d1c292296394370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129cd67d438cfb2dbd1e73063d104e5971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff07a25864e6bb793799f9e62d9595172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a2118a577f529bbf93dbf10834b9a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749dcbb1b1cbaab920230b78a436e6174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6f0c15280279f543c4c1153585de775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828959e7ad091598b608e20851fbb31576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081b96f76c792ae711a2099a24cbb0877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618ab0a3ec4a0647cb546cbbe3d534478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d00a73767f750d2f98517db319cd179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72905c9c1bb1ee74f76398cb335915fe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d5721743265529c0b6a0d07f34b8081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0cec56d66523e85ef9a922866645482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f344efc3ad3075d1a4623200eb148383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc58ed47be671f210b73498d1e0cdf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b07d40e894108d0cbad1c6d927054b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1130eef8da13cf1e684fd30e07542a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840aad8cd05fde4c31bfb7271e6ad13587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484de1621892f3ddc749a2c0d86474388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294fa87e327faf138398d6acb9848a689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645671ed71eb7c766f789ae308e7dc1290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e65593e1f4ab00f5672db910c71aba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b02ce70101b3293d994deb4d761fe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ef9ce051b03459b7c8432e942481293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5908391ff89b971bc3c3873f2e03a1994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292bda36b8b0d7065798c292e1ada1f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eceb25f70cad4b9b1b65ea9f45451796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce46ede373f3d1f0f420317353efe6e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b686bf23a54ce198d44f9790873bf298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7f2c6537d7dc5be6d9e522f1a9ddb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83774a2c80072818328175dd594f0495100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6418785109762ab71a98fa65fcb4a8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174df539f04b2fc66799be9b760725cd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0fd3e152e91523ca14194a3859be2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e2e556a07c755a36e363fd00abe32104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add77cca416e55b63fa12e8a6d3fcda105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273c44f33f3b4c4445599417a99dffc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab9ed77a6a482869a619d435877a4b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f797baa17a4edd9f3cd9584ff8f38108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b533a930a884b8e3cb97ba7b5eeb699109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde004535c7497092897697517650d60110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e72c336b61e4ebc710401a90a8f6f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912d0c2ac8911410b438f45ad618dfc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2a0a668d06327a5d0a7c2cc5d0812113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e21b078674319070c64978d9daedd1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661f03635812201aa672a23e886ab0f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeed43a31c5134b844195c83aef40b6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8ed2a7d0bde4f20ebf7b3242fe340117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5fa0a38c0cb45dc003ad4cea34f355118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34a64971a4463a57a1c53a5793169f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab197c5894bb4a7079d70459371816120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd580fa054370e78bdc3df1ba466ff6a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad078d77fd8685eb5476fe75263196122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b77ca0f2f32fd85912903fe7be690123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99690d0e61cf78c07769eed4ea0d32de124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a6bac9c4ace13052976573f860613125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba669b5e50f687b878a205d103b255126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558a849ad8cc8bba0aa20a5b6160a4d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f809925facd121d10cc1a74a830bd5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e4edd3ac10c13a4cedd595647eb6b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18df7078e324731c5f9e13eb4c2a61130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe680801fe818517e3e24bbafe30bec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61b7d8da2aafc3463aed7d46106589132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b98387868d6219b664cfb37614da10133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0725a2f1e12e517b9e88b9101da08b8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecde3752168fdd78be4dff96cb85b90135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08aacc630a2ec4577ea31b7b51cf319136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0dc40dc07147a80f42a170a0d2b75137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f212d52e418ff2cc889f08300233268138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928d2a6fdeffb2705bc37455b2473b2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2215376f1d9d45516d0ebebbb09018140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2143101b8b1b4b3eecfe3a6063ebf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235922ce08a4d04f7c1d42200817d4da142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff50c834155048596a24e0a0ce56c8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db443e73e0eddf1faf15c277b83c875144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73738e7bcee0b1ad01c96ed6abb0d913145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c630806d7edad7dec6ae157704c13cf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940bdc69e539886dedbdec3e264f2db147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea9ab56bf016286c070330486bcb8f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626eeee5b4291260352217d293d469e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d854a4b2b245d38efb2ee74eb1b6d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1804707d91804fced053f86843735151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7294315ddfd9fbee855a05cf3b0e2a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3229b28afcadb98e27fee817b5a9e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268d05950194512da4b53ff7daf2dec154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0eab94150dbf9df2985997adcf04f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d503755649cc9662eca57ec2d9fb872156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5500349d4460b07c23b1f548c4e4064157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f4b4a67fd4f0bd90f59e57d21df0a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf0dcb1b6ca741e5512bb5d0dc4425159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5508d17918fc4089b51adecfc9564160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555e8351c04e6ed1cde0502b64bb731161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00131ade783e7fc50fe9524ff0feed162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca95293c299d8c3631a35026602e65163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5b2d425171ca3ced4d6cee9d9102b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43053124da3febd4c5ed392fe6ccfe7f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750b54226eb9abf100126346458e06b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55261a82fa181b04a995d354d4ca632167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c3987e762eb3eebe3768f59fbf629168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0bb60d6e031bbbd4a474c09b3abf9f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810b8e6823e1eee9f84640d2e7566e0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27ae7aa66cb867ceff74f09231da3b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1ee2ae90b210084c55e3d1905b4d3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc157fd0ad63eb2a4a695d85ef6874173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127c6acba5aa6b25dc995ebfef329cb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e72e50c45933845ccc414b0542eef4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f94c12fc8edaaa9cf73b00eed15b86176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb34c124d4cd1e3fa1536eb91a393ca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e378d56d64ef41de39827f7985494178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd34d7f4d9d8508e7d86b44b01a7e6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730af037a143f977b1ee145807374fdf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bfd70d791ff2025d73ebf1b7bba685181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1ac4c9281e9aebbdd87caecd9709f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0567f59281e866d96a393154424bc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001302d7c120a3cc691228dc2b30ed28184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4470ec30fa1216b48bab65e857d009185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55475eab4f4b62d29f309027931907b9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ffa72b488a7006d946e589f222a79187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714f31ef9dcedb9bc672db6d9d385d2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a657f74fd81f7d07f4ad5292be6cc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3242f8257fd262c45e9f3c2806ab7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0d720745e8dbc869d0b90b0e5ef1d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b3ca5524bc33c20f155995f982ca8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d227235ea2e32a168e456b4fe7e524e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e19df990a679f3b731ea5878d2cbd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b571655457b118719f441728a7c36195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4959e0e0462ce73f4e6a1930ea4ef196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0007f8ea5708b3606267f5ca35151197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796400d16f0aac7d8c4073c84d1449ab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173ff84a4b52e45e51d9a1fc0d57d98199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b0777ff8c92b698d174e40c6a8d28200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c28a1a53718162f4712badfcad693201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1316d9f26a9c0ef10ad45115aad75202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9f92b1fc310bcd224b7396e057eaa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3fa802293b849bc1d0286259f30e6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4bf6440330abca64e56e062ffee3f0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99839cdbe8f69f8e4cc070d112850d9d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa86b63b4a838a8bb389b06dfac253207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4dcb43053041710133157e9c779be3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780561674cb6fad829f2ebd53b43f6fe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974de4595e39e04d8da27001effe86e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf14df6f859ccee76a3f5a8f16fb799211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b79a4c9ffa255c4461b9fac7f729f7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ed2c9fe9f8b0c14d44f514ea423ba213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f52d87cbadcccaf5ce53007e8aa3a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae999f7ca585c77d13b3fe81157f7b87215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3a0dc195e1c7f2464088031092eea216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac9a1505417284da161637603019f2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a4fa81fb1dfcc8ffeb8fd2710bd12218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2649f1d306f2e080e26d60a56accf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7621b6015929da49d615aee367f7c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fde8669d080997d129219c1c014233221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d65aff7fb6646546bd1cf5964c1076222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37692fa5a3a5ad45c7c3c9aac4ebe98223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4a2df80fee3934915530a458b805e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20ee5e2babd3d162615bb77d2a5ac6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac44ad1503ea15211e3af728b868fb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be163ee359241d8bf53af73886459d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176a47e2552ecd920958c986c744a71228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524d315eac4a482896bffd4055fbbc8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237ba5154372a86c3e9563048252f86230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed2cd5430774b6020a4356caf8e492231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3a8d5d14dff006861d7f26370f584232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838bdf83dce150399e64b2db3713ec4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09cf3a3c8f15f0f3570e8c639a1f93234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91af73c9329cf3c41a5840e436f7b88235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168dfd22453068ce36e078c2890db44236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d625ff52c87cc6f08d998529b0b1a79237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e391a81d0b710a4cac85598745918238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cfd39851429c4c36ee740da4729539239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3b397946fad19f2d60c79358b8c0e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305546ce0503ef755f959ca67dffcc8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11a86957194ace50cf2b2e7bc9b6e7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f56002bed7b1711670a450d7f00fd8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608513e1f018fd9fd48713be75421415244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d55254d4c9442eea2a6d99417897ba245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659d2f7d05f4e4a7fab3c3155c48210246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435bca2f5084aba21664827a8d7e195247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b616289e672589d094ea55b4c1f2351248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31483eb78aa4a848d9ae031cd2e9bf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52fb7004b472b4281cfe47c315c3da250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cce55cd45b3cd209b387951c889895251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b25e672d2904582e2f6036a9f70930252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f30966cb3efcef6358f095c5a65923253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122f1c1569648ba9fea88cab196c869254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205135f6155935683e30e1b050ab4b6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9225b49a36fd360e48a0545034d154e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47841a89608982f9e7e6ab1bc0469d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fdb816ea3f9179f659e77d89b2e52e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e6ba990209e2c679eb8b19a642ccb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041a39a7d9b8855853c4cde9ee26ce7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6bfdcc0a9430e549311eb254e0a51a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871a1a031815edf38847a40481d15e9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14734e36bc75fcd960959d71d7a389fe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55669367d6586ecbcc9def483d9582b4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decace911806bf0efd0f1f259552c5c1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652983046015db39968c5c7f0c0726f3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244606f222a0c10cf451fb29021bd21c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47268e47b31d3114deebffa9766392268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3ebf3c5b1ddef022226b337d3ed46269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8c63499911b7aed4c974fb7999aa5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2cdfc1e7f4d5e9af025c43f46fc55271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76565cafc8a0ab94a6209e6a5205bf1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc583783e714e73a3fe82b9b8d321b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5cef86a56685370dc690cfb12eb28c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d144fb2a57e84f40698960a0399ab52275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373da6198dbf6958d26df81311bc955276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36776f6f6b1f1c3311d916f6ab084db277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18781de22e269e101e04ec151a327e5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29beea6089193fb55de3a8977b679cb0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d57a6bd130dc0919ddc56d61d2ab25280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f0d617ceebf5af3bba12ba980a402281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86966b416823c174aa92516954dfd4e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489e940a769c023d209f5cb5684b30f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89de7e84276e40c4b937ac46dcce40284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab172ef022a5a095cd10bef85e53b4c9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32618e9ad68664b9b7274f3c6e96c5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8e804fe8d807e045dd8ee012d5b5b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88a8daa86c53074fd9ad61955ccdfd288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1ab884d1fba2880bc217226f2afa01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4602ec70d64b7c5486e750fa628a12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b952fadebf1d31e8d5789d275bc603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2879b96651dd6e74fba23e4adf5759b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915315efd6dd864dd35c99e1815aa53e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15166514aa02592d6a5911756d512b816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f5642671f01a44935ed3d259698787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e3b47d098c8195a782ba7c45f6a5a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a682cf2659e236405021720bf2f919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c273d7d525eb7fa742339886df63d410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a990cf5142f105f2a0ff64a280c06511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c2288dd6b973ddf282c1df86e395112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639eb143105329be8af4e94c76c3a5b313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15190d458a9683a0edb3ca34b5a02b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1de4adda0e28efc873da761fcf9b115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e332af7f69a5be3c22bdd31a4da30016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67e78414777d3723383036f54c7a8f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33f0d2e24ecc6747c7316718603a5518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0ecb4fb2fec6e2dccdc2d1201846619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826d4dfb2d2c22c4b0bc6f7bc14f3c920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15433d6f8bf087819f3b1623b2fdf0c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d88b65ccea6b4a14193cac46487f7e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33639c4c9f4dfe700c6cee72dcb0819723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94fc20f5abf733e9cf51ca82df43e824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1356a42709afda983262549c8eb8d025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbf58d5c3d4fcba4aebfdecc39069326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3da90c00cb989dac327c805e321d527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081e3668583c1eeafa276ccd43756ef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b111c6a231300adf9fa85bbe3b212929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9036cabe8c83d57d5780fc23a91a5a130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008de8a85a947158f1ce4b6cb4720ed31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea867bfc45e3fe0ff91e50339e795732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19dbe0205033a45bb961e6d52f2be0a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c327ded9a5ba0c35253ecd06376227034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be25a615fa566e0a2f1da7180ecc3d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec27e662a85c8a6bd91d441693ed8e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32afaa8278339bc9301cecc14664af6437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259973f853848d20fa0c3ec610bf4e5e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4c361287900cc4e2f94620bb0d67a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055db1352aefeec2b4e8fee43820b5e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac843781456910d9ed4048698c66a3e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad0c360f3873d7d62d4eec998cbc2442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286b1df4c6b8e58e0969df1b513119e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62d50d3ab43fefeb34264bc430d7ae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26edfb1a50db62b11434d067fd7a8445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def763ffd213fb16d92210d35191b78446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b553ef213d25531e44f34a882e74d7247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf3085b23c25701d4801771ee496c648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263cea59b0f84b23482a2c66b217eff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304d50306b8e7caefb51dcd9cbe55a850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6f4858d7bd8c0be647d82f6fa364151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dfbf3f907ff18bf48463b9008590d352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6325f9fe29f46a2815738c3c7a136853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1bca45930ae503f9237b0e3d8de2f554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37844af816211943cd1374c5c3296b5555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0a71e19c0810fc529b8702a38b9ec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1d5a11a4f941da0ab7bdadedb5b3b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94eab08e9823ca9f9a80ac1c6defc658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133f9ae1d838b3c7b900f0a15a3683059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed76a112a0cd3caa73c25916e93a3c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d2f85b1a340667460000a092506c061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092dbbf4c30b1f79d7494d87dba5c3d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef493dd133f4907b2de6c00fde8ddcbb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4861e32fa5334293e59d7c26079c73264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcdf6f0457100ec71e14608ab975df065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb556d5700a5172cf55ee27f25170d0e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846b46b396144257e04e050c88a3bee67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d400f756198bf9ecf03b972d1d35b168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e9d9a867d16f722d427e3afb393d669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf489059d4b67f6d4507394c1585e5470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e097a54ef1f581b23a437829213488a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493b350b2ff9f3546d0c56778f0e41072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd0875beaf923a7b4fca517f62415773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803e3b632613459d40396cde9ca7e0674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0759bf971139a6dcc59261ab78f41d175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c449d6c6ac8c8231bbabc106d175ac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453333cc4c488c48a44f8e0424f19c6a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12265e7f0f50f78f382d66be295bfb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d001d9b70f37edb019dc3b70a4aff879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201f682675a94f35d0addc56fe307fb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67da4551b4e2bf528ba5f57b32338381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2058c169837804cabbd1342bf3518782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7814f0cc5bd40d6bfba4ae8d26d4cd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf031beeefc348bb76b2ad3dfa5c8a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b058c585c2fa40ddac4d51aaff5c085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360beb2d6d18c6371bf8cebf6a24c6a086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6dc12dc6c2c5485dde4ee5a824e8f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441520e199aa1687f81c4527ef2937e588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24fe04c7ace5effcd31bec83d13a27c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2676e4c3fac00452e55dc7783bf179490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e57444071d6077b7e355d93d9587ca91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928707345c8eb728b4dd8722bc08b5492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9bdfded7caf7d1c5c307ca417124493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a879bc284fbde50c891d9636f4a04794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f04f55ecd28c18fc46f2159f134d695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7172de7ade0c6ef803a2e3cceeb6c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26e47d2bbe83d6700a2eb5bc99287f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5231aeea16d21838ac3466d5f9dd2c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05afbea12613f8d8943983e8094486cc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcfa5ef4df6ba6a3ab2756cce5f519f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7c134c6f0bf999ca581f7f08d1675101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3844d0d80630a1945b600426354772102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990214d45bd8ecd07a5296ee311e112103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7daa18032a58ebf5c46301b72197259104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79908667f9a56054be5312ae8f3123105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f29799b0e1b53ac9766c1ba5dae8b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977c9de2b17b29edf3893bf02478c21107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33794c535fb593dfd9caf9a05a865f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f992a58f2e42acb7e175b9527d3c5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb2b069e348eda7b31a034abf9534e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775a419e228dfd51e44633d4df01315111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f90f47ec74cf0965a68cf682086d3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261bc62e5d3beeeb2214b2b49a9a528a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75156045e57e50fcf6d19b0e2702f0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3abb8c06b89a96a67968562d64e06115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b3d0fff0725be31aba314bdc0656f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39f4eaa9d6b550b44785fd8e5a51e6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd052cd85d73032ab285ffeda7ecef118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56f9a33f8b490238cb0bbb110c49f5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b99b4bfe6484fa8fd012bf8bfb0a2f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0aef5e43aa47eab9294018a05d512121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089c59cbe9ae378b55fa2c9f5ac25ff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c686780d316e798513b03a6fbacff24123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a534be154bcb20d7e8abc5ccb35295b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da403ef94f7694c661b55b867d7c7a3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f49fced119c7aca97b945649b6fc60126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e3d99e5b1cf620189c3365394b5fe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be19949603176489da35a0fece27640128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89bd50d65a71e694e9429c88e88ba1f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c726473f2b1aae3d824d6c996fc7045130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c1028f8a62ac8d6a78e58a7ae72b3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fee1c0c449c5b4e09c1f3bea2feb8a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe3ef2a647830a9c24ec86750e6b5d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092823f9843c56c49da8b0cca4500e6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fddd9b740002e5193b69d2265b03136135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae0dc440621c725713cdccaf04d132136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a5f907e73c40f8195debd85a69ee6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1736948bd9ea7dc6df5908eda9ff70138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef0b62a39aa097c3fae63a0e4ded32139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf1fce40658da5086d3103d8e33c26140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53da8b12b00db530630ea64c7899057141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c8108fbecde9901fe2a3fc5587098142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b8bb23df2d16edd29e64c2e6b185a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec6055b060f70f57de22c93d483256144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926e0695fa3d0f9ad861a8a87c38ad1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf530111fec876e77ecc626e8878ded146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebeda65ea2890ea568544518a3a08ac147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2905b34f1322be55bb6ab879f912c0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485003c36e23e374a392366c30576cda149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4240fad7583ed1520de7e52164c984b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d09fd6bcc83ab881c4faba30f59b75151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc60e1b93bdc36d877767f4e3649865152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78acb74b24132b0db9f9015abc985557153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05ef9827167807a843b2e1f23de7fa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7eb976a1d448fc85ebc45a85c48ce1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b765b1067ca81472998625d477ec83d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2cded9ee13c90777c85a8b47d07bf3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d84e4bee65f84241829e5b72424d3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7051a2ec4bdc109c04596e82b882beb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba8726fe5c9a9f8158b45b1f476594160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6f7a7d51eea63c3af58282934c7ca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4326acff8c72fe0a8881d20fccf5a6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ddd136142972c447eb9d6035a887e3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f27a7db9613638db58bc4507cdcb02164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58bcbce5de24476acb80a8217e566b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a2bada85c337d8d2b89a516e39c59166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a28afcee80d13251727a6457890cf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f529101051dc15178419627c7fdfc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409e6c8bd2ed5bd5e5cff16c16bb204169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ed18f25721369b0d39e855208b26a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41935b0469a60f51ac2445e4a3ce52e8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe003bacc8740a8660dc78aa8773ed1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a64f958cf7bb31dc26aa6ec7275d4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8200c8117742b3f3acb47e2e5ee38174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287dcab3a1a36802660152be51531bd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52275717cdb9c6c669705353e017a0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685afdedb2d86148c7f25ed4b19c481a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72e60c7097450a02d99eecddb615a6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39c06898c35f76a35648d5a81c5532179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3b2e15ec67c4279f0721578c80318180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897d6574aefb1ce16d7777370f412c9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e75536bd5cf8366de45e2be6e002a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495037416b73dd8a2ec4afd2a24d5d7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74c33adb60ff3f6916d9a5df78d38a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44723ea593cd8a11c5cfa46beed5c2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc599cf62fdb8a11c6649bad7361085186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56a5a5e45e0a32f20ef1a3fbc78798187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270eaf65a4b2a695ec8c0a0bdde3312188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cfee998637fbd9f01ef3ed3d77ce24189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0d373957ecd6e678b5e1de3248a89190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35cbe56d6b57db85e8c05108adce52191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a29961599b3021ae3bde3285ba177192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ba789de17d8ee6749168a574e75d6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6bac150c0da43bd0991e67d6ea026194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d085d3ad6b922df9da4665b1e66811f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e349150bc59fc642224efe7bb059f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637698d28416790dfae5ba821525c7b4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9a5ad55990134706dc7a6eedbb6ce198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ab18378c19e3ecd496574f6c2cc95199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9511f0c0cd4b58aedc04fc77af9e155200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9137ca40b2c2d53ba8879c702aa07e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98241c1b5a9c3401f14cd5fffff26427202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31fe7de405df675cc5137a04aec6f02203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256c09b80747bef807202febf7beb83204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b62e4ad2b3bbb699fdc80bbca8fa8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a052f783b624cdb99a999f9a9bab88206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007452897a2bdda9ba19293a1ebf23a6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987bb1be3c8757dd8c07c95a388b6802208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714becd05837bdf0e30d3a45d54cd6e2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80e40991afb4fd9f46c2a4af192f72210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ae4c0cf046d7e4e60aa28cb9c3337211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab24dc39c011c93a35b9e661ccb92d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42138ec2836d54d75ca26aaf6833bfc8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69c20153902df3966d818d98e335e3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b583e2fb841987b002215d79c2753ec215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2534efdf317859804cac288f149f1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d7363c60f95207008470c7d760d62217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86465f808b0d12119be88840acbe6adc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98daf79aca5a5ec12531053cb8f6d8a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81539dd0adda7d4204dda68a5207cc43220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd422abcfce72634096f6c4af6a352c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a018b6f8a2e547336737407aaec292222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a378d68d50c1a7ffcd0159656887803223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965385b95b45cf91ae37a66f5a48f0cb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a6d38996420295a25e67b707a67c9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863d0fa2e1a5f656420cbf5bc0618c7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a90af4eecc9b297748f5848613cec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2c82d3d5aff84a11af01318ce95dd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62a5199db4b6ba3539b76280df3454229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a4159fba7ddc518f1666f52d6245e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14633a04ced2a1e6df28eb79e1e980c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22405e553e2562ef6b2d8a0ec1710542232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d63cad84b6d560634ce2719373587b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a4943cf1714eec90d4641e34b43e0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b02d819968f6883384f5e3b29c8475235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6feb83c8cd01971833f386c375bec2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c07a60507bfe8334500cf439e52af237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e722f37b30b2d1ae59598e9df6c3b9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec91e3da8582478c818e86237ca571239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff52efb32a96fe45418dbd35a127c2d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf02a84c9c93bbfec65b1012bb6ccc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e9a8ab235c81d601f112cdb8ff0f3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6693faf132917b149013471f15259d1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f16c0da7f883228ce7154f95826648244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b51f0449f57c821e8e3aed0f2ab954245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d827500fd46bb95734674cdda216db246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656955a2ef9abf91226a64777568bc5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325f2dadbc95bc1b15ed30d717c9d83248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ea668a0f03c00bd63f31869623e31249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4dcef15de1e155fcf29194199d053250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0089ec91c006a7e8857c8a9d248ae251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251c2faeba225d408fbadf224b004c5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72538d36065ee40efa65653c9d489f7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129a14b1eb973dd9f168013ebd022a4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80f8108d05b5cacc62953cc95f647c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30f98c772d59ae28e80d77dfe7aa3d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3c731bcad9c3123e080c92b5afd9d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498165b712899966e1ab43a0bda279f7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805a24698fc99437d67c45b6cd94404259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152a389a9edf9d3726afcf629fb0c42260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97538b6d35caec6a8cfcbab8ac478ffd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b59766e81c6064db7c403e382de40262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab9231b5b745dc29b54bf6ef504d0a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa15c956d6d5c9549a8f1b7467403bc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964e43e4d78c44c2017800e24f54a27265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e56127f6bc50a5d4f6aa8c2f009087266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f1c7a05433f79060ddf8f92af59f1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a929e93a6a966dd096500eda5a457d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6f615f0baa057379bfa9fc7157257269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54e230668ba9c2fece2f5130c92772270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33acd65ee13346a2069f3befd62a796271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d057fe4f94629324e3c662a5eec98ec272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688fb5a3472be0ed8f3790647a14e82b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c87a86a81f5f20088b402ceb38e94274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d87ddec31426155af82bd5745ee02c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ad847c38c4e6fb9efd2afc069aca4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53cbb31a044eb1dc5686e57cbef29c0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ad43aa690c11448a19a2cb50513fb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50112781be01be7eaeadeb5787dc2dfc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213cf43df30f509e81a5e4557f8a972280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69b8a369f6d976192a832c0a8b29e7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2866e0c2f7230ef93976798f27a7ba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44798413abbba9a791ec7ab0072ed0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf691d57bfa6d6b40567d0993d3d6f7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1125f5f75ee5689553baf2664443b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c01f61ab7aa57ab371e14eb0d324a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96a584bc5ad27e4c0bbc93684c7a8f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951cc2223d540620c1c05e8a87c9c5a288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>