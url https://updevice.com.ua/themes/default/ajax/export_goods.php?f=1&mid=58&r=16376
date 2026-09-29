--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1282,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2b1b17b44498042c8c8b75655b1fd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747f254615df573aa68dda41ad447342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53760c60f4ed31df1f042256f4d8233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5afecaff4dd0a8a17381a502f8a124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437639e20f9008c35baff2203ce702e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78258f7ef0d1dc542532c3998eb264406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec7c217d9cfe70caae7c00590cbe5b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a795be1767d85fe2a38e8548d84b38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad521a255700270563547ea4661cbd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98cba4c055b6c4564e1c3faba6a83d010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05481cf7eb9b53c47c6ea7315e58f77111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f33c7d86a5da64dc989249450c4fa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfdce9a8f51858cc83a34637b8ba07c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96890bc6928f9a531be2f44c4b1921114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68d17a069c70bfd1e9e874da5f5efa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeeddcab4fe1af788669390efe5400616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f30fb455fa997a398ca2cb006838717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401cda9eeb719206b66963af8250ed918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac4fd1f37c6d35a03fbaf845e7460a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4058fffdc62ae35512e912cf069b3ff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42461660eb5ba807a90d391a397bad1121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03093e35a4b9ceb8216b47298fbdda522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd95f33ffe3782b321192b5767117c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec31274f1411318cb96eb55611993324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ebde5338e1bb39bbf22e74d72b0b325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39806c7bba01a5d60237e9203fe1e8a026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162fdd994d6b8042b9bc97399ee41c827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978b029c95f0cc6626652036ba0b68d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b38a6fc5725e991838029b1f8309d029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e30e1d844a05269cd5d05c744ed0530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09bc586ac43f928d0fd1f8225311c131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141989ac4f98c32078dd8f5f7e26b1e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785910814b2757ce79cd18fcad9e6f233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b09fd006676ed9f609f3bdf916f9634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c82fcf2532af9bc5fa02c5487987e635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed2bd6a11c367b09db6f5204f2463f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c5aab954356093273fe8448c0b66637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74743888f84f94d407f963a8b39cfc038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d28c46ecd57ecd77e39fa927a4d0239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba00d7eae7ffcee8436ec085bd7f7f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15ad1fa07f356334197995b0da542d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ad696efce310e21a33bbf7b73d6c042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1e16fd4c25c5a34d12ce7f4f9dcd643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce4209929bcbc2810754c3481af1db44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d344edc916a0614eba7fbebab79a245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1abb0ddde8bace32624d61e33d97e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265ac64d52ddf5140d6243a4238c3d147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f95720e6fa3cffe2f3c4ad4c57d5ea48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fb09382ac3e5180717f216ad6ed9349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603ac9f84666c0bb31d54e2f48cc3a950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350010a94ffbfcddaf67511b3dc760651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa694f96508fee2fb711094a5c1087e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81acd860e6651d02f7b712c2537f9a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f069cc43269c439e9dc8a4ec9a62c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317b1c4feee02de6a4cba0c10bb638255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c613816a3c3c3eccd36cbd4eb1e083e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b8301d58511acbee84a44cf6affb757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40298d686bc38175d5f38ff4e4832f0458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258b544f4b274ff441e7e38bdf35ca759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8454d4472c986bb1d4b234561a8aeb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1360f3586e2eccf8078b1870cedc761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed26fd63a744a74ecbf05c2dfcdfcd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f244183d8936fc4259a3d6ff3ad2ed563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf96bc709bb2440d4ac050fbcac24164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5bf51c0ba68b4d012b8555f716399d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aac76d6beaf58545b79af4259691b066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fffdbaa52ef95f38af28b517f1f2c2367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97411b700c42901bca697fd3789be46368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaccc51588481b582af0c5288d69eb0869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348340530c1d6e72df268a52c20e11b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2edbdf7da7e865a58b3fd5a203aa371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a81418af3decae8ac21effb5b4d8972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0e83e72cfb4d522b8a116583c9e5d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae254cc2f1798239778537caf0fdbc474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b60aa83f00991a11cc6955b8f8017c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879dba68f628173962c7b765cec525c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f33ecd710cdb4d0e21f3a121e854d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229ec781e407076586184ac4f319eea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ec72ff9e04c7ffc62d170f03dc38279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5eb0ddf8ac624ba44dde8d8075c0c980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1bf8ad27072288036930a508d5eaf281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8046bfbcefca381f401f036c7536082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3ee3587710348d260341f6df6462283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a9c45704752eaf0fba1bea237956184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0735f8bb58a3af58a0ee8a9d201c085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab006c7722bb2291286543eeb8a3f8cf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ac7578c87ea5fcac95e96ca69569287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f94b44c82e2e9d554979767e6ecc8688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1495fc0723d5af39925d430e62897789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be0f0fbc2ca3e0e831805adfae104d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600616ba5cb1bc0ee34bfd1ac72c09e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d17c876a1070885451aa9f7a019a6592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ebdbb74946eed4baab487451084f593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd36d2ac0804cd3d04dfbc3a05fe5da94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8023b5d65d6a958313bc42cac2736995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f0528ad5036fb28e8ce71106d6b2496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e429618853f93ddbf373b1dd8975f797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0d0f085c55c87554022c57f85050598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b2f58206c6b9da025a05ef32b0f9799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7f7620b18cd78d734f56ac406cc7c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56c1920c93be01fea392668aa37f2a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c096b99360206d4a4b318665d4182102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db3e19c0c0044b7a0a16f6554e2be9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eda5aeee1e4fb71f671c0fd39f9a05104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336cd729cf8f1715774526220827d27105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2ad109b6524872fd49b89fecef5af106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be58ef339214d363b9c1234a583fb6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519f33990a82d2808d39a0d18324a13108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106e50f7a5310eb1bbf1771c51eb06e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5777cd1140b258d38b2d757a04f045110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf94a44f6364230b3ab8156df43c02111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a5332b03c5c95c1cce6901d75fb0a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa9782b9fbe1ad9e6c146fad27fd6e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75192add845ebeb754f5eed927b3744f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a49265bacbf8e2ad504bf5e76448e8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f81048aac51fed30894bf56f7c91e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d9ef61cfe4025654791af3c8e6629117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bceff06f1731a52d456a8985ef6846118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6890e40d038ff0963eab89f1804cf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75292182976904d145f11c32ce8a6c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d19b25dbf8bf86e4c3b485f8842b80121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d77b86de77f6c1080720ae5352841d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050fed8bf1a8f03875eba5c4ec25d80b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00f1a7ab331c84edabd65dbf69c354124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91272d8921fbe0f9af951c43e762a50f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb8ad893825303bdc728743eec66b7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a358d0cfbeb9a42a9c167d90d42aee6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78a4c083558eed43e0b6fa5e36ad50128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8a991eda91c80c0bf51eeabd75e72129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4e94b7f92ecd1de88b5e30c0e9006130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806bdb21feb2fc46c76935e9775e4ab8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0e842cd32d2e36228e11626deb6f4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a1878657df886683a0dc4925e6c84133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b71e61db49a6d6e7a0fedbc199dca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb638d8b3a1ab3d5565e37c7b03e02135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596182e7d0308fc82dfc63f4aa9027f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032ef5d75e1a307d5fa66fc4b8c7567137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0703e802629fc4085ebe22acbb264138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd37f638290be53fe6e42b56010320d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b822583605cac60c2ae2dfc20b3c195140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca431333d3f25aac9d7a85c4fa1eac14141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552695001b19ec08a7b998f05c141a06142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33812fecb267eb4483a727f09f2def88143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b929ab67dd6df89b54eee6d3605481d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c756af87f02d02c1b64cbd38451d6f1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ec361938b654237f7558971438b7c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d093df40ba062428d3262893a87d5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287264095914cc49a69fc2ef5336d167148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234914736a5bb37ee2f8342214d1de8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9e5969b2be1b3fac88ef5fa48efd2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b6d1a7742f11b3ee02e1fc1e50e83151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15282c4596ac74b3bfdbaf343441730c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80912b102e00b48e6916d3745323f0e4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56158d8bbbe60aaf339d53ad6cfe77154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c1ccbefb09bfb3ab8e843a98e952f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a0b1a5dd5c023c70e45b1bd07613a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c3f5888454fab9f99c15012fc029b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d8f2fdc14d5624f9c1c604dfb1ce7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf17e4700be6c74b103dd46925ec045159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22d01538043a232ad29a1ea7b5b8fd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25247319dd312e44ecd358e5a9383b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18822055ae56592b98d974a018bf20a3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458310d0e2a16582a5557647b40b7ef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b35ec2ef5c967420b1670499b8e19164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92cb3ab678120b29f61857f34ccdb4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b51bd33a1e504ae18483c8dd7d74fc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec7dedfe8651b052a94e5535e8b907167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f2d2393ae6e75a8f3e4d99a21e968168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabbfb28be3bb167dc066f04c01a63d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07254958b6a48a4301181a4bf8b022c4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec39a659ea15627e32342f14b9ebe8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9e1fda19288fac92d22b8bf5deea2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4c139338d4d2acaf80e3fd67c50c5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211521c0868a62bcd4c8620f7918210174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440dad0df2df0153b422ee7e668b4c3d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3131954ac9ca7fd8c61bb51bf330a5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2905277906c3586b94903d435e9ce8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c88aa85394eadeb94eb490ece9f3f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3ece75673dae8ab62b7aeeb8a3e0c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d7a6a0674e666bd3e011189966b78180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eecc5810745dd9aee6c6ca78724565181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c99a8ab8d607f22c0086bee5fde4a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b206c57f6fbfe8cb3d0cf49aa0d05bc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f5186ba675d332099feb550daf991184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28b1f1bf7b4bc4af5229832a5f471e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05862da44b38c6a7e3d149821c1088186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2ea896e5c46e71a17a5c48ed8f87b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9708734e3041a8a0f75967b5a5f8182188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01c23dc9510e066854207b4ff86084189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16fec6d4595e59abb651c5ce3108e9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab4a93944647898d027a353d124d23191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28450b80ff394e3a3af942e8ea42dea6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92da1cd1ce3ad83d4ca7b35746c7417193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef274d478e2e746dfb3b441ae1c1094194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00228bc5f4ba0666dca1b1431998d23c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ffe47c0a728a52da5dd3c459978d4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537677445ade86bd97f1ea52d4fe3fc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412c18ec4d751497bc44974f57a28d7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db569229a643c958250661b6fb0c3550199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b28ac9d93219e29c96ee2ecc3d486d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc72419deaee1f4ac521b8dfa01c78201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159bd2c04ff7ce4fceaf92b02bd751a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6491aabf5b14ad628024cb6099f86e7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690281293adf76be2b86ce7c6878e62d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc384c40a0ce7a8a07edf1cf6a247e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3c35a266d98060f7763c2748ee714206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca376b5fe456781039c6194d2c4cf140207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c1f8028b8ed523e0e931196593799208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1e44529197b209d98bfb38d1caa2d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4bf035b073be94c8ffe58a108677b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b953b1f98d6d19f7a8e4669b6f64f56211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151cd9f52e9aa8d95d5e06eeba95e54f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c61d5ca1c65df4a0b424bceb3b57a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65751f67ec433a37e182631c852905ed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8030ed075492acac5a864105a8ee2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133abe4be9fdcb69fc89795488f6ba3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1419bb6fa52a379547b9ec6c3f2af217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d108c25b90c856d105a65dfab33dd39218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1c9bac113ab255f20a5b34deda27c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed52803b5c689495ce3fd0bdd920fc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53e8a1530e6e176b6dd1af3f206919221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4e9a1f0bde585d8529ea1a8b04707222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c226bdfe30cfbb83df85841d06a55223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a7b12a71dd029d070bd2ff8dd719d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb869b74efd22054f0042b38083f31f1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcdc208abf4ef21ad927273eaee6655226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f402e90e463f183058adc9cf8153cf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01451d625717c5f7c0ec1b969514478d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc723f6c4e2fee7f92fd82d34b3d72229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72568ccb207418fc6974e47487ecf3c2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f924aaadb6813518175cb481ba853231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fade9afd21d99c36982be2af4e898a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2a5a31f0fd8e139cfc0243754af12233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f286eee7a8a003e62d01d0a1bb4777d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f82600224442073f1c6bc00230644235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0436e08dcf3ba78cd4195206a578a6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295807f932afe76f11b3acad804f529e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5980b742a8f8b488a947a740a773ad238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48b85f9ba7eedc9e931962f84a723c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30679501211f7557a06833a50fcab8c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e359d3aa2e068db56dfec90816cdec241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b20f9d15865a965d8ebdbc4bc0796242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c2f0be37e9b4af43e841431c48429243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70f0722bc170b701cc1d230d3b56d1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264fb6213eed45960015cf2870bdedb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f3231581885d4f3b5f5bb067c92bd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b8939bb55074888462d4ed5bc7327247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502228b2aa0fcc758273ef327812359248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e871aa446d145e57c9b49d35818c6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15e284b87851811f4872b0ac8882b1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d7d44ef3620d0ca4091b18b448a34251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1a61bbfff9c011bd45a9e754f3ca7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08aaf20649de3352d445a8577c6df97253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a3529a75b8a683de59bd498ab485a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f41766cdf31a137666d1628b8e9f83255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a31d05d89ed02f65b94f52733a93f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fcdfd22c8dbfbadf0ce2306a17438b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137b9dd4687e3019d9cf2776af390e5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b0c3fb7d31a4f9b953803c2d3ceb3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b50d6d569d0cf3bac256e637f1cba260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21bdb3ea1e4687da21927dd8c616530261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14bfc9c812e3a1b5f84ad16faf29ef262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44139cde2f283f67cd72ecf320ec9370263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92fee9b57a9b4ce11962f7a6fe21ef264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ddc91626baca6a3b296cfd7132b36265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9b22894a95aa6b9e062852f6e99c0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab9fcb293fcdc33b83f69d11174cd4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37cd022578ec080d260e98764ff606268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c444ad97144c26a6dde2fb3b85df5b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a86f6d6b2999f9494a51404b9dde08270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012c4e02d90c4453e75b91e2e097a54271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c60b7628e767557541d82b7ba3127272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb30fa3c4b9c74e764f255d1092ad2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74450dc42e180b27c04677fc2e0cd078274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a682facbdbcdca9991cb5521d6bca6a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1dc96092e2fe9762f3b5d0965b314276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a2d64d6fd25988d79beba93681d30277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38b6a40473b15f01aceaea821fff9c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f8b1d97152738544c41911901bf1b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072d217d3bd4b8e53068b8733249c1a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71b00c709726351227161bde722ba0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9c20ac6be5affef0a4b672a7a56ca282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c837d482594ab1ccc69b3bef3593394283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa660491c40e443b26754d08e531b6d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6f406f86fa7a89c4d71ea85005bf9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f8eb3362a35f79a20e3985086938f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5025435b0947876541e99fed895659b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86f6b4459c55a0f6ab7d24978b5f27288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6fbaa758336900f471fc0d4cd7f571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97a5cff755b541cb1a5e6a4aa204892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4fafc39c4318d642326a16a5cfbba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c88500042fb1b3c878158d395b7534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256443c14fa6a8b375fe5999b5661d05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39bfc05ecb0f72c7e088558dc16f3dd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8780623a6545e9ba18c54a10fa9366f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a467ea3e47dc54c3dc889876ffe7b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eeb2b2e9096db4e0dd904ec3d3d7ce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1639a7fdc5e8a35cbcdddeb51eaab710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73034cdd235911aacf9dd7e302d665d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a16f03ccf1989f18268922863f8d2012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582d12a7c6e185025cc55c671abe46313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb1ca6e641a1732be68e40c40d135c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49445e33cd12b4b023bbbe0bf6a2e80c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a932c4c5ede15dd18ad425665b48d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d609a435d1b8ca43d2afe8c9b29cb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542abd47301cf9e4ffbf5930db8e36c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1287d0b29d46e424c63439e1cf3c219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4d55b7eda3594a4ae446ba81241a820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490bffda542f0dac85d8051e13daeb121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717eb4d65555c31ce17ce5dcad8853622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6621129c7b548dfd10d1a992cc0d5123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423dc00035febd9dece5a925e90dda824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4017ed3cdb628d186ed15bde6bb1e9d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca6d8ea69189f8b6ce0e67a32e501926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64451be6882a91b3644d30ea126b3cc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c0b7ea888411507f21a716d818a1b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914b9c0d26e42edf275a514932ee1c129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d58b92c60da39547f38a6d644900530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f8687fdfd1e0e296650b26967d24731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5c9858688638fb5bae9bcf5939cfe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8257f8e2d7cfde1ceb9610472c5f5233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159f03125c122147552ee71d86f2ad434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6739d766a5e88c59b2b3c4dcceaa635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6d1949c75d48f51350bc7444589c636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a80dc2b35fd132a6390fefe5db376d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c98ca7c6fae541d008bc4eec1ad1b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d91aa96a51392fe16fa063b3ae93039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78896ee15e769037951839e7568b86f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eae9140e437344d8c4253ab83242cc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a0baf9b84efabe05be620ccdfd1ea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63cee9756c3bc06f3c5aa6baf39d3843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48703f91e36a93388512786f5397803344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384fd52219ab49f86a74ae0a78676d2845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43729eba6a8c88e10fcc5af42d2c02b646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6526d2f171c5e20268cfc2c72f2b547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276deb4bb07b8a6f344d7060931e12e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb990413f99684a450bb13e8d5e741249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0eab203731e3da2c5abec200fd992f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b017870f3a10a63a27ba58b50977251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5084e7709c30c559f99b55434020252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02070fe7a927866adab4461b589a73f753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8118c5bb2ba8e236015e05d4c177b954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f7fb4343e750eec3ff2170b1c4f8555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821439b8fc7a03ca2c4b8662ac40457d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b74265f024d8e85bf45f06a8c525c457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1efb82c2bb1c37d75847c4c42cfeeb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4dbaa29eef0607e7a919c001edf9f859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b50ed094dac889eb225a5bee40dc660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65fc126ac04c11f35913cf01f66b08d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e58dd32761301ca5a7d64aa63c4e862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debfef6bbee1d12f6773c22e56e839263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1d220b5029faf0df186d2aed3af3e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c9125bcfe317779feeb81a5af0cd765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9286619f4e2c2e9eab1518e3303f82666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669ef56e301083cea0e35b61149a91d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bcaec3089157ae24b4ce5beaf558a568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889336b94db6700b5ee55fe8b92016d869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca263fdc91ed3b59b3d2aa342f1886970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50591c2c80d2cba648a07375e95df6e671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c3e8a6219243101564592b8fd70b572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22d5b32666bb9792347ff2210c624f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100764fcfa6ae3162744b312691990374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faab9e4b719728d50c7c281ebf23c0b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf088cf414f68c398c582763e58fd176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8d691f2955bba6e6494d367dfa41077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327be7472d7a2a192b13475c8b2463478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e632fffa13e371237e57e052a35b6679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedddf57be39c63eec39c97bcf75d55980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b30b83dd8946fb86b399432b7459a381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79374e73bf744efddd8da80562c4994782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b838126a05d06dd10464a811564de0883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26c75a9256509d7d8f1e372e6cddbf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fda95d9c26ca3455c0303ab494d0a485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156845facf4ad013bef2791e9387b4b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f344e0341a98fd6c610a9a475186e287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b23b88b79ac14545bef70e77d48d688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955c450ff238ff67717c55368ed984b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce5794f23b6d66aa132bc45a471a4990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39667c58bdd4ce3bb35ecbceab744a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4bee104f1a6fc324c29b0e1a06b9192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf060c32fe56ef6def140bef946bdb6c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe35adc7beea6d9d891007ec85166b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbfb35c1000016314ddf9bd2baedcb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e963f04f2d6a724f049e583c415b596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b4975cdeecdc77588e4822dd01c7297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9eee85671daaa6ebd88252574e9bae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb44520cf3347993348c01914c5af399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c94045520be4f14ce447900bee12b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0e29f3403ef78ddc7f456365ebdda101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8701250a43ea52874672c66fd6d73a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ccaa23dee48ff994ff10dde6a0235c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18418cf43b481fa46e85d149ba97418104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87915d1f2e7abc6cec3a29ffb20a226105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36463775c87d01d49a9bdae6402605b2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32cbb6cfdcb51ef232bf1accaa410c2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83b2f1d0fb0bf35ed66d7e24186a02108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5a007fbf8894c4bbe1cbe6367e8a1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be2daeb13fe1dd5f65daacf1053897110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ecc737598b3e7351254496d44685a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4fe633fb37c7d58d37c32776e9e94112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208043561bfa9de5f06f3c7c83fb314113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daba1008914a9e2518763e88c924c45114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66223289b61121f53a0a470c2f6d7df115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96faab074e06622ddcb3503831a0a4bf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c3e74ff73f00b663e17f2914090c8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6276ea704694ac72118e8e62e2b29118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e464c792a35cc370f6ce3cca404bbe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311cec7738403afc44140bc0dfa1105120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef5582e63ae217dd7ff79805ebc83c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd54db924bb81ea893c3899530d332122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ed97f65e53ca625b1f357cead8d10123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564203cf306e7b72db467a1eab596e2c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26ac727e4fda83a001043353617404125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0be035bcfcac088a98b1393720e8a1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbcf1b17ff113a1de1f9778cf338057127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780cd12ecc941f2492b96ef108b193db128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca652037523e295eec8bd78b03835388129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b47ee858496b914220e3bc1159ac3e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141798ef8ab915287e4386198bdb466131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdaa2a34464bdd9e1ee4f3791e396da132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6fa74bc02ef3d144c758b1f50b2995133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578fc8ae899180aa5b5f0e9001f92534134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a66579372357d2c0ed0bef5024d5e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f104847e6e29ca734125d80b80c353136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eca99991df17989c040cbd7b961686137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309c25496b2470bc1bd2bee7723220c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7c9471fe8d836fedf2e00ad604483139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e26c86cdeaf082edd3033df9e63b5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4fed743c7a899159f00708f5a662f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61b35da55a0804909eb59ddf8ae4e9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22110e31f9266a953697a76a49efd2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04298bf5d290fd937fb09085746c9853144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b723c8d8d35a3f27f82a1684a3435a9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9be2ca692da9ef5df02f2b85c84ed146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b592d0b60d0e77711a866d729ad41c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c8da4af261652f5527b24dbaf0fb8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8f45048168cefd80f1661ca00085e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc22afd7c42d4fad16d758201b0ba66150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99ba293b88bf413e6ca99612e8da70151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bbcb91c20d31b1b5093e00a869045a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510bec47225322e4f0331d15807e46d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680fe602bd8fbd955042a408b7259ca3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59bbbbc21665c14d522776f4888464a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855cc3430c7638ea5e1d75fec262f72156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34fcd212519a87aa90b4961d8de81c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c664bb94eca5d27b4605e60242c3c6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e1e0f0e355fe943229bdc8c48462d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab262011271943bcdbc88537fe4e657e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7be29f5c15caa1305fff0b5e06ef3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa544c1e5f3d58f07cc5b940607a0be7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89b2deca9314510388fb7d69c96845163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835206b9905471b10ae629f5d8739db164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b491906e7330010b41d55951ed550d6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878fc94465eaa464ce0f87187badc32166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91825c673c63375f6d6944087e9d62a6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c4c16b0616954dda7c76e72151c41168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448cc03f7ef1d41da4de7385bbf8645169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1876580deecc7e5e33e51ea5978010f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37731fb49c302e0b867863ba93df90fc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945b7d8dcc607134145a46bffb314d0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1d18618e91134520a54ce4743ced6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46adec11a4da5d842352171e88464a1e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408888f39cae2b1bb81f468ecfc8b39175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999458d543c790fbd43996400d8330d9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6cd6c5dc1a8460f1e451ba76901f29177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1264d360aa635fa777880d3cb897ceb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43f011c4c0d5e76e810193b38c818f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1754fc16f0bc489d66686f03e7607180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c61f2d3609fee5b612ef15a0cfc7d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23836a976bd0b5ee96291c04b4bffee6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965181668a01bb09f72f1c936cb292c1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b01b778ed42537902df02f1c4ea6f8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811a94d0fac5a08d0ec8ca116bfc196185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779b53b0593d7d79acd0e0815b3a67d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10a92c503c30896274841e460b4d5b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55021e0889f6899ad04d5f506c821188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f1e6c9cf69e8778e057eb73a22406189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce82d4f7a3f7efa8e9dc760b0c50e7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be149b5b7836b5c335bec14440e5467191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530abe0e83e89adc849e13eed081463e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8cedee0e21754caf46df91610ef77193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acbace66faf1e70a89773405af1bf99194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7834f387c089855d1a7876b26b6e009195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77c9fb6ff96f2493490d4753709872196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7330e7f50849b35511fbe9082e328c0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa555869ea157a13627bbfc3a3a8d83198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65a652d70c3dcb607901a8d0e9309c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ca0c05913c8dff9929282070c06c6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5193b2c032e4737d14c3d1c0defed201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f350d9ab9c54e2f6779f7af409b98a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955755d9abfd9eb7876550c2ca8bed4d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42893ccc5c72679a0e1a81e16bd8f4e3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed50cea96714bed54a7a627d546ca94205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1a8d362173123c2d209c803b1e08a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a006ac7477f07a236021cee9db8ae36207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37375f58ab7b065241cb94e522a3cd32208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67062fa15c9977308f9e31454660bda3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0185a373f14a35e82ee7fc8aeebd43210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67612f0a2f1b9185261a30d8a4ed93c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ceba035b58b40b3bd535e823c4147212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11bc3d8fceb80d31463e3d29bc86170213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06739a118e92e8a4ebbc775e6128d14e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e6803cd25ca18fb3222c804e5cc13215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793e5035a2da72a5c1fd66be70f539b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1d008f815431ab2b1e5638358387e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42efcb309a658951bc39a18756487d12218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99d46dda543e68483d36d870b5a83e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81e57454ef9ef236f2429e8bc39fbd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d160f6bd8a8e2f09af7735d786ecca2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25274ac048eb0098a19be281530eee8f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b424d6eeb306e6001d954c20f34f3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277ae6b55136929c62dc95a058a9431224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df3a3d57ccff9e9cc8b3d130c2b9ab225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcced6dc837135bdce4357355b268fd9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074f26cc6fabbee6dabef32285d1cfc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f1053b70f4576b247f7ec4290f5eb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec739e7d9925bc9d09be9df1078908d3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a899dad3801374eebbc1c259a376945230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2422a8bb0e4d783ae5c523788c4839231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e469d5610d611b9295ad61f5ad34d7b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f747f95d504018e18cb37936d6865233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a75e547fde18ce6c344e1fc00a2b8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655064e8a4a5af44a9f5e6e0139693d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c987234c4414121c8a24bb9e3ce6b5d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a223c05d4ffda08e5545d71a60a52e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898c28beb4f5a58a0453300008f0726238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a05909dfef8a00fca6e6f6819540f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9aafbe2baceef96d8c5ddba2989f32240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb10aea5ba546df503e2d217f820a8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f997d0b68ddd897a874d4a1beaccb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9819f30f43577c2114c5a851d81651f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9b7864be380a64e88145fc0090e91244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5066970f75e5830614778c87b57c24f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a8b9b0e70d71a06e4499619f0d94f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f475418768d83182c5c75fb1969280247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207364f914e45f44069ea23e1b6a1d2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a044f250db95dd43a2a94fadf04209249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae308c120659734b221fd4a8bce3cba250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e24791a6f7aea1a67a5b23387f5c3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fcea078e5380afdbe28bed924a50c9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05208457b01575f4b9ab5bde31d0663e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610a0692eae41ea2ce579f5db27ab6f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef0171c982488817ff9f48bca0393d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324d2a043ef1a9c6fcef5edd0acf83d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709120f7ecfe886391b7b79ef2c21f3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cbbaaa7209693d5f2d9e5b4a32e105258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec695c3ce84e36b9312539f24916099259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000cd6103cb5018f14d5ad1bd57b24d6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59333c7cd00eb4035a02e8f0eb3ac0a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c1f7470fb1977969eff1bb231b282262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee6dec6b673b00e567fc676cb0226e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915a14e8693db8e366993256f8295fd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ddc1ccfd07fcaa9a3ecd3c39d7880265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9659f7f2188b99665331ea5f4cec008266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ddbcd1fa825a8ec69c7e176740ca5e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69052f4bc6bde11986f02ba006b85664268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6061f42f4767b5d59a25d544795eb03269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70b590b83e037b5144c623723da520270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4b159f97886e4b5cbe0d5f89715bd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae62e32318983a29cfcbd1746e76b1f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab758d1cd4b55ea96fb02bcf8c45a9c7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48990958ebaa21523a5862eb2be4cc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda0f3fe0987e0963cc5e9c0552b4c3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d1f20c2d3cfb3dab524efad489e51276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746e4678c0bc64c3a57eba586288b88277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc688c35783a09219cac78b5969735d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c760e1648df920ac64fc1f48e79fbe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765c33bc4e8f1503a4ad873374f978f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68ed23f31f3c07f6c312a90e684022281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ad896dd060ab60412ab54fc6afbd7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a284c34cc00e2f1400219d7a1723f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d2fd36e3bed959a94770819d82b57284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11ed2c331c882a9f4989f294fd1de2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e0646f955842c2ff734b51423fa28286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91511287141c65dddaa944dbf37d22b0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb39155a4a26f1854869001f53b0d9288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>