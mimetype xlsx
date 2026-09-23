--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="409">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="408">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -923,53 +923,50 @@
     <t>000012659</t>
   </si>
   <si>
     <t>Зарядка Qi2 ACEFAST desktop magnetic wireless charger with cable E24 |5-15W, 1.2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi2-acefast-desktop-magnetic-wireless-charger-with-cable-e24-5-15w-1-2m-/</t>
   </si>
   <si>
     <t>000012660</t>
   </si>
   <si>
     <t>Пошуковий трекер Acefast keychain positioning device S4 |Apple Find My|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-keychain-positioning-device-s4-apple-find-my-/</t>
   </si>
   <si>
     <t>000012661</t>
   </si>
   <si>
     <t>Пошуковий трекер Acefast Passport cover positioning device S6 |Apple Find My|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-passport-cover-positioning-device-s6-apple-find-my-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
     <t>000012801</t>
   </si>
   <si>
     <t>Відеореєстратор ACEFAST 4K dual-channel dash cam X2 |3.59", 4k/30fps, Wi-Fi, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-acefast-4k-dual-channel-dash-cam-x2-3-59-4k-30fps-wi-fi-gps-/</t>
   </si>
   <si>
     <t>000012802</t>
   </si>
   <si>
     <t>Акустика ACEFAST speaker with wireless charger K10 Air IPX4 |BT5.4, Qi2 25W, RGB, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-acefast-speaker-with-wireless-charger-k10-air-ipx4-bt5-4-qi2-25w-rgb-tws-/</t>
   </si>
@@ -1294,51 +1291,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4bb0ab5665f46e7a696ad73efd00fd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9104c55b5fe807b7e3061ce6c611fda2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d3ea3a48968a1854c6cec64ec06693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399f4b3b73ac8f353d16c9216b538bb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278e49684fb66c8959047c4660816f55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e9f973b18640385e39e39781ef2656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c47fe560340823e3081de213c176b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02fafe61e31cbc0ba4697c1c24d5ec8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f19fce8ff300f591a57d4cc2414c9b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f530c7fd801c5dbc1d70ee1ec5178510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9aa42c06abc67a512afc2a475444bb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77796b8a73689a79e6d2a39a02a73a7f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6d668b8abff04b8174bd3619eaa5e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5479a587c1af1baae3befbdff1de0f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea639dfbcaa17269363a2ad6fe9995ac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b151e63537f53ab5e30d3b73c84da5416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0886072a9ee6000db70040afd9d7117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae507233f2fd34fe1f11358d42a991718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68959231b0bbc1c3583bf08b16bb1bd619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97dff65f8bb43a6f4961949e558038b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009490ef0c3fa2ae5e0dacaff590393321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0435cf1772cbbb64872f7678df5b6b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845e74b2c6ce00936ab796ea13042b623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f66579a2fa0a9e53f389c7ddc2c1724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e3137693a1f08e9a7c87c238f210925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826130548a79337cff6eb3e106bd52ea26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09edf1d5f147541257599a9b9e8e6aa027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f4b29dc4b4a93f5de0369d0ff6e8e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2304664e82be3acf0d76e4defae6129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d958c81638267534529568ae3f6f3930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4a91b4e1725cf505ffab904b5539131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb5455792ef3b6a5610675b072128532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e9c712abd18dcff5fd3f94532fded33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045da0de849502070a734882df5e099e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ea09b1e269b8c62ac4a7989a36af135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38919ce2bbab9fb8c8d66398c92ea1f436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4824d7d7d750cdfdb6400262f140837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521cbc798b19518766ccdea5a0998bc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4d6e0069ace231416f83254e037cf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273813d3e997ca23676972b4ba534ee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c84a6becca50c59599de9b426d19941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d6f9fb707862f83142783fc5a670042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62908542a5ae13ea506cf39c6f4d27fc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285be16a4a1183dc7f376bc1d3b3f6d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23816af1281202c1b868cb9a5370764b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692d0220e78d4d155230ed71aedc74546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba85e0600af128a6547649508b8e7247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a8569299275845a21de65a361344b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc026a174b3f35bdd9002979b0547349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c46e692aac34339b1ae9fe5ca3bb850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712fbf3fef540e10d191237a2049d68051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422c8377fa5e335ec3de81fe2cbcf6a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aee53900e9858a9df6c7f561beb0a653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6e5b04beebe6a20ffb08a98c1d2d054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859021a3854ecc5a1da5df8c2dc50dd955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ddf8a09aad2c4eb820b623fe9a3f7e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9dcae509adee96d1ed96202ca84f257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053dfe72669cac6e67a38fc92d618f2158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ffea22d448774662d9b4b4dd6fb80f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d968b321256b342018715b476438d660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293fd857fb39c028a371d486c43666161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f2e3657557e77ce276b829ed024d062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254d11026e4fa62550a6b10da500cbb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1af38539fd4c8df335afcf7b04e25864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbd85391d3052330a8a630ab5f332265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932810a2015a7e19e8b5e4feefe675f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4022ab3a00c2f805ebb3fd5cc513e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498abb9b2858fa166b39ead4b93d3d268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69651110bf1b888478f3793fbb0f77fe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50e22d8ae99e68836fee77b222689b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926915b7e47d4110d215203734862fd971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26076b22d5751afd861cec197df63972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7f5578d7ca55e369e94dfedecc3cd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72211e2bb57010883983518a9ad67874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a5cc755f836c6e2bfd7df1581b49775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ff3f53f0f5d9fd5a3236689d0dff576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451514f4a4fca7d3fc7a71775668189977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf687ed5fdbe15475e45cd3150ad09c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726276cf42b038a3d3aaf4f379f6a0379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a453f54a4f616e2509c9f4c66db11b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee817a54535429ec56c0e6cd15a828d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0edaaec0b3a947a82951c99575a65e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a0a23b138df6bb5db28601da4006a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7518177a21891a285e1685c6d04ad8484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a7806af284422e1efce9f09853ab285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99e30a72c950a214348fd08de760a586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f29320446ffd487242238f9b1489887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea398ea61c72d0c364a9a9e7ddd498788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8def200ad4b9784aba5ef5ab4b789b489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f563126d5ea5f9644845953288350a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa23ae2a4203dd97bbf4fcd21127f391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95599371fa32a35af21b6693a456c0af92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c065144ed7190f9334f525779e9d893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe5b9ded5d25b4d97faccfae9d9d0b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a357f7b8288fd649107d812fce9af95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6257a35eb5250b0395104ef8a0c528596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691977451540bc35845bc529b3e93a3897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622436381f236ea350a8a2ce1cbcc83a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5564da3c980744a1ce03b827878a7999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217e0581ef6ec85517c61445bdf1fee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6c993aaae0f210211549913575767101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b552062789decb019ce000cd1a862a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9fdc973315f9bc5d5636b0624fca2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c52555bb8808bf9bd2c29ab1dd93c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534d4076eb5fa5cd51d8252a12e7585105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900456268d98453723877e5eca35d04106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cac84c8aeddf8fbabad95d4ed0d8df107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ad31e1cc0c214980d12b35930f38c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e4d6828a1d1b544782f1d11541490109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f2a88db2bb5c5289b1c0d42cb5ee1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f96a9da60a0380045def71f382ecb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6db0ee79e5efe9e62a7311b1fec7f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323fd7e0c3e9e6b3c07cd972159cea7c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a78af028d6561b54b87b4bbcae44b7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d283586a164bb7615c57530e1c447115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b937dd7edc6bf09369fa24f2167ce2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9feb0fdc0574c84c7f918ba9975bfb7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9012695046ecda75d218ae9ef0601118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea444f775feb5b265258b39dc34455119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66de999da9ae9dbfc1507a24a6462a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e74558366e46e5ebf17d2c92b4a7e9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3fdfdea3e318b330b088c4c7c3f02122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ddcc9aab3a1ed165523b16df2bc773123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692457314a91ae142b7081b4c4dc92f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2cf3cc9dc1548b1adba82f3c4f9d6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df42e80b808e92144a5ae9d1030da0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e40b659a3f24aa9f2ee8a81cf37e73127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75b44985e6d848291c78453289af4a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd85f3a8e1c9d206e5600b29c3f4323129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1e83e46a69e3153b69bf3fbe17594130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa907dc0f1123ed440e2458b9209e1f0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae3ba6f0f0c09d436dcb5ceede0f06132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192948a4a125496fe38e6b18786162b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b747c51694fe62e88ad3890de1680a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8896181b4887acb567389e684b50a8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd99e4b0d55c8fdec655eea1e13003136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9292a55efa4c303e1725e798307b00b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032aa5a3d43a103b3ad57157d9f42a85138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43fac48f65d5634e97c502b2c8633a1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff59b239d9dd90b95cf75dff5335ded140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b2b377735c1c6eb9d80e7466392e3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d7d7a83a57fc0ece670b5c7b0e7a3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb774a7c87e9d6dbe2c2ed176562a3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0b397ccd1263281536c2741295f49144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6aca0f255cd5a7b2dc59d554840d4c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea183c8b74acc38e927ff151a9aaa8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7b5b2a1cf2fc398936daf801613db147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e64f4957fbce45e3c4658a6e6fc2d5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ada7990b46ee732358503fccfb36dc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e909f16620e132349aacf2ef1a10f75150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64de1425ea22408a38624253fc56565151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340f65b1fcbe928559390d2c0665b76152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622a14bee16ed70b3f6aac342400abb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66054e683eb70cd02359768efebf2270154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3bb78721cf90add78c820daf16ca5d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e171aa09ef024806d66a0f9cb87cac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78295465588471c1120bb221366395157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036765961afd139a1b4bf11979f927d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f90bcff4cb6615637dd80bd3944c3f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdecae1d8f9e91a60b88e53c7e09d4a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f9fb19cc374c829de6e4c0a9b46af161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141a9bbc4762eee1644fe20222fb80d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd1921d392faf8137c6566d8e3a3cf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590f8ac9de188085c74206990930c02164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09fc2b97374df033e4c52ad4ad0331f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb4ac71907d5de4020862744d6bd60166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f036355799a79b467fd75c3bb1089d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c629b08020a064406b1a1c37222446a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f4ab53c3de0724549c9ef28666b9a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b03c6c58e5efb48c8722234365461170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565c7fc441539d3cb3282211e859df4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4a43067c4eca52464d5e91cc2e5f9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937d9bed46a1c5c3f45272e29c368c1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d171aef0d0dfe2a1b51148e2b20fb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f64cad249a76489a475ccc9e06176b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945dbcf924c0a9a99e73f41e136d21a6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c32e1043b9d62f5ce740a8b10f3cbc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48d8bac04df29449815a9002fcf455178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa66e5dfef7a67b196bb3d8effa2a7b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da057b7b4546b2ecb0a26462f4425b07180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a96cbb983b30bb8752fc848732020181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991d7d07acf488a262830b4779d7cf3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6bf7736f8d12d8c8d817037718bbe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f623e38783ccf4ece0a3b0b7a8cff6e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835b439dff349e98723260e9c2df686185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c527733a16a8eb52657ad40700645b7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a322d0216d18952abd3607a26588a9b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692e7b29c02933c588039071ca5f4a3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e097a8cd6f2a4b8d35fbe4aaadd259189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5071f2b26f5eae65f64ea2197e98e0b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302596842480f7e713bd6de6fdd3ad6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f06a8e482628c3ebede0f2282217b0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc8d9ebbc90d346df6a088a2828a29193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1871ab753af3f549423d998825420d7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2ac63c2bae83bb876e653a0e6902f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fffb80dfb5a462a0d31bcddeb6f4410196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182386cc6e59f13a673c91da5263a0cb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ab458149ec568e1298b80c858ed50198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf378bd7e72cb03f688ff32bb805b6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0834f9635b39152e71d85a3221aea3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9b22ba093d242b83eeecb7852e38f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3460ace7b1b49ff26677784a45b6132202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ccc6a262b2d8bb64ed281f40829537203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa246c49ac43c43c47a82f9c8d2f25f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359c51b0da60822733153a6ce119275205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56192a6d3e0c7ff118346021411923bf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd060fb70253b9d3cc122890fd93ed4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f7b407afbb06f6b5b6065c605f70a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58753772a45064136b1199360a6e1130209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b3d82e1983fd98bf8fc5a428f15a5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588ec6185df6341d1bd2ea6482d8e19211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c628d72373fe2df1789dd2632d4532f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa740d7183fc3dcfa347c7f66eb4856a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae51b4825811f8616bfa9c749ba222e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf698e17ae372190828087affe8aa2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095460edad6c89f01d5770970513d52216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc89cda0bd1092b8a6cca95b77a5ad217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0005f226997aaf496ec107831e589218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe9de428c6fdb81ed93db72db0a4c0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7aebe19ca671f68f7048b13a1f9f99220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e486b0422ce0fa6093f930b6729618221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2f75c6b5fa8fa65ee82d1477905a2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9214eb0c977616f8fd807b3657596e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf59fff7368b29dc0f8146d9356d0b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462dcea692f7092d050d658d42c16fc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37f0183a71d2e7e61e1d3f0131e326226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7849f325b7be26da656732cb9b41cf2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b55ca6fd8ab53df6158c991fef97f8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52becad6a1a628ec9fe051da88eb6f0e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82f3db6e658b802d6447223a1e3e25230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cdc8798886315022e66055c09ce8fc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e54587f26317e3ea107513fb708ce6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f64fe691b19dce6e82ef9ca81223f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c29f9de36e8d11a728bd443c5cafd6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ddd741792f82a0f00e29345fb8d46235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3fbf8a1064a3589b270b71fedece3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5c0e7f65821fa34dd957a30c15242237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23295774289e67678e3b86a8de5e6bf4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f66b9b901e2b84ba167e9f6ffb7a9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de927cb5547ad6259d39902c1f075cda240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332111ec3796d5288d1dcb02bbfe9bf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7f63cc8bd050020687cf8280f623e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908ff4c346b87bdb72b1eee0f9aebc2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea9918279f8e676df7f4dea32541bd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649358d54eba643718080cac8f671c1b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd539a0465d64fb0ef2d13cb8cf431246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9db763fe6b2cf50278cef0beabb6e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d259446e285deea767f7599796392d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00336d2363bf8309bfebdfc836ac7c1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45982a283c23995fd4ccc041104f77250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c4f5b77d26b89c8a9d70d80f8195b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729129f648626d46e5eadb9f09764cc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80b81d367d24631596c146b6ce74fe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5623bd9ae9513f20a6268e2a3b7f4d3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a580bf338dead1cb0ffdf6b7a42eb9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a50d7b5bd5f683f89fa0ba9316de2b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ead10e19701e9d54333f7a8574d0d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc4c6c9360c94fc3f2be7b8eef6268258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170d58cbf7aabe2c9f93d5b130354d5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f1b431f9b5cb8a567856e0e656057260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5eadc3bd1f7ab83c40c45001437a3f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71bb016051b290e1edd354cd9fe2e26262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2586824dc573b73e805b2b49668ccb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af91cdfe88680baf19f318b138a208b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4049750c9e325ba50a48b7a6039d77c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b381ad299308558d052976d30af63266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22dfa36aae05584ccf012a8fe8bbdfe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587124058bc03315dbf2ad2e79597ca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894de6d60d8f841a6c3ac4a33b59a2c1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e45c7438dd62c215716bc0fbb6d5d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093226d19444497da9d8f0fb6553fae271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99b9355cbd607c7158fdbfe9ab2828272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc477328ea17c57366285e646ec957273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0fa7a19125254ef0f6715c00638e2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acbc36329b565ae63045df33f71ac59275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0fcfbe47924843e0ddb9e33764ba9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20668c92b11e9db4e9c3ad3506b541e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9566b86aea651b9e4411476d270aae278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4ac74435efe357c973632f7b2d845279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a2135231ef52911b84716d5b0a914280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1913c6924bbb34fb4d502f82f4db6e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41e4c254bcfe4ac1045e4fa7801c35282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feefeaa5b8d0374e3a94e0fd3a9fbd07283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b25b89c62ae315fcbdb612ad381c8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2312d3bdb4c5b3cb25526db14c320dd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577862cd15c83e7fcefd8aad0186f6d9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22675ead1ad13fc47479867b8448c8ff287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb5e26abef2ad44c8a38a0dc136586288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbdb2c262654c7dd12d19fc0bc168811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c26b0e0444803939701412ed983b2a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab772c29995e256a83e59000e873b1d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6382b11c408960289960e77babd1a04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b89aa344d48736b9026b94177d8d8f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00e617d965a96c46c7853b018b9ffe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a00aa25fc8434a7e29c7a7517824347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993c31dc05605ef39a8fef9e343caff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89581e82da37ac94a3dbfc26d1871a249.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ff13263ed627ba60e429dc0feb54d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7f6769f66a4785ad764cf67ab5c4d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c0987ab63e51159132e6962df7d2812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06455ae804b5ee838aefd83d3de2aedf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c2c3045bdc207bc0c166110e14e5014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e321425f6834d28eb9aa1796f285a815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54929298e9f35da928bcfcabec82d12816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49fa5bd760faefda713d7f58ff074e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646288fe77121636d889bbdd8982980118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978f7c25d417947c2fcc6698bd9458f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c59c1b3cf0252f0f37c8d778b6450220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52060bf17733a28151115e39c2c93121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333898a984083ebd7cda5f0c950117c822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791aa7c52e158d7c99c10701990d22023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02812586c716020c3ffbbd74bcb2af1024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50d9db276613e2bd24085c1ff7885425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76ceab7c1596755bf8c90e3719600d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d316ffa6c44b0fbf7302c92650c8c527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eac5834a27a42aa7f8dfe7e2c1d8ab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4cbb3f4c0462bf0fbb68db483bcab829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b45c6f65c86fc1487d8fcd8aeb18f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95701f6fcd6e1a71e40f3ead7c2f53db31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f36276a8c30924b10bdaff68c7ea2132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076387e1cb216bca487a8c2fcb0991333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60dc43544546be326868c56765781d234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128dd09fc1c59412ac998f8c0be857635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ababd5db0b33331f27cd58e0202f57f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf275b9caf3872ef207edd275f1162a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fda437452975b5820405ae6f965b9938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb928bcc8fd34b3a39130c582b72d9f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5d58f132973f7c0449e9eabc6351e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3bfa522f0fde4cafd0721bd3b4200241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b536a33c37e8f1f01a21a721b5a89fd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eaeadd0c5b0a1ff3e9b88113f7d1d543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e58ff5bd2d8f69abd573556fe44e2d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b03933e7767046f833cc5d48a047945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a539538243615dd8d9333d63409851246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df63c79e5391b248ade6ffb1b627d547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3abc04f88081ceff482df2df3e048848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874b6ffc4097af9d4415b123ecbb32549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bdae7b77e5d7b124be185dcb205abd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ca3ff9de3d4411b012ed1b3eeed7f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b747b583bfe5f4912e54d94de43faa852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11385337cc5cdc3ddbbc7dd55ddf5a7c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d507e38d03ab8154428df737c7e378154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2eef26f425b09e6d84cde4dd8233ba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801ba47b1c9d6ea2f7eeac9f589153a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a5a65720fa8c53b92e214af95149057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56bb6deee57c0675ba1b0daa590e8e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9773859ecf93c9fdca74439677db259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153108042c204a56ea74d3a48ac14da360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16412c1e9aa4b0d617e24f40ffd5a8d061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f5b6ee70296c012f505f82214b6cc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99dbc7e07af331bd078a9e78018f6763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d09e592519af25f607394ac246b1864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c182d7a7ba06c251299d38cc562270f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36162f6bd7eb641650ff0233962752966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5b4aa968f9faed6d052bb9dc3b6c267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84faee7284893287eb221b1d384d1b7068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65de7995544f583a68f39c03474dae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb099e6032d30c10fe4331f423389170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e3a3435f342772962d21b18ff439d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa01960392fb5d0e477cdba1c05ecd072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48d382d12315821a69397e71b7459673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0bf7976e1fdc5cbb668ffe6236e30674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f910414590f31442e1d8f93ba65c7775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822af61483ca6756bb714a27c16885576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67429d9f65e249f0d0c0c5580399d5d677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead53a1c01a293e2a425a56ce0b470f278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d951c91f98a4974db54318a0bd9bf479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e4f45a99760d90c2d2f1d7f29cadf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a982b7256a05126892a8cd4c9470afa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7da1119ff82dabc53d70a9385fbad982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550986545d3500686d1e2f7dc7b9ece83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e42dababe0a4804cac712bf6142f084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199f8d5729056116ced8b0a90e1ae4485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da1dc16255abb1380d4bd266e8151786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f042a70eb30ab1d777a9491e09fc3f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8d03325bb65264e34c15006cfa18e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e618b2ac6b91e743f66caf854f8ea989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c763f3960bba2c0913911c6e4b90c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ea1445ed11b8b317b69ec6403754191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3cca9c3e69558fb2da33f899fb0e5992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbdc722105d22ddcfb256f77f97418593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d4cb1ff31d65e88825e133970f22c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dece40cb7f34ef8471fcb23ee14b3095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2476c7769507da7f923ef0df41d6096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f8439be4d0aa1943025032e7ea0d997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343031a0b7b4f9860f8c5daca9de73cd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654863097d2ba91efbd5b979fad2ba299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8780f08af052a7fd3930b759705ff0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707763bce61ec9d56809d9501a190c3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0fa964cb537101f5c292e49f1ddcfa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76dfd37c416173808a275b717180e3b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23896181143aacd968f5ade1ee9124d3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe63f843bbe6c030bd22501077efa6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb48cf16513fda64cf8f623eb96b4d7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea668f8fe0c2c63927905dd2cfd3b9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02b188ca224266ca10d5b58f68fa2a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46ac83a514c68ac68546a8f320a7a2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cbf996e54425b61d9318096a808438110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926fa6f2b9fef377ac3477f1ce7a9e6a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9cce6ac0fc8627139440c80f7c79b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdfcc69058e8295cb5fed95cd9c89be113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa559c0cb68c8e89f03ea27706fb72114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b0cedf7f5aeb5013142f64f4732b6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567f53a537d886f654d7167a1a5b28f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b81182b505ac836b9c33e7924b725117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ad3b1cf71c96a32e914a76395c9a2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118b7ae156d3ea2ee41235f3cae7ce6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab91167a2e8f1cce96a498b6c077754120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2acaea222d5c4ebe2ba5fc535c37d2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8d68f95babdd37c2a33de6850e5cb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262472817200702483265fd0653d77c5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c711c5c7c75ff5cc1303d73418c48124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125700ee93ea37e6498579a9c07ef635125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f890f92ea4268f9c65e6dc6ac79a5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee86495ed3fe0c1ec2097535a182381127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005781d2be8d5d59307aad17f9f4acd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41c34e8e6e08f35b2d8318dd5e861a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6acdb72f974cd0317c04bcaa4f75f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798875bb8c08d25ddaa40ab0d3a0be2c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c68fc73dd2f7f414ee017987a477e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c350daa2010a8d706b9e9700e09e5b8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632c25b3d42fdadd87cbf3e48e393e8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb27d6a01cb3e27c3507c8bce80c98a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff979402b743abdc3e18e1738067d2f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd486fa23549bfc096ac6e3f53f429f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184445fc717e8fa20c52eeb28118906138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932ea01397c63e4c4bad55443d2ce5e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa290c8296c8fbf467115204dc924106140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd88e2913505ecb8cacf5f727b662c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2ae6aaced1702b6bc60ee5be696ff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471851499d58a9095a1fd343ffc2be4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49825d19e72230ccc9e998d287df9a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea69263b68537fd9eb45a98e05ea6a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e95a56c215b6cc0b5dc8856dade1b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8343d406b5f07bdbfc871fff0cd01147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d3bb6db32b30f3519f1a1cb9eb781148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e2426cc573edc44f653a2ad0f2796149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fdc43be79f1b8f1fadb78d31ce85a3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e54925c4d71342b914b147c40b297151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f0e25a4b187c2e479cef7f574de81152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24ac7ce894640eb8ac0f7293fbe275153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f951d154b291e367d43f714178a01154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf695a699971fc9cad93202cb153881c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b70d135d8191c597319802157db25156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8569ad89bd0cdc44ad0df70712157157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff598b8253b961c541cfa8cdcc74b1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b542985cb4b3e6e3847d550620b4d1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4470c6b1902bda8e4dba4edd6a68283160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4f88d6b3d552900a92691d37c7b96161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1b4144b6e05e6d65b722b07ad9aa1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de742e1d73f731f0e0a3b6fee27362163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0933a9c9572a1ad0c7084be78599e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644f2d8d460ab434b803355e1426dcb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d85108263a65576904d6d7974e3a4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e481b4dcc35aa754efd3d817aa6be4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af116591e482c48bab4f09571e2c08168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50373f9ffb4d939f0c719720d47993169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f453c3ed53c49b30775077e8f40ae1f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b6b8c6b89b3fa3be7fc78c42fc3aa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8c4c336944ff947dd537b706e73e7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a65d78d0e822228095d3c2b91223c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e27bcb0e9fffb308fd652cd920dc44174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf8161e7da9eeb50b2620cebd429d4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa47d7c838adfa8e38ce2177609e951176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c695210f0ecf6f8b4bea9990c91713177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d51857be5947150d1ec4e2e0b8b789178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b64c24bfa9307d616cb0f726d123e0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683026ef8155202ca055dad56df9c50180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385760724fda232d3eb1c0b3c85db480181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e071eda785f02264c8e5a66bcddaa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff3aaeea6eb0ee4214a89585b97563183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c3d568fc676d4dfe88d92d72c53ea184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0dc03dd7c7ba14563c580f1e1d9f5d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541bf046091227540592d08687f3fc8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc013886e3abae55c82c6b16aacf65187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94978dcf0835b65963d21bcf8b59aae9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673c5fa798741a86aaca1be4840a1c4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c93eb4fb83804c79b4fce99700910190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e78001a1cd2a84d0c0e8d5855a9f2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944ad753f31fc704576ea239da71d53192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a262b0e234295909fc4c6b2c309431193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11da2d1d742585cfdf220874ae8118a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42685f67053ddaa4f299ee90508c4701195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d82acc81ba8333f68a2287ad71bdf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30acbfe1b0213c24ab8bb5c341d845f6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c02aaf8fd75d4cd5f1138385b5ae7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf705a64ede6930b2e7f3657fe32d5f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b2f10c73e85344226147a80c79b13200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43a8c503893d0f2b497db83dbfbd20201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05367dc1ff1f5b909b7440062b80e1a8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b800601681e42ec9bad75229249be8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a1fe69a549c9aa1531e9801bd0e3d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50578f6b12c447bad6c46312182d2dcd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2531a7acd5b01728ab1cbf998e8b5a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2456320cfa979f834e3ee7ca79d812e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7b28dc5c3428f52b53318885fead4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75ad5cbe768b7f809ccd40bec37e21209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f576c88d1039f0480ca65662956f1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47435e443a5d8bee391a51f80c83683211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621381cd7812a4868b7b8dbac1aba2b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437043291f38c8d782da1cccd308cfc6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b482008bfcef5df3b5d474d5e274897214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02fa4f03434ddcc2947d449b0ed9775215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e469be35c586d72231a919dbd346d48216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9fe7e162d8ec52adad2bb5f6684d3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffc88deea0ca52676742d0442e2339218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d3e02bf6de1856f13306ced928a98219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee41d604b763c98df830b6ee0d1b06220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68059baed3f2d9329abf3fda96c761bf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5911128d2adb621d3a844963408902222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9d912fec0f7152c3f4b22a9442fcd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d27b3bcbbd91a574712f0ccc79f205224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063e40292ae8949971f391cfa47d853225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e7547240dea629bbfe8ab5de1bcd8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c756bc3ce0c2a1f7b3d16219cf9f688227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e2db2fc15f688f153801b1fb6b32e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f040c2c2bfc7ffae5b7aa6c7f144f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df73e5f6bdb5975eb36e5be63821e2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253cc726da83e9cf5721d70108ad9067231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a1099e7589e6472e62ca9185766d0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25acc7f6c4a078c45c9a285d1a16339233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f923b97efefb395dea9ab8d484ab58234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee9fda2b03ac2cdb367793aafc4ed0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a1f1af2b16c94a3dda2914b027285236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322f9c2ccfd67c4a30ea423d38f9a09237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf093a074f706ef300950a5c2c440e9e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ed7434675897860f81206b10c13b4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecdaa6d3d722946204f9b96f019d091240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c93e8b9e0d916cce458f3580b80f30241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16b81e583ac03b12d38719ef9213bf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb5ec3624719da1c3a65131dda9b8c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ae6b4db14f9b1236b2ca2d8406466244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8c09c88bdd9790aab32850d01a102245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090297d8d566bb1a804856008c3d0092246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda6d643df9667e3360b31586186297247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c709c9d83f4694ba0f942139a3b38248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0542302b9101e8ee7200a68d8c1fb15249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634d3243bebebaa3cc51c6db5432539250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7bb63d5cfa79cb28dcb3917dc8eeb3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcdbfa514985f629d1dbe4e1a448b7b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8fe7a3d2e29042ab0bb9470a5cbb0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee576f139cf66d2fc5c08e333a543eb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5cc22389c3d8d6d9027b9b9821ff29255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d129e171fdbe5ddc29bf3bd4771879256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad934a12d9296d800cdbcd4aa6c13b1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14f17d7c86c958510fe0e896cb2f38258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12254e5a28021c381f013ed5206ee1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae205425da1c544a27c9729b7811f68260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1c74001650552efe8e75a7c9deaa5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a1173d43da368c1367f7b0ecb4b37262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254a3ede2cf959100fc219f7afbe3ca263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c2085b6ad7dc7f6b614f9793f291c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b970a5edc9e5d142422517ba1a256265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f77df7319f5756b854515bb187709266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ad2008a83f8408593e2a5b08a3ee3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120e117a9cefe6b682e99b16abf02cf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6261db2dc3762348ed20580f17326269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d58594bf75df6019c6cbefcba75155270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8aafa95cafd276003510e129a2621271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7f771dc765aa71f88305fbcc8def3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb75f80b0271239f6a5823dbc20713273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172901c80546c70150a8b2a2b2ef973e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f431605d9d1bc421e4fee977aa670275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f80135e4ef7848473cf461c6ae4114276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f581c6782a845ab90604a81f49d6d6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1fdae18960b69bf33f5fcb331c8cb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622fa383ca3aae90e198341975cd6a80279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421e0ae82a06fd4da8683794cc52b5b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf038aa2f93b40bbc4ffdf24229c89d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957cb84944105bfd7041d89a5121d70282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291610e693ae4bb82731a6f02dfd686283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb945c64eddc21bb8fbd1db33d1479e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887aa6f39f0a506449fdb8a0c482818285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c52b3c5488be808e4b66474a9b217b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c5eaac5a06c4cda7ec5b6059ebd2e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108049d10e22b220c50796698b44dbdb288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -12877,934 +12874,930 @@
       <c r="D109" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>10.9</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>22163</v>
       </c>
-      <c r="D110" s="0" t="s">
+      <c r="D110" s="0"/>
+      <c r="E110" s="0" t="s">
         <v>303</v>
       </c>
-      <c r="E110" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>4.75</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>18326</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="E111" s="0" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>58.62</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26874</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E112" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>39.7</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26875</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E113" s="0" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>12.98</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26876</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>11.5</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>24530</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>22.21</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>24531</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>320</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>27.09</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>24539</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>323</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>8.18</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>24540</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>38.7</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26921</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>89.88</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>18355</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>12.27</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>18356</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="E121" s="0" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>11.41</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>18357</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>22.72</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>18358</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>341</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>27.21</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26922</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>32.5</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>26924</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>22.72</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>26923</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>4.25</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>26931</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>9.83</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>26932</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>17</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>2.63</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>26933</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>358</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>17</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>2.36</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>22167</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>19.26</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>22168</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>19.98</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>24557</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>18.53</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>24558</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>40.21</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>24559</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>373</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>8.91</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>19509</v>
       </c>
       <c r="D135" s="0" t="s">
+        <v>376</v>
+      </c>
+      <c r="E135" s="0" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.36</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>19510</v>
       </c>
       <c r="D136" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E136" s="0" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.63</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>19511</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E137" s="0" t="s">
         <v>383</v>
-      </c>
-[...1 lines deleted...]
-        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>1.58</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>19512</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E138" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>1.31</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>24588</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>16.93</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>393</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>396</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>398</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="E144" s="0" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>405</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>