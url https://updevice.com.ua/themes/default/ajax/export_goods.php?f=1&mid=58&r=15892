--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1291,51 +1291,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada5bf8680a96ecf26d313eaf446a661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37fedda6d88189700e93634fa4e5eaf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491982acedb95d0a2561bbcb7f66bb93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b6bb2aaef59565ad0befff9b1d74a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5eb3df40098e4cbf5fdac1b18420a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1776baf506b4a91210bf1e9849d4a96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39cb3cf183d4a98b46ba0706a0c2467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0cd53f9edf3574985a41b5358946158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f815b551aad23193b80845780b9d489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853e1ee75a1f5221170d0b7fdd2446610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2634463c447e45a8530eb1fa34d8e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebbaa9c5b442e014460b20b66af0dab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd093ed5ce09b375066fa0273ff55d213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c030d0c2672e5b39aaec5240533f4714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ececc7757a3025a2ffd8a90e60591d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39407782531bf8e0ceaea3b3bf1557fe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61930359f905e4c96e14acffddcc2b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13395912a6b6caa79229902c6187e5d018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1381d30a6f2e61f80e8f387e030ef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ab5c40f90b874490dde18342d97d220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abc9fd2e26a392ae1b850b0a02f49721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414fc82fc9efda75af8e6a5fabe9b4f922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d977d79aa937d0f3bc0264b75c3862e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92794fd2b8e56aceb17fe544d8e4f98b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0fd515af9f19af84c8469386bbc3f225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d672d735af4c14615805433d35a2b826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c00b59b6cfb8b0d47662e810c395f927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75d0f40987a08f36b623d06c489bc528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73be8b6b5640a81a1ebab1a86ba13229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa51364122f68c42f6d60516697d8a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0d0e59a9a55f5d4412d358e77d93b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f74b62d86394038d5314701878f0732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f59ae1ec581018c017184cedeb8e133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b5d0a6e93b4eb2d57ded008c43ce334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aee8901f33c4e92a36d56df9251add35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7dd4f71be932232fde16b4008b05036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398d708e3284f20d3b5019cf70bcd1637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c37ab5d414b98b0b5167af4e5c2c0738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d45bbe4caa02d601f22558a79d055c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77170317bf1cfcb720904382b794b4e440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b80976d84b8a6f2d941dd600c09ce141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a0418bb5b7cb3704fdd7b522f6de342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479890f82d5960893320ab7dcf9bbf043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5ce543618157d51455f8f5f38b05644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260b324a40a5268e3489c3e4d92138c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2533b1495fe0cb804ef59d70ee3d946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d7574770030cdd8d819fcfaaf02c747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd49e927f086285c006efd397d7bfba48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd3a99d267bba09df0bd52a270562349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d85bb3c142b02d8f848938d73bfb150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec796d31ab2d733411ca1af7bac4b2a951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe2d78693da27bc189441d1971fa7052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d4a9abbc79515f70c48a364baab2253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4559745c87319540ab4556224b35d754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251de3daffab1fa187238f792cf9848255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9f8dffaec166989b3ebd7e91bf74c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f129f94abaca9ecc00ea5c10ea35d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d50fa137ad0812207afaf1c68c72e358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39023937e23b1313681324d0f88ab6b159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a776d3b0241ce5b4b1a2af58800d43f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282f61b7d80a2ca593c44f7d7bdcd6d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38e02315990325b76d3a4d6c0e98d862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71961826f01ec7f77bd97e63a2c580063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05ba5015d6562a5c2d24cf2d8d11f164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b693fa1424536f999fe320ad8fc3ff965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb5965f8532963bee31785ee4669d666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b632c4dc6e408967a7cbc748ce5448b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149f5ada1890f9ca700bcd8ba50a5f468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79db3d42f66f993dab3130100f16ed669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd590bae466457405444c9b7b3a7d49870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ee7c3ff7bfbf8a18a971ea4b3f15471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd89b9bec27bf2fbd8354920167c0972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d9b1d7b34bedc8d8a4adedb59bba873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256499c1f2e36b54c3aac4defa2ffc274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c84d8a8da3dcfb458530b5a1d61e0675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c43bca876c55aa274116bdb4860eae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da18f57b947da5e6abccf04addeb2dd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d582722b4791c06d8ba42e1bb2b4db078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609d7ce7e08b38584957b123a0ff65f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eae1a794b336209c9ef1ffcb55d65c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62393ebb9ed18b71d4d6cd9c3a8c669281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805679a183c2705ebb2dea53b09e65fb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea5509aa94cb2320f72a95c214c54c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae34a77e34e8976672f27cb253e8c1584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d985236e360ceae85c57063232b809785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd06e02f3a5046c843bd6b4457b3ad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f13c6f8d8d912c940b9725736f1be87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e235608d8f72a7e13f19d626210302588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542440fac73fdb2449e4e30c5ca2bcee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f1a7d49fb68c1f8d3659d8f8bef2e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54c48e888f20f74be06076db1d0e6c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d336de60bbc37d4b9e7b363969f4e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c36d483b117c0f944f6d098790be593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abef34271ed0899c4452b4aaaf9cc4794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8872461aecc187d5260f4d5dfe11a395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb08728ab5d4a197b90cd2d3dda5f5196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147e0580051ac2c134f1194c431959297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c72fd7bc55d8a0d1a8bf7301fcb3798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89643adc7acf86b87c2eed87a276da6999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9735943bdebe9c0b4840b0e188f3e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505396dfcbae7014c4fb7e6eab12e65101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a52f7d6589ab19a08f62e51a4fa04102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487dadde28864f7aa3311c5f81811d3b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17228ed29b7083e8c0e3c535cabddf51104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2951fc4784a05b24094b7993944040e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59f7da4a00e17fe2e8240fe71e2e17106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92abf42ed9840340c82f2a77c65d99107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6bca697a8770a2f46adcc793a9252e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2be3760ac0690a6e06cec1b6869e0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0a301da522232c512fafc8e169198110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025e445a59e3ae29a5f8c4bba17bd2b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ae287868782a51f67a3faa3e52875112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac5dd951150dfec5ee44ed35a8c13d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dcbdf26ef00c302a8e031914d9edb7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaecfba788a63aa5982549ee106bd64115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb3619641c80529fe20f47d660f0d4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba735622c494c4c15a960008c7d04078117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd859f6d1b65b9cfc92b5bb148d4193118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eba3fa662d0740a95874e4b649d358119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c03e799a1e53ce5e6bb2100b0544d5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2724d0ce7e6ed0323b45007ea26cf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c31350141e34b9a88650fb3ef45ea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fcac77c07b7c4faaf1001cfce129fe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bff769e48d9f9e84e507d2dd738383124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb4ae43822251dec0d2b6fe3727392125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf9eec75f013e75b9befe0e7c38069126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4fd0b8d4db3881e5e0f7e93812e08127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883dacf473bd4889b30e896c912f5a7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e785363ebf319bf682fcac21bdae6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1286bf7cb7cf6d9170205aa3791ee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e025a98c027c27e2cf15301f4434917131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f842be26fb4162327f2e24fa580f3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69b0886387c822cb3faf83180b1136133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6168fd29b8468d69b640966b6b56b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b53b7085a1e50a77e6eb0c6cbc0c9d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472f72348d68890b31a9de89b355795136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca46339282be08608df85ce6bdaef04137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02465adc074ccda4faee176cc961580138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c223419e34a6bcb449f5f071c4403139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb92635d5b09c73120b0b1c8a923155140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bafe1b0dbabe8fff575788024e7e24a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939a445dd159edcde863e78d6220b4b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429417be66fb17348b223fc238b153c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86765b2812d28e778e9f73e23493828d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ef2e9c3e415b8aea7c1bbb9d79338145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a890f3a58c572ff5babfa9a3eff76146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada33cd80ee6a2ca3e83685e207560a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5186b390128cd790d0ec8c2fa0587e7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731a8c83c25ab74c62e7a3d76aafad5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223ac5f1b7e64086dd378fd62c6a3c3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424aa46a5b69333d98af3737c1470af0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa794dc32cc00d80160868ae8a7014d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8a826b828aa2c8ecae5897969e023153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e711ee0d316fba7402c494e9a5a48e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7f068847f964dfba20a71944251fe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8f2ef4002e4ad469f072378379283156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d33992589975c0189a875d57a0a06a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd5abbde94c1e5770657021d9a98bf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcdb9f26481ad3f925fff696d42e1a8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8fcc2e4925df2111eb68ed480317da160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae79ba42b2193e47e54414384751513161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877b3457a5b3c6a7028a0b7ad8308c2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207dc2155d6d84454d963964158ec5d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30bc809782cf3a235c2d47aeb96b82d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4bfee254da910947728f64ff86487165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0d606dfa6bfb401caabeaf7380df4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46057869fbac64959b80416647202c4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0452ebeec61865777789c6d83150ec6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59402dd5c6864b9e6ba383b8767d0f3f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c222f618d975455a6ab21435b17558b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296ef1682afd224df882e8c7c71955c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153f3a8897850c5f0386e4d7f989c3b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb0e7aed3ecf85b9a951fdb97ff0d6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a88b4550ec50506fc05d0308561003174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17263352acb289b65f443f4861166e4f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c619b26f08bd052aab2ca327e5be72176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876820efc329de9a559516d5bba03c08177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e96811d6cea2f41899c9d218af392178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b028a5fae6488f12fe84b0187cf529b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fdff92cdff7601a2de91d0a131bacb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c10da222ac1e7ee2bdd9871a11aa0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebabd6c40dd3e3f4217c17d1adde47f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150840334de9286ffc33bc5811b53f3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51bea1166d972894d1680da96a7916184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ff0c20205bd1938fae3fc2a0fca15185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3f5e6c52f0b32c0f8123512b20907186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746867c690a6de6991a08550fd0e3542187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb71a037ef9a9704421983e76a0a7da188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865111cab9fce2b1994361335a9c508189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eaf830aa98629430afb4a0c1ad28cd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad51af821d69ebdedaa562453c0b20191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee865c4beded8a60afc27e900e9f8f77192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c444b2e7b45a0f6111ce8ee8b0f2c3e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a99448ef9c7f4fba0d6d11c3256ad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e6ef48bfa0aa3c2d4a12933b7d113195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d5a947d96e35d8e654a9d0341c6ba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd403fa1924d0c38afe840cccf45d914197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f2c38f088bc420fb1f8679081bfb4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b605b07ee6432099f14f7f0004ebf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb36ccae73d25bcdaff2d964a48f6b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394fb977effe4d209a0ba8159ca0cc6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f363946fe8c9fcfe9e46015424899fb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063168947757bb625afc2a117a701cc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601b61480e25a3faa1c27d71d1370a8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8d0c0e6f17a8be371871d1688a0ca205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86eacd45ca3196ff05ba2321cb491ec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e64df21443c2408d03f6b91b384d3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6982bc345e292bd895d43423b2875c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c290c60e5006b5599ea225294ae0e8b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e903946c66fb1f79b9fb3bcfbaed45210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5023b304e1f9d09cbfc6ea37cbc39211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0cdc1591fd78c4781f00a62e0dec5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac403ad15a069e7b9e3f7c283f2521b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e337b727280bf9e3beb7fbad77fc8f8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a441b1b06e2f53a8cda440b202792215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b77850d7326b16e2da5f2f6624370216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787bce6f4dbd8de6b226111eb2775fde217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6c83a6afadccad96a357546d22d01218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed04fe39585335c3fc22de3f53755a7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877991c103a8806db36f1b002048f239220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e53f121eee48adf97cb9cb2e7ec13221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87088d095e5352bdc361fcb17267890a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522c9593396f829dc973fe245cf4d4e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3a1f84a0dbb6bf656f32734eaa9d3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c583bc3f79dc2028e5ca9036eabc76225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469daf5ef82bc440459f138adce85a4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547596d9b6d6ba59bae7d838d779f0e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd030b4d55f7df873c5718ea47f7d3b9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43024ffd50b8671e5e205f41577fda66229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab0d0f98da3c81ff0f0fabd6cc8c02230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5a210840fb3fac83a727f0f8bea14231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f385f4417824520505117d4485abc8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65000b17f62357e23b7cfeadb88356e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87829c899d074e16ebc34da3d105f97f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8bfbefd34abc7755e226b087e1b8cb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4426bbd2204a16e609aeec8aab026236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc83c72900ff0e78a8739ea4fbe154b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d9f2d13a297baa8a71781d31581d9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e683a29cfafc89c249e6dd75ca5df2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf2405232e3f2f2cd1ce35a2425161240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9681a9ba2ad4343f6cad812b3a5cb36241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8027a4989d55754a170c89f3b471d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c67120e1de8053eea4c179f752d25d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febac789ccde4f91456bc0f92bd94ab0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5a1350b1ba58ccf02a640aa141191245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d6918d3316ac83fda1b0ccf4d528a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b794abb16b868b6c77a429a1123ab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256c179b44b1102a1190c0fbbc2705f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069b96da82c724255c71ad24c115a75249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f141dd7ead4548e2cee4c099cebaa78250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6da2ef2fe524d3d10a34a0271ec9c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3473cf79c3d2a392eaca9afee38601252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5772aa588c606546e8a80f2a304a5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24810ac0230875ff70b9208ac2c1e6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4e0a1ba1e5f2385fc571760c418f8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7ca51770b7a6237635ff97016e0ac256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33205f7a12272ce9fb95e93bf1b0fc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d788a9683e561b9b3bd7feeb9cae55258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b69b0720a8e18d7bd3545b31c97c99259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907849dfe47c23c6e45a7efc1f76c52260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eddd4d50b7fbe85af44e37accb38a00261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75a44ab14bc4a1a98fb18cd8d79295262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7fbfc78df81c4915d2adeb125d2c2b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38e15f553d9f97a564391787347dc0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17302883f14c19d302bb2dddff18b6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802796019c31ee62ed3e938db66470aa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e94806b6974cacf1ad96c235d00d80267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6904155df5120c6cf507223621846268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba5ab0bdb419b18707d488e88846bd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749abed34f3a281787d02ace97dfa37270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b53951d6ee5ca18ffbb0ca70c6e5d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33a238a52a5a0bf19a4e0e41c52314272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98f716c29676c61dcc92d8d95dbe76273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2ec5dd83339e4213cbb414ec17c6a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4df80aabbcaaa709f71b6fc8511fc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207bac053ebdc965517b5d64164d192276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70bc4d85498cfd33f7886ef2b63749b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aeaa21c9b23a57e443bbc4495c895a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a1721a0a714c3dea7110002f73cb0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ea5a5764ee8bde9064ea53fe9468c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762faed697a63a848a4564d12e50e97d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cfcec203befb2182433023637bee37282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e7b35e7f320aaa3b390ae3faa879e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c1102c879bda503f8e56b368e1507284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4d00ee81c2f5761b10b34f6efe6d1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5195cbcf514101bcac38c55a841926d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64567e5b785c5d09dff426a67d05247a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c359b103b4189941a1f2fedd1ad98288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5e036da21d4bd9034e3837901ca081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecba852614cb0c9cb352dd820ccbb6c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec54133afc847ad8f944028b0891f83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f8bd14fe7f59c87cd1608f36661db4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99efb209418c928b28bd55f6be2dc95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe076e492cd9e34596c43fdc30cb746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a12996b287b1c1d053ccf907ef6a9a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93085d7e3ed597b62d47d8806fbde568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf73b0d464b97e263097be4dc8722e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07189530f67843bee893376899c60a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39028ccd71091b3224c7cd827e05f2b411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325cd578f1c6d5fe67d3644348826e5912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6460d126bac004599785244e985692413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b31a1e58734e02e8bbc441c48ad1914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4c2e6b16480c91959971eb8012d5015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe61d18d7fa71c33d07a24f7a124ea816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6489831fad4b9beec1cf2f286e905c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd70a5aa78a0e4067a8d8664c2254f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc9cb809f660f8373691f49ff4cf4f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ad01d964550201a459c047b889fe820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f0ebd191f6e3e59afc225304e661e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69cacb27faeca2248104d238ea218f122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a581e7b94b21ccd0be1bea79fdecfd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25557ae6dc1130da8b10f137e7eb20524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5053794889e4cf993ce81678da893b325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa98ba87d1d9478f18aa33891c016be26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f40c3d539b5a23ee1998a2550d90827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482cdf624a37a86ee1310f2cab226ee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff48c3fcdd60df0c876669fdd305e2429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727bbd7f1bf04021657ac544b328e4e430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4b7ef4c5cc4d838c9e878c5c288c931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a04ca03a5569a6da877fbdc21f493e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e46572b80040eb6f5549a4005dcaf033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def8e827ed2cb070d3940d07e26225934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feccbd67fcb9abf1a388a463c34c17135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7bdaf69233167c0942d1e1d51fec3636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c27485474617dbdfe7fd3b757c78c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28db6936b1c185127ca3628a1c08ac838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797936b98c39c6d712d8034185c764539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54a4597b727a78018dcf2384b3563340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e82c5631bf4945de75651e0949dc141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135ce98451b3d29d42161fed5b9302d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c0c34a541dd3589aa6d2b813e73e543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17184647422c7c3b48ee70e4c89fa20144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39e007d2a83414b54ff90d7fa8bfbf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037acca32fb9bac72a5569d9d99db6146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061753ca4042032e176926fe178c8fbb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef36534717f654e22c618bc74f4904648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12acdb15d3bc8375690d7b7fd11968849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632f25fdacec5a798f26c3d9e0b7d0d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08540380f0c96f1b340489f5b31709d651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e19575a6dcfda6126c93f9b273ec552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6384707e68ac481cf223ab7ea872f753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b815d954884a0910e53c7021af0f254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b04d959078c2ece840abc1e86930055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa8c6afbdd9d350f4cd23de7e2bb1356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2bd9fd226fc621c0e1ae767ed9c5557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942e899979c8698e1a375679e73620c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af126f4fdb60a73322d92039228a75bf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd918201116579443c88c4757303c2d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a90f8bb2d2776de27d1a30718ef2961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f84caa6861c94fd946463346b3906162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3d4332f4d24e72821a2b29273a96e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185eb95d6021fd651dabf03e1c3fdd3064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b987c828236582dcba2550aab37329965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f03206153fe33930d095c142db86f866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d907a996e48beb13c301e52346b7467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3058e2822242fc713642a390f624668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1402a7889863ede816282d4d272ca169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57750f9e29bc7e9b3cdddd362488aa470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e76684258478e9aba1cc97ee898a3971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5cebe01f603eb4761a1700750a74372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0c926273a828b972adf5526b942ff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a1d274ea092d7405f5ad724122e3d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6fa01ff99e026863413bbbfb538d7b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a7d9c50591465495c6f697bb1f47e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3653bd1357a748cea1ead2bb4f76077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac326679b4c56af10b29d6f5c6a9fbb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ab2744c0a07a62bb3be6638a3d95f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b206e6d20af1d9a1d2031ea79f15bd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5adc0214fa1885b93f87dac3083b3081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8aa9647d02828152b90433647121a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eacc554bd7f33ae6d1d277af7e00a883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1695d9f2fbce65fd8aab24d2623d084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ac84eb44583428498ae3c36fb49c285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5329cc3add091b574289a512eec7f5e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1e4e453d7f5a0019e4ba2be24281087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a833288fa927646976b1817c44aba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377dac17b5d5a28892fa5a46006759b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc609e77266a5c0202bf3e91da8a92d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761ca21d67bcebb499d2125f6b3691d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d9c1255907e6bde1d9e3f3ad5bfdb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc71d6cb4903d8d557c40dc8e9641693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0622a06968309cf3af0454138fc0394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315d90691a304f6cfcdd2a7ab75975595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286deb2d9106d0c49fe203f12f6f8d4a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb1f11ea6ec08388a53f2f6f34097d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0686b8b45b80c443c0838d6d929e698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ec1378008094487fc4288f638f84b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499198b4b07ae9740f2d9cbd88db71b8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5683e9b212ae81beeba01511cb649101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d8f969d2f942d9daa5a90977f4308102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7eb76e7c0dd6124587396c8d3dd040103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2875c3883f363e3752220b26df17a1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b8f96e1fd065be3519c29ae969e85105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03e7c9124afe689bf0f3f7fab9addf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0872b3553ef59253d946fc7414f92107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69bd4be1e2c69f3f52d99b3a693acc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf7d3ee095f496f970a60b28af3b1b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722a7a3fc53bd9b156d4225bb2157da110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1e66e839b6ac7080d9b74e5d43fbc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c62259090c725e6cc5c189756dba3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff7324da7316493e31a40c90541376113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbabd8ccedbba2af3267ec1f6c932a09114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0faa82d9e37021e7580fae71eedae4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba860938ed1a7a526b665a318d408091116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c794e544bb1a05c6665adf2bb7789d9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f136c455a2fca3b60775898220d6c5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43653ae2cc1dd6be4581a9e959239f3f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237b4bf4e5350d1c6dc5a1968e5c852120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5932313e738096baefd8f09837ea46121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74b34682eec89df08c385db6f9d05a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f669ad820a5e986cc2285ac041c7f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0376d2341be160ad8253ff188a1c75b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c148c620481116f79d3adad1f06cd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1c26715b059b7e9ce7f1cb9f0a133126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d307d7aca6b0ed3ff4530a07a108f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff31d049c8f149599ee98b68f1830e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac858965515ff8c6c5820164e968e64a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec538a2399cefb941b417b06317b4018130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685bc68da001d728bea56d87511a466131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2bb4a4b226e0725ef4306032f7897132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d79189435031911147cc9e4c5213c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce656b2d0d554b31cd8c8eb3986666ba134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd6356c6e61eca99fc8fe45e54eb14135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a0db3026ef6235c3cf2937393a3ac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458ee7cb603144186a57a39e7f21ffa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f908b845e886eb33b092ebcc34f061138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bab1f6e0997bb5ac9c29fed40aa521139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6297f68fc928b291084c2a6705134140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03788b5cf71d821cbf6b1a77daf0c815141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e5872563b1fb1720fb980c0b15663142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf92d8b93247445c57bd6af798d8ac1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010eefe168068155f0cfb1e2280b46cc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e398179d2ce140bb5d1f0b8868d70d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9c4ee7c3814b20a771b5c9aa3b3e7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60aebe26dfb1a81e62d1886df23cb4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f914c49479905bb7f796f88b563c75148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0bff7ff66f8e2a14de0e3a7be24fa5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126691bd91898e3ff92939f55b55409150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eee50926a4b70f96491fb09f5b0081151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e191b7d413579de0118455363e0bba152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde216324a00fa13e31d1cfb9b1536d0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47efa0f97bdbedfb2381e4825c6f141d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46729f2e6ee376bdc7d2dc2edb15a646155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6ef79c8114cea73e8bcc79ba65609156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731a0a19db4398ecdcca991e5bd83b5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47fba5a4222cc586e5a01fda0920b8b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8477271db4cef4092e869e4fc34fc0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabcc0985887869747a2fde65a0ce246160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8af3e1a81d1f26f8fbc7e628c2a8a8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f98af2b867c2b5b1818588760af10162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b353d76ba3b842a5313e84cca523ef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06deabd1c8c5c32bcb7a7542c24a145164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144567e33e45fbcb352d46e69143976165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77d846f5242a6e9129f34a44d21c6c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911e88bb18edc0ad4b678c061b8a09d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f70ebe08b3cfedb557dab609cd4710168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430d3a8a5f189fa82ff352e3077ca0f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444db1afac93a0c176e10991838f7a9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9810c47b4af357cd81fce35945094171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320cea3769c866cee09eae5a290cb37172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f620ea53e43fc8c08988900ee36162e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215cc035cad14b30089f636f0031119174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04440c101c931021635940e37f95ca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb42bb9122b08b091d1b8e134ab2e3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29beb22add7f267e6ed1bfe4153ba32177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294fa590d6ba30313d995dae0479204178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c0952bb28d393cb78a3f5b998b4b0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca4851377cf8687b397f2249b78510180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055803f49d6fda62e2785cc31a5d767181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f7344f4e5a6d9b09d68aac71d305e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ce39edeb5d6f5237f8b4ab47c5afd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e039daf76cba0c91cbc5e4a364d67184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d023db7a6317670bbf47d87664df36185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd326518ac5d1b1af0c5802770d6adc3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0343b0504febf260784974f2d9e484187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8960953d9789d5b3b9630d17b3c77188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb3fc186dc5bd7dc2f72464ab4319f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ac04a55f5e86a3722d908a42f302f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d7109724294eeec96fcc5ea10f08b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0fdecc65e3c1fc92c322c9763e041192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a7e281936eae2f524b88f93264668193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809d44b4a10c0915c4672668d764743194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8befb61064fc980de615d633682373f0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14f3d54e406b62a6898c2aaff85a07196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504444572994452e042124f8f041a6a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d968e5c2d404cea3093ae22d383be2b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a51f2200b7cdf04310bd35bfc27d6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2123193708eb94f4008abd4838bb9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ad9812bfebf8ec8e498a48379259f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4933c3f9aade245e82c21b281994d1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4fe3413fce6b7eea604de1c5449fb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca79042f8aca05d6870215dac05f72d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ff445cc962a917cbe7600a7da33d2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac00447169c70543ad7f7031c9791c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e852428e41b45b95fe8c18798587f2e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca5cf2aefbd9760e81b14ff35638c5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ffe4bd91fd1bdc15b2ddaa88c1e56209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecad9d5b7477711fefee73e59e34491210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974f6580441dde9c7563a6854a66bc8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfad9d883058f7205490ca404aa5003212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f202ab6fcb7b14bc7ee20716e59966213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37cc1bf31ffd6990dc0cfa9308698f4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c187198f6e26ebd861ff6ccee285ab215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db08a7742ee23d3aef8311581fe0eed216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd946da2039b8b2c87d2dc9e8e62b2c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb57e17de28870b8113ec71b66535a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3fa592255e819aab729725e8499135219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb9edd4c64f042dedb89477c78c268220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10ca0746fff01d92e230016f157eac221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c50337df545682ce77e65ed2fadbd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e70257cd74ac4074a97ead1f01bae3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060fab677ed65b5a23677b1f978a6a8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d61304ba9d2590df8cac0f251236f9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6cd2ad72ad9ab2f5cdc36f9e654850226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1143810415e5c08fd760511b8d739227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b60348ab139c01376eb1bca595eb8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7fc4ec11a2db20ba40d894807f6b16229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c43cab09dbb71be17557bf18bc9be230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c231821a139978e03b20b08b7ce95231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81f0b5c1a5bc0364bd6e01fd62a4bf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638c1a706da7400e3c539e9f95f3550233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf480d2aacb725f9b652fa56e6f3a5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35bf18389d79edeb0e9eff2bfeb6a07235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4dce6712b3a5a527685cfa93fd3259236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a07bfc9530d4ae91e68c2bf7a59c5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a2a43f694e83c185c67dc9bd0d75d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd9d506e0cb89b5892369960f91e02239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339af79b7984ab7cf870af6e33767ae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1b8f33fb600345e8b346966190d7e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c573dee4c00d45d3f86b17818c8ec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7449fac7546c7661a54be5d3761bb4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3751f6cbb4641df35845853db22a7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358f415f1ba792ea95e42e8c4423ac1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ff2392091aa00787c44205022f515246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c00e134a917f91c544d968aa446c2a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92139ee2742bbbff52e9d5a36b056c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ecdb1c1ddb914d40ba392adaa164b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed9e6ccd8022a4752af82e30f81089250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29daae23a42ccb5aecbbed44c008b9d6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228d635312f2c0bff10c7b57222feeb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2f5d7a066cfc1833112ee48b5c85e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527f81accfa0f2518c56da9e7eaab09254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2aa3522daca4b4224be0ae67d86979255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239436786f9cf9b524e03aafbd10dee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd76aa1ec01ae9ad2eeba21ed1d54e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de303bece67bd4988ba58e9baf058eab258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83b596d00c0ca4b70b57639bb5b85f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aefd2747aac704f4e5711af1215e02260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f8ba72029cc4e501d200ee358d8fa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273c361b1ff7bcfdcc6bd4a5280c4e4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f64563be8d383fb4ef3785592a9a99263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7214379f895f90e0670994bff4dcf87264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba4520dd83f6fa20204a5f212d8d45265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff2f3d8a2492ab8eaf7b9823f87c17266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf1dfcd25c4e63989bd38d878ce650267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23026b68a636d7ea9467e30b402f41268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea1e4f442e1b8ab3d697943d96f7ac269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a481cc8f7be358c3808a147849dbb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7cf47c60836368cb2de9ccdb9ff51271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93555d40a1a78f4a795bbfe31042cddd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a8c4619db1e9b0e3ec22758015a5b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ebe6687b6e250aa0af048d8b879e46274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab211f7b6b871c39f5407addb1fe7b2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548c980249e80a4270b0e5b04082123276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be024ede8ea90893d3afc07523f1144a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b47f969c6c06de2c4147fa9249ffba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329fc116300568c55bc357a148e216e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03d5b76f09ba14cb1244ab9bf68263280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8401031308b5c629799803f6a8fdf4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa92a8d4620d996a76c273c497c48dd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8fd79660c531ad83fb75b7fe93b011283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e571b6ecbe8c9d06e5775349cc0aa50284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b63a7b9405a8625ed9e92a39c16d9d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6b194d21034c7c3605144cdc1c4b0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0912064bba78bc79f822843e725c0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e01ce1167b3c5329962122acb5229288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>