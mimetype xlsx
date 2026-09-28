--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1288,51 +1288,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6638827096ac4a5a668c275eb5d3ae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224173ea26aefa9d29bb977c8135b9042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69840b02429a7488f56a4b0cd520e0943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb51f728244cd159eb9d654343dc684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435454c636e921adef89446cf48f40a05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22faffbfa7cabbc5feac3ff47cfcc3836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a21d8784a087afda0b7a4c5eba39ce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1375f3ecc4e8311a0862dfb0445258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795039e5e22756262b1f4ad5b81c5629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b50513417deca81589e726e7e087410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe97f0c475db5b05e00a90b486157e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38baa1ad02d0b284100f86b07469e5a212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e23eee88aa1501e8c7b52b18cb29da13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04cd1218ea9449d94f040cbec12894314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ac2d7cf2dada813216b8cf1d343a215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d16353c8835b86e1215b5ea2b254b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3658d6897557976fe0233adbf68ae8b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba11428b8a554cf5fb36cb2f9e58a7a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766617a702540d29d82ded246922d6c619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ccf5a77630405900bd8f612ea6f1d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a029141a30ad3964216527df20bb8321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb78932500565472760f71fc2c567a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c974c4c8c87e127641dda8dd5f192cc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213fcec339f1d31b71bbbd42d65652424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c657574c9865f43e813e2cde42bed5025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880cdbc9ffa662fb64d0369e393084ec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d603324fd0bb6abeb88915841842b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c968be317ab2c4a3edc2eace20226328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61146a01c7a2957100c7f15030678b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b89870dec55368052580388a1e481e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27745808c9af6ed6bcef7d6e668f588031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ba7fe880045f71a378a23216937a832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2318ae9e541e23933dd631b48f3ae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f9d8aa109028d83bb373de6fa576f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3586326eddf2626467bd2bfd8bc9dfa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96cf8dd225282e48076719511d61d9036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772132d1ae78b830557786ec91ffc0937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692a7d1d48face37cd8d1c7a9a186d538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f72238b11e6a7d36ada45a1272ac7439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e93bf411fc0b9fd44dadc0b7a531f740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05322e74b0a197ae01a74c77906b8d9341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c3bebd32816365c6af14cfcd2b7dc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578bc1065b329ee9d29865c3511f8a7543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906dc4179df6fcae7f5fc6c60ac5f3944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e9c45151dbfcfbe63c6d8322b5e0d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08716c24bf20c2d9859eea76e26378046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c66438add58a4173e5034aea18d2a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc7a4620434b622d6218a6f936f34948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b64ba65f094a47291728abe16f574a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ce5c2effa0e97589be8466d03669550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780a2e7e8394210f448ece47b52622551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74ebeab4da115f7b5c6da97289374b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a9d5c63ae5b97d190a308bf786e9553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1568b39ab4f6aa10380464369794854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972667e144cc67f354cc6ed7d8fe76f855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6add1b292002031a5bba542babde8c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf034958a485e1eb1d2557832e6ff957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f79940c47d86b5294ce4579621098c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801afbf62e4d372de5ea849fbde9bd359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cfe643080f9568e887abf4ebafba9860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e57cd01237e06a54ee5b6cbfa5008061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8597b4184ba153e49ed203d07098462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd9202feb1218287e278fc6740b91c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186528d089748ecd1d87ca8c30cea7664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16994a686c64b74a6a8a216b9e923d7f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1fd957a8b331a98d938073e491fbf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26315de6497ab28bbd9a20103d6a06c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb8a2b99b73f153ac7f9451d84410b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd0cedb779c76dd5d0570a8d37bc8669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdcbea82158ed669cd36f7e24c97a5d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db4e0d7a2b7ab21b50b4d1e2d3f8b471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59890935c30ffc6d6c4e2ab33f88be9272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943dde2910a693341eaf43e40a64c5d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943c128534aac3fbcd855589e95b6db74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd92ddeb257ddbc584af951c3669a7475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ffa4aab2be38420451124cc9cc27e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faff56e5feaf8afe3dba643157009e177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1e29baf50a33432aba2a1f2c29ba078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a4202852707b087debf77ed68574779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b70a6d985e607b3d9ee3344e1c123480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2b293c54e8336b144d6ad6c610b9d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2962122914c9878ced8b9fc7322d5e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5f8d00fea5e81e435bd71536f57d983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38273736323e85ace09a2b937cd250ca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484bef8d9fdc642095d4c3568014f65e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83845364a702c6e19f014d3b2a65022186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d33c06818438eb2bd03d1d28c2f6b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225be407313ad16f2f668751e547763388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823df1a893aa62f214976a65bcd6a3489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7aa947333958a1fb1a7275f3c496bf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68e0751f2b3f6bf034336cd317c58e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051270cc69b3e314f503b3c50b50cf992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e04b593170fad4eb7c56df664b64c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144d9d3877c7e8960a7d57ac49fc80c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65fc039e6e9857ab6fa7bbad7e250d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851623d3b0922f46a2986c0e38a4ade96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89c36060847a9343bca40cf991e2e997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e27858d74aa832a56361654d09c6b498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3cec2bb4977ef46c480fc67301a2499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da143f49f89126d53e7440755b9001c7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d128ecd0d88a443ce1bbf3f58239356101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f333d9b208145327eca0cdd2606691b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212fd19855154049c27b4a4305ffb77103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f17813043e77a92c246017cf140522104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86910e3939a2bc1391c139b464299b79105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846fbfbc3f94a5111fe0357f78e11c70106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71bec890271b2cd4aa45cdddb756e7f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2be83ccd06a61e11c2b3984287bc8e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512febe06f7a16e79a5510ce0a57bb80109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7bb24a693dbc7522f30f0cad04c57c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe156d9a332c0c3e15b4668b91ea70d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679d8b075f41dd758c293c55d1d716e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b823b6a4d24f489fcbbb67738119f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6fbd3a85dd77240ffee7430435eed114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d335a94799de2e3f3821e42abd5967115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98cd5d28b747f6ecdce37b39904e9b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc70e0730befb1017f68f49e9b4b107117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb59ed9afe93aedfd801917919cbbb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3b46490a2572a05ae619b6a98afa1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674d95979cc579ae2d35b7d528d1865120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb12807a5b9763c7e650e8eaa696aa0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc7d947e50b62d0f5646c90d681ea0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43114899436d46721dd354bf7e800364123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ea35556629aa29f9ba495cafc2b78124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b7764d41ea97e8a0661c4ce477bcd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97763fea473b0d87722c472fbaca95ad126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f3298a840e5a2faaabb78e7b83204127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab684aa946f7e7c717301112f9ee99128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0370361188c6341e496129e38cc5c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b637b9b433d8b9b703a5c2ba2130b7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008da9569b760381d90ab2aa3853253131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ef5ab7b0cf71ae0164ee4e999b048132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f780b2f1d4a8a3ed9c40ea657af70133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987be4aeae2933f4c8892ce1308faa9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba4911fa8a750ac2d1ec680cdbcb109135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1b361a1226000058c09b95e8cfe25136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e716948b70d0579ee5d6ed279881b20137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695bfafad80955d7d80ac1ac0eea929138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853bd5f2baf712b53045f5aa1e04f1f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e104ad16fc89b56212901eeebc169140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03228f3e00298b554383817731952f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7fa598ffff957b13f763fdea22c699142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e095182c9fe4a6bafcfc9ed6366f434143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6ac28f85dad332182b582317c7f11144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cfb12ffac48884e3b1e85e6c7c1950145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd773099a4b602530c59601161a86b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56af037ad3bd45aa6b5fa073e0d8f4c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3346baffac9379da0c8c4f7c01a26148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c255570a94f82e43df91f0b573990f4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a27568ff31c492173454e795540e44150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86c1fad34b34681eb8df50b23feadc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48b4e4d020e541029259fdb43acf5f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24047d113d8806cd73b6f7b51d00dc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823938e4f7b835027a8140c3cfc0f29e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ac092b853428a4fa94c28268a14ac155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74ed7a11b5c89a3e4c0b1101fd72cd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b935426b255e2f867babb5daa143f6e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26c2fcb88f18a93dddd2506b47c41f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd0155540b0bc0adc641f6a08ca5ba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1949f7997688a7ce0192b37aaecbc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fffcc5e26a68ac8a3e0f9e0f4a2dd4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4ae9fad7e853425c0a6b2f336d469162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a6eecedf8b52c2a85154bc03e9a3e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ed7c7d4f6299eedd00b8a26b7f02c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd387c3dabad63ef428c0055cee6ee165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d179f1ed10294045009afe9bf94b9cf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e300df0310f6324f34bc31cfd1b63167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb8995e19d642019b411a0528c352c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd0302f0d7a718f11b522320d1b11a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4fe1281317e23c4dd7bf8fe749819c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9992115ebf75fb298e5cec81adab29d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124c5d9b0a92f6a6c10dc31cd6e4873172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569e8bf14835c6a2f0b3d7197fc894c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec99c6bf24d26bd504ae9f4e1e387a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731a820881dc3edf6978dab98fed489175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23f0bdd0b6972fa05fb389303b87ba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ebef75f3828b9c4fd471a07832d9f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3658d249d496b260aee65a9d44ba174178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb20b485e7055a00e79959de16c9239179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346b916b65fffd89ae6dbc429a6618e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0af40163a6e10268e85c60a5b82509181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e4d1a00db43cd7633e48ae7ae4090182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f29bc8439269f2c9767831b31ccc12183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82d22720c652d144f7e8bf2aaf733d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7264a5323ff9c8fe4fc9381d5fa77c8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75f936873a3407887227362f2f870b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836f51bbdd57dba79e9304f82777f12187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab77cba8d51bfcf70a971fa0cf33c5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ed2dbd2fafe2dd7cbb7eded98e850189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51fd6c29a5ae3fcfed78f294fa9a660190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9253902f4ac36fe9d44418f5887d17b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36febb8acad32988af476e54f25036192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501de4bcaa5ca02373b3a28be6812c82193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543d04deaa9995ae1206d4380d60789194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6017ef2cdc198d98b69d8317d76b5e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca426af4df1d2f2a0b432995e8e606196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3668325b1b5eec82e8b4ccaf16a50de197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da60bcd126b9595b9d74a8b15c2cf8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea5fc810866dd04056ff95a0631604199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c653470043df2e233c06d7835b70c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bcc58a21225826c0535355fa1a2889201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548edde08a6619a155c641d474eab06202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b80664dad37bf03e7a90c09a6b87c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cba6f5c168046682518220b27b96f4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82429a4f1271b948f5b2d2dde831306205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed566dfba0de00ebf405d427d335bca3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f6d2a9bd13d1d646c6f22c1e9583f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91768215781ca0c7289ee7cb73e0e3d9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2f108cb050297db0a7c47303e9d70209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc75b296edb7872a8175460f1f66cc8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8e82733c5e208ef0c0704ce31f32a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489e8c9168670265f9a6fba96c0f68a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08aef5fc1b23392864460d23527e95213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad34ca995605bdd2a8ca33b0233652214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca5afbb53b96a9ca3dfe08cf81879f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78483f8055b58f1c133d387903a75f4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c17a35a407027320013b96cf4c9fe4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75ecdf4f580afcaa0a9d61be77e1f0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b235699b63e073799983c0e777edca219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a00a660c0c3b706e2b3b2426b45107220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca45d0294fe890e777335dc08a26c1b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8246c1ce6b74f7ed0922c3e26263fc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf12ebaac8f71c382aa62e5aa6a691e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b4f849320b3fd735a3e1c5db687f9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53db803bc8ef8d55b712012abc08300225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4804a2cd426bdb808abdf099320135226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159f925f946c74bb48ced2cd375f4b8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f001390c2731873cdfd3dca9a463e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385e612ff5eedf39616fa6b9b898361229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8dc295d5731935f42564fd1ae6bd8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21804bf04ed25218249df129de612d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6815390921575d64a063d58a2c42f95232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd5a9d35b2b924cc0fd47ea1df0f53233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb76877fb612433ffe78ec79d595fd3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0301c5364aaf1eaa0e163107dc9238235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9f71251e79f30dcb91be691d954a0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e2c9a5dd006f5d9a59105ef6853d7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1495667ca68dc9d1855cb6b44ccb793238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f625d329986ecca7091cce1419bb40a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c8a18fb9f9d2d4ba5f689ec02a1f6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b008e437e591946a198dacd96ef0a6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35940be8014a544ce62be339f0163857242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c84e9fb2ee3a6f50f0d9a8599c604243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd178042c728d5c5a4dec37d3df3324244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc6fe53998863e3cc4e9cc70661d08245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8d63baaaa756821ab86e31f2a9d52246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c6349942c9a95f9a32bffcd5d2e06247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5273dd3abe24505fe7a0e70c7b053248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83476fdc40b8f3e77be94da94230b2cd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1357fa952a2b3d36255764f592debee250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9f25372132261ca9bccfe8ffffd2a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d208eb829656a3ecef73240d6deeb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89f1c635273c298ebe79542209fbec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cafb0c02689739395c688643c08742254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58fd15687e9d93f991a78f39bfdb1e5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49b644722ee0616eb9b93d9a48f3e2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59de6022e0a93c1e4602be3e5f1dbe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd44f5db9379aa8ec4bd9a27cf87c7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09cdd1b4adf9ce87a19ae7212039276259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e747a9aa43b45279c2fafe6627153260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01b133e89928e3489821dc5e799b33261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f0514997de45cccdca38c426fcdc2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878c934a754d55b6094d2de9312ff09263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e0e74afad377bc472e6efa2ae2bbe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50132ef32f13252724ef80d64270a8f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a8fc093880953922089ebd4f23616266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a705e9be2383a4f44fd90872a86137267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e76c07c803f73febf39aebb83f1fde268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b55845ec380fcf0152427463e7ad8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c70c7292694072d91546622ceba9f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c61efca0f12fc3821134f3e3b482d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637fbab154646b0440caf6e0440956e6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749424c774d2d44cd131cd85c61fec49273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b6e23b0f67a7cb0afefdfb361515b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708ed392d7babda5ef84ad254b7df61275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36151e90af968bc47688a83618f6a28b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30799448d0e978dc47e69beec08bafd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe98b48dd1c3cfeb9bfd4eb2cbabbe1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05e75b83fd2cd7408f759edf1d4495279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98045db00bf389cb588e0eb9c7f32c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275a833e728214fedba6f6264213e75281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1643dcec84418b221fac968db87028d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e29b602836ae9162f86716c83c260d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc65fc077ef09ab126a746a06c9b0f5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9743a2af2443df22cced95a0d26736b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf369b3fafdff1b1f81646c03e8dee5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a491d6e42e967bfec576a38e5efab8c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3141a7731349130cf5357d0891167288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5884dfeaae046edebe101e309ff3231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845f361f467fd74f5b9d4b6f4be65112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb8c1635be4d0448829aca2e7dd7263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5a4341adb4f4dd7abe233b761d8c54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a969a3cc6835c2204640b9871c97daf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa109c2a5173dbd46702bf64e6e00cc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c954b8e072275c2de7b569cd78ec03e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d723de5729124048cd96e80724e68e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64102c5ba466cd615df902127da4ba719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e483b83eaa215c93b3bde5ff1329410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f98f9a90459a2fc2af8b9bc19acae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96436ba77a30d359345f00c9ae022d7312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea536df395d3cc396e3ee60d1597ff313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f085df303653beca044fa3bc36d499814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c773fc4a91005c98a76045706f2375715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0bb356b609bc79cdd9d689cb499bf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580b376009296ac56931200bd3a0bda17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482aaab07fa37ae88452988c1d58f48418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9af728a4f5fb047207b556b7045df19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793b8c3601efa7e123745ae51f98aae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df6a357535c408a43cecaf71751b5f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55620377fabec4b54e17fdba526c1aa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50533307499d7d7efc66bdc263ff0423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14693c08fff74b96b1525e81b6a77c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360dfadef316cf9ccac3f8e9957b6b5525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6f32dc0aabce94cd51aa68f38833b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e274dd8fb64fe386d0432cafdd00327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17fa7551f494ba8bb004a938ea09a8628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a270ac6434c58c33d722d67a9f43f429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcdeee9bd87e77b402127b7686b181830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491c2d2c032edfe4369c8e8b0c0553b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444488e3c7963ba8b719b02b35afed432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21da997f9559186fa2bc2c5e77167b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b1291282750318c9336df911ae9d634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f8f4b00d62ac7b0e47058e8b0293235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f7cb5cbb08e27023600162bb7430f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4949a09e0f467d5538486276c1208537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73765cbea8d9c6ff689081c5c556081638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2116ed4a7accd802d924dc98984cddc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9aeeeaa90213f63997c29a45e74e740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b758fa3d31571d3ac4f9487cd9e5741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741aab3ae03e71d03d5a74e5ababefd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d19c58d8e56505a49a88c9ed210dd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125253359c1028bbd0ee9b2389a265e344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b33ea8388ba4a699c6c1fc652953f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a2a1b5539ec6b661b0139c539708a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62573df2ff5b01769b33646b906cac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c36632bc706333fbd7d0b9edb199748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61bd798983375c5d66a71dacaddc8549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1b3356a059ff0b65a7238bb89e96050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88175bd8589895ed3a569b6723bcc60251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452e76d2106ae8e96fd3fbc588e56bf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8577ed7d837a9c7bd50e7ffbdbc696253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d625e77ba1bdcd5d2acd2224f4d0ac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d81291a533975051d21c9d2799568f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b97765941eac3866738131b62cc0556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76c8dc855cc8bf239c55fda8f769d557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662a3807a4175d487b87a61f3f5863358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d454567fd576b501ec694122e22aff759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ae39e4232ff4a0f217067e219f2de60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e665ba5392ee5bdea1c143c7af1dba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3561255a2031b30cee8a85c072af362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28fc2ba2323968eefa8e58c153abe0463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e706d6cc8efa753d4559421ed603f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1c3d060a4a3fc0e50d976c423505965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6e4b1e2a6e2d65e8a9f5cd39a2bf366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85861017c18934645eac1fa0b4f0f267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76bc3dd342a89d69ccc3a7896c4c75d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2310319286601f2d155235cd70f124b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239278caedb8b950cc3971c8ba036ae70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e333a03105f996725bc96ed82215ca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12688b33a6ee418fe73757cb8da7ddb272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d9cf43a4207f3f79683f55fa1875473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988bbe99b3cf4ffdb9f5dcf7a968dc074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818eefc7d48307518e6be3fabab634075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4f09163f4e80b897fb6199ced3bf976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c96b17ea9fa2fafbe0686845c355177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9416077bad879c226bd56f1ffa1f1d978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7bcc5a34118de2bf6a9e43a7bc56779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a9162f38e93c2639a6b626aad8bea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1eeb72af1f65158975538a4e602a4d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0c68515c1d64b20c28ff5a294def682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d6cfaa7b45a10eb8b7e9945bcef5d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ad3e86e80e5ae363eb0ea985eb50384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392a1c9c2b2bce6c4fd74c0c2a553a485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8eb45d095bc05de319ec76fc2e1f186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9cfa83429ba1d16d2487c13aa38e9e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16df395ecb479dba43cb0a9503c879188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b18a57efc98692bf3072f0f8429f589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54435843ee768c8d16e927860d74b190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85585e0b8cb54340d85bedccc4ad0e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd84b994bdf2c3cdf1ebf15f657fdd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a934b852182b054d8b63d6c97b6e2f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dfa9e55e33048895086382e91e2ffe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89704b77ffa3560a6c8d2185bcb2099c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d504428b9557cf1756c54cbd7a7410196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8967e718ab3b3f49a4072d90d892db97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84222f2660411d1c4b266e22ad73d64498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb89fbe14330d6cae1ae1ac365f3bc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e695933d49f0143df119e8841d7c07d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da59d2c07bf1458ac4582a0bfd0f7d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454fec3e8d58b69e612c33803fbce4e4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8956717ea4688c70c047ac922b7bb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720c37a20b174a4304af10989fa5bd1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80517b51b5198dd1d9be3f24050180105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d0c440aa732cf4981958d7ecfa095106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286e5766662a72e1b5898ba9a2c8a90107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6884a47717d43ba082f991f8f2e3c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba815cbb6e2245d3e3a86c57b2f4bb86109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d305f6d3c40eb1f5ff27c068f1e94a7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee6f0a71b51961900b0bde81eb07f5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa3872d470ad00eb1e146e9928c945112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ad6473abd07bc516659be0d78a7ab113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ede3f44026b29f007d6fc0feb2cb4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57405a66360a485fb89f9533ab86c7e6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d421369fddcf2255cbb5932801b030116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4dd5dd03bf921057d20b43e948aa73117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937422263bde930a66599ea188b9a34118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1baca513732360c8ef2828d1ba6c44e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12e453f64d13c4bb2c1af9755655e5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd629619aff3dab26fbff772d6432235121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae893e5b361d1150a4b64beebf68db122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d907e5d06de9f859f8c38092eb415e4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219ab7ea1040249db67ae979258e45d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4bd78b5982988314cdfceb4e4fca7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c70dc0bc16cf2dcec069b72c6dc580126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35cfbf61d12f5de044661e3a62aacc3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa564696ce64d55eb8254e4fa6fa742c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5277fc3bccc07750a5f57953fd196129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b0b3e6f747029a96b62c859272fef130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad37d7368c53456bbdce7840f256f3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33da37e6e30328aaff148bfd4e8ba67132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca24fc92346389eb2381614d4e0106133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65709ec81b8d59d60b1c8c841b5be53e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9f4338a98f93f4238e0a9888c6934135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ac1474c79677be44fdd2a14c46cea136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc7562b1b5a25985e301c2f3781bde137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437d2e20f3b36f4b916ba40c631ad62138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad0f303b9149cf29737d6a5849a06b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563cdf30bd2dc80b5125a6e40d914a0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad299ec14b17f85735648a9120304886141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e39be2cf897d3e3fb65551fd9c77b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715addca962c9db0f842b158beeebdb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f5eea58d922657a0b895fa7381136144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990c3ed04d8ae6c9d7eb928d48794bd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777fab26707b86a0b28baa26ca051c27146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893ddebe199fa62ecee6ed0963e8d0c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479a6e023ed48ebcb6e41906185d70b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb1f949972341552eea661ecf1538b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f5fa894a9d08bc447326e432c224e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c53787a008696d035ba468a6afa39151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11d04a2a186ba6d04625d427ac252c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf79f316f4bcdaebab2a8fcdce9b5c6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc6aff089eee532f78f36bb322c31c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9045ed5cde9b6dab2566bd72991ef155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9324b27036c0981893cb154927f17156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f37fa599b4eb2881f921119d06f65e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64685bc192afe5ba66802d9c7a70e5d4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69293ac3a46e7e3a9762c0fe90f3a0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b48fbb5bc0b29d6c997e0c4d69b637160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08076aa4a4f9426fec7e8873c77c4012161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f87853e617285fff601ad3e65e0cbd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b4df83d6cd79b565685b1ca5a2dfb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96575a9dfb24c03e9287ac40b47e2f22164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2406a208facfe5844898e79fd1e45c4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc63531f2f824663d8464a7d99458bd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e57dc48da3a5960f022113d2dd9e8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462d49649e52e6d0096f1fccc006a8f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db95893f54b6328fc5d418a7af6a2eb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596617f7b701ff9649f3bcfa1762672170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6badd521a9fbfda5150f8c49d1304ab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b3eb7babb1bb838bbdeb332a02381172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559d6f753023d9f1cb3edc56c1c22b6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345bf00092a11c81d25cdfac4c39c579174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72e13bd93fe5b981b6da1b0e54f952175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d7815f4280401599a63a46c88d439176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36cc2b6e5c9af481813c9d4e11b574177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80da020f0d7d48119010984c1561b49178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d64ec0157bd403caa29cdde1a2b16179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2350da84e5e511013a761dce9aa2d1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848dcbdd5267490dc7a07968acb538df181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385a1952f61c0e1c0ae2fec2c76e0e7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e86081992c33dcee5fdf5b85e6f98183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17038262fbab90fc2437530ccff1b9c3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377dcd441f0180e0c8b082edae99cec4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c46b8504fd15829e44de6b19934927186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6afc7670f450ca24614286b4f1c2eb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2285aed0204e8e9f19f9d1629b120bc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa518a21a59db6a42f0ebeee484b8d9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d82eb94514958910b3343c20615b39190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b629d9711963693e12c098803b7083191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9e6597cacdd5c926e2e7e65805774192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44fb38278cd271d3822e43f09aa258193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5dcbe39bad93a36ede3d7ac548b565194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90420ea93c4bf892737f65556f60a65195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913d6a33990992d17687aced9dd41f5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4509aa33c48fd079c4e925305e27bee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1eca5d109b627b2b46afdebeb97829198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda00bb3119e7e4f220d7adb448f0904199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c009bd27bcdd505e830fa44ac52ea2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f39f8d4141d4f9f4bd0acb086b7797201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d50fef1465b34ed904d0f48e4b5f7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076de368ba9664eee241b528f95e3b2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a4615519d5b6ade247fd5be7fc1a9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaea7d451d5e95115fea22b8a7fdc63205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f159a48665f4e6be6b4a8ae36f919206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21dc7d91d44a26b5df0f9fecf064380207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67847004487c3a73857335ce778a747a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f917dbe4f1b7eb3ad3a08f53204e672209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661e11e42edcc9c3540179b56bada72210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744492cc89eb53535445bfe175c886c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf352da1e0b90413cd10dccb30d57273212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339560fbfbb3c3488de7b4fb3bcc48b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b5a01b7e44b63b7a4cdb78f06bd10214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c15c71c3882fc4664c08f3a46886f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19628d1c23553a09c12c2d0c863c9d0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab7d180a878ae60bfc8a790b9a4a8b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880d3f253c945d5d9533d575a8434de218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c255ab6e2b31cee9c984a9e9d8a743219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc2b31aa4844a024a630a65b9c960d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede318070779b066173169307f03b29221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6791b880868e6bddd80a1352909ad0b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a83d1ab08fd86c8ad2fdb2f6b1b466223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71efa5cb18f5d9f840589ebe7cfd92d2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374737ba6290f77d64915e21793c50b6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aae46739348b9e232101ec64cf83ef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e61f1219bac6cad2a43a326bf240f1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de7a96350ae7bf91aea0c8f985e1ad228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8595d27d0221a7a0db551bfcf4eb92229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424534f11af89ad43a94c036b9648778230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a94bb3ec81aef9b9a7a3731be2a89a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725d48bb95e035b4c075a49b3b66f68232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ed0a98a15f8b895a3526f38fe162a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfedf3199d346e49b928b7f67c0c947234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f217ddaeef0652f0166c58c9284099f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b76ec4570dd6acf8139eaa845c93df236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d1b0aca4b2bab52ff3717bde47c37237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d90251acd51efa42d61f59f9d4beb4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff40d99e54345b78eaadc53470856b8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60359f4413460ea8cc630ed179c26a4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a0389da400636f8bad131172b339a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6edc970516f6b215a190771c7b9340242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296063f92bea12df0c0da8920ffb96d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d524ff011add1e058591870447b7c4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e059b91120ccbbe0213a24b9fb7cfc0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d41add2a602b77c4f165f602923eb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69914008f7bc3473387a68f6013427247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb37158eb4a957d6a6f3772df01507248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5f41de4a288c15111fdb001173dce249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16dde66c9c8690bf4e54b6a7e821405250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b141c3532c2a96d12c9c79e9f2df71251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378994eb522a000510cf6bfc5aa072b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013681f01e6981dbd21f87d05689807253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979d04d40d4335d7d5f002fb48db6c3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dddce79592674b2b347892f1a6431d3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e36193d6d2891c5ff8df10c853fbf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87a84a5c0339646d86e18aa292b43c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c1c57e591cf3ff60c4cbae159db36258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25fd2515b2f690a604a62895a8c00b9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c293230fd4ac59bee23db4bef8811b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda4d22941bcd22e55cc3e3012a32e2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0eae0b11eea8a261e88d2815db6eb5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47c2b9dde9e5eda275f804547a3d5d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a87350281beadb92a80607ce82b27264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf355a8aa73a7a2922a81f4356c9e31265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd07ee92a73601c7a1bf6f7cc2f358266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc855ca7aabc848de3c30323abd328267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c33ce50a1859ae29526d48fa39e530268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f68328a5a4e0755174e67243c2e658269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e662e138a94a9eec32f1e3dfaa86bc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c67137cc1b726d4fffa8663749375f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a51ac9f5132956af3f8f9eedb7648d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8f1084c9f7003e6c0f2fb214e7705273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf161f73f6f4f7eb4f4ccc6f1a4fc0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11ad0880c958c00f54d9b6c66081db275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7637012f610925cb90dfc469c978220276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf7d2b6a51205c2bd230f8e56df665277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce561606dda0b075397fac3954eee5d6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314d9b0b1f8870a1102cf973f83178e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8b1143f39518f70c4182d3aa466a4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb64e9888a4f4f12d4598f723d5c671281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4aa6c1d3e8932ecc692fa8a022201f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47087ff5c8aeef440a3645c0333b37283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26422c5ee323eef599618090ed0002284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f944074814f943be0f990414e83009e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c170cef25098d222b9f1cb10d2a642286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ce5e1485ac64f2ba6e2a0645f095c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21565c6ed58c4390370552a23e919a288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>