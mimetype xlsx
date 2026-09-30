--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="407">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="405">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1162,60 +1162,54 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000013063</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
   </si>
   <si>
     <t>000013064</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
   <si>
-    <t>000013065</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-C to Lightning PVC charging data cable C26-01 |1.2m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-c-to-lightning-pvc-charging-data-cable-c26-01-1-2m-30w-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000013066</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to Lightning PVC charging data cable C26-02 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-a-to-lightning-pvc-charging-data-cable-c26-02-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000013067</t>
   </si>
   <si>
     <t>Зарядка Qi ACEFAST 15W 3-in-1 wireless charging desktop stand E48 |22.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-15w-3-in-1-wireless-charging-desktop-stand-e48-22-5w-total-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD30W (USB-C+USB-A) car charger B19</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd30w-usb-c-usb-a-car-charger-b19/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD45W (USB-C+USB-A) car charger B20</t>
   </si>
@@ -1288,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976d181dd831e5ed675e9ea4405e4761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8012a82d76faabc17cbe5325439176c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def65988cad58b232166cb28521ac5773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a272f913bcde2de1d713a29259c744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b934d8116e1cb4cd9738d7b33e1ce85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7daad1a41b5b59891f745ee0d87466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8ac8b10cb220f78ba6bd229a49afb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb7db4992a4d71cad3f4b1f0e220ca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbb8540e437c8587e6127416af05629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f0652aa2f0ef2b92f752ad7664f1610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6df190ddc3c231cc5a624e58ad20611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89f2f8177f7255a0ad2f22931f917612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85adc22c0478c4bffb84edeced9848d113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd50f79146a67fb88f2048c23beac0714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b61514798425953b753326856651415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17b07bb4e291f6a1ee9c3781ddcf2016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc23e9ffae8cc3d2fb8507a8914e10d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce901d46f44bb8d670ce4e9edba9bcd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54183ba7b62e970ea032a1b21ae09e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5233764fb401c6b138f93e2a84e89b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773cb9162a243a32f397a64b1a18f12621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7ceca272ab680391d3de05669946022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c44766aa61766d70ce87c56e7327223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5825f2d1d442ac5f55b530128ddca324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c9a889f908922411898cc6263a1b325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58275b408407a875546c6bd6df24dd9626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea871f951620efd077d8bdc732b0a9127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db524319ef364b59ea2935d84a193928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207854d138cf1bd9846a9c7c61e1c2329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ab23d630c2cfd93051db19f74a35930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a7f845dbc8538cb53c01b997c68c931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784a69263d533f805ffc2554254948832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a8bb7954f0499a7c12965856dfdc633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce9c397b6e442d2fd55b6d2bbcbad234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c2ce42b15b931a98e6131613aa59435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff49865b30b98d6c90beb3b1ca0f8236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d20473e8dfba441b98ad6f91d752737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc358e0cc59dee3ccd93017c8c54f038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eac82ee3696738eba51d28edd72b9d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572ca22ec78659bf281530766caf0b440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04c2e61a9eb9e752f98d998653d57241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010f866f93adeac1a37e88663f1236842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2b99c923fe5f371de721e07b3a5c343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7adcf311f4e2e4de92e17860b150e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a135274d70456a8006db17ccc7d9c545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee434125b393095ff9b27e13b7fd5546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86246244b2366e77ad87f3d981f818a547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99699914f8963cb2cd652098a1e37bf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86fb4398d32007be48c2d546531cff249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b89cc3ade8e4d8f8f7325790cf8a3350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308823efe0063acaa0881f032fdf36b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4d79e20659ba99f762244bd1526f752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0b4dd0052280c11d822a5f7fdec6553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b303e412ff503bd19e64df1f1849954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa1871400f86cfe8ce2a5d7ffdc67455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78868114c52689486360a1534ec080656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba8617450bac3561557c9f77a70a9357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c545065d764383cf6ce3158b0dd154958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2ce2c2e9b96795f142e96cf37097459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9b479af1ae12b5e3eb2d8378b2e2560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba51212d70a0670778c403438f444561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a36b81e95264fa85732358d910fcb062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02eddcbed0f7a1b942cebc5b0af94ff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d58ad96e661a72f22d20b4ef8a0b064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2cbb2a28b878939bfddb46e880049765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a1b626d2d5a01692dca61eee9a31966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6dc92417c3537715f919415aed088167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf370c7bae7de522c94356f5c9b55768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861a4be87da2e2d70204bb9ffea268469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a326e98d532fd6ff0b7696754f4709270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4fa7ba2bd57d4d72076fd6117e62b571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa887ede4ca1d785b28c27b0bddc09f272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b6e350eaf94f93e051fdda2496dbd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75ac705efe75883421782ef607c4a074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d56d4c262174abd62ffcb1f305039b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20a288d71f2f8d8a5b4da1d072304876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd1eb1a96558162c7fc989e684aee577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148a094502ecf5476e2f1bd1a88496b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea28bb87f188f3118bb21bcb3142c2679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855815d307a5e43de4a1af86fa20ebe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f80e0b9be0d20cd2111db4ffb111a481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e49e52b0a856a6ab03666b62054b9282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b2615e5bbeb904a13cdbcc5874fe683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94a8ad64b16799c65d7fe1cf1538a084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f4446368dcf19057839cfc960f1e885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96bde263212e8e8561cceed466a28586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a427d38431dfbdc216f7b72ebc0bea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17882f561bcbaa4a3510f1d97494ad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7699c9f8bdb4de34b62fde2990bb4389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44448a636c57231cb3baf5266226b82190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183e5bf6c7782c375e4ea7a2c818d3f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83958fa33eff3413633d0841204e887e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6891b7946f2a8ed6797388f7401e393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d511ff2ebd648c039f3a61b0f9f8e7094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972e1aa6ed7ac788721fb83a80ac11f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd197b3cbaf450e8c76ffd75916e592b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387f1777d05e6277750f3d2a96f786f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65c45575bd0930d1a899463795147498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337560410878825176320316bca48f5099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e483749ae0abbe962042ba897d14b2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa784e051094233587a961d780268564101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505886afd376e870e28bf9ce50fa364102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0e1be1376024b995d57a7341547cf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282d609c51f17ec5d5b3a63bf39af4a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2709102a905f9d7806dc5225e63a9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5930fb8b2c9aba05c32dd2dd0c527de106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c752a775f1b26cf335f436f50c31e2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6053294d8742df12fef079d96f8c0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8aa8f2137a32c1fa4b75ce85129621109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dae157bc516af8898c49a92ffae463110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47016b9b44e126bd7a555a8360162ca4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d802812eb28198817fe6477ae1076112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0504f91da71c6c098d6c5a1b50062c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdcf5d4064acd8ef282cb7149278a71114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2cc4a2ddec50da2871a58bb3547265115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a950ca9fef80b1b9d70b33a353be4d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45637f6369c04f0749c1177f4a04968f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ccf3794465b13724ca7ad2aec1868a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081d1c6a651f9501bcf8a5b262e9d84119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94336268317794bad0d63baa8a341b82120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7169c8649565e12f9ee2e474270a8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad734d61eeafab7e80015307cae9af122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db010b2966105627d6ffb19871aca1f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d595b1ff2da8275bf0cb0ab022f39124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036108a149d63fb2aceaf9063c5932c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292c048a61491f880f9250587abb7e8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ed314fbb3cc57fdb018a7fd03f375127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc86224cd5cbbe03b9ebad39f532a18128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93e8dc48826ca5c93ca9632566158a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f25f68aad095fd16235f7d35a7625130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65d1111e151c4a926f5728c6d7b40c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08cabf1fed0cfaaee5408aebf17c6d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca49d3d56beccc5d73501d152146ed1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76595847b223d019d5bfe1ff5dac6d4e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95424c647ae1a006d107673a56071211135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68bf6d0e594f8ebb762ee19de325a6d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b2fa63722c2652e5e5ef1d324bcf7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72efc6271ae4321dfb4e6082971cdf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9cde9f2ce466a8590eec25abd40fa1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b50ab2f8982d45ab9445c591e12c5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170227dced73add9acde198bfbdc2e3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d989cb597b70e8f6af273ae966f3a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e269c6fa919620f5b81be2077dcf73b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3a6b496c11aab7e832586bf0a36f5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110491dddaea1b7883b97ca918a426a2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ffcd6c40b484eb6cf22c16adbf024146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaaafef108e7ad9926dac1fa7148e64147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410ad4fb49ac1d66664c7b7bf4b084c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203ead1f364dcad13b4ce97d737892e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819995f8266b9e68a6d5c4fd7c9ff77150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45af921889fa3aac291f87b66445b9e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206aec8803ed694babdbf72c9d951e1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec15203ea8dd40bb24a198fe90a3558153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab84f538434e108644f5a704e2cc32154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98fc1bdfcd4d5605d3aedbf36b3755155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29785b2a5c2a8f9dfa754682bbd9cf26156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50cc2ad65eaad7e23096107280dc2a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc95a36f9b6bd32a0c56151fc15cb08158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182bfae22e69f0cb4021ab28f47159e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e97c715d72fea902ae94742e76e70160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050d92c42dd0e805fa2339129ad783d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ced16d3ae4414bc69e19eedf92a00e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa748d7a0f71df69023f6b0401f8f3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da8e5975b3f6f930d40226aeb93536164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67661030de73f550e13eadea12a1261d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95507098cd181a894d4dd4b1907fe3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841cb34b835e6450b6b83fc3471ba001167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a55432130768e8d7fca3554635c29168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383cbe758bba2ced2ff678074f67d2a3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82aea0ff390f0d66d43923652329413170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eca526dbb5238589fd94877784a08d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51a293aac660014425dd35dd25cfdf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800fb8d04e9408e34b19667be9e258b1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db95e46837b34f289b70cc3d648a1a5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd5a3646d0559404a8798cc5071aef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebad4add3f9b67e7d336dacae9a3d26176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0765badf00cc6724f4aaeac39c2bdb9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342b91b50c25edeeed188fe2fcb433c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a0a2a7fdcf3c9338611f3c9caf040179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae274f1963f41f2d55f3ab1e6bfa2e55180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0339c24003d3fc9440136f17af34981181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a45935aaedcc570ae634303f7458be182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca5a02099e654b0eb7ad43dcf3cafc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46443cf4b4bb8444a78f48485dbfe3e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844babd01f7ba4c75dd9b9f4f0b56a5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b715186646cb2b2d893cb9118ca2e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1323946487540fb3daa508a9a82bfb3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f49eb100ca7c690d61b3a6830ba7de188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb5b224ee29f4968b02fc372e0c173189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5916b35e205a0b46b2dae7bef6f7b6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d54dc9391c81b4fc643b7b882c15d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11902b5a3efc466a864a39461a09ac6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0db652bc8c98ef019391cecda38175193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514ba3790320c966b3f499e3811275a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa36f38bb7995a235c88d073cef8d8d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41779f7add6cb2bc0e2723c5a531cb5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5484e74a3b776aabd8619914fc7a4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c84d944e4d813bd324d03902cc8ce198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f55615d6866496188810d67bb08ff199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871add78638b3f7331a11810021b7c9c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573ebf76a7167e5a29c005bb1c94e1e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7ef1ac1c58929f246cde6ea73546d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a03d01b17eac0007447edca9e0a45203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fa36b8657397306d8f2e9c08552f4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e17a330422a7212c95c8a31ad149c7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5c41ce0abaf158ad3c7d5ecbc3bc8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc74e78b6041f45d90180e38095a7ff207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596d532a0bfaeb70747e42b96860045208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8531365f7967498f1f97a12a8921a6d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d79a97d73350997d002a99a91b89c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970ca341fb4553a8339e3eca1da9b4c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44775b535cd0f97b1635dc6d7f624c67212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9cfddaa48e4254e74240e7cbc9461213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf697d2d3005b400e88841f6e1ccbb3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063de67bd35fcccd9e43beb7b754626215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27723ef5f4797f4d53ee2b8f3d74f7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee7d1bbe0fa790cd5db5d96d0b16dd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610fcb991546a8e5a6a4866c0f24fac8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad5c7007f7fd4c3ba6f2ce6244b261219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e997db66aeaff8cea83049fd52182e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4a628184d476677983efaaec98f75221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179906ad199a661a8db21705c38210c7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577a5bc23be0df1093f3b4b2b115902223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8da1e6df0283b26d491f25a2617ff224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e4831dc75d50ebff6dc834f52ec54225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11fb59e708e1d1fa03accfb1c7fba85226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d82d56560b13747a3673b563a937f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1b8a0000d0957bb558b2c81a726cb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a87932f3462d89cc24683d6835db2e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10be147d18157d44e77522f3c8b8b5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880b0bb4507d1c591d973915b38d860231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5093b3c7df1281011f7fc89aaa2be232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d467bf3fff09ada1634dfef99b89515233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210b48479eabdbc4b0dd6aa190bd3fc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f53cda3bd797cc137bf7be226805f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af539ee467aff5ccd15340a8f9db6d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb8e68d732acb5c5685ce8e0d8204a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd6cc522a404f9ebef93b3ee19d91e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c523fb195e22c97acd637c54878a1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c68cb66f334c1bff9cd1cf7dc3db9e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388a6e8ccaf6c213610b0ea5dddd3c4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a5998c5364d82f754b54b750658b3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15a4c561f48fb56c13b366ef0ae3ef243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea98f2daa871f35862872ad8755c860244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298291297250b52527c5891475214c1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f16efb95f8f86db0a056bc4dba252246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e77606e39dba3a515e402b0bd43ce247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8058043aef3ebf6602311a7cd3bbf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55a0caebbb64c2498d8c41f8203677249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380182a23ee630e574f738ee8006a2d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8768c104bc97b73965e84e562455d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4f2987fe24446fe4d59c97ed66e32252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5a84d85be6e391fda814fe3c38781253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad518555f1ba7f5de0611d3a1645c1d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2f376430eb77a409baedbe2952788255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba0a6fd556552288ae905f8c55ca58256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77aa6501eb906b5471df0027ec53025257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f6f83cc7ba43cfc23ed343091ab87258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c926f169a0b1a85be9a5fc8c570d68c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341065f2e4c9ad9f7c1dc99ac44d650260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80779e6dac12d18af924b001f0a76ed261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d202eb48a0110b3b0437e7229779f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e33d84ca6707bc44222cf9ec39690263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262bf12db9e1f18fed02edda3009959264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff5a5c161c8f56faecbaa84eef093c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6f01454f6f8e92b12657069ee4ad5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bbd4c8e921457b4faf5dd26e986115267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792af3ad4858cd27c5b4755aaf29506268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b265fb0b3932350f4b8b508377b62d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b233e7bc77925e9bf3529ecc7e34a1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7cc2d9b7d608ac20d921f401e3b798271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cdf44e84fca93e907212b02c4bec4c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ace1b4a6c4e159091380f995083a20273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973d29fec5075ab7d6592d68d449254274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c1bcc8e240c78111ee2f92b838933275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f55f237835c48dc9eceb83ecdbf143276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0718d473e83a1586d4b911bb46c534e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55048ddd139a924c37055756654a18278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba055263369532261bd0f9ecd6bfa34279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373d68f2f60c75b4daf68c3f78eab44280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485cace8a26dd9005747ef3b4f8bd80281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd387397505f98f684cd3ac17c058bc6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff435efea4d78f1923ca5b2fba02a206283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da274732289092e64b23c26beaecd6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbac098ace1c0199160d210daa4b617285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239628927e43381e76db0d6a0ffd1981286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11904d28e35b7f846eed635d4c2ffed8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949fad4359856de7005b6e6c3044072f288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2336cdad75d894a9268e1012b4788c01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a27a01dc5130e0bb99841290b66eed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d7878ed27a2a4d755a070dccc66063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1effc560c1c128974a6991b0e67b31e54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24263eb14f70a2b6442ecd245b33d635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b0c8255d024aef1a98c591e44fcb46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32f27629e7386ac0ed9b2371d256257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4935a9f9b3b0dc54c089c3dc4ce738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97448ef78f4a40d965f7b5aa171cd669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe543594792bc59932802b26d90880410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405acc3d2b045eaa17a73d4fc38674a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f18cdfe2f57017e13b514132e069d712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf79d5190be4cea58b533cc0fae1a9813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff0433997b82d939800c714f986cb414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd95cc3147a2b29dd4e4e87eed9cbc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c42f3192d326c8d2279fd78b1df03a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9d4acc6384ce571cd254b0ec3339017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b49e44cb0cbbdb4f2d2b07570e5f218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc15e2fce1f84e7c05f64ed621a7c919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2c37bad9b6fea272f92ee30727a8820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa670079373ab71f39c8ae2a68134021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00666efac817e68328406c0e405c267322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e742f134c4f563c7d988b28d77b06dd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30f7c903936c6f499fe7d17e2d8b1424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea9354639f5d8c86f8b42f892b2bb225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156265a21067ea157915192a056ff5d126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af56d76522804d6d66121e96c33d8627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb97c6b616dc16e3f1daf1257f32b028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a446852a14c7e965a42213f9ed2ed8d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903ce788789ef9754156d0a8cee3f5d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e541950cfb6ea0273038002b0ba20b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1b9e3506a7392979b309683d0259432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c720afd598dd3ca804e6bd5eeca6a533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff6b17066cd9c5c6d7a51a2fa9b0b734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51a25a644f86e3d0febca7f94c4cf235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb6652990fae8ecc9ac649471eaaab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e9f9a85bf886365a55269c7d714b837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510753467f4539fb6ace3103ee16004438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e488a334d5aa01d73cf5df9c2d6cd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc109aa8a91c37fd1d05518fb07b9e1540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f35c64d1a3fbe5632abede664ab6441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490b4dee4c44f4a93ce8a085fc6510742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e29d6de4042fe299c5bdc3daf7ecf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fff4992fad5a7e07fb35298f4f6dfe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ed2169f3055b311713c6ca8bbc57f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d98cd90a1825e35230a7b469e8870946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d5b0fbcdc2e5432d4ece7e848049a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa156499454234726d5a6d075f5e55ed48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e8fcbd1ff8e2dd5f7fe012ca00b1a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb2006b0fd7f62679b28492d0cf7ea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81a6d1d570412040fe8e8f6f6aa25651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53fa01854e742f2d752513340a3d44352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914700bd14f0f98292069e2f5b4da65f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e348d187d747b7a9f1064b6cada4a154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba17c68150194c2b4d56fbc9a2d76b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd48cf4977229746a90fff5796941156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453fd329b5d9c042e55a388716bcc0f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebee99bb8e4f64278237a720fd85e2958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459740be3b19e4710b627e0e47390aa159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ac2439d7d59aa0772f05399ccace460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a0dc5e2e146f87042174d7bb580c461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312cc30d6700fe19849496efd8c127862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965eaeafc646680e1606dff1cbd941d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3c0cccebd9bc43cbb64fc1488fa0464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf10fad1c9f13a860117bdcf6bef07865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e780b1f4530b1d592ae4ac83376151366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ae8d1863741264d705cf4cf3bb8f567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f854a8739635bbfb52ad9c1e98e28168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db35814756fe24269cec61ffac96d069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974dbdf7201b0a561402d3b9bc14573170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074635bfbd0bc51d05d121d73155b6871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d95c8d9fcaee8ea53dab30cfe8f7972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c8a7076facc485e04dbdb7b4b7fa073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1c766af8060ae7a2eef90e7eeb20c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df5907cd915a15f66193d90ea19e4475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46d12ddb918e22bccd5c0ec9411bcd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f0f0b8574ed1253da833d238015f277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfabf8e1eac8d1bbda7b6fb6e6e2c9278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2edbd3c98ba74e8e556e7364e586ffd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20edaaa0ab22fe2d78e0ef41658950c580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10610ea5af40e04e95a9e501c0322f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04089a49c63679bcd16a4c891ec47082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc34e9361f579c10d955541bd31b80183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531e27ee1e14db5416f50585ca6c1ca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668d63ff5bd3a3ccb8ff376a6476a7285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92be9279c63309fbaebc8557ef9d03686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225096b9c29fd08514b0cfebb21ee29887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411e5b7a8f3e43812c27de96287592b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8357ff60f980eba982f1f573dc2b64389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ef43d528295df74bffd1d9c87d56b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c179999027d53f179ed0185a1e6542291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877eb66ffab37bf3baff7bde10665a9d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d3da2ef739510869f592e6180f64d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf746e7c70007a0fbf25a8504681ab694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905b13a3b8c8e60fd2b436cd8e8e21095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a61ba58a9c1b6f2978d13bdaa28cc596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e9354e9ef126faf884b07bc5b745f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a139ac7993f456370414be728e709a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09055519c3c5b49a970a171187a26dd299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0489090c9c32ccf393d165deada80a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8290f20e22e91c224a6ace4829db27d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b746f3e1257aa26c10413dd94c3bf7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e6cdf3cb96d99ef9d69282a8e7904103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df6dd508f6fb341d055e4c6e83997b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5afb048a5e579bff4ec1554f631b26f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b5dce1772c552a6e03acad7d73ae6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d716a2083261ee517b86a29598804107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393bf8dbb115b589ce323767874d9e8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75387ffab6c3d88800ce22af3375e12109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3211c5c1890ccc8f94ff645ba8094110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8494ad1350d576718e3cf2897dd6b78111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f038132b101884f94ebafca5169a20112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee1b24700cb62a2d43cf673542eab1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5105628b2f6b35107a1e6febc3189114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86611550707dda82ed58ad19b5827e30115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826223110e31a574767393db34dcfff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80783c9cd9708c719737ddc30c7b8bf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f035f3d125b28e8f6a62f46ae1a4b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f4a92aab0739fd60295b82151ebde119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3163dda8ab79ab8cdc839265039c512120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a287d808ee7605aa4675fad3e6de614121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6253d7944751c1803b80f40f7f136d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005f0cd57ad526c841c2d268ba8d41e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d141a97050264a4df6a85e889c913124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a047db4d55ee6a70fe095bbc43f529125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee01b615a98216d37b8457a82c09e8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a0a0f8989c83cecaa898f1c615af1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a3e4146c1c1ee297be189700dda1c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581b97cc6f713291a552f3bac9e5d16129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950560ddb61636cf3cacaa345cf8b8a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed483a8a62402df408c5ac4de4143d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3259271f6ae8d455bad1b08a0a5e75a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b0af0bb2136012c8d4fcbecf389ff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf9b76923c4e71f6c60673140daefd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7192ddf6c7d774fa2b64ebda29a9ef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b008ee91ae24d5dd15aecc465ed9209136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ad76407adc8726e3e7ece885699ed137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684ba644cd1c872c5cce9f5af3395bb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2d77626b573d0cacf3f9cb75a3aeb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b94b65dfde057e604e6dfff227ad09140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8c2ece21fdfe51d194c6a69698baf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c7a0fcad5cbb06922bdfb2f22f974142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa60e108145a4a22322a8cecaeb80b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7425b25593efe60ee9057fe56edc18144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7455952cf10ee1a480a92d6bd6f6e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a25fd0bebe35c86f6850b55da6c81c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2e9131fdd58dec8a365b8cc0f6e55147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00215248f946d2ac327fd6c041fb6e2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cec0399de0517af57fbdd16b801770149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d0d6497c27182e30e8ace5eb86ca5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a62b636310c5345efd7242cc9f9f1c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f13db352e5b75b61499465f130689152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380670cc411008fe824fe1791b45c60153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aca145223e29a492f29ce52a64ec94154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f818320e06882d9e5d759674f6ff4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c2bde86fdcb7d858bf77e0f92b20a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f86489fc1498abf8bee56c85cdc266157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f6ee750ef77d185b23cf972f4b9a6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba9ff8f9bdc9685e3dbcf7c255947a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefae4f219f32cc38848205b6cf1d072160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be939751cd458006dc04073bca8f59161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87691cfdb61a79a72220ffc9fd8f7964162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da514853b5b4da1cfecbf70e32189c5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3001bf8171d26c8ed08046506dbb8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae513c73ecdbe5ff96fa15b3287043165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c15377b3434b6cb4eed022e488609d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c12e147ee3e612ff77db4b3255b16167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbba094ec7b99827b2a017e5bc1e855168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae515acc5f85e57228271a88d124ac8f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d95f0b8e3dc3a6340445ec44b999c1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abcd26b73df7610a74af7850c75c4ea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823080d9885a355c6697e96cc1f92d63172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a423d79f713e75981d3173e93ef7f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b601e235bfcb1684b1270021a3226174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6071180123b293f90407e9e86a52b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05c67d064b0b57e78be639796dd03e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180cc75b933c1b2ed88c2f506259d537177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67193c68a002053625d4edf64ff7b21178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0312942179588644e83d47172a97dc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0375cbe5ed8231080f5516f557a59c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8114604f313c422032643bf118bc5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108fb6243b3d33c8c5260c9a0152f8b9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e71f9d524abb70b97160c65cc5ace183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae733de5d0eeadfee848ca6bc4d957b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698921616dcbe93e14aedb08048903a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4feb61679e88a463022e9d3bad103a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ad579d7c6dac0db57f6686dff2d7d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74df81c7f75ae2fe9955702d3492c7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde4baf82750d67e33a4b98df660687189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e08c56fb8c7c1a61a582e0a3023524190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a5ce5ef0b380ce0e1dd5907c5a7cc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c11405139cfbc6bd1009b788713bfe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc10f25cd5338f6b8382648e9fc8954193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3f82e3fb9cfdf31b28298007195f3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f924054abfa26775fef4c6a5f35c0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd62d139dd8f9a34d42104b7309b739196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535a845527c6d1f528cb15c7219f960197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd45c8073dc4039c05f54ceab3eaf6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931239de8b154a6a7d2868afbfb05e7a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a69aef2b236768d348e5c9a9f0607b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438792ef5ff85d273ea843732c22e89201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb0793a08149f0661eb8481495326e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e842af4b33d0bdeaa8fe62649420f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c292564a9e618de5c8d851f03c098204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e753c67b676bd8f8b6f3f9b9685c3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34027f9c6801ea886f71e46abc2296206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8afcc46af04971e84303632f377c8a8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b370004c6a57c4e9cebbe95b906b0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9dbaedf01eb33ef1a533f4d478755d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b85577599bbb1a70995c7950397971210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e1280952d49e26e0de004d120078c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac42d9baa7d0ea833c0e47278098f9d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458b745c51cf1fe84967673e588fa37213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e087d48bfb60a1de3090568960fe5ea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee131073daf2905b5e454e7a2662172215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4b6377b027e547971e62deed61d49216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897c02de3d43d956a9ca6dda1a06274217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56eafee4dd577bdcd70a09206f46c0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7fb6a2ab946045c0d64ddf7cdea4b2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291bc453c5ec83e4933cdec3b4b1a804220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119f4e13be3dd538df40b0f5b6ecaf7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae017aa590a1aedfdc5531c8b3f2c49d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83637be5c7c3fded0439d0d1696581d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1589900518806b37d0090f30d6c37b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1458303e45eb7d0f4a3daa0a3d24ce9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd6a7aa1fcf2f89e3d10a4cc3a63ad226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55870787df02f0cd842ba61cef49e2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb53e84c78c6fb5c525a6bd2b0fba0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e57927d146018e5cf10f5e407c74e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25edba5d021452545054346a442dfbe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6816b902163261e022f75c840396a0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa593f4bde82893498b9ff8268cfb2a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9d92cc865a9eb433123eaa0f8ad4d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44987fe59586b53eb780ee2b39dfd5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fac37d28a8fa9197c99617cccdf706235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620edfcda52938f52f1dd4dd57bac285236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b268c75ccf1a806e7914dda12507d8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461fa0ab39b8a4351edd76000f0be0b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25948a7350a45c537784730c91d35b2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7911e3e75cc92c42e03abd9baa891bb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beaaf88dbbdde6aa3760f2eb1bd0bcc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b2a11c83e5647c2791ce91c97d076242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eafa2705e5b1253ab1186113c9f5c6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218181bb720ef57aa10b9b1984857dd5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4057ffe1ec4168921ccc79971081538245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9a4fa448d7648054711839b1549a9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2459ed3a12ee7d446d8fe536274b8a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f8fe126c393a3fae075efc959719c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58662e7a9f7f75b07679af2ac2c77d3d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6383f9d82902e3b88c4ecb5d6478f9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6bf32052fd772828aab1a1fe0f6d6e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512be697825e77d5769e294808d3babd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9fd6cc7152dc0ac4edae4682a199d0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2cbcb6132d61cd3f63a3692a57612254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2dcad15ae46aca6c68f8d6f3a4421255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4356fc8a2e241b60955927943890c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011896231c515b19c0e7b1bb0c89e33c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4517c281aa8f8b613bd33e3565220258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5baaa0923811bc57996a3757f2118b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e455de1d72aa7b14f19776153f4a3c3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56470401a6e5e31b0d9cd4ca8001f84e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dac338c4526e01b9e3ff706d0086a3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc60a571a565af9bf28a4df79fd3c52263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baadad821060e3f29ca6fd531041605264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f710124ad012294c757c06551c25fa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195fa04867576defd3547aab9cb12f1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361a06f0a2772b0a616a538acdd3d34267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc4222144f7fcb30499847bf2484d3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915dd959537b7df899af6dbf456984b9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2237649c66786d5c321614d36859b0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2f63ee43a888d4b8dca356a231574271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ea7205e7c95f091e8795ff2a25ca1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29582231e0f17dd235657bf72de465273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf26664eec24f41ba0713bc44f0416e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a183c1cb2a39fac03b88eee1686b3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819af9c39493c4184fbf53f270e3368d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e9861b143ab45f90db8a2ee60800a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140737d14fb98b3179eafc93a0f35e3b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a004b75ab0c00024952871997f4cb6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde79cbc757badbc13b93932dc46300280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0998bb980d1f2b4336386c7b72ba23281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec8f517b14e76d234e1305ebfd0d07282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2ff2a796e3a8487fc886ab404b538283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665d646ecd7f030dd50b30570bbca98284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073064ea842f10cfc8d9aae40406857d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342698610a39387a1a079d58cff91df7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96785d800560f5da772b869b8c82ac5a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a1787eac9059ca9b5737c53bee1c7288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -13538,259 +13532,251 @@
       <c r="D136" s="0" t="s">
         <v>379</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>380</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.63</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>19511</v>
       </c>
-      <c r="D137" s="0" t="s">
+      <c r="D137" s="0"/>
+      <c r="E137" s="0" t="s">
         <v>382</v>
       </c>
-      <c r="E137" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>1.58</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>19512</v>
       </c>
-      <c r="D138" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>386</v>
-[...3 lines deleted...]
-      </c>
+        <v>384</v>
+      </c>
+      <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>1.31</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>24588</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>16.93</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>