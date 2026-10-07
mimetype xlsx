--- v0 (2026-08-18)
+++ v1 (2026-10-07)
@@ -14,112 +14,109 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="383">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="404">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A41 |2Type-C/1USB, 65W/5A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a41-2type-c-1usb-65w-5a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000009401</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
-[...13 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A5 |1USB/1Type-C, 32W/2.4A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a5-1usb-1type-c-32w-2-4a-pd-qc-/</t>
@@ -445,113 +442,104 @@
   <si>
     <t>Кабель ACEFAST 3.5mm AUX audio adapter cable J10 |1.2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-peredachi-zvuka-aux-30/kabel-acefast-3-5mm-aux-audio-adapter-cable-j10-1-2m-/</t>
   </si>
   <si>
     <t>000012534</t>
   </si>
   <si>
     <t>Перехідник ACEFAST USB-C to 3.5mm audio converter J12 |0.15m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-acefast-usb-c-to-3-5mm-audio-converter-j12-0-15m-/</t>
   </si>
   <si>
     <t>000012535</t>
   </si>
   <si>
     <t>Перехідник ACEFAST USB-A to 3.5mm audio converter J13 |0.15m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-acefast-usb-a-to-3-5mm-audio-converter-j13-0-15m-/</t>
   </si>
   <si>
-    <t>000012533</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-C to 3.5mm audio adapter cable J11 |1.2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-peredachi-zvuka-aux-30/perehodnik-acefast-usb-c-to-3-5mm-audio-adapter-cable-j11-1-2m-/</t>
   </si>
   <si>
     <t>Перехідник ACEFAST USB-C 2-in-1 charging audio adapter J14 |0.17m, PD60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-acefast-usb-c-2-in-1-charging-audio-adapter-j14-0-17m-pd60w-3a-/</t>
   </si>
   <si>
     <t>000012537</t>
   </si>
   <si>
     <t>HUB адаптер ACEFAST USB-C 4-in-1 HUB J15 |0.15m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/hub-adapter-acefast-usb-c-4-in-1-hub-j15-0-15m-5gbps-/</t>
   </si>
   <si>
     <t>000012538</t>
   </si>
   <si>
     <t>HUB адаптер ACEFAST USB-C 5-in-1 HUB docking station J16 |0.15m, 4K, PD90W, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/hub-adapter-acefast-usb-c-5-in-1-hub-docking-station-j16-0-15m-4k-pd90w-5gbps-/</t>
   </si>
   <si>
     <t>000012539</t>
   </si>
   <si>
     <t>HUB адаптер ACEFAST USB-A  4-in-1 HUB J17 |1m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/hub-adapter-acefast-usb-a-4-in-1-hub-j17-1m-5gbps-/</t>
   </si>
   <si>
     <t>000012540</t>
   </si>
   <si>
     <t>HUB адаптер ACEFAST USB-C 6-in-1 HUB docking station J18  |0.15m, 4K, PD90W, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/hub-adapter-acefast-usb-c-6-in-1-hub-docking-station-j18-0-15m-4k-pd90w-5gbps-/</t>
   </si>
   <si>
-    <t>000012541</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012542</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-A to USB-C spring charging data cable C14-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefas-usb-a-to-usb-c-spring-charging-data-cable-c14-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012543</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
@@ -667,92 +655,86 @@
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C fast charger A134 |1USB-C, 67W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-fast-charger-a134-1usb-c-67w-3a-/</t>
   </si>
   <si>
     <t>000012559</t>
   </si>
   <si>
     <t>Зарядка Qi ACEFAST Desktop 3-in-1 Wireless Charging holder E22 |15W Max, 22.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-desktop-3-in-1-wireless-charging-holder-e22-15w-max-22-5w-total-/</t>
   </si>
   <si>
     <t>000012560</t>
   </si>
   <si>
     <t>Зарядка Qi2 ACEFAST 4-in-1 desktop wireless charger E39 |25W Max, 32.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi2-acefast-4-in-1-desktop-wireless-charger-e39-25w-max-32-5w-total-/</t>
   </si>
   <si>
-    <t>000012562</t>
-[...1 lines deleted...]
-  <si>
     <t>Акустика ACEFAST portable wireless speaker K3 Nano IPX6 |BT5.4, USB/TF/AUX, TWS, 46W, 12h, DSP|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-acefast-portable-wireless-speaker-k3-nano-ipx6-bt5-4-usb-tf-aux-tws-46w-12h-dsp-/</t>
   </si>
   <si>
     <t>000012563</t>
   </si>
   <si>
     <t>Акустика ACEFAST portable wireless speaker K4 Go IPX7 |BT5.4, TWS, 5W, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-acefas-portable-wireless-speaker-k4-go-ipx7-bt5-4-tws-5w-8h-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
     <t>Мікрофон ACEFAST wireless lavalier microphones R1 |8/48h, AI Noice reduction, 50m, USB-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-acefast-wireless-lavalier-microphones-r1-8-48h-ai-noice-reduction-50m-usb-c-/</t>
   </si>
   <si>
     <t>Мікрофон ACEFAST wireless lavalier microphone R3 |8/24h, AI Noice reduction, 80m, USB-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-acefast-wireless-lavalier-microphone-r3-8-24h-ai-noice-reduction-80m-usb-c-/</t>
   </si>
   <si>
-    <t>000012566</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники ACEFAST 3.5mm in-ear wired earphones with mic L4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-acefast-3-5mm-in-ear-wired-earphones-with-mic-l4/</t>
   </si>
   <si>
     <t>000012567</t>
   </si>
   <si>
     <t>Навушники ACEFAST USB-C in-ear wired earphones with mic L5 |DSP|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-acefast-usb-c-in-ear-wired-earphones-with-mic-l5-dsp-/</t>
   </si>
   <si>
     <t>Навушники ACEFAST ACEFIT SE wireless earbuds FA005 IPX4 |BT5.4, 45/400mAh, 5/15h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-acefast-acefit-se-wireless-earbuds-fa005-ipx4-bt5-4-45-400mah-5-15h-/</t>
   </si>
   <si>
     <t>000012569</t>
   </si>
   <si>
     <t>Навушники ACEFAST ACECLIP Pro wireless earbuds FA006 IP55 |BT5.4, 60/400mAh, 7/28h|</t>
@@ -877,53 +859,50 @@
   <si>
     <t>Тримач ACEFAST lazy holder E40</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-lazy-holder-e40/</t>
   </si>
   <si>
     <t>000012652</t>
   </si>
   <si>
     <t>УМБ ACEFAST PD power bank with cable M7 10000mAh |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-acefast-pd-power-bank-with-cable-m7-10000mah-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012653</t>
   </si>
   <si>
     <t>УМБ ACEFAST PD capsule power bank M9 5000mAh |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-acefast-pd-capsule-power-bank-m9-5000mah-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012654</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ ACEFAST PD magnetic fast charging power bank with built-in stand M17 10000 mAh |1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-acefast-pd-magnetic-fast-charging-power-bank-with-built-in-stand-m17-10000-mah-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>УМБ Acefast fast charging power bank with cable M28 10000mAh |1USB/2Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-acefast-fast-charging-power-bank-with-cable-m28-10000mah-1usb-2type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>УМБ Acefast fast charging power bank with cable M29 20000mAh |1USB/2Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-acefast-fast-charging-power-bank-with-cable-m29-20000mah-1usb-2type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012657</t>
   </si>
   <si>
     <t>УМБ Acefast PD magnetic fast charging power bank with cable M30 5000mAh |2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-acefast-pd-magnetic-fast-charging-power-bank-with-cable-m30-5000mah-2type-c-20w-3a-pd-qc-/</t>
@@ -1093,53 +1072,50 @@
   <si>
     <t>Навушники Acefast hybrid ANC wireless headset H14 |BT6.0, 50/80H, AUX, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-acefast-hybrid-anc-wireless-headset-h14-bt6-0-50-80h-aux-app-/</t>
   </si>
   <si>
     <t>000012932</t>
   </si>
   <si>
     <t>Навушники Acefast RGB gaming wireless headset H15 |BT6.0/2.4G/AUX, 60/80H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-acefast-rgb-gaming-wireless-headset-h15-bt6-0-2-4g-aux-60-80h-/</t>
   </si>
   <si>
     <t>000012929</t>
   </si>
   <si>
     <t>Беруші Acefast silicone noise-cancelling earplugs WP1 | -48dB, ipx8|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/berushi-acefast-silicone-noise-cancelling-earplugs-wp1-48-ipx8-/</t>
   </si>
   <si>
-    <t>000012975</t>
-[...1 lines deleted...]
-  <si>
     <t>Ігрові навушники ACEFAST H16 gaming wired headset  IPX4 |USB/3.5mm, 2m|, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/igrovyie-naushniki-acefast-h16-gaming-wired-headset-ipx4-usb-3-5mm-2m-rgb-/</t>
   </si>
   <si>
     <t>000012976</t>
   </si>
   <si>
     <t>Навушники ACEFAST L13 USB-C semi-in-ear wired earphones with mic |DAC, 1.2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-acefast-l13-usb-c-semi-in-ear-wired-earphones-with-mic-dac-1-2m-/</t>
   </si>
   <si>
     <t>000012977</t>
   </si>
   <si>
     <t>Навушники ACEFAST L14 3.5mm semi-in-ear wired earphones with mic  |1.2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-acefast-l14-3-5mm-semi-in-ear-wired-earphones-with-mic-1-2m-/</t>
   </si>
   <si>
     <t>000012978</t>
@@ -1163,50 +1139,137 @@
     <t>000012980</t>
   </si>
   <si>
     <t>Зарядка Qi2 ACEFAST E47 25W magnetic cooling wireless charger |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi2-acefast-e47-25w-magnetic-cooling-wireless-charger-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012981</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN desktop charger with telescopic cable and smart TFT display Z10 |1USB/2Type-C,100W/3A,  PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-desktop-charger-with-telescopic-cable-and-smart-tft-display-z10-1usb-2type-c-100w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012982</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to Lightning PVC charging data cable C26-01 |1.2m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-c-to-lightning-pvc-charging-data-cable-c26-01-1-2m-30w-/</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to Lightning PVC charging data cable C26-02 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-a-to-lightning-pvc-charging-data-cable-c26-02-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000013067</t>
+  </si>
+  <si>
+    <t>Зарядка Qi ACEFAST 15W 3-in-1 wireless charging desktop stand E48 |22.5W Total|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-15w-3-in-1-wireless-charging-desktop-stand-e48-22-5w-total-/</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST PD30W (USB-C+USB-A) car charger B19</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd30w-usb-c-usb-a-car-charger-b19/</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST PD45W (USB-C+USB-A) car charger B20</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd45w-usb-c-usb-a-car-charger-b20/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
+    <t>000013073</t>
+  </si>
+  <si>
+    <t>Акустика ACEFAST portable speaker K11 Pro IPX5 |BT6.0, TF/FM/AUX/TWS, 102W, 20h, EQ|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-acefast-portable-speaker-k11-pro/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1216,51 +1279,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe170341111b4b686e5f0b27910ef01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3d2ff74392ec83a83d2c11cbe65032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a00a483a8a3eb666231e506805e5e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b360bcd336284b705cb46cfe726164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4e8ad5bbecc55c40fbb874fa140d75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ca3306aeaed4aaed1ed24fe55d0f66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97e1c378a9941eb9903dd5c5758ab17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40162e937c7796a602faf1ab39f5e5728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b590a2f85331bbe226bdb08ac7fb9e79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3087e189617f3b2e590e3e3fa8ef210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62d3bf44e970d42e1bc06857ad09f411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee53f19e9c3087af65efb234e1c4d212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba9e91dcedc35e2d008a789a7ea19813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c052696242e3676cb9ec5b2bb59310f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d831eb13e078ec40bfef4497f5735715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91937791c869993e7708c041ac401e7416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd790edd175909015b66b0e3128b92917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9854045f0ddbd2ca23a221759cbb0b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff96725c4fe142c92ccf814df61aeac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a533bb6852052dd1d3737ba4659b820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07511e6b27c0fad571fb3d6f07344f2b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d58bd915eceea505007fc10bdeabc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa81b133554e50973c3ede8f8a912a623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed40426191bc1385f70d8043f90fad724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88787dd7e57c9fe8c17797fe2668e9a625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b4e249ccf70fe869c74fcbd3f608e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ed398db1037efe9d623d5fab5ad3827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adfd21d8c9bf76f899d01d2a1e94a8128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02cdcbcf6f7e32922678368fd27b91429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9382fccc2ff2035784832196298a130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214d79c44cfc0d4e484f0b42dd999d531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e10318908c7ef770825e76d42af9c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70de462d5e786c8c7f5f3c37fb3ffe033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927f7b0e46162bceb95d8a762464a7f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9de379da0d5e6eef5de226b0bb78f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9a9e2be9375b1f92426223ee3eacb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c2ac091fd4dc00ab413d4cbf9fc1237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7cc26f1bc80d701eb76eefc35336338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bcb9700ddf0beec3e602edc0b9459339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e26b56a69d50f014a4c471f71676140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b69965f9c0f812570e3e18dd472e5b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b70294568ec533795a4791148cac2d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26fbbef8a5fde5cec2c9a36f58af9d043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680044000b9eadc7a46462018bb263f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203bd30f4edf39236a523bddd1ca6e945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6581bb3f99c4d5e398797f1498c4f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e5be6286c7fd9ef8ab10ba22cd4cb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c790d3934e978e5aebcebf5de116c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2a1b183e98efbafcc7a5c1b92fc5649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ad24e62b7240f5307728f776b423a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5aaa70b673bf0f2a5a5c6cb773326451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e60f365738484c33449aee72e47e852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dfb4e466a66ee2f70ef73a8a42860853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72471be76be4b348dfcc08e142f504954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33f9fb09e3b7af6612ddcd9e274fd055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fef9c9b5d8739f03cba515b6a24c3156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1b393c3e7e627090a3a082883281757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547ac60b71cccf0aecd45f40230089a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca3eac7eb1e7d36670c4cac307c43059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cce8220d39ed34847241ed1c090b4c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53af80a5d706102306a3a7db8e3bbb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7bde2803541ba59c4342c1f65f67f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a43014c08157712532728bb86318563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe90e627149b354344c225a054bc5ea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5287e79f30987cf0337459ebff6910465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4dfb9e7eb2c82fa1b1a55a0f7249266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57db6542b3e6077d8e3c3411ded4f4467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8643417fc54b02265c54758d3641e6e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605b064722fadd762c090109ea3155c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b6bd27cd717884e970df80498176570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4551feb6df6d1050fcd4b23ad5eb971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a6572e31fea8a0cec33afbb969d0e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884942227a7882718c975a032787d6f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309331f4f537763569c39eea99114fc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f91c7a7d2b8d054ef82c0cc548308975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d7d0025395453f9872d016ff888b776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79992b26acde56d3d3b43f99a6526677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1beab21a6cf195f2f3db6be8d1f42da78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf7bfeaebcb13217222c0ed4edcf9e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672c4b6fefc682ce320f1c35b4e0b5e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee7bc0804f3718ea644050fb400e4681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92099e36670ee069b3cd62ae18cfe77c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5521cb0da9901130a3824f07e7ca31e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d207fc9640b6b1442bd4194d9cd7fb884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18233d38005c123d37561a78758c6b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b715760eeaf354bd59075fe87a5f786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370fe797eb61ad23c8df89e906ffa9787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3410b4644e839cc1ab468e1f53d86988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc229eb407e5facd49a002938e0eb989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cfd224d60bbedc80ef13cfadc40a7690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6921f8a60980bcedfc42d8d886257691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f38ebce394477c84f07821dcef7f092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a12008ec09c244038ee52ead99c5393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1a49618e54e89136e8c02e3028a9d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457991c49b2b630a80d358f295f766d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8a24b610d7c4d94d2ef5052f5f01f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c55324cc69b5d2c2bd4f02db427d6497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0047f1bc5007af0984d05b0bb3c3e1998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0f2c409eae5da1946085ef766f64b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e78b1537509a0cf70f143d24222884100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a648fdbb3bd6fd3c746cd963781f3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa355d91dac3de20b638ade240935044102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0169e84801161eb5d11b4250bdd2054103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce557aae0c769ae7a65b2b88f290856104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f268a2d9e1dd02fe4a99df52938e5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b1450da6c9cf699997b386166f252106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95659845bbfa0ba4bb0505babf14bde107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac2c1e559b53b4fc39a3914d346e3f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22cd3380727eb7f8ebe61b1588b89a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a960c45ab49b8ce69fc0c3f562f67110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4580158dde551cd51cd19c81a154cbd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23a2f2534a188de76e9d61962dabe1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643045cf173117bfd80fd27da5324ca2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302cb94c2381c62a827b39ac1b3a087b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8b301ae983564dea3807d9920bc34115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39667a202001313df9632fc45fa06e6c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf66196e2fdd553419fcbaa4fc3452f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8e34098847dee74ed5ad4cf8e6446118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89cf29a5d47bf2dd4c41b8709d4cb48119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007951a394b0d34d328c83dca017cc80120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb76e7159bcf830b68c91b9ffa25abe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c8ac2c282b5e4d44b3ab74a03a889122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e35b926fbcad429624c70d2306a5d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e1917a472e09261ca003c87ae053f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b8df17decb9f44975638679df2478125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98b037bfde7d063f71a499a89b48fd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0b1a1d859c3d053e8729270e47909127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b9c5253c0bc3e94d97bd8df41a759128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37f8ec002b0c743752868ac6ac9f94129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4ad979874151cd26153e41fb4d3ad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576baa37460fc0c4dfab6f23612d871131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f35cc0d4edfb952930c538dc0a4598132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50843edb2e62fb34fea7baa59b17b2d9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ee9ca8c0d6b577aaf3d2f40795d92134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593e02f5f47969b276a3a9166da3369135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765d94ffd6f5a7bacab13846cfb5523136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea1796f7a2522e99acfd70fa3bbd79137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff737f166aad37c02a0b15be126b51c6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d693f0e04467a0bbbfc0ad3631dc6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183d535bf02faff5a0fdee6198ae391140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d2603b78af3845bd5e8b7e290541e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078012be1a0af68a75572db370654d3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776d9ab9691930b038adb12125c9af4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f18f2ea7a9016ed423f60b175ce084144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baaddd9eb73364123d7618b417b6798145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e7501865c657db8408740bce3f6b2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ebd534a419e9d7a3fc734337e83a89147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d9bae82f4f31d49c891838e678a3b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e16555c74ca4316a25dc5cbd9e44f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc5662cf44124fb834418be0ef4098150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7bc04520d1d03e093a26e1666ec8c7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d878a44c26170826e8e1f2cd458877152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c71164d5a7e0e470d1854a9262de2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ab65a5b077f0836b866ed9296d0b9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caafb16c136c81b7062050061a6f69b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40622853f48700cf10319061dd7a0a07156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee288da29b89fd3b1dfc88fb6071573157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38456ea1779ff6359943321eefcb55d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e4bdec0a83c43f106f1015b798606159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e34a68d3bfe58579582609fa5513b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a92314b109f59a2d696b0879c6360161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a24e53496ead6ef678b171c80eb81162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e992e70b3bcfa3f7284c5cbe2845801163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306dfbb2ac115c0ae6603ab17cbde338164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeeff02a2542787335941ad2d38214d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aebec703ab1904d9148a15f9ae0197166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7af6d509074973ee7480c91ed64536167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561c65c48dc307fea37c8229dfe28e7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f5001e5902e4f9a65761fb67f88fa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd37dd5a02a2394e10cf496a6b51d4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e5da5473d3f0daa1020d4b4f96ac4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905a3240f4456466821d46275517685172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab6c54293e28ad7bbc18b003d5f016173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0364ee1a8fe2b646886bba4731667174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a0b035c4d697ec2a98d5778412037175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77d6db7b06886bf1ca5ac1f05bb106176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568b2c02eab6eeb774e3950176526b9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9129778f7d28ef15260188c57dc1d1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b06adaeedae6f6d8ff7703e736a6aa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268f8470eb71c6ec5ef656da053c15b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3b305efb69e6b28dd887c42593e48181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2758ab4d704d72552233e3d3a16cc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ae79c2b37fcefd663f18e9124c089183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8bc1c8e27d02986d9edd8cd1cf69f2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db1372fd2b319a3f759d7b5b9c13b4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596851fa14fff1bb0f3b3b12414f0ece186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19547b9fb8366137fd9555b1e830df187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abfaafa6b4eb4d750577be303448e45188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e72216b6c68bd0c21ac183bff25dbc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21873443df054dfcef62f880030d447190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4bb51bf107bacee208c72fbcd191db191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e4506400b59d39675267d8bfff980192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b382d46ed30cd930dbbbb496fa0ec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d174f8115121203de928735d9824b8a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e5402c819674656f414baf6ad059e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c29aa646ce734f96712818a35cbd5d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6b555e556e032c491169c37418f63197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e628b035e4948723d6a2c4cf3a5731198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f953d978de6d209f4c6f8263946ccc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e466976dbe07727a7c1548c148551d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5b28fad4259be9c3d83cd87e27865201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1fec8224806ef2892d2baee7e428c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650bbf1a13d28bc7b96131b6d384770203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a99a17c90386432ac30af0d7cfa5c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959113afb1e3cca15a9d3cc233a49b2b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb1917040d944bf04cf16f1c996a43206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6083b917621de39df7c1bbe67add8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06456d111090b7edc321e9f6dc6eca89208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c51747fd2d377457573727a0ba84d0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b846e963935d6a170c914b4e26cc2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f825ea40a5313d9758d1b8197ea255211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79472837a9f8b023d4f7caed5a6f23e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d308f8e5931b7b87072bfa3954f4c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70dc245d8cc1dc83c3d7125c27b7e33214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74644ae8fcb3f117948f3101340b3569215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20e2398d6ba202dc3d635bb26ddb19216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b6a0f0e8ae4649e54e1f675ea9e65217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dadecda2ba3b7e729ce249b67d2b95218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2286fe0cd7f77ccc1c5285f3eff4e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b709a9489200ab9a89eb47c93fbca220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450252a19fd719e6b29e40f6d10bbb59221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f7c8ec175dac69adca4f4bdecb93f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24e84e651c971d9940978d84dcffb4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf37e9f8639739e75b9b06094140403224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef486ec023b7c5ccd8cf620c9212837225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096f264dea64463ae6602cc01165991226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146a30e53159a30c9ff06d27f587216227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03c6c8338c7be56040e00a0278da93228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6f58789f133442614d16f34d94f7e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886983b6fcf84d7f85e68a2a31c1074230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd45744f86afd650dbd381d2b9f101231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca663208c2fb3fd532ff65ec4d907b3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda682bf6ce02e8933c3f641bdd3568233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be0719e555a0dcf2eac2828ef71720234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79587ecc37b96688da3c981a28b5958235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495106eeaaea58188638e077cd938a07236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a8909530e8e3795394305309157fd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f70ba45e369347fe5ede6b758e1c34238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07f446fb23aec8dbf3da868feb3826239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce005cfcfe4e3cbc39194c84e1740352240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd030aa041154bf65255022c1d9525db241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1686b8f27e64bf8b7b19de236739cab242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f281894f53bd819e4e6e3895c76251d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347f96a304aa7d1caec5a8c20405ba6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64111229757054ac98da76cd5a8dfc1c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a7b8d276365edd621579fb6a83ff6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ff39b05a399bfa43b6bf8b3c9c902247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb73c7ea4d7998ea2ab61288a08757c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373cc3a2eb99b52a0756269ea5dd266249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ece5ffeb64eefef119e908e21d2de3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cffec1332c520d6b1ffd039d7837f4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0cd1cbaad9879b5d95a236f8e6248c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5401ade5c48c6179b6edf6d850204253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb2c620e9170f8f074177c1c4217fb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0fd2544defd5828b7517957027c3ce255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f644007ae0c9ed44fadb4c6ffd5fb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57c83d42387bd073c1ca409c52733b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7ef8ccadb965e04b761e191d5cb2c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20e740945ee678331a46a553928f7c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75941a0afea84a1811e96dafa558c70260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e676d6bae74245a4e3fa2c6a865cb8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3db12fe2841cc205a9bcca3d3c112b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac83bf64255a2e12b3622ecf58a9077263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a64260c3134ce3bf77bb656271ec44264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2362a9cc39fa775bc9a4c3f59d758265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd790188a1629a6bad76864b84567db266.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21d8c828b84029b4ab01d058543f9a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6830b5c8a1a5d37d52c9beb624a4f52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93333eefe13f3be65e082130c3c73bef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1e6ec8934e9c59d0098e3919ccc1e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b9fdc61549c12403b4550f7aa106e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770ad82e3d3edb5e1c4e911d6bb60886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549d94bd6e15c0cfb7fb69e20fcdb4c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee58b401b7a3f732143937464c1a05e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe178bdbd5b46878a33d938a77dfbc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec56c07f9fee1df2579fd82352586c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2609181a29e26d009c4d947b4418a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b6fea51284e74959e58301f2925f512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47623cca6587551df6b88c6033c270db13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1656a5f711f40f5ee7d99bc85782414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a7bbcc6652c204ff20670658c2c6715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83c1da5d42ee3c09290edc3a2541cc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce963bb116a0f6d69d4e894683693d317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aeaac91d51637a2ac6d595e3fc74db18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1bf559caf2895263f498d66c94627a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7b0599d6d5bd5bebbcefc4411861020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562a99328b0b25992f0efebc39fadc321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6dc5f5d6555fbd582b0f93a94c65f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfbee659ea3965636165985a88ccabd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94428e69bdb9e721368e4384ed2518124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910a2caa0e93110e6526a345114efbe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351fccddf09d03ba1fc1b5868cfbfe226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49a76e731fe4fb2d8f11257156feda27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace550546c0d8bec439f16df4a77f91128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242244c3fb81d0f670ecc7d2a229cbc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e260b47e79166488a7228b34593f0430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db052bbe3ae8413744a2a05fec04a0f431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399407cc15a7e1fc065d5b79f99959e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ed814e702e6e3d26cf9f03cd1687d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694d148f677cba3c464db86a7aede8734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23965d3886d78fbb7d85cd61d05fae535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889d6c5656b6b59b4f5998941f7884736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8da525e42507432c21a1e907ecd5df37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c038aec3b4e881e0a2306f395e406e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b416efccaeb61af28d5ecc721492fe339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f18f412c1d26c02957243a1f4241440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846dadd07b2b2ca5295b16f76b5300941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a7eada21918a877e90626a677fe9142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95fb32333febfb71587f072680536843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ff7a6d05db1f3d70e504741a571ae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de01091fda99f1abf3f895489941b8845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d82d160dc26ff1865ebc0cb254ff4446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba97f93f15e48e1817c3aadf85def747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393139a8e997d952d570aca9081a34b748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb4f7eb5677a3d6a0805fa7ce3234d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac4e78d59f84c9b829923a9b68699a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90dec96c1e2c08e126628cf591d71651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7170c8b9f2e1921b8da2c53f380d51352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6b1d6a89e3203e8624fecd8a5844b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6698c9be34349943d8dcba937b7de54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96491a5da71492cac8b7961ac8960ed055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e87420e0995f4fa69d0cb4acd2ac2a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba6e42c3e1b2a56c43589f712a834457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30df13d05a0dc2ac4cf6d20fa4186d958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c7ff22143fe8eccaee660a37ed4dd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b5410ae3572767ce344035ef878bf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8823b50fc3a5ca560a823652e1abda61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759b042ff2faf6e9303f64ad8e114b162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95fc3ef6c27d91389dda3ecb12d17e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ba357f287263e874bd832b309fb5e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63cb81d6cfbc7f17851d004abb55d6765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24fe80980e12f896095125fd32edb766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1a89d47a94864ae8d68b871c9033d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b566afbe2f30bd0474de0d009d804168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0a248905dbb52e80dfc15d7af5bf769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8734272f7d37af7d36293552210b07a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5b355e6d24fcb8104874b8fe6868a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea10c62abd3a9c4d9e5067caf3762c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f015dfa88aa303cc7db73ca63c519e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2981c49557c515f1df4302f93060474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a4db7ae68628d3956ffe30c7d0d6e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decfd2495e3f900f53512b08557975b976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f4665c5c9692c5f67514d23e69b7877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9f75a60c77d9581d74e3fbf79036878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a859e17083b3fca982746baad570479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cecba19af1de43be94ce665a62de1c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63163abdf52025309a62d9bd3762fa3b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efdcd2243443c86fc811cc575d687482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac44dc2f4bfce224fb772e729d5a42883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7484863487c99ddfcbad67520a8dbd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5285e865b914cc7b7ea015a54217385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af063fb4e496146179f9a29c4255a686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559c55063f68d7f71ebfb452bd9d50687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e01267e6e5d5344f2d302529f50a9988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112defccff51e2ffd0ec830642ea371389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16557d78d3f4adc05c84277ef19bfcc590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a58ba56e3e32e6a8293c0b665a8fcb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4e80edf534c19b23ad94718b91c4992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9f831e1c0875d8a330c4b7bb3892193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6885a7232e9ec10e6fdcb76d49a451394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8f47f406fb0ad3e1472fdc8dad65795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48a320ffe5507c26c4c43d35ef26f496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bab461a9b94986d6792c04f02dcb7097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9cb1df01f2b0a0583988710c4efaa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741fee0ee0ade7b66c112b414265552c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7590a95e6929068d31d150ad5c6d4f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083001268cbb6cee1136e3fa78b1228f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b3acbe8110d286a40b9f610e205bd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399455a920f21827b4557538fc831a3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b7fb2ef9f094367d6f78dca66ec52104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbcad14557d42c61142e8c5e2ed8bc5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66301c0200c68cda88e519a7df1d9e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f7132032af3a81d19ccfc50141c29107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3556bd0d9c67cede825d4768212eec6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb045f629f14f1e7e08d403f8b1712109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7312a38fb8491a16b01ac29f02bc8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf30f185b17bfdb66319aa153f8baa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01fafcff1db983226781ace0f0b52d1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07156b123c88fb6c3c109329dd4fc1a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9f4367455c5dc775a867224660107114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b2ac5a12724e6b140ecf8a9aa0f11115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df445bf5d8d8637f5ff3fb58810241116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a663d8b08df31e88559de6a286435117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea988959e52f76b6e2e91bb542cfb9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397bf492844e2ef59f08dcdb5ff6b0a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bccb251ee176599cb8303e150eb621120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bbdfc07f456e45480c236daa7ea875121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b226d837318734bc834eb0ccb4d64122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4551e47b5ae074a95dd45c1f1bac6cc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad79bef0e47305a901296f2145dd11a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649d2fa5a4ec9be2780fa6bbe4be104125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f4fb605a1490284b626c779f9e222126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51578d3a261339a5654d9f8320feb518127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0569da857c2ea5003bb94a9c29427128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f25645c66d6b98e948d519e6f894b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503153b8a0c692fdd072e86459ab1eff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793d75217be37bd11f2989c3301192d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45d183926eb65cb89f1f91d6ba144e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea093310424fd8bafae702e88f7f566133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73829d1656cce56e52902430dd168dd8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59beddbdbbf756363e84a22cdf39ed6b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267fae35ba5c73300f0e5ffd34b8dff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b429405015a2a52cf128b87ca3096137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f62e9819b4712a61f010c67ba36ea138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c1112418240944c54d798a83d70e8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128cda6dc8e161664bd267397a2c8075140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b13b59224ca660bfc40492cce6e17141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777368e2e76db21a8ac11173d77de552142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256f39ccb92efcc9db53d72174403a9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927eef86ee19f4224c8229f11b19c37144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b0488b9565d2c0903e818c6688c9e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03b768df1890a95bbbd4b00503dfd5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55077134556feb0954403bfd8d5888f6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5ac3ffc80b2d7f48c6bf118db005a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c076076e203f00f41a22393640439149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1a01f52c384bef7ee8d30da1ef2ca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3f91011da37f2adfb51270b06ee61151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dceab20fd410f2126266962782e0bd1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a98fa29be7181813ef05977d6ea92e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d208e6bec254bd00c62f4ddb04256f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f2f8b7fc95521a573dab7f1a76232155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4fdb3ac3fb4055c38056fc36937c96156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf8fd08adde0ecf9b57b29d9a458d7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeab2ae6074fa9ab8856080a9a7320d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9af1e407b48645c23fc47ffb29f49159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e25ecc58a940d5fc8c4c55d9e4e63160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49864d41afda76454fbc0b67ce17ca83161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049e626467e60d4b5a939805586dfe8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9047cd133a40a968741359b2687bba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf31e3c07c3f396af0db4420ac86848164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62df942ca99e3e2314850a522af9abe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b061dbb066b91476eee5f9a513fc1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e1c194242149e67f4dc7f98e2beea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e843ab937c59cc3760cee54efd1e15d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e88bcc0ca687ea1e9fb742fe4557fe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609ca951e9cda7d03ee7cad2fed443f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10765c48c92fc9dd4f147b69665f69171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d77a66f254f374b31dda0b6d2ea86172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc3d60660252a62d90d538596e0306173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f6e99d5b9abd9dc0a2e3ac6db2738174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70ad9175d0fafa1b653b38fd967fc2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef474d3f8de55329f23f17d56b2f34176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe184c13ee7fadee1b8b586509d4fe45177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f92ad14133fa664964d8ce4ebdfc17178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448a9a6e88c4d034f56e6e0a4775694179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7721a4fc46eb4af9dd3a3c0f09a425180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c93ea2d2b7c06ee930370f2231d1b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2b4cfb2bd3b5ea321b03de399779d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096735d18472c0eef5f871954613930183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1761f88f3663f927cae72c157506ae184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d55b6fc60e39cbc8a66a3b57356a37185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd83aad9281ab31513d17b94b207377186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb1558dbb1df8379338c4040c98902187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e423cda04eda54149b4dc3c75e2a6b4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc508bec3eaa8bf807e1dec6d2befa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df490961ca153f79abd6a69bdd07d814190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5bc7cbdeda404f9b86270a1f1e9db8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b50bc278b64900bd45bec7f80ffff192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d07056091a572751f688cc8002ea8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa5a8370ffe6d5301a55ecdb2d9f0b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07267831833dc75e261c762c251aafa9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960cd6d8b65a46cc50af765393a9fb9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b6774467c65fdfb0c4e4e5da703a4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044bd53c7bd582c28ae141102b2b64c2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e076f15c2f03dc58ad46833f62d39199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b0ee3756a1d96e7eed91673d43eda200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a281b8eaafb846d8224e83767c0f146201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebadf0948cf0a6c7835d3622b715d02202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce882d3cabe942c267273bf9d8839a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcedf20fb3594f917b040f2c79161d2f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ecadb9cd91d06bafcecc6d50065ae8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f0fc3978d87c55a574497f3ecec60206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c99a6f6a54c9b17847a48b198a40b7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f5a4a8f6cfd00c86e19b05645698b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd4a374fa10a5903be4002dfa45aa7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b05ed1b6632fa4e8a75be019f5ff99210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573dd09b4dd12e0be6c0c9956b35d06211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664d605058f6beb666c69d0aa53f361212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606c83e5752853e02ec1ea2604b63de213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce321204f5f51a4ba65c00155fc98d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d36356985a6c8af4168d37e90ae73215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b3ab9f0ae2ec0ddb8eb49ded6732f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de18d7530badbde4a56503ee0286dc5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee8b2156b35c0b4036c1e882a3c289218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1f743688032c318bd679721d54a65219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87653b2ff5fbc55cdd6a2b3ee5db67c0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf658b33bdeb88b2892e5a0b2a1698221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c2a8bd1c7f3f5196b6fe63b74330f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df951c38aa43fe5c9c665caa5415e4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3569c81c54d8ed4c185ab9fd45af96224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4346f71ffc2d08c99e927b188ba2c4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf58a3cc90b9745d3be0a58b0feeca226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6425f50f0538bdabd6b74ee318ff26227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eaedd23ab50fa8164e850e9e6d1a84228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1b7c7cb13b4adc90ad631cef24018229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecfd0d94d7dd0a25854e4be6be85ac9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857b949a2bad5c52d519b106f4ca5cd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ffd9751a339eef9cef56c42efaed64232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482804aac31648bb02f535cd99a28a9a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3572281935bec3de8bb281f89427da234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b76000ce958d8e1b81c913515ad50a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03ad80117d281756e0b14267c75c53236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e9761cc04b55edbfd236a4802fd13237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166919dfffa8beb49cede054c7ffc87238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2f95b4da1435838dafbfbd0810ade239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7947de6040f6dab684fd571c4b6b4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6acdc31a49351d24424628385abfe5b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52417d9451305df71af0b4200e6250ab242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26cdb9d6478d0a14434d53cb6cf7e8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceafd855278ad56bd5073031fd59f27244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a8a992fa8a81893de96fc3bf078ed245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6550b32e3741a8a1a872ace1378c7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5b612bba9a106d43f75ce65251f8c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8efe176f04ff66d4b42df350b30a39248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527fd7c6b085181dbf8bd15ca0f604db249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74e3bba89dc4c3e520aee04ace72c1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d83a806dd9c9ad847d6a96936dc2ab251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be725e0a01a68ac250d1a4ef8491f2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb3a4b9631bfae16406301084b00ab253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38cc503688baa36d748cf9ef1a96f50254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a9cab6e0f1c09b7a87adb137836ef255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a7ba130c433de1d9d577a0fbb253b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5424876b6084518fe0213583290f0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ea7fba601ad917d4ff3d6c92e8000258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31b8f590df2fb38a705c155d97abaa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f44455a1267ed41b731c73fb72d896260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571017e550515bf347c628859d5e25c8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dcc99901dacc6bfdc68280c70cf074262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20938b246e996f24418fa9fc1172164d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331fce7e310b12b660d518ebc26acc8e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e5680e918099b937dda7946b5f43e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42b81bd9d60f91bde79cc556f6ef7b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62a287ae306af231714b6a95d2295a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86479ed567c30324b4c975fae126bf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90448a97b7374a4604ad4b8884b5cec269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f341a5dd0d53306906442f145c84d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3897a1cecd925c7c0fae672e077df271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2f7a010ad45196548703d0af47592272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa28143b4d2420223d273dc71e4005d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272efcf7aa52b1f895c503b06cddf31274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3e19af6edbfc7d7eee43848063e87275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b70f412234c850ae7291c039df08b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc6535758d3d649cc682ea5c2a140f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ee62f9c0573acfdf0d572b9f16cfa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5469e4c100d53e949edc8570423e0f1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f759b9d044a8b516d8bb6239815f7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324543617ee9cebcd7ce1129355c916c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af683ed10f2de685c068783b8cdc97282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d9e4eafd2cbfd0d68c92303c4abaf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b47bc3de0f5dbd7fc96764187390c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5bc894c40ef9dd784c6881fb96bc5a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25327054aa9d8e591702988181024531286.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9188,50 +9251,650 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -9498,51 +10161,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J134"/>
+  <dimension ref="A1:J144"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="147.392578" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -9595,3231 +10258,3437 @@
         <v>25825</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I3" s="0">
         <v>13.3</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>25825</v>
+        <v>25826</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I4" s="0">
-        <v>13.3</v>
+        <v>8.49</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
         <v>25826</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="0">
         <v>8.49</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>25826</v>
+        <v>25827</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I6" s="0">
-        <v>8.49</v>
+        <v>11.88</v>
       </c>
       <c r="J6" s="0" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
         <v>25827</v>
       </c>
       <c r="D7" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="E7" s="0" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I7" s="0">
         <v>11.88</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>25827</v>
+        <v>25828</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I8" s="0">
-        <v>11.88</v>
+        <v>9.77</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>25828</v>
+        <v>25829</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="0">
-        <v>9.77</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>25829</v>
-[...3 lines deleted...]
-      </c>
+        <v>25830</v>
+      </c>
+      <c r="D10" s="0"/>
       <c r="E10" s="0" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="0">
         <v>8.279999999999999</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>25830</v>
-[...1 lines deleted...]
-      <c r="D11" s="0"/>
+        <v>17575</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>33</v>
+      </c>
       <c r="E11" s="0" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="F11" s="0"/>
+        <v>34</v>
+      </c>
+      <c r="F11" s="0" t="s">
+        <v>18</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="0">
-        <v>8.279999999999999</v>
+        <v>4.6</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>17575</v>
+        <v>17576</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="0">
-        <v>4.6</v>
+        <v>4.37</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>17576</v>
-[...3 lines deleted...]
-      </c>
+        <v>26779</v>
+      </c>
+      <c r="D13" s="0"/>
       <c r="E13" s="0" t="s">
-        <v>38</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="0">
-        <v>4.37</v>
+        <v>32.01</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>26779</v>
+        <v>26780</v>
       </c>
       <c r="D14" s="0"/>
       <c r="E14" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="0">
-        <v>32.01</v>
+        <v>65.68000000000001</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>26780</v>
-[...1 lines deleted...]
-      <c r="D15" s="0"/>
+        <v>26781</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>43</v>
+      </c>
       <c r="E15" s="0" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="F15" s="0"/>
+        <v>44</v>
+      </c>
+      <c r="F15" s="0" t="s">
+        <v>18</v>
+      </c>
       <c r="G15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="0">
-        <v>65.68000000000001</v>
+        <v>63.85</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>26781</v>
+        <v>26782</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="0">
-        <v>63.85</v>
+        <v>84.31</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>26782</v>
+        <v>26817</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="0">
-        <v>84.31</v>
+        <v>97.31999999999999</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>26817</v>
+        <v>26818</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="0">
-        <v>97.31999999999999</v>
+        <v>106.12</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>26818</v>
+        <v>26819</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="0">
-        <v>106.12</v>
+        <v>191.48</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>26819</v>
-[...3 lines deleted...]
-      </c>
+        <v>24457</v>
+      </c>
+      <c r="D20" s="0"/>
       <c r="E20" s="0" t="s">
-        <v>57</v>
-[...3 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="0">
-        <v>191.48</v>
+        <v>19.48</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>24457</v>
-[...1 lines deleted...]
-      <c r="D21" s="0"/>
+        <v>24458</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>60</v>
+      </c>
       <c r="E21" s="0" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="F21" s="0"/>
+        <v>61</v>
+      </c>
+      <c r="F21" s="0" t="s">
+        <v>18</v>
+      </c>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
-        <v>19.48</v>
+        <v>17.62</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>24458</v>
+        <v>24459</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
-        <v>17.62</v>
+        <v>22.52</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>24459</v>
+        <v>24460</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="0">
-        <v>22.52</v>
+        <v>30.21</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>24460</v>
+        <v>24461</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="0">
-        <v>30.21</v>
+        <v>38.95</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>24461</v>
+        <v>24462</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="0">
-        <v>38.95</v>
+        <v>18.55</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>24462</v>
-[...3 lines deleted...]
-      </c>
+        <v>24463</v>
+      </c>
+      <c r="D26" s="0"/>
       <c r="E26" s="0" t="s">
-        <v>74</v>
-[...3 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="F26" s="0"/>
       <c r="G26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="0">
-        <v>18.55</v>
+        <v>4.88</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>24463</v>
+        <v>24464</v>
       </c>
       <c r="D27" s="0"/>
       <c r="E27" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F27" s="0"/>
       <c r="G27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I27" s="0">
-        <v>4.88</v>
+        <v>5.37</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>24464</v>
+        <v>24465</v>
       </c>
       <c r="D28" s="0"/>
       <c r="E28" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F28" s="0"/>
       <c r="G28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="0">
-        <v>5.37</v>
+        <v>6.34</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>24465</v>
-[...1 lines deleted...]
-      <c r="D29" s="0"/>
+        <v>22129</v>
+      </c>
+      <c r="D29" s="0" t="s">
+        <v>81</v>
+      </c>
       <c r="E29" s="0" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="F29" s="0"/>
+        <v>82</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>18</v>
+      </c>
       <c r="G29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="0">
-        <v>6.34</v>
+        <v>14.83</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>22129</v>
+        <v>22130</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="0">
-        <v>14.83</v>
+        <v>15.08</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>22130</v>
+        <v>22131</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="0">
-        <v>15.08</v>
+        <v>11.82</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>22131</v>
+        <v>22132</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="0">
-        <v>11.82</v>
+        <v>8.35</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>22132</v>
+        <v>22133</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="0">
-        <v>8.35</v>
+        <v>7.3</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>22133</v>
+        <v>22134</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I34" s="0">
-        <v>7.3</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>22134</v>
-[...3 lines deleted...]
-      </c>
+        <v>22135</v>
+      </c>
+      <c r="D35" s="0"/>
       <c r="E35" s="0" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      </c>
+        <v>99</v>
+      </c>
+      <c r="F35" s="0"/>
       <c r="G35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I35" s="0">
-        <v>9.039999999999999</v>
+        <v>5.05</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>22135</v>
-[...1 lines deleted...]
-      <c r="D36" s="0"/>
+        <v>22136</v>
+      </c>
+      <c r="D36" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="E36" s="0" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="F36" s="0"/>
+        <v>102</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>103</v>
+      </c>
       <c r="G36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I36" s="0">
-        <v>5.05</v>
+        <v>7.35</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>22136</v>
+        <v>22137</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="F37" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="F37" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I37" s="0">
-        <v>7.35</v>
+        <v>11.36</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>22137</v>
+        <v>22138</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I38" s="0">
-        <v>11.36</v>
+        <v>11.82</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>22138</v>
+        <v>22139</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>104</v>
+        <v>18</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I39" s="0">
-        <v>11.82</v>
+        <v>14.23</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I40" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>22140</v>
+        <v>22141</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
-        <v>12.74</v>
+        <v>6.96</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>22141</v>
+        <v>22142</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
-        <v>6.96</v>
+        <v>16.22</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>14</v>
+        <v>125</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>126</v>
+        <v>103</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>18251</v>
+        <v>19445</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>104</v>
+        <v>18</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
-        <v>38.72</v>
+        <v>1.25</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>19445</v>
+        <v>19447</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
-        <v>1.25</v>
+        <v>1.75</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>19447</v>
+        <v>19448</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
-        <v>1.75</v>
+        <v>1.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>19448</v>
-[...3 lines deleted...]
-      </c>
+        <v>19446</v>
+      </c>
+      <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>141</v>
-[...3 lines deleted...]
-      </c>
+        <v>142</v>
+      </c>
+      <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
-        <v>1.99</v>
+        <v>1.75</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19446</v>
-[...3 lines deleted...]
-      </c>
+        <v>19449</v>
+      </c>
+      <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
         <v>144</v>
       </c>
-      <c r="F50" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
-        <v>1.75</v>
+        <v>2.88</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19449</v>
-[...1 lines deleted...]
-      <c r="D51" s="0"/>
+        <v>19450</v>
+      </c>
+      <c r="D51" s="0" t="s">
+        <v>146</v>
+      </c>
       <c r="E51" s="0" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="F51" s="0"/>
+        <v>147</v>
+      </c>
+      <c r="F51" s="0" t="s">
+        <v>103</v>
+      </c>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
-        <v>2.88</v>
+        <v>5.54</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19450</v>
+        <v>19451</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
-        <v>5.54</v>
+        <v>8.81</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19451</v>
+        <v>19452</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
-        <v>8.81</v>
+        <v>5.57</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19452</v>
+        <v>19453</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
-        <v>5.57</v>
+        <v>9.74</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19453</v>
-[...3 lines deleted...]
-      </c>
+        <v>19454</v>
+      </c>
+      <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
         <v>158</v>
       </c>
-      <c r="F55" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
-        <v>9.74</v>
+        <v>2.67</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19454</v>
-[...1 lines deleted...]
-      <c r="D56" s="0" t="s">
+        <v>19455</v>
+      </c>
+      <c r="D56" s="0"/>
+      <c r="E56" s="0" t="s">
         <v>160</v>
       </c>
-      <c r="E56" s="0" t="s">
+      <c r="F56" s="0"/>
+      <c r="G56" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>161</v>
-      </c>
-[...10 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19455</v>
+        <v>19456</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>163</v>
       </c>
-      <c r="E57" s="0" t="s">
+      <c r="F57" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G57" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I57" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J57" s="0" t="s">
         <v>164</v>
-      </c>
-[...10 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19456</v>
+        <v>19457</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>166</v>
       </c>
-      <c r="E58" s="0" t="s">
+      <c r="F58" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G58" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I58" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J58" s="0" t="s">
         <v>167</v>
-      </c>
-[...10 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19457</v>
+        <v>19458</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>169</v>
       </c>
-      <c r="E59" s="0" t="s">
+      <c r="F59" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G59" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I59" s="0">
+        <v>1.99</v>
+      </c>
+      <c r="J59" s="0" t="s">
         <v>170</v>
-      </c>
-[...10 lines deleted...]
-        <v>171</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19458</v>
-[...1 lines deleted...]
-      <c r="D60" s="0" t="s">
+        <v>19459</v>
+      </c>
+      <c r="D60" s="0"/>
+      <c r="E60" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="F60" s="0"/>
+      <c r="G60" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I60" s="0">
+        <v>1.62</v>
+      </c>
+      <c r="J60" s="0" t="s">
         <v>172</v>
-      </c>
-[...13 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19459</v>
-[...1 lines deleted...]
-      <c r="D61" s="0"/>
+        <v>19560</v>
+      </c>
+      <c r="D61" s="0" t="s">
+        <v>173</v>
+      </c>
       <c r="E61" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="F61" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G61" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I61" s="0">
+        <v>2.64</v>
+      </c>
+      <c r="J61" s="0" t="s">
         <v>175</v>
-      </c>
-[...8 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19560</v>
+        <v>19461</v>
       </c>
       <c r="D62" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="E62" s="0" t="s">
         <v>177</v>
       </c>
-      <c r="E62" s="0" t="s">
+      <c r="F62" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G62" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I62" s="0">
+        <v>2.48</v>
+      </c>
+      <c r="J62" s="0" t="s">
         <v>178</v>
-      </c>
-[...10 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19461</v>
+        <v>10462</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>180</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G63" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I63" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J63" s="0" t="s">
         <v>181</v>
-      </c>
-[...10 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>10462</v>
+        <v>19463</v>
       </c>
       <c r="D64" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="E64" s="0" t="s">
         <v>183</v>
       </c>
-      <c r="E64" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F64" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>1.75</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19463</v>
+        <v>19464</v>
       </c>
       <c r="D65" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E65" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E65" s="0" t="s">
+      <c r="F65" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G65" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I65" s="0">
+        <v>3.79</v>
+      </c>
+      <c r="J65" s="0" t="s">
         <v>187</v>
-      </c>
-[...10 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19464</v>
-[...1 lines deleted...]
-      <c r="D66" s="0" t="s">
+        <v>24467</v>
+      </c>
+      <c r="D66" s="0"/>
+      <c r="E66" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="F66" s="0"/>
+      <c r="G66" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I66" s="0">
+        <v>26.67</v>
+      </c>
+      <c r="J66" s="0" t="s">
         <v>189</v>
-      </c>
-[...13 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>24467</v>
+        <v>24468</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
-        <v>26.67</v>
+        <v>17.27</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>24468</v>
-[...1 lines deleted...]
-      <c r="D68" s="0"/>
+        <v>24466</v>
+      </c>
+      <c r="D68" s="0" t="s">
+        <v>192</v>
+      </c>
       <c r="E68" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="F68" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G68" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I68" s="0">
+        <v>7.76</v>
+      </c>
+      <c r="J68" s="0" t="s">
         <v>194</v>
-      </c>
-[...8 lines deleted...]
-        <v>195</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>24466</v>
+        <v>24469</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="E69" s="0" t="s">
         <v>196</v>
       </c>
-      <c r="E69" s="0" t="s">
+      <c r="F69" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G69" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I69" s="0">
+        <v>5.22</v>
+      </c>
+      <c r="J69" s="0" t="s">
         <v>197</v>
-      </c>
-[...10 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>24469</v>
+        <v>24470</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="E70" s="0" t="s">
+      <c r="F70" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G70" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I70" s="0">
+        <v>6.14</v>
+      </c>
+      <c r="J70" s="0" t="s">
         <v>200</v>
-      </c>
-[...10 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>24470</v>
+        <v>24471</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>202</v>
       </c>
-      <c r="E71" s="0" t="s">
+      <c r="F71" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G71" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I71" s="0">
+        <v>7.34</v>
+      </c>
+      <c r="J71" s="0" t="s">
         <v>203</v>
-      </c>
-[...10 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>24471</v>
+        <v>24472</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>205</v>
       </c>
-      <c r="E72" s="0" t="s">
+      <c r="F72" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G72" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I72" s="0">
+        <v>9.619999999999999</v>
+      </c>
+      <c r="J72" s="0" t="s">
         <v>206</v>
-      </c>
-[...10 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>24472</v>
+        <v>24473</v>
       </c>
       <c r="D73" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="E73" s="0" t="s">
         <v>208</v>
       </c>
-      <c r="E73" s="0" t="s">
+      <c r="F73" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G73" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I73" s="0">
+        <v>15.31</v>
+      </c>
+      <c r="J73" s="0" t="s">
         <v>209</v>
-      </c>
-[...10 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>24473</v>
+        <v>24474</v>
       </c>
       <c r="D74" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="E74" s="0" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
-        <v>15.31</v>
+        <v>24.8</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>24474</v>
-[...1 lines deleted...]
-      <c r="D75" s="0" t="s">
+        <v>26830</v>
+      </c>
+      <c r="D75" s="0"/>
+      <c r="E75" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="F75" s="0"/>
+      <c r="G75" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I75" s="0">
+        <v>36.46</v>
+      </c>
+      <c r="J75" s="0" t="s">
         <v>214</v>
-      </c>
-[...13 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>26830</v>
+        <v>26831</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="E76" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="F76" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G76" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I76" s="0">
+        <v>16.22</v>
+      </c>
+      <c r="J76" s="0" t="s">
         <v>217</v>
-      </c>
-[...13 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="E77" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="F77" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G77" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I77" s="0">
+        <v>85.31999999999999</v>
+      </c>
+      <c r="J77" s="0" t="s">
         <v>220</v>
-      </c>
-[...13 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18252</v>
-[...3 lines deleted...]
-      </c>
+        <v>18253</v>
+      </c>
+      <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>224</v>
-[...3 lines deleted...]
-      </c>
+        <v>221</v>
+      </c>
+      <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
-        <v>85.31999999999999</v>
+        <v>23.65</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>18253</v>
+        <v>18254</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
-        <v>23.65</v>
+        <v>19.71</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>18254</v>
+        <v>26832</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
-        <v>19.71</v>
+        <v>4.26</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>26832</v>
+        <v>26833</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
-        <v>4.26</v>
+        <v>5.22</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>26833</v>
-[...3 lines deleted...]
-      </c>
+        <v>26834</v>
+      </c>
+      <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>234</v>
-[...3 lines deleted...]
-      </c>
+        <v>230</v>
+      </c>
+      <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
-        <v>5.22</v>
+        <v>19.48</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>26834</v>
-[...1 lines deleted...]
-      <c r="D83" s="0"/>
+        <v>26835</v>
+      </c>
+      <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
       <c r="E83" s="0" t="s">
-        <v>236</v>
-[...1 lines deleted...]
-      <c r="F83" s="0"/>
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>18</v>
+      </c>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
-        <v>19.48</v>
+        <v>35.93</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>26835</v>
+        <v>26836</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
-        <v>35.93</v>
+        <v>17.33</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>26836</v>
+        <v>26837</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>14</v>
+        <v>103</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
-        <v>17.33</v>
+        <v>15.73</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>26837</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>245</v>
+        <v>239</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>104</v>
+        <v>242</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>15.73</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>246</v>
+        <v>240</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>26837</v>
+        <v>26838</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="E87" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="F87" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I87" s="0">
+        <v>11.99</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>245</v>
-      </c>
-[...10 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>26838</v>
+        <v>26839</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
-        <v>11.99</v>
+        <v>26.24</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>26839</v>
+        <v>26840</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
-        <v>26.24</v>
+        <v>12.48</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>26840</v>
-[...3 lines deleted...]
-      </c>
+        <v>26841</v>
+      </c>
+      <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>256</v>
-[...3 lines deleted...]
-      </c>
+        <v>252</v>
+      </c>
+      <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
-        <v>12.48</v>
+        <v>8.23</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>26841</v>
+        <v>26842</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
-        <v>8.23</v>
+        <v>10.48</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>26842</v>
-[...1 lines deleted...]
-      <c r="D92" s="0"/>
+        <v>26843</v>
+      </c>
+      <c r="D92" s="0" t="s">
+        <v>256</v>
+      </c>
       <c r="E92" s="0" t="s">
-        <v>260</v>
-[...1 lines deleted...]
-      <c r="F92" s="0"/>
+        <v>257</v>
+      </c>
+      <c r="F92" s="0" t="s">
+        <v>18</v>
+      </c>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
-        <v>10.48</v>
+        <v>17.62</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>26843</v>
+        <v>26844</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
-        <v>17.62</v>
+        <v>16.72</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>26844</v>
-[...3 lines deleted...]
-      </c>
+        <v>26845</v>
+      </c>
+      <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>266</v>
-[...3 lines deleted...]
-      </c>
+        <v>262</v>
+      </c>
+      <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
-        <v>16.72</v>
+        <v>9.27</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>26845</v>
-[...1 lines deleted...]
-      <c r="D95" s="0"/>
+        <v>22150</v>
+      </c>
+      <c r="D95" s="0" t="s">
+        <v>264</v>
+      </c>
       <c r="E95" s="0" t="s">
-        <v>268</v>
-[...1 lines deleted...]
-      <c r="F95" s="0"/>
+        <v>265</v>
+      </c>
+      <c r="F95" s="0" t="s">
+        <v>18</v>
+      </c>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
-        <v>9.27</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>22150</v>
+        <v>22151</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
-        <v>9.039999999999999</v>
+        <v>7.89</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>22151</v>
+        <v>22148</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
-        <v>7.89</v>
+        <v>11.49</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>22148</v>
-[...3 lines deleted...]
-      </c>
+        <v>22149</v>
+      </c>
+      <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>277</v>
-[...3 lines deleted...]
-      </c>
+        <v>273</v>
+      </c>
+      <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
-        <v>11.49</v>
+        <v>8.300000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>22149</v>
-[...1 lines deleted...]
-      <c r="D99" s="0"/>
+        <v>24492</v>
+      </c>
+      <c r="D99" s="0" t="s">
+        <v>275</v>
+      </c>
       <c r="E99" s="0" t="s">
-        <v>279</v>
-[...1 lines deleted...]
-      <c r="F99" s="0"/>
+        <v>276</v>
+      </c>
+      <c r="F99" s="0" t="s">
+        <v>18</v>
+      </c>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
-        <v>8.300000000000001</v>
+        <v>16.7</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24492</v>
+        <v>24493</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
-        <v>16.7</v>
+        <v>10.9</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24493</v>
-[...3 lines deleted...]
-      </c>
+        <v>24494</v>
+      </c>
+      <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>285</v>
-[...3 lines deleted...]
-      </c>
+        <v>281</v>
+      </c>
+      <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
-        <v>10.9</v>
+        <v>22.49</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>286</v>
+        <v>282</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24494</v>
-[...3 lines deleted...]
-      </c>
+        <v>24495</v>
+      </c>
+      <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>288</v>
-[...3 lines deleted...]
-      </c>
+        <v>283</v>
+      </c>
+      <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
-        <v>22.49</v>
+        <v>11.36</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>289</v>
+        <v>284</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24495</v>
+        <v>24496</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
-        <v>11.36</v>
+        <v>14.99</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24496</v>
-[...1 lines deleted...]
-      <c r="D104" s="0"/>
+        <v>24497</v>
+      </c>
+      <c r="D104" s="0" t="s">
+        <v>287</v>
+      </c>
       <c r="E104" s="0" t="s">
-        <v>292</v>
-[...1 lines deleted...]
-      <c r="F104" s="0"/>
+        <v>288</v>
+      </c>
+      <c r="F104" s="0" t="s">
+        <v>18</v>
+      </c>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
-        <v>14.99</v>
+        <v>12.05</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24497</v>
-[...3 lines deleted...]
-      </c>
+        <v>24498</v>
+      </c>
+      <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>295</v>
-[...3 lines deleted...]
-      </c>
+        <v>290</v>
+      </c>
+      <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
-        <v>12.05</v>
+        <v>12.75</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24498</v>
-[...1 lines deleted...]
-      <c r="D106" s="0"/>
+        <v>24499</v>
+      </c>
+      <c r="D106" s="0" t="s">
+        <v>292</v>
+      </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
-[...1 lines deleted...]
-      <c r="F106" s="0"/>
+        <v>293</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>103</v>
+      </c>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
-        <v>12.75</v>
+        <v>12.05</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24499</v>
+        <v>18267</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>104</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
-        <v>12.05</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18268</v>
+        <v>22163</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
-        <v>10.9</v>
+        <v>4.75</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>22163</v>
+        <v>18326</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>309</v>
+        <v>305</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
-        <v>4.75</v>
+        <v>58.62</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>18326</v>
+        <v>26874</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>312</v>
+        <v>308</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>14</v>
+        <v>103</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
-        <v>58.62</v>
+        <v>39.7</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>26874</v>
+        <v>26875</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>104</v>
+        <v>18</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
-        <v>39.7</v>
+        <v>12.98</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>26875</v>
+        <v>26876</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
-        <v>12.98</v>
+        <v>11.5</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>26876</v>
+        <v>24530</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>317</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>14</v>
+        <v>103</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
-        <v>11.5</v>
+        <v>22.21</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>318</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24530</v>
+        <v>24531</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
-        <v>22.21</v>
+        <v>27.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24531</v>
+        <v>24539</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>104</v>
+        <v>18</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
-        <v>27.09</v>
+        <v>8.18</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24539</v>
+        <v>24540</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
-        <v>8.18</v>
+        <v>38.7</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24540</v>
+        <v>26921</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
-        <v>38.7</v>
+        <v>89.88</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>26921</v>
+        <v>18355</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
-        <v>89.88</v>
+        <v>12.27</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>18355</v>
+        <v>18356</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
-        <v>12.27</v>
+        <v>11.41</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>340</v>
+        <v>336</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>18356</v>
+        <v>18357</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>14</v>
+        <v>103</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
-        <v>11.41</v>
+        <v>22.72</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>18357</v>
+        <v>18358</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>104</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
-        <v>22.72</v>
+        <v>27.21</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>18358</v>
+        <v>26922</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
-        <v>27.21</v>
+        <v>32.5</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>26922</v>
+        <v>26924</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
-        <v>32.5</v>
+        <v>22.72</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>26924</v>
+        <v>26923</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
-        <v>22.72</v>
+        <v>4.25</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>26923</v>
-[...3 lines deleted...]
-      </c>
+        <v>26931</v>
+      </c>
+      <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>357</v>
-[...3 lines deleted...]
-      </c>
+        <v>352</v>
+      </c>
+      <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
-        <v>4.25</v>
+        <v>9.83</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>358</v>
+        <v>353</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>26931</v>
+        <v>26932</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>359</v>
+        <v>354</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>360</v>
+        <v>355</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
-        <v>9.83</v>
+        <v>2.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>361</v>
+        <v>356</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>26932</v>
+        <v>26933</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>362</v>
+        <v>357</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>363</v>
+        <v>358</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
-        <v>2.63</v>
+        <v>2.36</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>364</v>
+        <v>359</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>26933</v>
+        <v>22167</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>365</v>
+        <v>360</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>366</v>
+        <v>361</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
-        <v>2.36</v>
+        <v>19.26</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>367</v>
+        <v>362</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>22167</v>
+        <v>22168</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>368</v>
+        <v>363</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>369</v>
+        <v>364</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
-        <v>19.26</v>
+        <v>19.98</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>370</v>
+        <v>365</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>22168</v>
+        <v>24557</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>371</v>
+        <v>366</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>372</v>
+        <v>367</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
-        <v>19.98</v>
+        <v>18.53</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>373</v>
+        <v>368</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24557</v>
+        <v>24558</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>374</v>
+        <v>369</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>375</v>
+        <v>370</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
-        <v>18.53</v>
+        <v>40.21</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>376</v>
+        <v>371</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24558</v>
+        <v>24559</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>377</v>
+        <v>372</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>14</v>
+        <v>103</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
-        <v>40.21</v>
+        <v>8.91</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24559</v>
+        <v>19509</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>376</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I134" s="0">
+        <v>2.36</v>
+      </c>
+      <c r="J134" s="0" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="135" spans="1:10" customHeight="1" ht="80">
+      <c r="A135" s="0"/>
+      <c r="B135" s="0"/>
+      <c r="C135" s="0">
+        <v>19510</v>
+      </c>
+      <c r="D135" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="E135" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="F135" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G135" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I135" s="0">
+        <v>2.63</v>
+      </c>
+      <c r="J135" s="0" t="s">
         <v>380</v>
       </c>
-      <c r="E134" s="0" t="s">
+    </row>
+    <row r="136" spans="1:10" customHeight="1" ht="80">
+      <c r="A136" s="0"/>
+      <c r="B136" s="0"/>
+      <c r="C136" s="0">
+        <v>19511</v>
+      </c>
+      <c r="D136" s="0"/>
+      <c r="E136" s="0" t="s">
         <v>381</v>
       </c>
-      <c r="F134" s="0" t="s">
-[...5 lines deleted...]
-      <c r="I134" s="0">
+      <c r="F136" s="0"/>
+      <c r="G136" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I136" s="0">
+        <v>1.58</v>
+      </c>
+      <c r="J136" s="0" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="137" spans="1:10" customHeight="1" ht="80">
+      <c r="A137" s="0"/>
+      <c r="B137" s="0"/>
+      <c r="C137" s="0">
+        <v>19512</v>
+      </c>
+      <c r="D137" s="0"/>
+      <c r="E137" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F137" s="0"/>
+      <c r="G137" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I137" s="0">
+        <v>1.31</v>
+      </c>
+      <c r="J137" s="0" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="138" spans="1:10" customHeight="1" ht="80">
+      <c r="A138" s="0"/>
+      <c r="B138" s="0"/>
+      <c r="C138" s="0">
+        <v>24588</v>
+      </c>
+      <c r="D138" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="F138" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G138" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I138" s="0">
+        <v>16.93</v>
+      </c>
+      <c r="J138" s="0" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="139" spans="1:10" customHeight="1" ht="80">
+      <c r="A139" s="0"/>
+      <c r="B139" s="0"/>
+      <c r="C139" s="0">
+        <v>24585</v>
+      </c>
+      <c r="D139" s="0"/>
+      <c r="E139" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F139" s="0"/>
+      <c r="G139" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I139" s="0">
+        <v>3.5</v>
+      </c>
+      <c r="J139" s="0" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="140" spans="1:10" customHeight="1" ht="80">
+      <c r="A140" s="0"/>
+      <c r="B140" s="0"/>
+      <c r="C140" s="0">
+        <v>24586</v>
+      </c>
+      <c r="D140" s="0"/>
+      <c r="E140" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="F140" s="0"/>
+      <c r="G140" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I140" s="0">
+        <v>6.25</v>
+      </c>
+      <c r="J140" s="0" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="141" spans="1:10" customHeight="1" ht="80">
+      <c r="A141" s="0"/>
+      <c r="B141" s="0"/>
+      <c r="C141" s="0">
+        <v>24587</v>
+      </c>
+      <c r="D141" s="0" t="s">
+        <v>392</v>
+      </c>
+      <c r="E141" s="0" t="s">
+        <v>393</v>
+      </c>
+      <c r="F141" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G141" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I141" s="0">
+        <v>11.31</v>
+      </c>
+      <c r="J141" s="0" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="142" spans="1:10" customHeight="1" ht="80">
+      <c r="A142" s="0"/>
+      <c r="B142" s="0"/>
+      <c r="C142" s="0">
+        <v>22170</v>
+      </c>
+      <c r="D142" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E142" s="0" t="s">
+        <v>396</v>
+      </c>
+      <c r="F142" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G142" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I142" s="0">
+        <v>9.4</v>
+      </c>
+      <c r="J142" s="0" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="143" spans="1:10" customHeight="1" ht="80">
+      <c r="A143" s="0"/>
+      <c r="B143" s="0"/>
+      <c r="C143" s="0">
+        <v>22171</v>
+      </c>
+      <c r="D143" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E143" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="F143" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G143" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I143" s="0">
         <v>8.91</v>
       </c>
-      <c r="J134" s="0" t="s">
-        <v>382</v>
+      <c r="J143" s="0" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="144" spans="1:10" customHeight="1" ht="80">
+      <c r="A144" s="0"/>
+      <c r="B144" s="0"/>
+      <c r="C144" s="0">
+        <v>29950</v>
+      </c>
+      <c r="D144" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E144" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="F144" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G144" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I144" s="0">
+        <v>48.03</v>
+      </c>
+      <c r="J144" s="0" t="s">
+        <v>403</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>