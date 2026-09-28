--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1288,51 +1288,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44bc60ce880134db1caeef6193c62c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371df61ddd4d0b3cd9e106ee36501f5d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b97d71b21fd88fa27dbaf38a280cc53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8408699f74062d9b0dda79e6cbf3c84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1bd542aba1a9b11d91bc679f4599f45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ded5af8512e31594fa0a125a7f67e46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84a7334bd22a200998cc8e9eb588027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d112799efd8e506bbde8627dfb415c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b50c274da83fb6044d173428fc07819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf2c3fa783c6c8c38d9a49a387357210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e647086f793b416bd4e860d74fd1b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758b33bbb1116417e97b64ee8dcb39912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960dd9856d0ffc00e9f92764bb4c6ca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6366d825525f5207193aa843880f5514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee0bddd14a0cdc27aed67e7c8840d915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8d3448a6c110de1cf8b55bd64d91316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983dc911817c6a35f537ba83ba7b7d8e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f4217f489a66b9c8135e956028c9b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19704008c7e653886b0e3d71769c9a7519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189044dc650229bc1d5ff77d7bc26e8e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af493f9970408e1347aa50727bc2f98521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e5a4db2b125c934d00a132ca7d76722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f6d24df4cab2bf523f282036a1bc123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17815ae947a3378f27444ee77ec400be24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948bea28edd356c0f4bf086dbe84db125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79667a1df52b5ae2d10d4a918f6f31626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c89d875bfca7bcfc5735e1177e03b127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba174c19f0e74a27ca621ca782d95628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb58b462c5f33c5965efb46c85d47229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d00ab704ad8367a8ac28f83361cdccb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85242198de75aa3fc2bc2e929ab994631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163b199cd9214fe880d50d0e50425aa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232858b200de1cbb9cff267e734c4a9333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafeba07b3ca1a3766167189f584684d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b942826e559c2bbbae0977fb129e0035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa042fa98024a8b99ebbd7553baf3b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7d3eb7bf153669907a6e4f5fa595337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ce92634aed95a9deeadb5ab54024b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb5e26a6520e204c3f92dc4cdc1e3c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58fa39ef37b408116c6801c187e3c440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c05224dabec6d17e9f496feb87513941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f218097563becc440948e93da709742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae8cf135cb47bd290caa32b33123e643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2214aedef36ff4a9cc169100a2858144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91c12e6fc5a8fce3e23470be95ee9e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5664a20876f9954394881e958c38246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809b2d0b1c449cb00a9a3a5f4fa03c447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574aa8b9bb37ef488b06ccf73a5dea448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfa7cf62f0e9ebdb48f490da64752f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b342b5abb0244385bd3657a81486850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce56b36c81d3fc8e3110c3db9c0286a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2700e84d94aa30ab15842ee8a75ba8c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe26f27d0b35d2df385f245ae4bbc353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f28b85b469a883f5d248b82a6ffe6f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30771f4ab54887a7a959a89f06b5762e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b183963ebe08dbf5207c6349b328c656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573b2b69c8d196f66bbbfa0e997817c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46dcd772d12f73b85268b40d910ccbf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43006aa7a01414b5b72df2b7fd06953759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfddb58a15ead4a7063ff513bc2d863c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075ef11f18c80306dbe7a7256787ace61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b7fda638bd9162d47070743b53abf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd8a5e7e1a5aa565ceccf2a8cf7d1163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ec0722716481d9cbdcbddf14c40ef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb985004e0de464da330689868569765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d30dfd57f75a9f05bae31db38f21666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9417db7736831f3984c0c2e61105367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0202b2fb30639097db5b13525af5a168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c69dd74a4a8d6be9830436bed875669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0b1721df1418a4e616ae03b5d0d4b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e510ef26feeff8865f17ff7502704871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2777ad7bbe1510228250259a73ab3d472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd156144b00a601a16516447e5db2a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86db8c3343ffcd115a5754a19ac359f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d15b60f66e680709ddfb14134e6b8275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813eaf6ca3a6640388ba910d660d01876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d484f59174f9e497d0827d239988277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46403b6c6d2face93e574faedff7d56878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb2dbb3523d8499bd84cb74768022179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c49cd9fe50290f424d64d0f51406e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a782bca3082e6bf27b3688c3253ce181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309012ed0ecb1afac9fff1ba855ab2f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6745e658813759725308199fe76d8d483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1de614958155473d26cc90aeb8e0e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e34dda6c3a8982cfc4ef9f890a5c1385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc87d713fe033235ff775dad5d48e0786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb8feceacc6ee91404bdd5899dfcd687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4a5358c34bfc2d0a306d31ab0c05088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31ca89de96d51b1bc652d7496e45e189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10746ddcb1c222a239aa70ad07ea980690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0dc617e7a7e6f16f5e101da388109a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9bccac335bba6771374e47b297a2592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958680c15f49ac41eada0fa4dab1af0893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37e4b675483d4fdc8408ba5093ccdb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339a414489c927e90f25a9b8a89a54795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4c3841ddd0f896505db8b5e6abda996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921c4334d75c8d67a5a9b235331369297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3babb0915b92542b90f130c669ef898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04208c1916b05d1cd1587d9537ff0cf699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956a68e5c3d0fd2942113629015f699100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24531cc03e64a3269d44e50c812b71af101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c6dcd746701848fa4b647c0581d0f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753e4972c85f8820d8cf65f075c9c84103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e20575d80041165803a8123a55762104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf3c7cda6f745acc77635ab42d5df4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b454350052a131f5106bb308147ac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c726e714925aa3d3e695ab97543cb1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42633fbabfc601b0057a21eb6420fae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210893229c3d175d8740d57fe290e7ab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5797a32014aa604e5eb6dd9a04b74110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91cec88babe4e5df68b0963d9989063111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987521d53b22a99341417c618ada32e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42d9115cfdb1d1754ff9aedd82b08d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3abddb59fdd354b66822a48532e784114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1286f1e1a9fe8bb976e60ddfe1f9410115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d10c337567812c6fe56982255e6a88116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5fb5a8c79bf7752f92f67bad078a7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9951838fd476d851f86997a80b663a7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5ce48cad97b2bda04c32f76d66d6d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07cc9276ed649f7d562475e47afe79120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90d672e682562d71ad6f82a03305fe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c30f908d7b9a59ad130f3c2c2bb40122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953416321a57fc07f16697185609d3db123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4475e97bd1df8563e543a4bb3ee868124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f1c6928c28b3dd3b8f0c920a5bbb2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5082ce865a5df2b0ed7577b7c27f85f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a89b776f1af2241fe6b8bf1d1540aa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4950df3b1ae6080d5e3a73ce026ff4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312dc7d944ea69fb4e4099fe74e571b3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39420c957c16dc6b54c27c1b81b7f2f7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a13c7e43b637ddc16d8ffe018111c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110fb80adbcb1523535aea5dbc2e0b7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc26b62a8402d95516cff5fc9ebd78133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c9cc76c87f7077d853e55cf9aa135134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9cf5a2ded529a2e711b78358294dc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f801a17f03d58d1a62987b25cd59ca136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9f06cd6b6a6b09bbd262c3ebe7ceb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b45966988bf21898970a37e77ce4ec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74be435d27aaa430173f8d66d2abd85139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41242a765eb555a967f5e6c420e8a51140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108ad06c636817d2216f6884466e00e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3590ae36775310bfbf4af59e74f83142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8a3fd68a865d1498398e9f9d284cf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961d71e597e9d5c7c152872683241e8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fdd83c2a2221300c08912450c94d7b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4cbe5f41519ccef93d47520aa6852146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee43c0ec3e660aa2a2a79d02645f63147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d7670590d3d5205f1a37009a76d86148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac5f50609238d99f58f78bd1e32078149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e0dc549b04a9b8400ef5c9bf3d14c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02499a5e022338e3e835d9bc518ccd6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022c868d07d1a20f4b329745b8238a5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6309b7d16607174f73274476db372f8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e66b95f8011e0163e7c2001022d6e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2416679db980bf9ebd1be7ac0ba990155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5b37b7408d67eb6f8775ef1cc6201156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234bc431d5b01545626eb660d084c038157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e411b4c402eedf1a3603a62cff9552158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970170250201c34533a831664747e9b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc714b78587882fad8a17a563062be160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f805547ab95f1191a6fd891fd720528161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a12a603cb229cfa01380239cf14e8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01594311bfc70b3a238e4ff67054fbb9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d16ac1be8133880a4749739ef4b2e1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb86c34fb17bcf7279b2107eae1f4a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762bfea4e30bd4f64028ff5754a95a39166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9f0d5c488c58b81f93a7a0c4d3e22167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afecb8ebcccca0975bb6431e8f9ddfdd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075e8b5097cf439e37b411058c1f24d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de4bd712a82d2d35b3266677edd94a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106f9533592022d8b6cd4d3a367700d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1d8baad2f2dd1bbb01a5ad9112a32172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb192564c8ce9295da6b9391e0bbfb1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ce5978865b567ce989fd6788a247a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea64e2ae059677d02587de377b70a3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5ab8f2083bfc4607d55c1825c9de3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a956d979dc06cf75cbc63d8d8b8347177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a798fe3e6848d1e0d5628febfcdce11178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a89b7f676bed55a28cd859cdf0d93c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0305e512b3d5bb09a5eef45e3d1b88180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec4346ee1e6e50cb5be0bb214c1a95181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1be148428baa27d3d9dc6fcbf051a2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22784fe16fd321d6e12a874bb94d13183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a783c76c37d09ffc63889a828acb931184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb151f60fcb5aa79b50b4e577b3e1c1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181dbf8855bb88e8b63667de7709c6a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df35757eb7ad77e755c86e9600f28d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7bced055a5e2e15bee931840a08bb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc6673f839ce36c830d5a11fbab9bc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0df888361cdbeeba28594372d2ad5a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c68999866c9c9e581d9088fbf187c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c09d65289080f802122b77470c2a0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985646941acc2410e92f6cc32b08ced193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf839c14925c33d7ce6fecb0451da3a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2a84a5ab01f1c0a00f8bd5509a1ed195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def874d0db38d0b40c55e4286127a432196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a2471df3f667fabe5ccd5c7c61050197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c154bff870d1d0c528184f11521ae3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617d6f9204ba79fe32ad2d71a13fa95199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49357d86234e52a61646974b6627f4f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2fba3ebbdd1300ee92acf3cc00a62a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4fa14b631881af93040856b9937f69202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf32b185415ea3ca0c49a50ec09f21a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8e69233ec943651e63b7d0976129c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b87361788fd699ce720266615c490205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07cf867ac9d3d9c2eb1e6655155fabc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86081fec5fb963390c136f0b444bfa7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dabf6b00eb603f000a4673e2d200bbf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f217641dbf982a85b1dc372755e0c2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e27025456ae24b36bf1fcb99a530a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c75e248dd47b382384e66dd593ade5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594720a9707dc7c7984ef3c0d66606f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac00166a902fe45b0396d1ed24fdc84213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f0ae44b843fd0bb05d737fb1b7c06214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bab374ee044f2b45de6243dea3e391215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987b89a004efab2b4a3af11987cf133216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbecfe9d96533cf6a7d6de421510c9c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec72ead62605b6eab925b9fc2072aac218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf331a4a4aa6cf8220feeade92ab609219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c69af5eaae915cda76846b09c1e919220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b2e1b7918b20e95ac8abc9460cc9f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c528e20d4dd9ef2b3ffd7c2678973de222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a990eeaa0a02dfe5fbe322a2d75f4db223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5577e44cc4d4898be199234659345e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb09acceb0ade90a24643ae2abcfb6f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94424bd2ef5ae922a3ff84b274b6eabf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b17c8a8a1f624f5c0de46c5be3244227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35117723858d30daa1005a2f4c7c3298228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87efd16360289be93eae7c7308d60ac229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021608d96122df3fbdbe19cb4a24e3c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9fd6cd3b13bf3a52764f7ecb8dc11231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe3aa2766f84258abfbfcb6012930e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30be10b7a36e7473dfc0ffc89aec77233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9bf3305a98f2e4a83d38ac9a9503d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaacd9410332aef5ddbf70ae4b5c350b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfadd83c2200872adb940366ddc58749236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeffb8e5b5beb61b6814585e8b9d09a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575ed26a4e352a1d77aba289af7ed97238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd7ad8ccf7a3669c61f0beb2e54e26239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2ba71470eae85159ab06b58d39fba240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ba32be456da879de45c7190fbc332241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3ed2cce296e12a1b20f52163def51242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164ca7f355fc6145a33961d62b5c3a7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5936fdfa1f14b008ec4c0c9ddc31ea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94146b9b4ae1017b021bc1e7431ba8e2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d648b0d34a77efcc07f4449bbfe986c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680d08afe14416ccc279cee82efeb46247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66497d30b83a9687fad3670520f6e2b5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602276ea9b8b7eedb61784aaa4a477d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989a8183ee2fecdfe5b073773af5a55250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232758731cb45b81189674a8acea0f3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6106016b7868550b13ee4486cff479252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740b80e5e60ae483346e2496f6cafbe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7cca074a2f68c56e64179439f1606254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ff40ac2e0de8d891a083f7cf91c1e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522beb0f64bebed6775e232698c6c70256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a6fb40f661c9153f62c38f03c137e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60b6c5d2a9a529de2c37ae0dd32171258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828ca165ccba42ff8afc723c018d0be259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f17945aa98a70a0237bef3de212dc4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b997150f46881fd72af5e33bbb4f0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130a9990f0c65a124838d10e038a89e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f94f3cabc40937fc153d8fe082192263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21e053364e48b8263c16df506d4e09264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a736909d92b65f9c02f172efdf2ed265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3046158d6918d12e0c1223e250d401266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ceb9375896b860bce584cc3836fdec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18913b0319101919f131ac21b3cb0d2d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44666c4ea21c01db03d2828546c6717b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054271eef32cb470099e84081e7f704d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e716a64c0355788a68b8645ecb2296271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2b6f9f06f3cdb7e12a52463d43fe8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889f73eb510604d7acf9894d7884213273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c95ad14b7657c281e4721f1785859274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa34528b5461f34c74fb0ae4b4de1a5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40377bb9266a4ce1b413b0e6cecaca8b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ef70283c4de9a2039b8ea96a57820277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf2c903e93ab9b976dccf151764cac278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93d8c869fd5698b4ded21c2773211f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7d0306382349b0eda73d0f389b67f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664eafa6c5fa530750d1e44e0a498220281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730d5540ad64bb37c3fd50c28fbb2a4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42b90e00a219ea4a5085398ad04eca283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b862f68faf13bf123e7494465d27cd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a2fc817ddbab853b0cacd1b56f8c2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544e52bbe57acd992cd65f3c0b9de3e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be970672f15ebcf422af05762b8321f6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5083b953abc8f783582e44e6518b0288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5edfa34fec5241f0d16b1c3c897aa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313abbc591bafe49ca2fe11428002a12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d00e07d5774368957031fbd6541a6d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce123f053f37a8e9d991b860a81c529d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21a246a74dd083a245adee7a1eee545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f44134dfd8331239ef34a4d1b47d1c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f4d85b66d57e910311cc8377c5f0c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512485e4c6b8da3de1857ff4f7622a4c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeccc0492cf2eb31b7f29768900003ff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f6304ce0792a9dd9eb4b47fd8fd7610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4948c1911a336d6bf4011fa12f8e9511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96013bdf1bcbb0b09b397bc65d548212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d06dc303b0e96ef8c3e099db293f013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82851f4eb094e9b1d1bdb4bdee89cf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0b9a88934c699838f1615a300676b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba8182aff3deb8c31c9fb17475c58b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40294df1ae0fc8653edef9481b99d0317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408960499da02589561b356e60f00ffd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e5e28b1b5c5aae0d7a26c11926b7719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6240c962ae4191554384990b82c173c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a07ae7ccf83b6f1493a1c4d7719eaf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a50d46ccd5abeec87eb57ba73bb5a422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b017e5a2346638b346e4a52af62d323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098eec0264b14e40a464c1099f6374af24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077f11ad4ba348fdf7381de63ba8a9325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aeef489ec81b9a37e2b8aaac8ac04826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cfbe7cbd734e8098a07e1560fcf19327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ef34a6a18fab5ae04ec03510be68828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d75d2199280518a981e675b45261c929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24580ec699aed6c5847bc5a9d3211d8a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25abda1fd719910d2cd8b8122af53c9031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed12898645bbddfe27f2976cfc4bbd732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df65fd495d6a6a1997dce6e97927c533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0acd68a34b90fb57916c75bef7730b734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d46c8eee096ec383492a850d578ad735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659abe04a8d3814b16c392257f5626e836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3968e21c0ff674cb9b16dd0fff58737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d515d861bf4b6a9d0029a37a52e1c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e652396f39b96faba8d23263b2e2d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd128d3a07f18dc913f8722e740b105740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b084ead79dca29e9988e03379b8e241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5aacf0b140edade5f54011c2e599742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb676bd5e2f03ac476b0e6e9df3cb3343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eaaab3954c176ad2ebd6763a7bc65544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c14ba7c5eaf4e85482f846e2bcaa0145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b54156f75acd6cf67fb84f7f974cde46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b63a98910d1aace231695141b2ec147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca223775524304d5f33dd54eb580393348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3819b8a566537f31d65f85f168714149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1da6f889a90610a953af37a4acb1550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfb31bd07e33a45dabf3786e06243151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94d5ea620bb30fc4638b3d7e1d656552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad84082bf42519119d04e240035a5553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7295b27d3b0e03e623905dc539bd1d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b912572ececad5666dcf5cd0162e2355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076561ef218ad8f129f5ed85f5063bb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eacedfd546219b169c80a707a3670657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83829e44ef60e9a027a85512d498a8cf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f64156895ede699a58c386618481fc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2621f7c12f4a2724cfdd28649c7bea360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcfd016287c3cc692020c510bb3704b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc8b8e5abccafb8fa3a735c65b437962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b321ecfaeceba1b1e0c6d2b78a1bef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34fc88580a372bfa55af326d4d22e2a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00ad969b67feb8b09b483b8b6a6e4265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681d4f15f1149947d040f87e8dfd31666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309b6fe81769d08fce0ad611ed4fafe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5aba46fd5549ecae61a1ee131222368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d618c6bb17a4721540e83bd8a65a1bd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cdea1844bc2c8dc35f8521a0a3164170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fc817b0a04680ccba5b6a34148fb171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481deece584f69eee1db7401101131d772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847cdfdc1ffc468f8497c587fc9191073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223f453c9345608e806a8aff4bc3e0474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93822fd8b97885b728f9556466d4da275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb86d012a836672f701938922626e2376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556e31d823799351b264f3dc0f3858a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1717ea5805210bb9772de42b9e8e178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062fb2c29122489dfb8d976ae07cef279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b518f5acb89921311e9b5a5677901a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d42c306e160100fb2817f74c7d6b7681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9f9a3c2dea2a1030c77d902e7c31282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd62595aa6cc79ae5999e3efd1ca99a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc14130263abb6cee7e18090a2aa43184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d64405397843ca9ed08d413841d79185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c0b9795cb1df635fa9af3ae018cf886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736311896dc6d12b54d8d5dfd00b5df87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34479619c6378d460858c9e54e7936388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d34f7fcf27ccbe9fabea8fd92ea71489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445d4a6d02e8dbcce9ecf90b285f3ed90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6eed9860e112b42d3e611fd21f632191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0b1653b3612ee5f5a4c3bc192b40192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde77bc6fce5b7a5cf7b3abf298863a893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79147b2ee54cb6e00e933cef4c618b7594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bcf862e4dc4d2162a5b2fa1dc170a095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3b824fe8613dedefce4b233732e5896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bfaa725291b3db3a4eb1e5b0abcb6997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6dec677cf951a757d486ab108db7ef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534c743f847b246e4110d175636249f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5c5657d430f999e206a1ca9fe85b7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e0afc1e59b6cc26ac05fe71df872f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a940902b326adeb34dcdfc8579d968102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a09f00a1647cf19c09dc94be34f7f7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2a1b8fa3e5432c452fe6cba70351f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8edc5449afa09b5dc39e433f5877fc2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e25d097d53cf83d12db84b9ba894d8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074ec73695cabf4f11c2d44a6e5ccff107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712bf692b61dec370117060956705c2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663d589c527491aa6cd7cd379da3e49109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2dca59f0b842cf6d104f3696913d3b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2039e44be62fba035af2f5cbc3f5df111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff6e0898d36abd4826daf8a84603f3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61204d7b4884bf800984e596074a1065113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833da7b744093f5c571229a2d2d4ab4c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692b732fe7bf5f3f7f761ce21c9f2d4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ca9f0dd3974ba4e57409eedb7f511116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b74eb1cc1aedc20f330ca1abaefd3b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13861b78f1f1c9896ddf5ad6ba8d60c2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2059972d6cc4f21f2bc8d1314a342119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef60c637cb6d8d99afacd7e7b798fd5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43934dc622e5baa2204ddd215e8185ee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d6ae4ae12335b0f9364ed010736e8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe51f6fce7f370e36586a93f8642a44123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c31fa2b7a9147ef74050dfd0c802a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a990cd49dff29f7ebe45f519a20da125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042fc8626baea691eb1223505d4e9b11126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7aa0274f524b7ebad1bcbe42f6c77c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5716045bc1bd432aac6ac1679efed0e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb15e9fc72bbb2353949de1b3bb3544129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92fe5b6fe44ad37c919a788e541eb4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643221a01d7c24059d24a35ea6eadaad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd005a52d5962764688e4efad9e464e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf3b36bd5265e06872e407747b26a5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5038eab3edf68a4360c7a285eae2ff9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ed67064aa5cccda9d33de0e321bca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948d6cb06f10f9fb4e5c9d8d1a0d48d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0236b94edcd3ea7f74081846352574137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e0b5e56a328285dc800e8a08cf48d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16bfdef489071c6825ff1399effaf2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17125323be997cb1824a806b13b849140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4a0cc4041ba0cc55a81bee58d1cc4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc361832ae1ea62aba0d070f6f8622142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10fb60f038461489296f7d47e8736e8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a654bef66062608b88fb1a5d21a04144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00649352d2f748db61f4496618eae470145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051925ccd77cae226eacb2aacb8cd50146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de5a561b90c650ce3fa419d42e1097147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771355f49fb32c105d9d8172430487d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0a4fd720de049df81c3b9c9763eb9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d3ed2a3353d3196fb66bbb061ffab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fbf7b10c747611a36cc5392b37449f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45cd106e10d2ada940ecfea3dcc2283152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab0bfb994046b573b3c184f45618e1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e0ef02a15d64c8a0c1e6ca7fbcc19154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc1341d5a3fde94b5cf6e0aed0edb9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a40b4f329d564c9f2d5ca6745e5a9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409f96171393d84a019adf199836c75157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e026b3e01246a3ceb0e11e6875476158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa230f38dc27fedbfac9d42de65296e6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787a945842e8b48e4760930cb0472e4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20be4a8a18303c3cfdaeefa60ccbc2c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af76c1b9756c59c10643f307f456e8e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d534fb58039b89376bfe09f31b2b0a1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9530f3458d7e4a81e705ec0af94a98e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40badc87cb9afd790ec680feedd4ad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4829a9a291086960c9b64e1ec2933d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991faca00ae4cc89b283f19969582b34167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f55f6b16879c6e135d6ba38ab2df9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211211bb3e4518988e2a4b5c48d142d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ca7bcf21476555fe47b66a950d750170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e822b88461616f0cda14ba3880d1ac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b0f15c36f8d112663788a825579e6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8ff03a010eb9f831894fd3a7c4b7e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939aea1da0a25b7810ff900a5fba96e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dcb1ee6ef08cc39e71d2edc4327fef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3d1f78056c9be8452cb85877a4198176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79c47e12424a66196dc50e78d133b5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81272d4eb21e3d15cba5c28dae871c90178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf8cc337194f66c42b43a4d640063d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729fcb30265e357f559123237850ef6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b411fe14b4010ed4779a51aad32c36181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70ebf57312458402f2a47e6837fd56182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6aef5bc446582b8086ddc139b0cb1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f799f19cb89a7815cd293a45a996c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756c4b084624553e4e6f8d613e9923b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8ac85a0c864256ed5961224b4a8cd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3517c09a52077457e258dd54199ad187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284293ca61ecc17e35e0b5701a5f9872188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b0fb57749fb1e6d2f2d37db35e6d8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea012a62e6d4fb51475fdb6bc4b0d6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc2f08d3b79540109d8a16787e8af3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42deaeaccee4cbddb05114f7ee28f66e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74a93dea04a934fbb491b90557659b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145c05f378a9d1f52c8beb3e6dfa836194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f314c8aee382b6f039c539e695a94195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b24409186c928dc7f53067cd27d4ff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f61fe66295cd54c147cadf52868c3a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f42fa5b31e33084611ad006073f5ee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb223fe504a5b6ae7863db8c0340e4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973003032933e40f853c0128fc832f4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29cf3b0bf790629ec365b886b17564b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b6342e627e55703f78660dc8725cc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf9c23b9fe04055ae2a155f27b73d8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d2cdb65fab80fc719f493e4587dc3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1bcc87047879a5ba41867f0c9112e0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7050a0bcaee7508502fe055923ed6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cdfe66fef7648a05c4d9b6d1b3f4e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43f1ec01e02da0a2e5df0878838b15208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2888d70a7858b0685756218229177fa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c6e65e76b6bdfbba19928389676cc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34790a9214cf96767c748cadad1bc40211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9e76ccb0df7287ae7d5ea72d9eb88212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2439e6a588da882f91a4eb0797feb04213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e93ab273ec8be09ff63712df7784b6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f13c0263a641c80c3b13d8addcdaf6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55294d7a277bb80ad6246f476d949d3f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52eba7e929dd8095babe6cdf74b543217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3ee13942b2c1befd4cb71fd266885218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe76df4afcb46fa66a9724b63b3ef5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1a08d5101f69d6d88073a166a39ae220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d1867790b60bb321c95abaf42b0b1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca90c5d4cdb78f6ef398a01a83e3710222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796f75606dfd0cf54020c00678fad1d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7159e0be790bf643681413777dd3f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1dffc2fb889bdcf5e1b86f6f12c2f6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e56721ee4905dff8f744fdd7fb13a2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74719a5186a87d91df294e6a0735f8de227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a489526afd5f031e8f05266361ac39e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684b878ccff9d1643d841cf3a67b694229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe941c90c371ee6a8475ded7978457230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e23a193386e121f75128837ccdc64e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1dff5550e1c881af3340fb74991a28232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1c405210b456cc50edb063c912d96233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5bd4b99d05c2ecab541f654c849fe9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf076488ea3429ad6df8758f0229f31235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9a5b08622a318096ba19497a5e5b1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a93790d629107145b62dad0b8e98c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e51d31ee9af876cf3b9765dfdcb704238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958173f4e0101a0aff503e176c31f9e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f1904da3ace54b846022a69c9d7b5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c6b4696a8c1ca78d738f0ee12591f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6002d39867d2cf396436a00bff3fb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0dc189d2e2d88078ad4ba7f2c642f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf2e6ddc23bece167e7493a1299f40244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47c3c0f625b78d234e10fe28840ba9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7eef9309d85c90a549df9f8464170f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae47951da12e9467c96abb6098f1eb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8084c2975258ea6ed1a3a6195fecfd4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b596bd1bd2b17a2291bc6f9313e58249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b99ef64dae73ea1f0d1c49b7edf6e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66442b928872fe5241fb646f6af9c8b9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447f76c8841c965ffa7d37e40e7ee7f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370d756cb616d0070edac9783619432253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed67b360f8e36306c02ef138e73d137254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775474f87ea95e463819b91aa7524c2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c682a9621f8e1a39c269fc1e0261dd9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669aaaa0541777fa6461abcf8ecd0ac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69362df74f3d6ce91ce1846e44d0edcc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f8140ef6920ab9e300446ed432de5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73583508d66588f6840e0edb6069debd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0881f2e7232712740b6f22ce80124261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d46e5992a09577646b77233490ad09262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612115067ad7e0106ce0fdbbc883813263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4750aaedbdbf0dd7d6e5c8f7e1876264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e87ced21b80d933113c0182d0c368265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15d3211a2d5055e7a31a5e93943318266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584a4cbdc0b556f40a11f16f82ad8b8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3ae1e7db6b9e7ca552e172b91b83b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ed77d6362c1add0a4d0d633f57cbe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2da38e1ef231af9e208d43170ee55270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573ea63c1678483a41e131d5630ee80271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f535c3dbf9db8f2b67ed9d17bdf4ee272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d22144be0230ce0c71f5a8da1d6c4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8620c4eb1002bcb83d5061a8464bb42274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2382cc442a1546d867a336e2b9506275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54211607067366e933de2aad28461c52276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460bf6f4a8d9cb677dea9d48a40a83e1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d591d9d448e7cc304f228248f0800278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d614b0748d20f177c540b4c059662279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6628eeb3248b6fc790bcbac1b9f9f04280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde2c2c4bc95b011cf24e8e43c811c8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605cb8e9ee8a7ed7f95f81dfe475a1ce282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66791f9e18566fb4b14d7d6f9b1def16283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfaf233c943be8858da6def492caad5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439dba05bc2f5f3654548be0de51c50285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9781590bff39f536b30ab90ed3dfa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8056fda33d73ef9806653f6af9917e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7905b3324a52af17266b070d1acbd288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>