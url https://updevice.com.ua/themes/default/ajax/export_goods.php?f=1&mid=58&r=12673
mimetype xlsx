--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="407">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="405">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1162,60 +1162,54 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000013063</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
   </si>
   <si>
     <t>000013064</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
   <si>
-    <t>000013065</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-C to Lightning PVC charging data cable C26-01 |1.2m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-c-to-lightning-pvc-charging-data-cable-c26-01-1-2m-30w-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000013066</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to Lightning PVC charging data cable C26-02 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-a-to-lightning-pvc-charging-data-cable-c26-02-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000013067</t>
   </si>
   <si>
     <t>Зарядка Qi ACEFAST 15W 3-in-1 wireless charging desktop stand E48 |22.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-15w-3-in-1-wireless-charging-desktop-stand-e48-22-5w-total-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD30W (USB-C+USB-A) car charger B19</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd30w-usb-c-usb-a-car-charger-b19/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD45W (USB-C+USB-A) car charger B20</t>
   </si>
@@ -1288,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9eded16bd545a0e46365635f2e0321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43927d7bb300d2d8ac7d99f5511bc3f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5067e0b50e256902d2db48bb5ce933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e5debdc0d1ee1ac0eae4b5b7ff0924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb702dd2b9dc8c15c34c877e7da2595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4581a03a5cfdd3cd756d9fa7ac3066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884529c0e60856e750dc46c12e55831d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e21580a3fd8e1a26d9d4398d5be3858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb8d7d22705f2bcb508c06fcf08bef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6368ef1e9c185792dedb1b893384910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e181f5906a144cdc9dcc523eaa8ac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec77b3ba208f263e85eb0751ff258212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823187fabd07fb1968af28b913a20db13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a274887bf549ccecb1aff0739cb0314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda09f73bb7f2ad43a97d522ec48b31a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf8954c904010463d789495900b92f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ed00c3363c0cc0b39192a5241f14117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244059703e16d24f592abc4d9fbd2d718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4617cec4bbfcc224061f0cc761005a919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1dda31b0d30526af061f0c8342b18420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549990957af80ba2a437fd7203dc254021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00acd5dfb94b5d8e0b18fa36ac8496322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36efe7032aaa0d6f239542916a84e9e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc56cabf66c56f06d2948cc5edcbe724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9506926f67813904ee7b37832d4b0325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee98082d92d44b24e899d5b088aba5f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59f2b646132c70c552afef1c7e2a3e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307e77d9181ffea1c7e383b7f6a48c928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81388c12c63f2296eec78f36bbeb2ae129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a57f24d134e9c60d519943cb0cbdc130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164113c92489fcdca2305d2aec1aca131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace14f85b7f68522c21994921c0b2f232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bca85a7cebbb42e212c2dfb6ebae3233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ffdd62f9c4147e7c18c034c33ee6b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7b671a986f8a4e3654b711012d00835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9304c3c0243ace020749b55b061d536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb43cd908854e46083d696c1e7934f937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e050ef5c7967822fcdf7373aec42a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aeddc9012f3e47941d353d335be96e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cbc6802a182f9f6136cd00ffe46cfe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea952fd222c7a6f5a1e859c1de7dfe1741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bbfc2701f7d8dd5feea82140fb185e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b05f4357bde0c10e79b28e8d8cea143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b635eb365e6bef37f207396ece797d244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09602031c5d1f83dbe93d0054bb89ed445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41699cbb98ac758371d8fdc9cd4788ee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af296baf6963408c788c2228171233f047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7cd2d2e52a724e052e56ed716ffc848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5324e8974e542b79639c0bdc0ecf949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e03dbd28e27fcd8356c6c15cfc9ab950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02090b790209a849fa9b52032101d0cc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6c7131725e72620cc5ee87077c2df52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98431165a0298375b59e12bfce3c42f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103596d31b9b8c2a21db010b4424cb154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32144ce0fd0568dcd39d6a0f890b0ed755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e589e5303b4c66bb5f995803785a29a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77c20913cc84c86bc6ea51ee078cab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d33090cb8a89179ff1bc63b7f0d1ba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b002a5c36976283388caa98412ae1359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94dce1c3237bc0ceb61fbb6506fcf2e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91019951251e60de4314efac64186b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb70e745b6fba64d098f715ba23d5f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c0d31798614e3ee63b4575c1e211863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385778b6b176d656cd59ab459145ebfc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5cdd99b78c386786d75ca1ad9a343665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24593baaeef18fb80267702306dc9df966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b99d5195aa59dbd6e09ac57d1348d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4689e9abba744b27231f595471569c268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac482168c052b93cad367a8732e3b0d369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433bb9471dfc272704b4d0d613441df370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a68f39ba3f725e7409e75c5cea586771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09a8d04850a1619d678d6198adb61072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d6cc983c59658fac1ae528397029673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c340a41e58e1b66938d1b1a5730b72e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a021209c7e3a5ce2f20e78e1767dee275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2002e4f6f9dd2a8da4f789a2194c01876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5feeecf4b2368b94077960000f58377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6453de1693d4a6d34fe7f551e6a18f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b09b9d9e4a13d2662f6bfcf9a52ec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb9288a0296e4c4f427ed6a494aaf180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b57721104ed8b7c1703825f8408b281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a31d04b7e6f1062fde7defcda54da82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d6468dd7aa3434876b262ecb15e2c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db61ac4c1d41842ea78cacb70cb43e184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479598466b7db88d6a73062bc406c2985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674a664e4278d165e2465c1489c726286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdfbdd230b03b0a58fd414721ae7eb187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4c11d8c31a11221ffab79b4bb02cb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7256e6d6d0e16b4dacbe896f5999ea89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05798b17c65338916ec41c00700f051d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8f28839573280de15334f2a631e6891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3162719d28cc238ce94bb534a5ed90592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973325d4d867125b7312dd510b21359893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ea4976fb2e850f5e32ab2f9e480d794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146fcc850f3d32b1d0fbefbc30ca7b9695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c591f96cd77b8acefa4e97ad20a1496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e99e3798cb21fa323828b1bf88b8f297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3aa97a3e4830bdb08c1469680be4998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49dcb7cbdb4215e79e85a1a9c933d1299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e519c592dd61fee0c653a68872ee37100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc621f3bde5a1dc3366efae6103e11101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d33ad5937a0e361be8eb0705ca42b4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78cff384680226f96d96d020daac6c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7fe462a9782b76b22ce05f69e58fe2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159562cab1a16eb57dd0f45f59a16c1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb369e1c23275867927a8bae227f91106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa6bd63d46afd095e652bf776c2e2b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde700b1c54ba2c765fb0275f53db385108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c371a4ecf8e28d0148a31574bea42109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df794c45678953a23d082ec2d5f86de110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206719b1deb5c180fddcc0fedbc93ca111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6d6543f8be268d55540657507bf7a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6e3c9bfbf4e8a9c84d6f59768b157113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d638b26b1d6d8889bbe89fe2a2ea4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74b736960efd67d65c62d64488dae2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582943e109ba08db7488f9e8e254e269116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee258c546729ca618de2416bce578d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ab05b41c892910b734ce7b51d4ae4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d38e76a89365fb56149d8c60daaea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda6de6181d249c564be7dbc80d7237120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7ade7034a485d2180715ebfd60bdf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1408d11cbdbf620016ee0859b4ff25c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca497a45700b39782528b7f11bf0bd3f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e760588eeec79c4abf8aafd07b741124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626c4076a2c4aac3cbd9ef3cba9d434125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4970a997ab8e5fab5dffd6e134223f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9fbab1192ea2456a4be1eebcbed188127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc518333c9870636b829c4357f0779128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f219506e58e98d62d1f957f90db9e42129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4c2acb45ce9e7040d9a2d312ccc0c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d56b4164c4e64c1eee76def5f0d49e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c087039fee731921583db3a80a92a8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a458ab0275f9e2ecb00ab13114458133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d1931bbb20c132aa3c6010f828d30134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71889de789dfe24527bed8d643e7e33135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569cbd128624c5747b0f24c5f468186136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d2625f1aabc9a2519edd25f6a9eba137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b23e7680b61f381f4a6f1e48628ed138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470c994ba3f5a892405db0ea2af8d24139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd687189da6198e7082fefda785a0f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688558e180ebf9d63cd17080160ba6ad141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96fabc6325cb6ae96f75ea9b116906142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49d0b1e0502045b52b962e61262458143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f13c234384fdf5603b55a3071170ba144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ce45b94e102250bab2b001937ebe6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a8b50376fdea3bbdb9ab06d977479146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef0bf137008d497afdffcef79673d5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2a32dcb2ae3793a2a57c33befd638148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e66529bfe389b8b38d09c384d4b711149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2af306995d467cb83df397085fcb94150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37292ef3533ae56844834118e7ae4c23151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a8d1d5f4e943bf0b1fbe35cdd37b2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97fa726bc3ce0c05c20f7b00e2d52d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4694194144da12bf16ec59bdc87298154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c25110bdf2e1cbb109bb3de3e6c38c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25623a0d5e0cf84a5f3e8548513906db156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8baae7f8cb6e9d84f03408aa7d87bc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdbdc530bc77ba77dc7221f0d0f973c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad916f08c6c148f19ba0e4c6e4f77d82159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1a90ceda40d3f7fec0781b20bb755160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8377e414868942eaf2e40b5b147924a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426a5e1246158e60366c280a15a32ca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970323def57deacacc775a0cf765cae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22939e5e25182cd0ef364e677453b349164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617823fc5ca2c462986070295179fb5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89053e96f6b25abdebe68026709816166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857f6a78f5cf56c085cb2d6859bf7c2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357eede1f5a113dc8b38f95ced510f4e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179982be414389a39902aeaff7b1a9d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d7df6f3633c51a5750ff6651ce1d9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28339575c8b44c37f8974e3807c682f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a9dc377914a01e641bdde4fa30e7b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b263d285828e1cc893ad8093e42560173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3e473c5a6ba837f87874eb88581f9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0968d2a1fe8805e21f3f7cd6eed014175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9cc21d30d8cdda53d16226daa8fe2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398b4582d0faa2db56afa71fa04e79f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b34e9bc589520122b7eb96359c308178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e687fa7adf0c0abe2c4fdd9424401179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b228571a1999e043fe83c18e4819d2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678a8927b47636b77df873517303a28181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ad9d9fb25ca4c31248f7c521738bb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3120ab735746109e6321b8a3c01186183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3427ad32fb3438ca5cf800eedb2a87e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05295e2fc0283dcff0fe43749d7303e9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf025fe73fe6761650336cc2d8d9ff3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c757bfa7a762d5c145f2f5c58f398187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967625f87b89138fc9c1995269a5dbe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc665bcbd96140add0341aeb706963189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfffa44605cb7fabbb0f58fe0a9f04e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f1111599e2991dbf302802763fe3a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793093a7264ad599d6bbaf93fe845d77192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb04fd5f6bd205e1397218fdfac362193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387251d077d777e76d37c2d1f8dfc5e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a26b512d6559877167f363c420cdbc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7fa152b503c3dbe853b6464b638034196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e8b48bf425868f2ac5d3e87b610ed197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035592b923a4ec29e0b7c9723d27eb4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038ad0dffa224bc487461a902183754199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0ade4ca1362e6fb6c7039e56b4525200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbe14c393a2db130dd7fa631d19ec5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22e2434cd31d2c04626f03069d986f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef356e1c724183f5eae2b0d45163f87203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1373e185f66415d838bccf0feac6c7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcce0afaf924ac12463113ad41ab54c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cfbb06e5b8fb175bac97a7a78e3a37206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53264b7f0d9b8824da5f8095cd15d982207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058721692d45bf1c1777c9e42d3b1f32208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150a28b34279a3f28eda74b890563f4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0784c2b6f4416acfecace440b9b96f2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d34267b4adcc35fdb7de300ac195f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cafca0c10f6942c548b4952fdb69c6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d100218a253d46b50211e7f109ca6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46bc378017f7f0eda1798497005c12214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf2c047bbe33893d08d68b678cb4e8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ceac6781051c944eef4924c93c517216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9066923772a866ece2c669fb1a8ef8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e58253a1c94810bd9f005d5d5822b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed175078c1d3ebd1f47b5b5f4dd6f9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262bf558372927b84e3abd6ce63ab09220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb7c6c751c2589e456fc97f4601d3b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328e4c2fb34477689c877b1da24221a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48f0544de5815f8671bd311d60a87f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13a5a74a5aecdf3c97afe9a2f348de224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1159a637acc20b790364132339e6eae225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c682321d72f0d6395107b8b1a28f2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29ac652236b7870adf8c92caee204f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8367f449c1eb4b7a609f253203359228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138bf2c34e4dc7ea3b19e576d26abea2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a0759823f9dd956363ccb2f7d22d7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d542a38dbc5acf06a4690c9f479b3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e9ce16ff16fedcc724b07e49da5c8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ba3a4e0c658032d68140d8d9c29ab233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf25eff0cfa3d6ec0d30bea428af80d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a639c7f3b0926479c4578ba17f60684235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c153dfbdace2101e4feeb514cc5c1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aacdcb7ac7245436d0540e78234060237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf4f5f6b808000fedc0a2c5397ec10238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba7e8d36317c185beabe0c667c01d6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3be05753937a3bd00a68db821906b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b403d960c932aca675e76a1c9ef7d0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2b5f814d3a72ccb8dd44d12cde6cf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ea1a80c9597ad22bb0e6b6d343687243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa7112f944217d539d1d5aa9056ab3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759e340b1426db79badce7e2c5bcb43245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401bd7173155c877382a8ba523561fd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619dc7e4bb2c058348ab470b114a4fe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa247b8eb102d083e1a5f9b66af0a82248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd13068fed58de4ac1ccca68814de74249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59494151112cd7e130ba521f47df325250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1d3bb1ab9c498bfea1e2587d8dc62251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f052e14a1f8cc38dee13d512e6ec9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d27ec1ac862e598235eafb5406aec0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10fa7faf46454cfc1ee1a2e019f3ec4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355461c41d04c1f598a3205c930aacf7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19586f4b606d8998583817dcf5821d9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f486cb90e06bbd3cda1b5bad1d547257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9558bd80bb64ee4f1cfdb60921420a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8df6d98093f3621a7773fc7eefc84259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9a597b2efffdac951446439bff631260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f089109297772a30de945769ef27f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9819963f0c429f4363c639bfe0f7e7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2da007b36ec19e74a694c1aa9c8d73263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e67bf6611445b733e5d0f6333ed59b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928a414584d3d213210a16737bd16d7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21975b92f55052685c7a1918024c85a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ac7f65fd0952ada6bed62005e1c76267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f651d82b84cfcf8d032f7cf17a3b09a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0519a485e4c667d27bb6f5c44d636269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87276b6f414b5cfec0e1222b92b201cc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df0f1bebc2d394eac2ba0f8146f0a2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7acf21e141ccf11ec8812bcc00d73272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e60d635154592834905a7f572098df273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325784797041a447206f648e82660ab5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5f0ab436c6963169d888b0803cce9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91e074df46d53dc40206c8361426b0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127a1b88115f4b08cb0387199d6d232277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933c9551dc10d6015970b13f64a5fdb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101cd4b6f6b1093c8296019efa0d5aec279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dddb693d4bb154c4aaa6f060609f1b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde15fa5a35fe08274a68b8391b939d7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c80a2483c9e30d152e894fe85d0bc6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22d83d27a7746a11abc19a0714edd9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ff46b875a9f14c2be3eedf1915ab2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cef91fdca72b218b5c73e8f6f79da6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c33345a9561a1da8bdeb29aeb0ffd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19085869c1040d81c98a2cfc9046bc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac94357f7a60e54cd92f93ba02b4f0288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016e1e3e2e367be18d35b608990d68f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423c5c06da5341530a399e83ed694792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f26d0a450f8f626153946f71abe68e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba86bdea73a30f2d3ad47b641b0c504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116c428ee22fbf9cca57c06154496555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73cc3c955f4c7a44b05720690a62416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33082dde9ab69b440c93fc29d3c08a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea91e1c6da1785638f37cac12569598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96b87b55f5b9e2fdb47b14ebb9aa749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a03dfb70eff4d3ce011935ad9d56e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068dc82ef444e56e0ec0db3f203f75011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60848bbeed7bdae7c2669bee1ad2a0d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171e8c1c7668666527ec12868a45f8313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429f24801816fffdd4c8e262697912514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2b4baa23963f647be6a983d7d745815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf5110d6d4e3d99b68b3f74fec05d516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13858eb81865377efa9dee98245f7d3717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e170b24d30d40c45fabc20d65b720ef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03757e0397d3385d08d2e528270fa40819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838419acaf427a9fa557f314abab800820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93ff57fb14d426558b5d296e86c16221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314331d14977b53e9be16fb1ab44975522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0117d08df59acecaffea81b4e70676823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec506d1b095f01714ff5d6ab2ab7950624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034d7c8ced5ef83a71f7a9da3e97e6b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330baa67749e41cd88e7030b3dee49e026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca349fb4838b602bca116e07f6a457ab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761372274802dba4f670d607dbae36e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd28be5688a7a27042ff72fc7449fd429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a79889c976fd6fd1caf42a6d74bec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37007eb53a9fb640a43f4effe7e489d131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29609d2e913d488a72cc8dff68fce89e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d0c35bb8310aeb5ecad854805e86533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cee33fbfaa6ae932ba765dc15bfc4d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85ed794f0d0abe33d73be8f1f1d55635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366142bb4774dd9bdcfa1431dd8d0e836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee741a87d7ddf9b86d7d705a91758d3737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5111af283668b7dea12b3754468ee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c71a4549a21210a5d8c38100e0704639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae3212cabb82f31f72e2dcd699bee740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6247865a48b034177c1707ede9703441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53004cb1f98c42e4b5a3882b568b09ca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45bbb2a09e7fc977a8f1a2425c8ea2043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21144a847a708e5fb7a427ef2e2049d144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1b6683c8d7874c2d460c1ac508c9245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4365ad99d4fb79fdcdaa74a26358d4646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3fab7293fd9f6d8b9a2e606fc324b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad531ddf34d73eaf4dd3384aa147a0c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f60ba555680aec0b6ee6ad9721aff849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562bd723b07be9e254755456433236d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7e9e94178af2985ac26f824da03b051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dac4f35b7fc7f31f36b5a28944671852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40dd74720968978f6bfe7141806699553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5dd811740e218c6955644f046beaf254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02c0d91d6b1eb4842dee61ce38729b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eecbd9ef435a5fc521527162e4da66b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f92ef892d91b69b16a2359b4c117e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d04672d214c7f6bb2c8374df20c0c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8a943cf17f873f57a74f350a0375359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80712baecb15a75ebba0023d2c149c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41481d1d1b873d7e0c85e5ce15fe24da61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195df1c837fc252a551be5112e5dfb862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d954cb2c3cc7581bf04ec20e960fb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00407b5fdf53e122f85868953b7a90864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0312faa45f2f053337bc7c333ee73565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4639f18cbf8d962c7a535da97cf113066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69942875f70b664b70cbb3d9abb0bc9667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3ab9d1cb8949e2d5f6d930d4e8eeb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85774f11b9eeb22d8c07fcd0fd29321769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7139b2f969dc1b6c7d7373b1f24fd5470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd228efaa832d13d60e32375cf9d1071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b049615e6014cfcd36b2950cdb6b29872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c46c9b7ce9dd5bffec943dac9dfd30b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14c6a1135c2934c98e329a0d87156974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056fbe42c86672c695f7bee40335bfcc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116db600b28b2e26c62b678aebafcfa776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb05b31699c5d6d3922ad5cfb63dea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28761f06dbecdf90f7b0c1151a42a378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47b76baca011f4d635d09ed9fdac7179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6d342431c340cafe60c6020b3328380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eefb3520976de66dba7f8a57939fe9681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7120be3cac589fd002e6c76aa7d8682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520f506510a6e4e7d8eff83cd03dc5083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a3509bcac4309a6c7baf508be641e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fbb3592acb130049d1b99ccbb4021585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba8fbf2f439079980660cdea2d38af86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca19ae16ae4f6770532be86a81df4ea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450070aa2a236c6cfbed7ebe933666c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041a57cd3d4a9fab5080b5c5c53927f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb5fd40ae215d08d20d9be53548ed090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00777a99fc93fde7243cb2aea87507d991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089c4dbd1c88a3850f7f241c48fb1ee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee855ee4b5794ba2ddd3d942ec8a939393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c8a5129dfa8107c659527f41b642894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e730f1a5331fc62458c6fbe6507e7295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297bc1a78320e5ecd646ad9e4f5483696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7fb39789f89b3290ef2c37782730dd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4264105cbf787a50296069f24e2ba698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b615140a90c8b3ea755f53e23dac699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435f0e3f2711f069ce0d394c6ada929100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5d85534d5d33ed5b554cc95655919101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50d3152932f33e4d3099350e19d74b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31a3282d8248a756daeb6f28f4ab4b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beaec1cbdedc611ed2ee702f21a21c8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d06b9bb0780e5cc9e01d11014b63d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c117662bc589cc8ced98a0273d5e85b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ee1f5078006309e7e4ea191fa7f9c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba5e213a2537d202bc9c5d1b0645f9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7424c41ab98913c042eeff39fcb4a6a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11189a72563c801289d1313d873314110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e00227da6eb894bd282f4ba99ccbc0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434788df445d2f3409f0f22a72f8e67112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d3441d4560e27ca2fa44d5e8a899c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0c11eb67e255d80f77c0b517fd501114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a70999cbe808bc912b8de58893c96115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06291301a95b26762df2e3a4c021870116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3514a1082442246044cebb405d0f1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064ff38aa5ad93ea2e0ae8252282943118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c81c4ee9fc88a9dee752712b2d08a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d76e10178c0a233b0784d5e4337af120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c332fa44805be5ec143c7db2660c7e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4b1853b0d1f0d2e13ed2c0698799a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9a58595675d0b163cae53e4318060123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16c170d77503a871951034131be517124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210813ca14f78570f5da4e94b9868aad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25005462cf0b4fdd9b7b3de6f1e62e93126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d682cc443cc658a771c61e056e6713127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697f133c2eae23126a4332fcb8e8a68128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e9cd3511e7012a1188c27a1bc454b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d8a2beb0996e21fd474e449dddc65130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74cc28e66eb5b27884bbc5b065f4210131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea2de908f2fc9addced247fbe6da35132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2dbc2941064cb7f6e1b25e5d828e0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b39e7ea57b9ada00c229370557a151134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79f388f923009e58d89a43df3ee96d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d5c64ba757d5aec88d4498419b4eb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c20f6d00c230e0cc5631064e08263c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205ce9584c92907a2708600454de715138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad98978e57483ed78610a0681ae02f5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423cb790ee96edeb9d364f81c4668b3c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75324bc0244da7e6fa2dd71d0a2677141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b0b783e2db60a040e80b1eaaade6d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af062b35dea110ad0d3bd57bfc94c89143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b5ba8d2aca9ae5efe82b34937b292144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da3173bc1d62c72157c0b41f95136d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9469eaa0bee9085d66a2c04f95618146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836e0ea46675fa841940ea5b9d464e2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898fbbcff60a662338c453f60cdb058148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3847d7f4b6a686f8f5397057a6dacd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25297ddedaa527788c7741d7e6bdfb41150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9f409380d9a524b3c7999b5a34772151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34016eabcf6d610704e438aae3a86b8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea666427d2b82fa102aaba267e71a7d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484395a643080a446c5d7887a73927ed154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17081da1e1a7d19f707e4f903d8f76e5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf468802a685ee99c04805105af3ec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb8c56f9b1b07dadc6cdb95cebe7b3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d6ae8e4d84e9d7e63e2be5bfa9170158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2ad29f1f600693b9b5b4d707fae4b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272ff18ed0a0962a759b1d6c2db568c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31bf266af471630678f71771ca67a6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c838b1feb764e94d22b4a94231130162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59950c8143085d90e70ef88e27fad970163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1890c1435dfde6789072da82fc4ea164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04903163d24e3b9c45494983651929d4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ee968c4cc59c111e574c7aef5e70b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf0d4a55adb32ea32bf30f6b16b1da167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100bb066d69387dc832ce42832fab72168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5116352f139b88a6402bb6414cfa58169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab49945f244a13fb5898321caaf8f3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae5fec11bc524af239f4e1344a7127171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dbe645a6ac94b34e91e7103f5ec144172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc7c825ff600e6aa62961db2aaa2a2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c153cd368fa7bf2420ab996aad6d0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e21339aa1ff1324af7e84f74b45f1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746722508eaea7e7f4349e7d70923412176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad64c17b120d8a8d3d77cd55774ac6e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78fc0bbbe6edd8caa9ec0f2ae59b8c9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1e80ec58ffc22f376d8d7d1638869179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48fdcb51019d2b387c61260e7156e12180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce61a8b2439c496fd43e039b4987b3e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6ef5d982deee1ea5d3947f7d8716c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8351a20981e1f4061a8c059263673183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03861ffddde01901f17b6fbbaced952184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e88d1bf80a32b9e69e21220a65d5f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68acb0622f81ed790f9851e5b56ab2a3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031dc218cc1c7a327541312861729992187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e524ad100059c5b3a93b4b8521fe820188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd90b0567206c6a4a54258cd318101a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f10091c2061791d6430f43a5e02b7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59512da428098d82b31ed245ed43d57b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16906ac9d3d96f7f269e915cebe52b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709bd1a5455a89500b5cef2df6484342193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8cd51b712328d8bfba9b1431da3ce194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212fa7944e773d3c1359ef427666776195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ee42a51b866c9fa857dd74e1b23ed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74313e382081a8b7bd869b12cf9a62197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25513dbe50b1343f7f7e04d2ccff770f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea99604506671cc6f3aa1b953753d8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884de5d1dd6295625fb8e69d4dca764200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9101c7adfb497c3bfdd42cac28f147201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4074020144c8167cea02b5b1a38b882202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270561fc84cec25c8b8acdc48c102fae203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd4647857e63802a750545b211275b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3875d98a522ddca46b747638bc169c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812cf27577913ae88da0b9c45293cb54206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c367d32f6a8e2d71fd10eff8d21972b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa164a73afd1d828c84821bad28999f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275a290ce577275f8045b96ad3e6ee7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd814158f0022c651c6f8e394d70e3cb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae97995665aaaea8c98e8bd3a78224b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28db8967caca1ded9503254882cc3e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424b7de618578b63e4d2e35aa812f39213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c142d2dfa7df7a1356e1c8f3d6ff68214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164e70a8c96c16438565be2fe928809215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51252c0a6b873ff30d69b36bf52fe97216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd32fa6cf081e8294f5185fd9aca1d2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4859d789c6fa7059694aab6e4c18ee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db400dafed05418ccaa5066bfa068d5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2d165698cab52520ca5d3367dc9fb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03811cc1fa44e971b232d5d4b4f1774d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad6768ca3c62098f2f80de236e8850222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243e91d61a59559f77807ac15d40b33223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555b8066fa07f6f3c6eb7637d6abbde224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256a2f0388334435d6476861b853a43225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473537f6cdf32b2d7f5db5374f4ea2d1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6b86b8570006f9e1d66189ab45452227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb4ef16a650bf1041a848da4ecb7e7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a39229d2c73ca0aa4740e6a13de84229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc2febed2eafd2198afdfddcaec8b2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014f55abec975b8da432f028da4a26e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950dfd4df1b531911ef153ae90d7912d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05098f656343bffb452940d299eb370c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71fe33c74fa421a13cf05f738b3a610234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9d20d7e609452efc4d504145fbf2f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a384713f1ddbb21bca17ad34538c90236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef1fd6b45a0b35bb348d61486beec3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cac68710a042c7955408ad33fcbdb7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d582b5e0d092644ca64523e90aa798239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eff4289963e00f43dceb87cfd8b053240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc06b6eaf6f37b8d7150443bb1b958241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f52e0e61c79ba990a926559e131d9e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb52729b2c184b35baff4b1f43c88e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948e533daf6b66b14bbf7fc4198ea9d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a0bc4a5a35a27cc0bfd289690cf04245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf96f9d86cb17cc6136a1b967ffa93246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f97c5b7455df5f50f7945990d66d1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75437e27ce047b0ce84e163f99899451248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b9c8c17cf7e036778a986e2b2fab1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b91a17eb2f559d456522674955a6e2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c0da56413c3171df1a4d033cb8263251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2032e8d4ff965f0f071cbf3a36233252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0ce8868314b154bc50a4bb56473d5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2799e16cec09ebbbd0519da13eb4de7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1cd82a3feeabc866fd4029b6c25013255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de8a69f52d19bf3f5babc76ed05922256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e13cbff01ebe24cddb561d8716235257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd3ef563a3807dfd97644c1482996b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a5ec4796657e6706151980dba460a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019e30eb51ff21c25ba6389d4cc297d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e9eb0e62c7add204084c57f48e5b7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09f3c4a0018dc78ed6c93d840b7668262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847f4cbd29bfcd4c09d86c89d6f8a32263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73819b48b3858f77ce25e6e33372170264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc90aa07a75e044917a721f0ffb960265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0688e9affe730c488e5285f9fad0207266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0768b2f30e7cc8e053d5f9efbf610267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f2b509a8bdaeb9a50f4c266a2c8f3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee79765980adc51afb726ac22895c8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02d4385ecef74e7433f9f6fdcfc000270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9dd1d2749c97a5287b383f5424515b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0680f0fd901be522aaf75b4a14392f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae3f0213110750db9026ca05e9bd77273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f986301e70218075e4b1c1a7b187b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe059442ce6bf07482fe1b7b5687fb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71be2c476e944f2ecbba43ac40226b0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4fa67432d15f4b36a7246a968d8d6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442aea2bc805866dc952ecf6fe727448278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc110d364566b92a98fabd517da000d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4c1bc0baba97a1f8051635460c4c1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610e585a140cefa54dd6b783ab6aa49281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97db912c0199fe6c4816e8a5ef8c792282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb424f205ec61f6ac3b14cf09e9a6b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ebf039a9b871de5fd64562bbed72cc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6c029e442dee728268ed11d3f5d32285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53443236f4a27b125b8e1c098c0b41e9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54859a452ab9723d89eea51cd230a1ff287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c505befa27c455c7399db7b2fb5d3288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -13538,259 +13532,251 @@
       <c r="D136" s="0" t="s">
         <v>379</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>380</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.63</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>19511</v>
       </c>
-      <c r="D137" s="0" t="s">
+      <c r="D137" s="0"/>
+      <c r="E137" s="0" t="s">
         <v>382</v>
       </c>
-      <c r="E137" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>1.58</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>19512</v>
       </c>
-      <c r="D138" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>386</v>
-[...3 lines deleted...]
-      </c>
+        <v>384</v>
+      </c>
+      <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>1.31</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>24588</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>16.93</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>