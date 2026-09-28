--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1288,51 +1288,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49dfaa21421c412b7b608047c4898371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbc119b3ead7171b70678bee9348e62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78b789a5a3d2c0e17573bc5f32dc793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e395f9f667101279f839c3acc9a534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2c0b59f63f36247179f50c03408d85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d061cd8b454c2847f196946ce82f3856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b38909a0b22ed55571d8ade7d8eab97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1176cefb089e75b90dbe946cbe75b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f3fbb93b5baefc9356cc48888ce889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f73f86573dfccd416317e8bf2d50310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709140fffbc92d5da611826c1de5ca1e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ddba138bf56004c1d2f6b4c7e22c612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0442450d860516c62e507e532f43f4b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70aec2d8bfa6ba53bc2cbcd126b661714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d19932322ccca5c7e55c76eab2ca5f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb404ed336b4c7d9b1f42e67bc3ef816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50179ab33bc31ab582ca4e170d0497ca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee663cbcb21dcd7510480105b1036a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d5fb9d0cf6645549e2219ca073ace19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778eaca258d93613aa44a5b07e49e39320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5c6d0ad394a3cf1ffe7cd74d7440b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319d638638dd3b342b31d84251792c622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10c307fd628d1bec7f75ee6b10a3ca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a9c87e3357dc9712337947b56fb3924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d11f3abb8fd35beee90005e780477325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa721f1bffde0b9044668906211fdaf826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0848b22b0f43f449a6db21060aa97627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641285be4bb42444a5cc6b87bfeb51c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a299b751b2e0a6bd50451f0e8c2cf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f778c97c9cad0c7a8d273c395a4cbb930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ead83e6b3d632ccdafa6c2aab054931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ef0a2202192b20a45c098fa05f26a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542f21095ea2ddb15f40cedb2692efb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc9005762ccd018f93e207d49518a734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10394a9feb25b744e013c64ac27b27a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c72becc6d8f67390294c5451d8a29e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f8ee8511db039d234a115a7f0261837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897c4fd069126412453d390368c50a638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5957fd8902971af9642007ae8e3ed239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba501ee5e960bad4a736f5b64a83c8ae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ac5af0b0c33522a4766e65bc9ed5b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08397c3dd3abcc897b954e86235cfa5842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f2b6f93e2c65063d40400f98c8a0943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5b8646ee54fb1c2a83aedf626964244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5c88028c45813cda94862f11c401045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8816529fe3729454c1c57bb8e2c441d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1946f6d57e41f9250248cf05dd15947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1126f138081b9eb510ef241a0cb77248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be3fc4d50ab3af8e37c5ac3b867be049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd314845573faf85dbde022e2e84fa950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf8aff7798a33cc569fce366a7d86e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1e187b756eee2084667b7f546c96d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbbbd39599c42995180b52a6435943253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97e4ac80612b190a2ba699dcad019f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb0b607279a7d450ae1e2c39d51af255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea908d45bf78f05a0bc118dbee58ea7a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33840c5333633ce70e8004d405a7b2057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2aec1c7c84fbe9e73a9a8f5ac8c16558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5fff80de58482a78b67cc73388105b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0ecc86289ff1505de4a09872ef6d660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2a14079d78ffebffffbd15f05b1a261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282e7e1700bdd8b420b73ce09af71f062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214d11622fefc5b9bdd12e6c25b8b8463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105648b774ebf5e9aa018c98da46f6464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6838b8fcea7acf25187ed4feb7a57ff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311988d014d02f274621f8ac07a0c7566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac57a46ceb652c3261b0500c39474ac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5726abe8dc7e6d166ac97281c6d042668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3f8cac0d4932236d94d4a93d491ff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249b0a185bcbbfb8133dbfb0a713a4d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6b5a6852c47b2e6a912037353e2ce71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37f9b045edbea866e2675a5bc8f8fd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703cc8d6a15a64d06c52419a45eaf1673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a59176ff84fef8922764cb4fb7aad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ed12a29d120f5cef1b25bbcc3539d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e3ce622112dc559c1760e077538ad76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd73d78bca63a7870adf1b9b0f6f4177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f810f1a08e987884e4f5a222226db78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1392fc2bcb63c9fb5bb0a70e83aec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ce394fa244e48c0c4362d08f9826380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430998a4434908738e88b288db4f054f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496fd248b157ae9b0ee1afd3e0bb67782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327c6bcab9b76c3a9f20c442f76a43983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd130ed2e100a0af58db004ccbeeadd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224afe3f536ddeea71bbd7e7b2631d885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875de8cc1ba55d06b84cef78b0b3ca486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ce56a1504ba8b6c66de426602577987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7ff210153aafec9f300aecd92932088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d945fde385657b6e617df90b67fe0889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771edb219fa5ef65db36e8a9bc63a6390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc31eae6a17783b3ae618a98eaa8fa191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc53787841bc8454e88deaee07b378e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fced8bbae8f57e38fa8a4def0b3bfa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a023d69bffee0b2e65011d5f0562e994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e912c5abe675cc7b1521d685c502dd295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4bd1971a7b83b1cf0192324a01576a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d241d00b25bb66dbd1e3033c6f81897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d6c3e9b4b2ea93672fddc8f517a8698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65efec04b3cf24a25e9778e8016b4599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7371ca6b0119978bd255b8ff614d7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc99b6c72f6566d572009ade666483e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96c0ea3d2626bfd4c802bf7bbfcf17102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729fc90518984a1ab3b7e70eda479ec7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376235fd53887a10f9d0449208a52de104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9206dab2de2d9411737f9d05494b88a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99a3e91302064f210a42e06aa76e3d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3b08130c44c68c58a3f12f950d4e6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2a0da508d596a442652692b50c627108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5a25836a542db4913eb5d8cbaae63109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963cf7dd61e2306fe9df4bdbd3e9c6f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301de0799d5cf95969798cbff4af7d07111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff375e8fe2bdcd2e11406ce227141f60112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818772d33d2b96e33ba7da3fbbbd1ca5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1883f1b4ec11327042afb38c5be574a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68bb3494c0c3256e1024445cc252ba7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6fc709c0fe9140cfe9c660ecfbd5c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847fb2cedf95b9f90e883f884323e95117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18f6501e9b809d59fb3fdf081b660e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc0ad6e06b8805a2f281d565e47aed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c5e6dedef78d1d886f569604a204b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185a3d2d1cbd1edd27490f5ea63ac00121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de313dbe38d5b916ddef6e9597f12f5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6897abf0244beaa94b0d57b157a8f7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67a62626da1fe66ee04da91e0ac3cc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6263e6ac10a0060555261ac8a003298125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1967668af8cd970d13aed7ba50d43126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7e54c76c3d9636690c3785497bd0f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e97fe5e914777a946a42a814abd74128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdcb460548bd7c4111e613d9c3e35dd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b6de24a92e2e39ea837ae49611fca130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311d88d86706a978a755553558bc51a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575cd9e2a5f20ef5053e3f14cc32bd6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e3f32920a43197c3ccf741b78552f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2f02e051b16e702d3c124889cdfd7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71c0c2ef224a7a625020b9b0a8518f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae97b66a11707f1c3ae34f1c09d001136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1cb47755d4508688882d2bc2573c32137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7a26e8a9f83fbb266c032dbd79be5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51253a2256b59c11ef720e0631ccea10139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4cbd250b7c27ecb178c1ef3de49733140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15d06b6dfdca63e0cfbe465f5389ed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa991f5b9b696b1182eaadc9f45d39aa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6589c1aa4cfdca93390fc9898f6a875143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd2ddb8c98c4e824df94112f6c9288144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea340950850a54be806c6b244bd97e8e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522014fbc14c95a2812f7e3f0d1ffd63146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154e7aab46e25e958f799ffdcc6aba9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993c39d74886ec9621d16afdc2c69ca148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698010dc06f5e619b80bdccae249b44e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92363ed721f86820766b4d8450f82ad9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b61c73dda0243282d87e276d4b724151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b99475363cbe26854fba25f853354e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f0cdf3f22323a20a26b2dbd1b62d5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe36f0cfa7a34c2ab62fbc9c9b5385154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41372c300df2f8185fabea45fa2c7ac155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926695f745b84959ebb85dbe78430ec8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e5c90f0841217e06ce715427f6e88157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc741fcf7925272ffefb25518ede2d35158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edcae2bfe2b5042d9cca89e68277346159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4ead380979d890f6a78ee54d4928f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d340dc12834b3b234d680e4673f65de161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b08005a1ba5534bd3427762089ed43162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc7872bf44153a0e10a81adf299d9b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39280780e225f7c15c4ad7f6e874d51164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f548507783ecf88677f9615eec71e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ed718994c91790eee7808d4bbad01166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec1d81273078396dfa7ed837b97853167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b29dda2a5f61e61b7c6b0634de0550168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a411bf61f5c1380019d9fb6adac93fd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a4e44eedad5f33d9c6e56ac78f6da170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5465f26a11781ca6a0aed41f23286171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca29b7c444d58bc3c7a620a1f52149a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93cae7342171343a764fbbdc58c355173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1b116423a1ac9d15cddfc41d6c07c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87880af5ad2d3b61f13b47fd58e5056175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb6cb9e511c986cc8d5e087e27c83f1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e3d259592aa9d62526df3ff25283c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942871fe0e15a68605371bed1eb41a80178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1429fc02e761e773e934c806aa3b9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fdce57b939816ac6f0099bee508846180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50214a61f890e6e53790083dc6fddf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d32ff4f4037f6ca8cb85319c0bb63a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2ca10fac34095da2583e7a8099f43183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55226b9e07a5c66bfcf9fc0889a5001e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004bd129431f69d9cf18df47b3303c19185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee91ff66dd3a5680cc4ceb234cf0f0c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ae7870b294458260da0eca00af9d3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d4368d2b3fe8283b4a157fa89c5e3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637699b5e8c6bb53cb8b603eff4b9a59189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d31d586e1b14aa231d6f60489c387c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c685e5637958046e964c85004d0947191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b4fb1bc707220046aaf046a76fe7b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb1e1a293848b3f118c1d29f05fddb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9525de515267cd64afb0b92f4b486194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65eaeda9084daf6d18efed2ad1e3f1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b214c897e40f5606bb5485c2f1ac6e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079eec9cfab4001ab456f531f2226c1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5875b18e018251dadae6fcdad0336198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129eb0055cfd630dcb63c2c8de37254199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15341ba95d8f694177f8e7717fb25f3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01fcbfd546f42289d99fc8a330994cc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905465cb2820a97bfddf1b29b071d1e0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b60604b9e86c64e2dc21ac2a2fe0d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec81e9cda37bbc02d7b02fde28a06fe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4169bd060a0abf8ac2747b948310b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff51adb1de6151655a83cea23df550206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e45d2f42774cbd875dfd378408f2f0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa2108edc0023ca832ddde9a7475ed208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a061b14b35a3539b23cde994cfabe89209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd4684af64cc4a8e03db235f8b8fc45210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76cd73bf179ec34503837048651b9f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09fa68de63aa9f902f35c55f12980fc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cac34b6fcccad5ee85243765ece862213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd6cc4a9c83934842f65afaadcfb77214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550556efce9c969864b1aee45226b3d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c30b4b623fd294efde069c28dc795216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919086dd61588cd205f9b1304ca24074217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1afbc1a2a670560cd091cd526f62e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7fd47e8a55c45d92b5660b3d1d8bd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d28a7e269d507a6c39869c12364345220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78ca78be2d65e198499f28d69ee799221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07667b9ffd13131427942241c38b9d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271078e461c5ea05d5f871d90b274840223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2f61390d42b75101ab78a14eee965224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b963b942bdcd83fe589bdc733bc7b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd9848e0849a521d0a9ba13a12158a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b7c6c25aae10a9c91ed9e49a373ab227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579cfb7e42e7ce155ab19170051f181228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a84676d4381b484573779186204a92229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb86a75c617b7185ad59373be171b64230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca728eb90184b1254c33372a21759c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282efbae465db7f09a70ba8ce14936ef232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f71e531b726e1cb0c2be2310220b01233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87e982d30a2f417f04e01507e2a197234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbdb687c6cf0529b1f26449ef3e27e8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae5fadd76b8020d64536d7fcc771f0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e782d4cfddc2f0af4e42572b3ef36237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe544c742fd341f2f7518cb6390b15c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb19fece64c42bc81add8484e4143f8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4a537152835ce476e42f1814f3ae7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2387e70e9a6a14221b4a998eb8e01241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcc28bd361012bdb7a8d1fc5e77136242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040800ff3c8b655f2a687522a5a172df243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633828ef406d5b499e3275e784289a7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf24b14402d9f47d0eea75e9df4f915245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9563c543e4bc43ccc0903c70c955a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f2b1b9c1443e2b8b85690a89bc929247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b9397937865c747139af557680b9c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e8755d6c096d3b9363f8f6ec373d4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657c3928b84a2dc6e556c9ad056a80d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f2eb6ab91d5aa6d60a9099974b16a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f6a01f2ce2a6e29322da9629b117f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c97673d02d2904981eaf324d1da1b1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2856719584e7639e045e1b5e174a9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d0aa5e866c81320c31868938e17d4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b5e6eee814ec2164261a97376fad1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866429da956df5a717f3a183926c2b7f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6831b4cecbff8dba20c4071bbb0fb2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358473a7eb9961e2cce7a1313793975259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4ef350c7e81e8020bbfb31df92c1c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118976a926da792efe4fb9175878d33261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7441ba4aced8d10a1617fc0339d5a11262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01b6ad78f4130da0384fbf8d0775d3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1089b44cc392abc662f23f7f056547264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398e1b78b846e22e705ebfa4bcd80e8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dbaa2398964af960b0fba42ddf4c25266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e877e68b3576b2f5889dbe304d7b6ed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8a5098ba872a0b9c2bd36e5e8ac50268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653396aaa2f3188003b9b6ac1d317f2f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd2c93c3a3ef53a195cfdd688728ce270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c82e6b50c833e1dbe21e261ceec755271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69590c025c479426991ba4e087b212c4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab083311c640dd7112799a0a4410762b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a70824c951c2ff6537da9bafa0d366274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119c5685feb94516fc69b7c659ecb55275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068a12b9ee6fa930f97991eb175ecfe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542b9639f21e4bc20c96141f29cc824277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4408af7e663e568006d9eb1030663278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783f3ce04843a5849b31ab9682e61b2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9992a3c893c94df125be3566f5ad6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af879b91f0985f3df0adfd0cd3b4fbe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4db7acc2f38dae2d76394b462021fa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81755bad34d88c9840fff353470ac5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17162b8015504b792610e83bd913fb1c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390dcb3b230f1474ee41bfa7f658bce285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb8ceacbed993e5a8974272a60f06a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6421c344a73bc6c5d5744602fb50969287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b0e107e2dad1faec3a07f742ce5b7288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4431c2b29acaf7db7556e468db2011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf52377a8ce992782026606428576a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781143cac64689b68ae4bb04de8fb503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4176c27c57d6fb2791d84bd20dab4874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8266d21e82015df8c29dd1fce6b795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd15ab80f5d58fbd620f36c6134a0906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab047d00b474bfa5697f0ded1bc351fd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b158273cc80d48f24db4e56190e53b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a774f07c69a1213d128cfcaf859549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76bdd66e49543d110c34cb83a7d25d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1a0ca34b1a974af7e628434eebb7511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89565ae30fc747747e40e54ccfb12b2712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585063ccf54e85654deb631df2a4d90313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf60b6601e1e3f193d18d16d24993914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332ec7acec20a22d5c8b126b20d3a6515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1709cc9a3ec5ca7449df405ad887a3c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee76e7ad74e81453aaa2d970c992af117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965cff855129a3dd49ca84afd6abe6dc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245a56edbd2154c1fc3c42a82ad5dcd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5f82bdb85c25b57d1600945f5fad320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c299fee401624a028a8cac249c71221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d128d1647785e23279d8dcf9d0f452422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9915a32e5449ec3343e893db5e970c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9218cea051f5457a075600f80939d524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83928daf339fbdc74d42a029daadec3c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912eaa39aeb44dbb07019e9c828b1dd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d84f9468609806f04db46a4119c2f027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb88d1c8c3264042c998040a10c90e528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6ab09656f38c25799270715e0538c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6319826066f82f80feece1b5eac619d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d59a63a06e5ace239370e00c3a5a6031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b26f6db54ebf6c31d0770a4a99de532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57380e94bc1520bec5e1a1670c213bb033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af4db75618e838ed3f3248f5df2c2d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb4d35aaf3c6d1aa19f090595c852235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd6239d58c487a581c8544d1b6619836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22159f2f81b104bef3ca28f42d5a33137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b087e1d1d8a982988812742593cdb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff7c8dec08284f1844d0a3935217a139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c74fcf43bb287d6a84eba2fe034dc340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131383a8d965df0944e32a5fb608144a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf32966b58fae0f24a928dbf4b8816942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeebe79d64f30ec4987579a75c2f1b043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2171cb8c3e4d9b68f4a789b442d6db44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d72f8ae6523e40a87b21c319bb8c8e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c9ecb92665d874f6cd071a7af6c4a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1da9e126c9eb5f36a2362e502f0d9c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec605c8ff59b3f19d9d19068aa9db848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef18f27f35b5e265a2065afff3cf24349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514260aa248cf9cebf36dfb5a93e56a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7d768ad6b94fce644cfd4c1e2e49651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec86af149c5444ee166495adcd49e4352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1564ac37e278e4ff8249787efd9a753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8bcf4ce7e62336174458fd966c0dd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebcf8930f86a995cbf0779b221611e955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde11ed7f7fddf6b038585ef7858c3356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6893785b82912189864b2c129705a2357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc9c3eb338c4a9fe8ff0a6c66d0b2158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666078b57f8c8d8f8631bcbecb7404b659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc572a7da8b894b140c2494d6fa0c160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73291539d1312ef074825796d669702161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591ab99702fda29ce082e7da7188de962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d6142d636438c452fc27335bf316963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc576a252b91fc017d54ab470fec75664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73ec9a8abbd474c1faefbe39b602d865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77049d60a219bb9c2ef1bf26bea32266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e44c01ecda8b9fe8a8c3c0041490167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c70596d67912dcb193470cccf9cae268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ad15204286ad18c5d4f2e341b229a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e59822afb7e9ed907aea7d4d97083770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eede883fff257568c6c0e4de0d594b071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2cbb28437dc25b514812ab24bcdc4072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30f435f632c698dde8edb44e43979d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d60a11be28a38c4cfc9ef4516912e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54e1dee4b1fbb1235575807d995c4075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01777e68481b194c12a8ad86071ebfb176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b533b2ea099f677daccc072d1ec79677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1106b63e17b898f6e599e020683a2db78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed83eed2789da90fe892062227dc4079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4c1dc505ed0e2bb9678cda9252e0380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a638bf7a9d228c8c6e4b8e2d73c4781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a176b2a61f67bba17dc98b1d46eed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2174daa8a08c8c6922a05604c570e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9280746722ceb0144d0d3190249f32684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591c0fc1f0229a44a60b1bab7f93c3b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b1c1a68d575934423850615d7b9aa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5438228c4151944ac72b6c5ce527e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c75279f465ec5b03229d4bbc3f69d488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9b1467a709577980dd43704534f2289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a647ba75981eec2e5492fce30663590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf117cc8c6b117054cded2fe4d358f091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29627ad67d16127c6de8047bbe060be492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92c7435b163860f8c1db6e6f8da47893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8442c3cf183223ca8a9a44369c367e294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2137d2db57ec9cc11f7fe67bb86216895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158783330ed8773d2227154c35e4c5296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92505b68f45d256cb7d17bbdff04d4797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e8265bf4b31c1eb8786e08fcd4c5198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970c5cdeb53e0fbb956b365ad1f73f199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765d15edd0b44486999329902baaf09100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e976c32824b2f5b1b40fc23b58829101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d6c4609f6e0c78744beffbf07f647102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5b2097ef2e30aebc2d11c437f934e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a653e6aa3f5ad156b5446c22fa43c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f280ea65514a3389f5bdf55d69763105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400f7a28604757c0cbab48fcfd23f15106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81802e5a2855cb129045f5a04cc4ea94107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b48312ee173bc5060bdf4035ca8e10108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32969982da82daae2a3fd5e03ef4dc2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f90b7fc8a62c3678de83b9a50121b6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485910f83f3ff524c1e55942470f767111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9757d5808eb0aea9fa3619055bd5c8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93743f30e38f99be68861413e3032df3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5c594bf0bf3d2ca922bdae41acb63114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dadb152eb8d5a2ba7ab65146c032d7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300d42f2c90891b4ddd6a0ab00a14b4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b8bda00f4d8a74970049faa72a412117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba7e4d19c6c64a140366fdfbd33f38118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcac2f616856e201b233c2e06b53598119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e43ffdda618e4c257bd017003527b3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248cfbe3504e8f3dcee817671121df8b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0562e526367cbd3ba9cf6efe3ea41122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa544bafd25fde68e977e553c6ffa221123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf43a900ed3308a06849519d404bf9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1291cf6cdedebbf9dee9ee4e4181b5b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dcdfb182d495244370c4d43b86a1b2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a41dc120be64b0091f8b4dab4b35f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708072d00dd72b5e174861c89b087538128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a0ef4c498fb99c8864676a9f01c94129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f899a0b2bb139af1d6fa29928afe5d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a24c975049d22c89f4c571ba77356131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef44ece8824006153c08a249f210dfd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a340f597d7dbbc2932c674057f2609133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936185b2403da65aacaff64b9371cd8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a2be7cf79070636ef2bae7d197507135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7472f77693acc3cbf9d7f431c3ca4e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c845e59c06d6071a28de5d255fcfe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273c8f03822891a15bd664a3fe43577138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd1bb1fe04fc6892d9d40f9e910e88139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b6b4318d15fe7c0ba20c349109e47140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecfaf51399e9012af79338e1ca20e80141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6122f727cef533ecd53ee9469b8cc3f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e3d4203635595ee8ebaa8453e4e02143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59242de278bd633f7ece6d48ef08b0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034840d73ef9b1bc10782b0bb7edc2a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbec41c8d8d9cde23d9db5ed68ac96a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6850fe5d82ebb563481cce2e10d678147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72cd8bd133f2a927d3434dd5940d8ac148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb558122e173f0ace161f0987aa66f5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34c257b9ec6d30ec7d7506de9de820150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e746a04003572b038cb1967741d38c9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7b6676f69b48e95003464f74cd937152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0e3c387c3e7b9be5d5991c0454c40153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00feb036f44840edc13be0e9da9c50154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba959e23001f01d0bd970a84d3713c7b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddab02dea829a15bb4e916a4ef99b87156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6be0c9fc1dd78f672ee8ed186dc28157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21a199dd677e66a7daade362d35a8c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080fde2a5019f41812b64de8cec9fb79159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1dbbd070a8b0c1fa7634b003ce010160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d551090d006470db0436158c22b29e3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5688e35c1458a0687b98c532de29f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f2fae2de4da58e94d1912462cf62b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addeb70c676433e63297491cc7258755164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072486107882f92b09932aac40f5bac4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ad213382b653e8303a3bbcae1226c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf696d1f4888a4a9cf4d37534b2b20167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569a56626be52a0a92aa397dbcaee40168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ecad58ec9ed1f7fdc3c4f100b1172e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbe796810647883733c17a2c4464c9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1036018a1744a32574911fc6a7104171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8c644d1266f60816009ce8692642d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1a916118957175dcba420958dfa96173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608796fe3e7f7e35e86e81f58462501d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695fa5392159a26118e48a3fc918e878175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f59773922e83eb04013ebc9eb35d8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d680941a5bf4b15cd6637c474d7eee5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321de71843711357e527948ffa0baec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232da40723eb6fd8675ca54c746816a4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ceccb5fc6e8d9a7a7207528b10dac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c776c379375df7d227721127a316bd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49f9376556ad2c72245f79f2489277182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c447e8286eda10a47a437b37e2fb4e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569e3e5062a76a942589fd1fb828c95184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abebc055fc48cc1de2692ea537b6a778185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4eaf5510635955a68552a933c9c53f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33ae1d63c412c13e3b739454b60d6d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1358f2549e4a3abd49119b603a2e8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec848d3ef47218d34d2022fd603610c8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60961b190d57136bc9fb46c79ecf4e21190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b70889a2b566cb459bce629016ebca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279471943d425149a009e1d81faa69cd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af3db247553ac7e8187c81fbda1c15193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381357f26481bc9e2525db06607cd729194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7dba3f9b9b1e05f59a90773b58454d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626f1657100905bfd68ea7b47a0155a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48df57fc51b06ff609c77d2254a8f2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e72f4806b79bb7310f61164054d02198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7945f2f1f74211c645ce78e16a1b33199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7e214090307c3a7cba283942f1b83200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dddedb2308902229379675adba9711201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e69d49f2221e29dfb7471000f0f6b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa3a3979aca437b7a2d550ff92d8cd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab17dd900b03a8c6f40f8048aaadc7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f1eddf3babfcbf4cede154058eab9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8112d022b239c1e234efc73e11ed107206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78096c1c5346b6340dcfba790cb19ae207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88b1038e3301facad1b8c27ea59d59208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad209cfdb6c4c4f53314f8a9a0b77beb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dcdf5c99bd4fc231473aaa2a1d3949210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537c602acc80c822909304a6e736e91211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe319d5109a4fa869f9e94e943595a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515958c7666ecf1946d6ae301943d4a5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f0f71d39774fd4105970c127b4b60214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9407230f3ad5eb368f5f1e0e634590d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e4b4c547dff7a0cca327a1afc8305216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f330f5291ae30887741e464347cbf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4bac130fc211d614f475916385da8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a889c853bcd9e4f78cf52c9d9f50441219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f9c2dc64887b8a8cb04beee8e20f5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f93d3d853896954f2e0d5240169bd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313c82a5a3aa01298b67a0c61807c47222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b6a81b4f5bb577a5d18fa455109ae223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6db01edf5c39ee659810de3ff1e02224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47f204319129bf09b0b9b2fff5200d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ea1f018b0bd234b2a42a5500ca0ad226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292273bb29078a5733d464d42602e70227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237885bef8df9fe3d769a7bf5fcd88b7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acafb2e71f052d5264b153ed41fe1893229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01010e7b38fcf24a41417084b30e94230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c80e7f7032ab70e09b9b983a36708231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701babd343ffb1059b6eeb6472c0b02232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df58648876aafad50f6ffe47855735d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc2ed549b91817cb9e5f36c0602699234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b8a8eeb4fdf7faca1b15c08191f8a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2104acc482bb9f9658006f6321fc02aa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2a7c3feaf79029ec50a9371048f0e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee01e5b0a646cfc35599b441b01d2cc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83692ec3d15b364bb362fa92190ff38e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33518f0285a961e99075c957e7b0ee240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4bb0fa1aa07b638cc91daf723bbbe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994cea17b9ca07ba23283b4e59824f4a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006aea51501c841a910ce32b78b13ae243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd8f68cb021c31cf111c7681636bac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb06d7eb33c9686f141a58fec9c6f83245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01e38bf95bf8ddb805146a4dd23ae1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233bcb03246bb5216e78f1c85054be4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38fee61f3518f556b4969c71ac48ff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413be3ae6072797967debc922efb332249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18fdc83aabb93d1d4df8a8c20e8d854250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f54ea33b97645df6fdcfa2f1395178251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffdfabbb796e92662e739b80e90c2ab252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d933cd00ce9de563f37a504b64c099f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6516cc77fc5b5aed665fff6a292d47254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b1ce1282d2a27edabb3b7ba613885255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e7531b2f99aba9e429855923ea438256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d539f395fc972798c7b4392954964e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98632f516508c2c99bcc1f8cb9203260258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4d3d82aebdb03d934fed51951893e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1bb2234dcd43aa55f26e518f4129b0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab53f7dc6754490fd266eb65ad57b7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b770de9fb22cecdacc70ac52e9380c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc2574b9425b76dd822afaa20214a4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d4839a866ec12cc750303857d9707264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3329dfddb4e97f6b334431b5acaa1e4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ddd8247d781be34cdc78b913c0bd9a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667e5d60318f1bf66c9fb55b3633652267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea043ae7340df1bc2626ea4862b4b36268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79065e072ece42f74e48a21841a69158269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea4d4c63252ace5d4d88f84c2c7c89270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03308edb8ce4f236f59585d053d77479271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae38c53417b41e5929de9d2cc7c5d27272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2ae04ba84ba1c37d41bbc50a39d1c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038325175de906eb55f506c0b5472b1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138956a552eff5414c2ae38fd2459389275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab8de24785f7fd18ea990d40cb2a17276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8510e67e4fdcda135032cba88c93e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7555a75f10e880b431017b5d31e3150278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8619579a3d1fa5f355ea19ace1388279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ad2d070d44b0d7140c6f71cfc463e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01bc743adb75757468fb712eb2fc37281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c45d8e58a9954eaf6e05db0042300282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562aa5e104f14fa217b4eb7fac327de283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0805fbc50c3399eddfd7eea0c559169284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b67b20a0e278835c4c0eeb203280ff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598f4f2c3a87c9261f494ba971948b6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294a1c634e488ab5e58d526c9c4bbed287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a76863938b087e65c94f3fe05b6f31288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>