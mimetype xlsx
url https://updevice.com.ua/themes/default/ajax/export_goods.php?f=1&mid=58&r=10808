--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1288,51 +1288,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a47a3dd8b30028090daf164e2a45e61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4d7f11b887e90c5923734f18687c62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e314b04a0045194aee0f04e27c0fa103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a57c8419328f8f1b30663d6a214a364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914f25bec001c9ea65aa03725755d4f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d522f927ac80e3a1ef3ebf97c054d96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996a1371ffa02b3a5b8d15e8a554d3b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f6aa4534c15354fbaea8af15341978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a103961e7a1e8824d4057628f70ff0c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108883d1a33543c45187aed946208db610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152acbe08bdbadd3e2ab755cd428a68211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f0f9b5a6cb644ef8804db4607d60112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced345d3be26dbfccd522fb8fae560813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574defc121fbfaf83b0ad6bb3978826914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42827af296b263c0a2bbaabd70fbf115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345cfea259d5853d2e93ae4543dc8e1b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7453733dd1d87beb9df148d2ccbd8917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec813196732d57dd95eaf07c335d62b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f4573d440628bb29be15609380be319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3cfb42368c71a31e86e645eb89c9f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc795f1995073a5ac2ea1f0b84e26b1121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed639ec9f9b6d519c5e83e851b416822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740fe94e1143a1e32ff9a2bdeda859023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2cde0c15b0abeeeb0704ca3f5456924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bae58ef25c92e8218f374d9536688525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294127da0e62f62d5a1e302744cd94c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd981545afc77bca1e285cbc507fbe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114e9bb16c1592a6ed3751279700f9028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae94ba1397577e70ebf4c7aaaf67a5429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8fb5bb770a22e43dd3b9a19326b4a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22b8a378ababa10672a2168264a2c831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395824b23181ff54af57ffc96a2412dd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1afa91ea8538c12d77740dced9d43933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef483234518690d9b4acc18ab312f80034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d02ea8beb8e850dc6b9f3c20753d8e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f271c58f23b4f39dce034ff093b72f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f6a4347eb2e93e55e5b5229e9998237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e666b8d39d0e671b2ae70480788a638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea530e2df92851df0d0d861853ad1039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ced84425b073aae4074024639303840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82b973b0cc2e26e6bc1faf71064db541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf38f6ada382df8c4665278880347442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a81b7eeaa63379a2af088146af494143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375f31171b7c7c653c7f8bb1e93222144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcae5a23ca0eae8dc51b071d9c980ba45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90721200423598f799ce7ec159baa74d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f7dc7be81350069a269cbcc87d47147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa4307db03912eda1da994c1eaa93148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7afd1f3bbbe82b8d6cf81db44532c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15754288fb02873acc325fbe44ae9df950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec43947ada909a1ada6a6911142baa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bdf18b64541c7f5140ee7b50190c352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad696265923135dceabdaeb437367b153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed803c93147a81882b64d45a23d8a50154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4cdadc53ba1124382fd1d76d79eac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba00d63370aa6041be9d2dab661dfdf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6a7b59e9e7a920708d071a0223b5e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06264860ff83e7ec7ef0cbf553c4d158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d9a77d02212a8bdbcb14178211abb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77f8912c33a910a1335fb5d9b6d97d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cec699d3dd0d9d7395c3a60b2f2d1061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160279cb390d2e9391b1d5c4160380b762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f1029d57367d9f1430e41bd68efba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7ad3d83e1c46cd6e82ecfa7bc394f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d622f5dc64bb60f1812844ba032fa1465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da5a818877a0b24729f830dd0f7eff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff622e5c2fb071a9ecfcf5a7a7ce4a667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e11b09b0d40c38841d47caac9684968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12264b7bc0f185a24013db8f6dad9db169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba757b06f294976c54bc989ede4f77f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25b944fb6aa12a4c90f072293be5c971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33f3405c44ddd207be49120e2082e072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69d9a852947b1d6970b37fb99da6c473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b13a42790c999840970a5032121a7f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed283d9165cbdcc5074278210c4f8e275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa27c0cabefa7e5757d7d00ce2e5c4676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90240167ffa798f7ae59bd614e8a4777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662226e97e34a2d507e8e32ea8da63b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207a10766e6736c0f56a159f6ca726279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35454ad9cfa0d5107a58e8a8deaee5d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf63da5e5020e2bed1384b17a4ece2981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f89596d3485f0bfc319aaf79e022182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e8cb8d0af11c3ca6dbdf05231e01b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68edc9de92392e90d41a0d9a4801ab4184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f693902951cba90c565c13ea0609b585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f13331e12588e1d43967c19d1f95786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663c6a9185b0276b873d7165323a27587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c5faf05b5f927737da6c997ff8a5588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f07492ef17b84d9fdf2b8590b5c4c289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98989a4acc442f9eb85c0e8ed5049790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33bcf79f78f2f46e673cf7bb9a8282591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b14be883f8571b76da04168e509df92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5a8a138b4938c9a82fbb241f3633093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae8f06f546af4bce0d1e2b940a94e594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03dc0f8cb8bc59ae5fc355e82affdf795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676af3c92e0f85ac141833dee2a6c90e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53a7f1addb3adf069ce9fc62d3658d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a7560bfb921ad8dbae6138224cd7d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff908cd69494f96142c6300a65f164199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638e3eed4392533e8aa72261f88e57e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430819d8857ba7e43d4daf6112fbac9a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6c240ea18cd032865e6f82db4bf64102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54243622155342bdf4a7591ffc5900103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f59307c87290c6c9b52f78f0b7de9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d65b776a23078165425142c16cbd58105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cfe2ac4bebb282756b8c9d24356648106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb57443adea54232f8972a5916a8a8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe1a3b5afcc4ac373d2f9b171af615108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97394881e49ca9ff1dd13eb4e43075c4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578eb091eff4f1e15d3fb78b84bef02110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15189b749994da6bbcf49ad560e05dfd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48071762b0f9e5add51715ff9bd837b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80739333d37ae03b30050b8611f1501113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a6a41e9899fb9b70557368f65f195114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3fde5613c2e0e6c6cbd5ddae3c49f5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a15def63dc9405582330faaeb4895c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb314d92352326c936bbb9ead39fe17117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075e0d5dab56af31c7d1acefd4b759a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b553a75b78fef6b3ef889ca3e9621119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1b121ada24c042f6bc14075f98d8b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ee243561eabe81947654ba0b43ae7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0af719ccb0e804ba3fc5e3902ebee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9a28c9b9c66a701eff0369e6c10b4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618644c372250abe693d3249cb42e2e5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ec84580a6188b4aab3cfe2b77fe9e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32d089323d792d2654008e92430e3e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2722a948f04bdb38e878c5ae1e585127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e49899c73c485930f1a6c0afddaebc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b17f44293c9b88e01ee6d19e58fd69129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f08ecd380e54a20493907cfbac3bae130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26071ead65834ad7681c15d8d725e6f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18338fc750261ce354fe52a05ad5e11a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb35b4482bdec7cea9313f03d68c79133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef3cd6068d9f4b372117107ae32a10134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5520d05e7dc4e97ba7251805d01d4b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e675485ab32990b753d216cf355780136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47732b0ed07065aa675dd295f1117723137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016505d594d9735058f110f677831b18138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca1273c12c6107c2ff3623a5e7e5e5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f423702052ad9599bb7ab3655a8ddbb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf3009227405d1b8eb48ef027507b3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e780eda8569340200d54764ef01a9a3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1908042efdeb4b729a76379cb9244143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ee82e128a6ee4df48b214ca279d51144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546854d5fd10b70eddb86b55a2a5fe7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f20310fb3f02f4450309a5841c0a0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc578acd9bc09f1dd15ddb14e98c7ee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34faa237bbd5d023969d8535daf062148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f0ea454de4569b4bd5fb51908d181149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7b7ad3e9c77009cca391f6bdd3192150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff74654d599774dd95b586a41cffbf5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0e9035eda85d6579a7c67f803494f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f322a11e8ea544429ee6d11a7257d3b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98065cdd4fc405157b54ebd36ea03dd7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894828dafd238cfd1c637008a43e7b38155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c57c2a9a93402fab896523e5617501156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4a66a27ac88ed9266439b1b775ef5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3352b8be7904e14e96764fedd4cbe1f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7954d2ab9aea421b419bcdff150a9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205072883657907602978267958ff442160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdef66ef65072e9079e5cf236c26da1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f16d12ad04ea72b4df19ac462fb16c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2421d2cbf7aba6327efb8bac96155d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a6af83f111379514c1d3e1f6f7c20164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9888c58a480f3fa16f0d4571246cb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4ce40a3b45533208cccdf9a5bbd4a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad98b1094a338f1fea6373cc6804d40167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4291862a432c7624b6938abf3ce5f6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0bba2eded43fbbb9047506398e9207169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1902bbb561c7a67abe68c47c2c1d828170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc0c3e0284bd706f5da4e838d8bba1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117811ccf0b99c1be31293d445094ba7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11301893ffeb11b8b6bb8999eb5c1de8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0395d3f9a3524bab9d5235e473d02174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb37d5363e333f8def75f421e4e30df175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d98a56fda3e7d0858fcb866b24723f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9f512b43cb2735ffc458780448a66177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ddbede9a1ce1c6c76aa71291dec8de178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051360ac1cd01df7146e04b2da542e6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e640631c7f70bfdeac45602cfd4da180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a419cfaee62957e6bedd73e725a9f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b3de0d4d0d63d40b7517d3343914b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d58aedf83c4bac01caa270e5af4df183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ccb0dd6492ed268d73c97b9f894f6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823b14a493ce6f5cd2e727ef0cb704e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c867e24059713c35841293489fcc27c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e989eed779c3007989d0f6a0347aa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ac19d9e128f41f05a9f96fa1a6b42188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfedc29f07e461e09a77109d3cd14dd8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e66665b7920f5711bb95c316b1c1f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec0845a740668927424090fb5610e2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0941246ae10803c1eeeecee92507b68192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376203b3531b934c03760a473ae3c15193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3f4a1faa1e132197fa6cbd49eb51b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f22b99c8e0ef7b7346212f1418047195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17197cdcdb0c8c970902d279120dfb6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60d00ee0aadc0beb3dc94f5de6fe96197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18c7923d3be34d33640c06e2107a04198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e26518d4ddcb71910092722ede6bb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ce4b44c5477eb381857154b23622f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9a96e6d2f034e09238d5f284bfb03201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db8aeac15db81cf6e0b01aca5eb131202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb24c0744901c3c5df4c2296530ce4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30044e7f2abc64b612237f1cd15cfb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f3ef2670ff11fffa62606f89dfbe3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b32a2942d027c4c24157db0f69ef51206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acdf2020c8421283f733b15ddcf1019207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518fa930541a72f2ca32f8498afbe7f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0214616fd80d30b0ecfc79dba67857209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d77f463b0697219952d9ca714e8eee210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e108068a260ae71d31e64a80de1fa1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b5f822cedfc51aca67f6de11a9453212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbac93740b14cd533ca090b7cc706b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905c09dad868f57a7ad9ff0d85dd4a6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd56414b97ead79f31b28224984c73215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b795c2a9c8787a0b9dc443d240a03a9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374c4ae5ae1320d380fa91805a74084217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5ed40b73eef0f56ecffdff0ea1d4b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f40b187adf876c4bffb448ad4defaf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dcee2a0018361b5547a028f97993f9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f31a80ea6c16f897a389d1fee701a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769060e5228aa3b4d56a413068d107cf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4789a3256f7f98e2af715d33071229d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15585370ced783d232b3c40c7535051d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123f3098abc1a8ebe0f946286a27b38225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431be7a93f773c78cca5058848773d19226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa950817e60a5ab8e005e3dd700c01227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2be6b6f94b0d6959cd6d2df3b0e41f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe49d22a8d6067fbf81f14c3a0d9eb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48467418b962046ac5015f38b22ccf3e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db715da4b442c7ccb8a7a6a233c3445f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63d73770c69d7b0f99a64b1216cf22232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e220b60847cd57a03ed2dd5d5a025bd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575e1afb4a978fa85ed4325699e7e49234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2e79fd1e032e179273a447601a78f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c744bca0f4bbf333abd0cdcad627c0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff1590a40633f8dc05a855f859f5a4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700ce873869605178cffaa50c7d9e83238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca1325217606bea98ea32446aa8b00239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a6044a4b903a4a1d65f29046c3d92240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7389edfca6f5b3d78f38b23222bf0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe5497546e1eda205357e07bf9d092242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ae9770848e16f84f5f46eccd5a8ba243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e456eafc15c4ee6e351e171f63560244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c19cffd306c31d8fd37040ab89dec7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636aaa7e5f2165990744c3fefd05a4e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c86faa0ea640835b4dbf27f887fa10247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3af534da8f76aad7097098a328169248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ccdde3db7576405be6ee92e55e817c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722647737aee8f0b53863518e0db378250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5beab6e50b436d8c8987d17c4cbac251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971bd648eaafcf60180054dca15bfd46252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5d4499afb9a46298e7cb37a6ddc74253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9990232609a68f897a57c30d1d0f4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b49a1b1e2f33ddd000ce2895cb2a4d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280e503aad8125e917395c6a02b1f77256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6cc0ad6bb1e3ac6ae5d1a0cffb70aa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534ebf55b512a59af599034774f2026258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29cfd66d36c558406bd2c458157d759259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f96a9c747fb5712d98b8262e60daf3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ca460a513fb782de51f9d7acd5d46261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852461dd9ed1cc25e938dba1836b72c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0830dd519108517b550fc1df027226263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3c6dd1770d8afaae2bb0b9666d830264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca5ea79a010ee348cbf2f26d4ade65265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4e3bb69e28c25366e69ed2e1f6480266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae45767e5be5f333bc901a6270acb1d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d76eb1483f51254d22f40dd839f34f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b54232d3a117abc91e73c62aca1dc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c877a8aae9c9d9a5274d4f2e2b2d159270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caee2eace0bd906af1ed4cda846aadc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4877e07065dcbcab20916306687da4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a59d7cd0620b0a084d3392e3b435b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424e2b33b8cf1c870f89b6a70d4a610274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2c9b63324ec4d5ecf74934e347e76275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b0584690c648b1a057f2e50a11fca276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8dedbb11237e73f0a33f624ffa3fe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c74d694e2af5816b7b56766255bbb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fde6d967caf2360a9c3ee9fd87315d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46a69fb1a83756665e974645d764de280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796729134401134624d438e736d49410281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17a929abdb981ed977b6a7dcf3e008282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74643e03549168e80ea40ec56d86e4f6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2530dfd13fe291215d6c83b6170217284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06231c66aceb6e121053510eabaf1d08285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8a57cf497f7c4f7b253ffedc18b66286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef4dc7b961caf09355dc329fe066fa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fdd89698143c24725c9a11c6a143b3288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121b69815f2756112eef089c06b3fcc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ecd404c3c88efdd8c7277fdf10cc092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82277369bd5d9375157b8aaac63967f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f155c1fddd0fad3878617a4c150cb74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a562510a6d05203035b295ba0fd49a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca523896a1c439110a91991c03a2e16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b1cfa79966bd6dbc4fa29f89027357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d2c5a1c37ca59c7c09e2ac62457a78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab572f69acb0e5bcd62ddafcdc873209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df13fddf3c7cd40d810b7fba5cbed010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cecb95a6bb5f40fda24ac5a18d6098811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627883d228d34323824fbb44b6ea2a212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cdb396707e872aedc5ebc2716bcea313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97958e6149b1adba55134d337a4dc01f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d322a89a8d2f3d9b745bbc13b6c00d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc92cfa32b92b7c8bbc66eb3b7c312b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3149580a6a658c6b0de01fe06f04a8517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d975d11784aee696ae8432b6a7fa6718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26410e4e86a008e8500ee242202977cb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdff62e15af79772a8e633d4bb6ee8b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a124562ae553d8ff2332eeadf09f63121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c0b29cf608538d7ee5c67dbccceab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900acbcaad1bd916ad980e13f7529fac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a553d3c33f568bb31cdaa9bac781c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d05383077a2fb1d229b3b2b434dc0425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9459b92beb37f35febbf0b001d5a9a126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681c41f7f305142a59ae0dcef182aaf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9a29712f22281f02e1ba51913b91428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15769b6a1298882b0c9097e44a1d4f7d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63fc1a70c57b654813cb8c0c613564e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e21b471b0cf39e2692a7744efe1fc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16fbd54f7a110c4a1d3b96f7f7499132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93d3e653c2dc84f08f317bade3b31c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68eeae04113d7d01621548665c8360b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1834b410eb71fe1c393f55d40077cbb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05567476e932fcefc3911d40996a1add36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae885bcbf0c9d314fb497790d807b91937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab092a423f881f9efb4473fd0c1a1238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beacec28d7a4b6a45ce5c15c53a8ba639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbbcfeee02b1fe73664c2a92e810b3f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455f10888034af5eb18ae626ccf114b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88615a5402582c35fd2d012d01fc9442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dfb8efeb8a4cffb4617e683025694a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88719d70e64dbe1da2695d9ea63a313f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc846a3d2aabdac6fdb9e87ebc7ea2645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47508bb386d23ec11fd04c88e4f2ad046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274605dd83ff142fbff2977794873f7547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3726c68fc698faed4262b3fcbe67162a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27918ae55c3b1a13a0f50b090caa324c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f94f838df0505553e625ddd83d046d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eaa961ad608563266b997674e2660651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea8700c9795acd53a101aa4009244c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a64c33447d8af33f08d2e875c5a4253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad10cedac9d8ee5fa165d39433946f654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353727357fe5628837cbae5bec955a4a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d13659280895c80afd73af52ca74656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c80ad9b3717ffd0f48c0e90bcd00a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287113b9211e8f673e8979055a1eada058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e1baeb722510246127d573c08159359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded359dc3d5dd2b47857af857dd2ebbd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448edcd46cd94e07e1d19ec6bc8ef48161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3f81895340949ae0ea765bf37904762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2629eae784f16f1e4f6cc62037495f563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994da01894fbeb23eab33b42de2f30264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0febceb78df5ab30e756cee307f9bae065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a746e1cbd07ccaaa400038444cb2f1b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628efba07477e031d6b4924087cc415667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bdc478d92a8054b8c02e505ef696f568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55c580899592dbcaffd883a444753369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143efe3af131ad0cb5d77db3697bbff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8264f1c9939cd5c743bb0b5fc6369271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978af151d1b1e86463b26ef80fe96cc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6191823f9e2bc89ac888b3706c0c6673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9f882b094570ded4169517b53f8bb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcbe6063b5b6fb2d626420d79dc531775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602db54ed8c0501c602bd18161e338076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a75dcdb1fac35066f51770d4eb49b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff2efcc2cff1cb82600a334ebb9abc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4c98ebe0477ec1c1b2b02ccd776ad79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb619394698053b08c74485ff582c60b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e494eb96caaeb2abde84d5c4c9e4ae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b9380295b3466bce4016791fa8c6182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40267beb80004b0a03836aa6bd2a8a0083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb697fd1a326add6281f4c2eabec33584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5205ef57e4d24d0c7d04e3204eb2a985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821b45233b860e332f88c1e1e7632d086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eac7478fe229846ee6e0555b732b0687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7d7bb72bc675eaafaadfdeeb764d088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c86e2531d4b84c765cb3e4d7e02c6789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7976e5a78926a24fc9ea5be150e9e8a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc91d1f6082f0e34b4a70d368d4d47491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ddedbb75c67f36c110dbfaa3126d792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8592b2524463350cb41a72b87a8ad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208b75e455da702a86966e1db0e0f9e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65acce7a03ccdffd02fc98a11b2807b695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffeb8f5f51654b4b7cfcd43e8fb9b496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada06388e96389d580b2f848ee0b15597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89c42fcffd13bf9794f98d3fa8a68598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb3316d1993d71ec5d31a194aa3ae199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5da2c9fd1ac849a518d2796192f0e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f794a980347127a05990c11030fb50101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba086ed9ee716f8d914a072281801a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3cb585c8e746ca119655a99a57b23103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c20fb713000bccd9c1d01273e592fa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8eedb1d7bc11359364aea37946a6c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec56c36c116a17dc7148968b368d001106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e43fb7e8c64801cf169d8def1e8e6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71af07f4dc49f77b4c5da0e98b66b9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433cd9dec8cb9fb41056710644319d21109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f316c1e717963c20d1bd104de551b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6c5f2bffc1125ac19f3492872687d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055edf39ff5ab6be1bf377620539d48112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50508a282cc857b85fab4c24388dcd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00174f64185621f820f7291c058507114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b382404a31a1819350e4e834d5a4f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd31bffd6ddd33770524d67cc833045116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2ac382648e50ed2da1fee250e8943117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873390289134774c4ed26377a21eb8b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c706af0764b045c950e6e36fab405119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7956c281d97486de1e99f8b30e1de120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8c9483a4bce78d1f56a6ee70e2a45121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825466efd4a4413ddf7a8240e55e65e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ebe7d75741338fdb688679aa197d1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71a5cb70b65ccabb808bf2eab9dcd2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9b8b671f987b85e1658e5df0a0930125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386dafb5a4b51c34aaa68c64e19691e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85bfcc67be5ba269046f71fc9904e3e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b928e247ec3a05a3e0295074ca4dbb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445710193becd7c026e950cee073f3d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be4513a346f4e44a90051c28f0bcda130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2bc562d7b36da3508d3555cd9e4d2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec59282e3d3759cda64299f7dd5ee2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03c3e4ed112ee68ed574e79ea27c2d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37913fad8ff4be52ec3036db283638d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd663368f5117f0c4287f0169296737135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b844bc036293c279046401173fb633f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48735fda30b23ab64a9454b75e0961137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60b7e7293a0838ca7ac336a70d55c7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f988877d7dfc0fd097ff9e1bc064f89139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1c589b82d01c99d6ea9aca4a8ad10140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324828df96e16a7949b9ea19138c92b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7762a5892782d43e1deb28d922e0612142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1230ddb60764f480c4b59eb6bbaded6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8011d707118318ae27f23f925dd2b8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ee81f58f1479814b6491b707c9e33145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8b56ed4194fc8d3152eb9b2c015bb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2190aeb9c4ff76e9ad1a3ca297138147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62ee51f0f6e264525fa3d31f7cb0dd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710983fceb67789f0179e99529aefc80149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02b06fb91b3eaaeda6c1a9a4fbf1be150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d59d8d3e92a14086612441d19a75c3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d811b3d148fb2eb6be3a5ec198dab152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efedb4cb3d91faa9b8047445416172f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ae0375cfadd8bf8364dafe21e8979154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006fd8dae9c8fdeb841d1e262739abb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe569ce35bf4bb1eceb99c453e459c7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3156c1e35915aa10da03b65ade5648d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465cbd934c74e587c5c930c0766ba29e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70e66e26fc2fe1555fa1d0384717bf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59cd5b3255b91051d01a5d4de9a54d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c68f4aa881c5e9963b7d5a1a99ce7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d107f26b3b0ae34ff9ad9f653b2ee162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff769543d884a2709db91ef1e323aa6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84791c6d067f31b3213fdcdbf1f716ae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c908b12b957c52d1b884b588e41e1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b2858d6552bc0eb8030f782bb3d6b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06caf74b47dcf7c9c9311e12e95fbd8c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825164db8eb11481892e50f8c4dbb1c5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b8ec65d8eb324fa56b3902ba0afe3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020057bb6c18dc628612c3d7a5c3f6a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d42ccd8f74e1fe3fc2e2c839ddd776171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0214d194f1b4059872dc338229ae16172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd876a47d72f824f178cea9245880d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7925f68f833f056bf792f8f8eeb3d04174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd00863563fdd8d256a8cd83a24b1a4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78fd5cdce8a6e397c29a45de18e47e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193551f1faaa8f6a19e5e48523c66ce177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a66813e3c5bea2d548562c630c099178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c68a1d0a1f17be5f7a37a05ff3f64f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c0311b3edcacf204b32adc93bc705180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd39fd210be9b45ecb8dad2afa5a37181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a9deab62a17f9e267e1690e0a7900182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c50ea37c39cf0b0985d8221ef77ef6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c880b35d25a2c92663437350af54f72184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eaf43fe33761113e34ee1b8d865561185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a786afc310a09007bd6783eeba153e8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f1e161d60f4bec7e4a369309710fe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05dff6faabc5a6a7e8e50295ba6fee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceac6ed40aa1d6cd2f13835cb28bd19189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff4bff49277b74387a224f0dcdd920190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78410fa3c1fd2eb0f2d7fd1218440d98191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364f90598b3b58c863446822552808c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154b75dac40144de3476c378bf10b7c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c0aca98f693f4dfaf2962584057d7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f203a2f3df4bdab11002e6fcf142163195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592368c953691809eb6133306d9bfd6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db13731ba369aef5227f9932ea27f65197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a97f6ffa97c296cf2d7bb8cb456df198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11621badf826b0edec3453218e3ba3ba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a80a5dd931bf0bd98787cbfba04243200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3518e49d61fe0cfd974878b9096cc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a09d87a76fbd5e58226e7e1153760c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530c96939aadfa4fc462e096a95e8c6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9907dc3eb12685bc90fc180232d67f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40dea41131b569f610c8136152db29205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58a65d6ee76e6d45a9d94244b4b937206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871d573bd8b804def954649936949b0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ce4ea236c3c387d1afc0e246c64a1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56648f56609642be49013f3dff3bad6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783fba2862fb2d0b1baa141bf50ba570210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeaa91b17d7ee70f21434c6c6221cbc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245b19f921f8acd543b3dd5b490c39e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aff9afd3e94e6138d852c50d733a50213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9562149a9673a57369b01c6f3afea4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9559d926746ccdb3dd12bfc958814c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b377f162a603535d7c0e6eb0b7261216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a7625f7a55405c3709b919893c359217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a95d53d902d4233859793dc165a29218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f68b7e916961c679779a2f1372107f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ce1d6f82649e2279337313476095f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14a6325b9c54fef4c17165dced6dfd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f52f3528fe4205893218689e28e4f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20ac3657e3f8fc73d330ad444770f3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb577190fdfb8d2071eba4d0eda30329224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0c81a901d6413bfb8beadb2220fca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdcdcbfafec21aa46452a6c9e973f2b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566f3c67a3f24161153b06030ce8a7f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602a2de989d5935f5ae39a76f59d28a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f6daf78e8a4a4a04ec76d384c0749229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30ab12eb4411524ba0090e9e94bca9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021dde5d9c5ebf8a3e45da5664d3ba2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f007ceaa18ebc4a1d2dbc1b25153b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99938c81c2b8c6eb9ed1d3087cb051f3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125fe36d8d034516e36ac52bba864f6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298fd2648c0aaac293836d6d3e9a9931235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97a9e52c0fe4f4ea84e9b552506941236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cda2796d4c28371cb892e28989e2d8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8f9d85e3b88946de1263011d5b8ad238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c07fef2e40a8392f2f04c6893f25f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814743bd0ba11dcdc02d1e6b3abeb46d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bef9d95895d84fcaf30eba099622d2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7266afe57ef1aa1e3d844c72ddd576242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e4676b83fb9dd8a02937c32ee61be243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a8705173adf27340c8bb8f2a6a7f2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d230c03e447565a4437462291618a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64968ad2c6081dc5317b32f70935fb0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786229553277f1b0fee3e7bc0e8df6c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45fe955db12226704a2a5a0b0aedb1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff45a72df6763b0c5950aa5aecec69f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bcfdd36c1c8ec3fda3bc496585969c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70750a4b7354f617d0f53f48b10b11dc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddec42d2bc518d707f2912f066d5249252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb23b7b4d2e1e00d772e4558186346d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae561f84747ef49756955a3db83ee1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f9364f040879e5caeb9e258b727a3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88d531910e3c6780a26677eaf7c43e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0896b24433382cc50a146577873aa2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656bb6c651c33295fcee09cc90abf62258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c802253f422c069b62db60e983381f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99438cafd7d91fa78b0170d6a372cfd0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8daaf928cbb0ebfd0b41b77fbbb7804261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79b30fa6713698a772862b5fee7d8f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901dc3380e1601c0139a8db9a5c0df3b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe839d520f0b70ea520320a324a5110264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47b27c5dd66ee8846d75c80be0634a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8d2097606b02462f4534cc240f4f3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e20c3d87d3456754f6c806ef5b87fb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdba836fee725e72a7ac20959c25652268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa64a698e169b8589f4a3156db48bcf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a9b2e828d8bb57b4e7c815a787d9c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0c3e434dd80ca8f3ce15f0cc61865271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b938d6e79e98c9a458bf94d2d9c67272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637fdccd8d5d1924b04b5df5342a8c1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42509525128a9a86728d00755eddf4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cadbe8327d4283ca48101521fa57398275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e6c09e7580b9539370ed6b7492eb9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471970942d4eff107b8fafdcf45e6e8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9282c0567b5ed50d70241170ce16d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823817971a3615d869b257313bdf147e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3bd2cb7a880be690c9c9fc04e2baa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56299d9c8cf8a3379136ae012369bdba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3464f584ef403f1434069c9c8bf74282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ea194c06616552bd11ee8d00cceca283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcddda13a15e6f4ed6e54a931d74356b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3228ff07b400ed8bfd5e57421d615285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4507fed11e9350f61197d73a71938a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba6539c226a8a8f218a789fcb73f8c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5934c46e5971194268fc04506b0c50288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>