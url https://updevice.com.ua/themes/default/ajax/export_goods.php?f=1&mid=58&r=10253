--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1288,51 +1288,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a907e19623ad1f9939098d3300b381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33408d39e58be8c8844041091ca688e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053c9cc4232049ffdefaea4397ad8fa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f783f0542e0a51a88d6f1d971676b84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29482041a1e7a61ae84ef85e0355d0f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349fb5bd961adeccf0e991693ff7e616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3901d0d883b55948f99f5af33d4017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef50479a3fa3fe505c677e29e64eaea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267697a006ad8f27eaacd848d54bbde9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defcd89325ab95717a1fb7ca8d4af96210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb33e6ab120fede8d00f1f8a47d63511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80722a1eaed32812c6a5907def703012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96516a6faaee1f711926e58f4a1a7c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc47295ed37d1210880f219eac7c63314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15383508a21e3ab2280530db20858f815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9daf52249a01943376bceba10cb1c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503aa81dbc4b8d359efc231d2c5603b317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11134de6eff30f75f36429d64d2024a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220351d1677dbcd16930bc92aad7002f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9ff11bd1e85fb319e578f5e93756e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7cc4379b5d1269ca528a4be3c537b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05614eee06ae481f85f13023bf8eb5eb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799bf94a862f450eca05c6fe435c075123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc947800214cfce79782b3821aa55e6824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8edfcdd55549f8ba7304bb20b13d3c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99eb45e77f7b2ed20d928b83a6c387626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5ab8a3419ee582f83810cbc769d1227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c08a037dad1d424507592054161c3c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a35a9da28db4266fd589729852fac529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abe80e7438a653c81b8618c5c2e89a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeeced2e6c0684bd1196a82154946f131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce8efb9c51e65a7785551d126630da32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637669dc92005172916c1891c49c17133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af8289861171b87a4899ff43109fda34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af23005dbcf4252b5af8b4f099584935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cfd3178fea2363448ecaf17cb3fa2e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733374eace020a7a9da77152e65e59b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70369ada938a63932dbd421564726db738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d6ea35712c4643538f42a38e3e53239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725581d0bc120f982df947eff6ba31140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d12933da249bde8e0639927b2d64841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281816bc3fb84c566662cb8c6db2e04442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f73f8727374c711d8433d2841f85343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80228759c77034ce3addd4dd76b30344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8727f0f60d8dc2fee93fee9bad9cfe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f7b92c8297474a11696571fda172946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea74626e2b4b044d35dbdcd7fb4d1a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443193ed832e6dfa6741c0357f5010648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146cc4f210ac5875e9a2e95f3c50ca549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3086e48138428074175755774b4bf950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf1e1b2df2339c07979711dcf2f8c751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050c0d2bf1d48e0505b582478ab8a4a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1e94f7501a29e9f92b0f23241939153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e60373b1cfd1ef2f65008fd270db454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13514c88b0fcc4a9b4373b7f90c21b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29972121fa0f959414cedafbb4d15256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5633598f19f6bdf26c358a9a84cb257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229005275a3d66b62a5b0d78f06193b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8615b400d771624747feab5071c2da59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad617a465c9ef7a414bbf755fe544d2760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65527bb9a8d688cfa35b4dbee5ec9a9061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf2c77a2150f5f1f4551210fb5773d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176d6756074b0879c189c3da54eb58063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1560e7ca991214e3a44aa6479e5f7764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048da78c66dc499df4ccedf805a8aea65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024ca82837b5303c5458150abd7558866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2be3247067a77ce58b7cd1c8c28b0067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c42ca667ffdaa0bf38a31b0baeb1fb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74aebacf12ddec1aa0563d81e9231ef69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d526e1b9d0d61938100ba2b7cd96770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4a89ad8f3adc68d12c9a69e7264f671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a28ea7c58b445fa738f78dfa48caf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189b61f545fa46873421f625bf1557d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0236732cefd7974757db0a699bcc474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a09e6e5bcde7ded610d40108d6de8775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01e3ab49696556d5e0713a2b2f10d576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623381b4cf3c5f3a4b815550615d613e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd37ffe46c2069c480cddeff257b8d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba49221a8dd80a59c544239d6c7876f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662ffdcd99dc44c247ecb0fd4eadfaa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a603fe7dc1232d3ab0d3d459f26aa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9f61eef3d8d130104d700c5c39d2e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f57dde118912a68851a9e3076291d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522242423aa07d27575bf9029e29aa284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a307730f262aad7e1f932cd25f9e5b785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba61b394ac567f3a955e6404e1ffc8486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64555406b2919e5fc8fa64edec0d71d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc366b4a0be464adc5785a93c180921b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f4fbd6bc475f71ca020446da882c089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836255229209d1cebec2d9be019ba0d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62f4074a6e5b8e7a30525cb525a27591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52059049ebeda29f1150f0e107e3908292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734c3ccce369e95c526caebb2ae926393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd514e604f8cea433da23a043d290df794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f65c63f1d88d3ffe06d3a9dbe15db295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5db6512455dc73a3bad32f1b54572396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58a25e4463594ad2e38d7e0c36542397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4d957a37de1378bd6a3c1323f673f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62f0b07b875acf5fc4ef41c34ed38099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cfdd403d480914a2adf23281a3d855100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a214eef34c18f838f3e0d7a6876825c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875a5cd0ccfd4681431e587d582fb99102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87068cc6ce5d5494f7037d9e7547954d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88526951998a28c68a5309f05e481bce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e41548f0ff1ca7345a477926d37ce9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6152eb02ef4e476b61195c9c2faee38106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb52712d2c6bdd4d1e18103856b526107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a6f8cb77b2a2e0c5780415d4bb793108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837bfccd4f32da23766cd888bb875f48109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31ccb031d9b835baaa26d4da728d2a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6ad79d1138c2eea680ea82f688be0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ed18717d2ffd028e23cdb83200c7b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656dbf0b9c0a9cc08708d23a50753cd6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f862534fd7160a885514590bfa1a0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419e6be1398deb3abe1e3e059f40f57115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acccba9d1f02dc7d65f33aef7b7bb5a5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06947a68081c2dcc3c300c24c974f1e5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9f59550d9a11b13314ffa3ac00197118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a597766b693e9f1ac9c389ff4afc19119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423aeb71b3b5fc8756d3031c0c1bf02120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ed4566272586e6f9811f3a60827f8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f821c26186a925b099455ad36d86f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97c6d8ff0686a76509bda7ab99ac29123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5e0f23b04d6cd8e2a08d85b573b55124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833be451c583ff99e0ae2b799a6d48fd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c49c7ff0f985b3b63f7735e38746d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a6786a1fb7021e01a95922632d35e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ef370266d17c8e27f0b80947da54c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7dc3d8fcd3c610f4e0f5aeb7dfda4c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7533f630afa5c118ca5b21506a2a4c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118256232c7dc056f94b65e87f96298b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e451f4c1fc93c6e5d60fa3014a446f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45059ddf9c59d75da19dc96b2c5715133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9b070cf14fc3e69d67b855625be96134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865fa0ca7616a56a1336647b1eecd3e8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb90c36698b67ccd2a692376386a726136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aaa6c05b0b4720fa7041eae0c7edc7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5998f23fc6dfd821bcf09cce9e2466138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c74dd53bb94dbd4564d2fdc7ed076139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a497d0ceba6d75d8b59c5f91c9e0e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533b61fe4f14fd119b2219d3a8fe04a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16745798c0764bca2b6945a7e5b127e8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f577818d1f1669e57cade5be6f6c1b3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc21f1d813feb87d5e4ed156902bfa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f65f2df6ac1f4475b7faf1286ddd09145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942402c4b5a1008c1af0df77026a5cd4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b8c5883b11e6ca4e0294bd18d6d53147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53501a604d43ce38aec98a4133f9c38148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5da1a3841dbf0e03e232eea4f9452149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383de3cba0ae0a6dde1a369717cddd6a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05506ef0aff2b3889f57663098b16df151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7421b4ed1408794fda637248b540d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a34025b73855d21deb9bfaa96f991153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59f8324c92d6e09fa6cb0951acb697154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f30d4fafbb20f44dcae1738ee712c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd63af26fe6434ed9c2748104dca09156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab263249d99ae69e3b485a408ec5ef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6c3bd69d66e55d4bc903b5a2eb6c1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a612e87bb66c2aa50e6c84dc51230dc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdba778d2028f7b9ebd8da7c049fb07160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe237517ccd67af1a53eb4274812b62161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900bd4e725ec606b3c987d19709ef47162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af09f335d67b7ac509df438b763fc4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3304b04d3caf0480ec8129bf7db50164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b7fed7ac18e13a8d36506df9aac6c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f48f85d9a343ef75aa4fa6eb21a34d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f377fdd88918528ecacf329937a32167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb123e1efb18c40e75033a928e5af8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb795768b9c3b78fff7ccf6e21120fd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9fb44e979d96c8be8ca8c39f92442170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c73173be144d674a24695b28e4d32171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16858201d5ba75f6a34caa0a55c61d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa9c81fd4f7dabfee21b5b7b40ea6b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2311b18220773a6dbdfcae552ac33174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ea684bb608e39056d3cea16f30b77175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4213189b3641e81a10c11176a762e7b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5959761046d84fd8b570a9ae3f9ef5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fdd33ae115556d116b9e9a15d4e4d2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e1cdbd82a2a874b34bca1911b29e7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54ec0a98de7ee953a60f3571e6f851180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc50ef2efb0c5b38a4b43b1f957cbe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea496dacbd8edb0c26ac6e1a9272f8b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57174d3d2c5788a2105cb33a12ab2f7f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477058efa4a5e335bfedf0a71de6673184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe755eeba6f063b1e0c3585dee0a461185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874585504d13f29b2ed0a796744ac6b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26902205d8f673edd7ab1bebc31f7b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14fd77a25ab8674cab2786678e4591188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed50c2fcba8a0b907319650fd3b5c5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d058b5387856b64b1c1e4bdacd57b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fde713750dc35a6731d0bcb68ef84b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241efbf3e8fec5dd376d28730add7b7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b653d15688a73d8cd1f9b9c73daa83193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580f1f2e3fec7eb4d1c51c4ad1344d0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef92dcfb3b56da65599d9b7a5e0f939195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04235506960e5cb8e09e09b8997d27e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5946c9ecc7952b7acb2e221a168d3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c43c44027c3a3567064949fc41316198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67f5b113c3e1d6a8cada22f08cf675199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55f0244c957b7fcdf0852e0174fcb7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6243f216870e435803fba4cabefda201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662035180f3be053d18c7cff9dd80bf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075ac5a68af8e73b3a738941ea18e45203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba86feb5e7c7cea92a2697ee3b5f69204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7de3eae4d429c2cef565ecedabac18205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966286ff4d2bab3f320683fd41598e1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd2fea406414f9a5ba107638af46ce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a434bf75d2711dea34f0b8ac493117208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa1494ea0cfff2ba6fbfd0ebf439e5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfbce40dce93d7b8b7a3effb20a149c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05011e385c6403cf3392d69af7cfb82c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769c6d423686fad1ff38ccae2dbd9f6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ec7e6b15f4fbc9d7001f4cd4d3160213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde64c1f14086ab9c2bed3dba7a86b2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df064568e0665a17ec4215d6c08d385215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8d7b83500e9562fac07a498491ac2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916f6f411daa592f975eaf96b804b9b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233d75ea414b36ffb03b99312b521d2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f76b72ac699bb4e66aa6d08b37f5f4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c16ed9788e1f72bf0247a5751cf580220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbff46c812acd99702dae789aa80bfa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f72643bd99746d167fdba9eb0779b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb1d120e5205cc0b07b293eda4e293223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ead436e4dbdba251ee26a61ef92b99224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ca27550abd92c518863a493b35193225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa7527ec673e47ef10aa36b8be9661226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d00acc9a373bb20a559d9eaf75a9e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280dd0e2da6d49292d9a6f49596a1e29228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb739b7e741e46aca89994a6a878f68229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15af65197a73709de784c1ce80b3b26230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04307b87216db4ae089fc5509c93a47231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50182a4435fdf8b46e95f69773c0c07b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e718e394d6a6fd2d70e14509553ae3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6fa71eb761badc1774cffa3c8f4421234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278e04be4600a1b56f4b741814b9f3d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff981db16a9895958ca7f0c350a158236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9a77a00987e6a29b77abb14a0b634237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e76f0fefc9d76519be112c6b7fd26238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aeb724557665acf3476d5f5d570f6e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbfeba86239063e33c230a2db791fb3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c9b32bcb50f052a35e67b7fa501f0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27355aa70a7ee1220336a1ae1f1e617242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d2c6bd38f1151785e750723457923243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa14d095afa76658aba2b811dd82acd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122a4cbe9349b8666220b3da3d35fc1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00bc24dabde1b43ab512607b429c04246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd3dca6b0004b79a3ab880c9326b04247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1f2a821bf4a2baf5d29921caf45b3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e776ae9cfdac26b288c36a982be68249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c832dae7c3af1e290221b35f452aa5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbf70f51f3fa685a0fdec6f33db15f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a8d366c3da77dde8c917b3ab51a75252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651c70c9c3c1cd6fc0ae8be1ce6bda1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734e4f722699f6c464a3f8d763e33ae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79686885a3190c47581a5704aa9d2bd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679dda14f935a341c0970a50b17e0a60256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc86b6c0ca983c05a6c1115969f6ca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c958d6910daf9315569cbb94650cc02258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c4b24cc79014b4685055744c9b115259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2338255a4c5709d3da699c9ab2f1b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264aedc038ca727765b0b687501661c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26ba120415018ca5b8f573c090b424262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122d2e64d527ba27f3d8e8dcde2fb40263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71f1edcc45d7caa05a5f34f3e4cedf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3186e9cea147be03c88b4f11cd55a5a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415918502868841335a6c74ab216e45266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf1b01e031d3cc3d0db87082112df2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a1143a60c80d951bd0ad0a2a879fe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3929da9a0afb0aa793eaab8e19e411269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00df6a8fb45eab5e37f1abb37c6a3a2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df78cf50e87e315d0f0a5c1fc2cb5e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b81d1aa21e8215c9f461f50d8d2f9c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68f3620d3d5117f73f886512dc6c17273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f9e3d12b247893cca91e332b66770274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa2d5210a21704b59960447c5f7b6c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eaff888ad3e53d43397906656b0dd0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1199e1a320b1cc5b374d5ec1dab82277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3a480b07841790d39bd7e4fa015ee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b916b136b549b0ce7481aebfeddfd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999178c1a06924acd0c55e7276bbbc6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a798881149c00aebb7037fb38185e13281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c540eb978d4a1d17a8346c7c9e22a55282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995c0e7fc66bd87d9182324d09fb9c1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6af7597aad18009c2f23f869f5172284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220d276bfc964dbe7b2a396e177bc34285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40580d2263dfc1c98ab627db0e6c85286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbffd6ab1dc3792825e4e4bcc75e630f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8049a9ac2612baeac044448cb4675e0288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6916b564939b00319c715e8c245a1a21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c95797af4c596489e03df948109b0c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daecb99a477481bea4586ada07309953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7988358e9f749aead38c2fcaed2da34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa69318d7c8035ff5cdda01de8513a15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797f9792275d3015de0c4c7121fc0be6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dbbd5b7046ed69256f6b49b5487ea87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537d291407c8d5459c350731eb524068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15401577c0bb13f53150e1f501e3584f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84903ee21d469356f9a1e6495f6fed9110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc439f8cbe00d409f0fbfe34545e567e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903952125cdba4bed2c68d11813ddf1812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf125d5db0586ddcf5eee55df8b2d713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ed440aee534967440ef0f260c52c314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288acbb8f087598be987899896ceaded15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3c94dcd170f1e611e1b43fed84c8e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506e88258e006a20d0c104f83e1daa017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1d9401d5ad17f7fcf8fb56028ab8a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f2505726001bc98ff0104755cd50f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920a39921b228ac01f872e24c49f00820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975a4a7483fe98e5f350d27c1b0fe9921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26ab1cfcb0ca53abfcdfcd5f693c2122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a11f503b209ee8e514dd1ab6cc6ec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491ec92dac4d145a792e0128befd3f224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563ae08b87a9f12b37ed6872db3535725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4d1066bf7dd57d83f6860ec247cf226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4de166f2ca5cb80c63d9e5909213327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f2edd0ab846772889b08a9da0b8f028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ee1c1d8858a409476179b3e174a0629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43923df1b82f1948701f95b6634fe930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02f17de8b9e3c1f3a0d7bc1ab24f8531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1d69fc140453ef1240b570376cc7f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b6b2544888dbf5b54d3975a4731f133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08453a9f46e78c2c5aaabd4a2855fc1a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acef843c33b0b8a36ca187b328a1b8435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae96c6900eaed0c678cc135ca54d3436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3aa090cd5e3f1f6282e17cdfa444d637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96470b5209059ada7a0bd18f8584fbeb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc299924664d5851d56a2a6050b68c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecae6ac858c3ee5fc92f5545a334bdc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9521ec393cb7400eb3f835cd91322541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a640b1b1bb1b95fcdbc86ddd72e43842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72a984aa99ac6bbe08dda832ec5bf743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1f6b07b2ac3ccce005c4466b47dc044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2d79ae8e7dce44d09261bbc45e9ab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b5e1302ec6cace386ff876669686746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03a948ec18846d06f51f3b17a46cd147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a22a8d8d09b1ec88e7b2abb11b83a848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02b7e5a5ff6fc15ef78f257e45007149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a7818d2d401bbf9250cafaf3c844150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500d3866be62a0234e814d56c95ca3a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ec28ed24946a2895dc778208f577a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3d8341963b75a4b9bea35b098098953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd959b80f5c56484d42b01c57e740f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca0a7da9f872f4a7be425d06a9069655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd35b5fab83e10af917ce793d775fae56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58227c5ed1857ac56c7df6b17f46289357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d1772698bd93ca4200fbac9cca82358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd785bef8a1abbddf77e137dce1169b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc9466d19ea08546765d7fc442c08160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054509670b819fbd44d68fde78a7e1361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879af6f72bf9def2e4ff4b6e11d0428d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d9c3e715aaecbad534df6dde4e85c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5599e69c50ada114bac9458fc480c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadda203274474a487a156b585eab20365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb35e5e2cd73e0b95307df868a91cb066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41608fcf5121bcc3d2fa8765ce2da7ef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a809f677712aaba09ac91c33a82e17768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e2ccc46ca5846f7af4fd3ed82dedc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef5a78a224ec744a9db307a868250f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1616a517a2d33c7de9869579aac3e771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d68c211573ae2e4b2f9030108ce77272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d7238d3dd4cbe1fc20a1a45a5c81273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0cb13621a6a139be3c0c26843a53ff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db555ae1009d160557c2e1030862bd175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6714e650aab1aa33657c0f2e65f4d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678400bf613eaf3e9907de526480d63b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c99e7a914d692c091655e44016a9f278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4db8ca6ed4b6c575140b7c50688bc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3218c2e799cccbc7e0b799d9352fe580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e151f395562ea2f1a78cabe57e2d681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0b814ea124be5d7904342d2d7e2a582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6544dedadbee3761080568099ff73ea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39881b0a1af7bc7db3996bef68eea1b884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8421fa94c46bc34043f6e939c94da85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cfd9b81929843bdf56b68ab20d1fe886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb82ac28d7dfc834bf090cda218ff587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29c71575f825390c6029fa8c005caa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7557909c51d649856306fe232ecb6d589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84ccc92719431f7a28dffc6c0efef790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780a165338524b9accfcd67f00cb41891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a1850fbc7651dd1b9a194a124c6f392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35280de6b862278d7b2ad30a2fe5a2e893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49970c19cb91585584c9b0e23d629a6d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b3fbd0e057575482e8e2f5f6fd4a895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a547b1a1825ff7d35c6e322cc4691f396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89340299602ea4041e7380f971999297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203f90c587846e31d25ec688e05c63698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ff7559350671c13b19b58668674c599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753553b26ceee4e8780c3aa85be1293100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb8426db15baf3dba616c3064e80da101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec615049cdf354aaa2fc22df06ddc30102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0474ffc129772593ee3bfbea6646a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e33e2691d1ee11e6b3f01d6c7c22e0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca43ad2b206a47628f2be84efd26f8d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dea95251308b98cc636e690f27fc78106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a23467dbc307216b32c381365a4287107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741d776ac940570aa84d690d6ffb4eb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327c6354243f3901b2828c36c694c81109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e8be6be13b2e1d6da46f15ff9726c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e198d50fb20d39c52b63ec2ee01c44111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163ace852582cb21dafd0355b250083112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5f00ff9e89be06f30e42b8276f5e3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a735bd9f902bb083db5af82c4dd3d5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d79de4b7e616d9555bd4a904cebaf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058a319f9b568fc454e4fff0acd7987116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae49492aa47279200cb6194e4a5240117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a02560e3f2f403b4fd8c3c869b92e6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66524b2c6fab632b258473ed5043fe1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9158f8ae4456d8843fd3e48798130d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616ef7ba9f71af8a594315d5625b3f5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cce7cd1c3b8fa4e12f3f70685f683b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ec8db534f37b282f5a153bdd31a1a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7853dc30d739221b91236d7b52e0190124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8800428476b5c9a70ee4393930854125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9ec47e94126d80b2d309abe305933126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d04a6a36f96ee08967ae268a960d22127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0647eb70df2a1d7be9ec50c98b4b7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6e3c803814da2e7ea39377e36eddf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313d77a8b5194b98848f113919c245f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eac5780b6f9181d78a495e351f99f5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806fafeca92c86d11b972755678c8636132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4b401319ddf3e01b5cf778aceff96133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe3165c858a2046d5813917550e8f8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b24a7db95cdac2f3ff29797002c036135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520f1491d2ef2accc3f5bd0093054f7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f463056a8ebf20df04c1cf1558b15137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8167c9bfbf6e3c6cc98f48fb70ddd2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9cdc21945687b8664092fb9442836139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd951c715a0434525619b81495eeed2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be60ddc4de69a66b979ab22bdff841141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e612cdfbdaa9e638ea169ba8a3799f1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7986ec7738e55a8c30b9ea5d199c77e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a38025f6a8f520c0765f3cd9c3cb0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee59da6a2cb2efe7c78178f3cd1195145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39a5d8061c40cdef5e49769aa34076146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7065dd9fbd3429b5323a6d8464824dc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ac9efb8b72ebb5b97ad8ea8a5a177148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe121109f1a6726bcd3a59779cffb1b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d845a3cf288554340155e4eef2e87b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40298e68838410349e33f785e323a1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cccc85e1a4c3df31af7435200f2d905152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8340b8a140f26fefae377a38e0d9a6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4ec4e9a4465a8370c2c112aa94e41154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08971cc00b4354464d8d574be18ed95c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d32d2f7befdcdddd64200080f9d315156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01edbe99057f91953d7141b46ec864157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a7afa8c45e5e94d856a4751f71e5d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705de42d28f5048e33e9b098b6159764159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25760754fa2cbe08e939dc2f131ba63160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4021726129f3862cbe7df9d63177a3d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e5dc7ec5252dddf0a5e522719ac4b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b628472ec652744ff9f45938a9bc8b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d2308fce2fb1db49c645a1855622b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03da4d519b7f4613c1176fc5c897a6b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe68eda6392b32262220f1b5d6505a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a6b33baca467368a12882f1b1616e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ebd491c83c4cfbe7d87a242e107044168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15a051df75c6823741f28b27c73bcf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498a9caddbebc8f9a355ebeab17ac79170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcfd3dfe44b45dc7d16f16d5ef61730171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ddb8a1541358675fbf823060190cee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6032c084b346ddda1c6086b600b068173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c99e6a0a26981f49a85a5463dad365174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc016759b0dc6b9cc59b2f9844a741b7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47647e2e297fef26204c069c383629176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f46a0ed6a000459f0078fc3fd397bc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264923cc349e99b2e26be6544a2a297e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa6a109776bde973ece95b51c005ca179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f3a73e448aef91d598ec70140b217180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004725a6f4c83ecab37f34793bd1213c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2471440f602268e1a88e6ae920dde7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca74788e99909354bde7991eaa4adc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca60151d03944b45f4d33f9abe57de184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a66b02346ea1e8531a7be24ed032d7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4fba50a032e388c40f6c7cf512ab4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5139bee49818e9a00f5468dc40475b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1781ccf78ec290baf28f2e38f32d7ff188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c23cba51c0ee7a309a58bbcec3b97189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffe34a71dc105bfb5fec04e01c45d9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f200efba5cebcf59c3700dcd753710191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9dd732e4c834261568a7109e59f53192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6382e235856af9df9bf44d781a157193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab99478ff9c9b101afa9d71dcea856194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab4e6e130d5d930fe046291f7133d0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c97e48d7e8231d19b7de1a4109da9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb30a941994e95d4af6440c89b0862197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13258e04afada5d73b298c8d1d0c2c6e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d88780edf9b0f287353ef57737cbc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881137339ffb2311761a66b3f3ba334200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d980794985bfc90e37764a899321dbe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23bddf7de90664cd3a7f222afe7cf44202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f92093fea519bb267c9002f91c140203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83e308a37293ef64e10948d2aad730204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284acd2939a49fb21f5340eb4a241ab205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b2c1ec1f3e403ed312322b12edca5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9182c2cdeee422d09810632b80b0df8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb84825fca01b64cc56eced020f43e6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde985934a46ab88b34f48221c469db209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78eb4b6fe9823f6eadb2b93b577c884210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288851c39bf88f92f8fbf0294f4362fc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff9e7a60c4f2d779e4371b187afd60212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da5653f18ff8a7710680392577f20e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740865a6f22995168b982a59bf867a1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a427a6b80facf0613acfe0cb8a728215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51e318269066475b24c89dfc30831c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9fbc613e5bef6ce47fe59e6bc92b3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df351fa5bed9c012533d0d30d0571f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dded0d35d2cb1bbbe6322fc6565def6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ca382538d2ee213225aa337bfe8a4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65c5c7e9378248e232cf6935c8977b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2fcf3e6f3881c870b7bfd27ee3a0e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476f1addefe5cdaaff8099b77c1be40223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f86733a26362ff134750db5d4e7d8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f89997719bb1079332b1baf860b2b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac98b933e8438ce41bb69996412f1c4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4373712489b4d067071b1a5b5bf7c90227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877801459542763863a3a0c129715cc0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f04ae07d9f5084e6be7fa0ae6a258229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362014216f7e972f55de17e8b7f6928c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f6f5ac8d86cff0fe4922c1d6e4e9c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e08b5e90808329372ba64a33c09b1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493fb3c6184ad4bd346ee034c5a5179f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb3d49aa61bbf40c54ff44fbfdcadd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d418d222e700ea6051ba6bc5a646c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be83c955434ef4b0db5c050e3fd52bb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef006804a3c8a2c3e64776fd16860f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abdbe655b2c528b66ae153f3a3ce599238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2aca88b0ea5ec605a4a49ad7c78910239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331b274815f73bd53102cdeda7a9986240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b42cd66bb348a7b2d6bca56bffda93241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb19af8b3c0001eca6908e6437dfd09242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264317e0201870b96a882f521b4d6cd5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f668f3ad735bd8c6c41b1b54aef5a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a450b0532c92d2d6e14fc8654800d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8281880d7361cab4f364bf54855198246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff4b886fddeba7277c78ca5f0aea81247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e404e7eeae77d3d7e7321dae25f03248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4324f9bf34bc8393649f2fd73ec336f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb5a2f9d78ae909c9c1064f3807d9c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f8d6ba4dec2870bf527ce5e5e9509251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33bcf2a35efbb38034ff6928b22cf0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c6f9d1c2df43694eaa98eb38acdb2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd246deb74783e04591792163420681a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689b3c9345520ec6176fecf22c14572255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536f01c1520c8ff2e2b6f4ac0e0adbc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc99e67a5bf4db23e24ad0fcd6a37a3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074f8c06753661d58d2dd5311f7a1bc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfdfabeb79b8399631212e417193316259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e9c1051a0bd2304fcf71c4e00f8eb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adaff41e65d3bc64c2df0a97710de0a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a6237057d857fa68e0900f62de98d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6eb1bf408cc30790d31f1f9f4e408263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e9b1b7a6aa0bbdead4271f5956fba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52b442c7d41e7190cc56a384d31177265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495eb62a3dfecb99a81bc33bfcf4baa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fda8c59a586a4e70e0299687fe0453267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed0e262d10a984b8db4fe01e92f31c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4defd54d9c0debd3465206b70a7446269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c2ffdc2a748a02b589cfbdcc28445270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75675db8a717fef6ef3c95ecec327b45271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a197505758f8ba38981cd6eb184ea43272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2d38d5fbf623c992f660e404ca385273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59887b20335a6a1cbd24ab465df9fe8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27add3510b41f9d6ed86c288b3e879275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614ea0f2280a41e5614303933fe19b7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91410963aaa5f7fd5cb341901bffa652277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64253dcf190123b55d1d95868ef3496278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4f19dac22685f611db19472e015a0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08dd90e2702993ecb0953abddf71c22280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1942788054b612d76aea7425712b43281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d294004f7075f709dd762c58d50a60b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f86ec575f46fd273064db3b6f001cf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded066ee5b8d355f703fca52403cab9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eefeaac129f945546e90c9e6f18fda285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb447fbe7ac2b2aef3ed384469e51a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f94901afb9ee74e1c358bfaab3805d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df535d5ba05c6842676c1ccfd234b3288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>