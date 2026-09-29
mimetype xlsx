--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6aae2d1a0950600ebb0ee5571ec27a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c1a3e81b8da74ef2b8ad93dd6cf5c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc912c9793445d1039c289ae0f65123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcec9b6b7ef3f92c9ed92c49a3c3a154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a79f2b230127e85530993a910205595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee636bd82ce1579d4d47dcda47e52316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d29133a99468dd2b89f5623021643b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402213af090bfea02de5cb7b42734caa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aade86299997969e6cb9a9e65564dee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ce32ffc4b56e8cf137736e46eb09410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029858034d3c5fd6d97599ec3e95f44211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a7498f392621d670a8f7fd363e3c312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b7157926db7faec50906cda3aa80a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e5e002ce1d5d4cdf711131a961b8214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c124c4bc383bdbccab7883c47d4a215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989f3fe5ecea5c1a316f7253f911b9d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a87d9cde5189bde4c9ca06c775b6217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9079c6f06993f8b003ebc126906c118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e943a91c778a429840eb1f313935119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d965fe5cdd9ecb3120cb6c0a148f120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257b4c0f56adc57055a53a0a988466021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f05f41ed28077b7ffb36e593bcb23422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7717b500c8b9875d906c56a503844623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52c8744daa97083640159a54eb4a8b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15413979cf1281b18588dfe42dc89825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af26cef60ebb068f8231ca6632733e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94092b3d9d06c335ef9451eb6f1a1b127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366e0e12f14cc2a722261e9aaed76ff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14cbf2d289f5699b16b126b5fc1fa5229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab568adbbc660ad4fcd9c01fd6063530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dac8c38a0b5d4af3b5b9da48a4300a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca45503633e32aa85755f29a2d6758e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a91ccff3deaef84dc5cd45ef3c187433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39d6fb31927ea62ce7fa48cb7dce8934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef877c9c300d3f22825f54e5c2709135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23afee028532344aa6c225c9cc69eb2f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44529f86b12eee8cb8cc82f2167ee337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05a74e2c95cdf9f3728af50817c39f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f73cfbdd2138a7ca78078a1659eeb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c350e9d65e6d4bdb750f5fe2a840d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253883c5282f08eea70f89df465aeb241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb08bb2157cdae959486e5b748799642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba63d779889fed8c7c497a436cd54743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf278d34b6c6f37144e7e0ea19b26d2044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8345772ade8dc7f498540b8aff7c97a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e345690088678a9f30adbb769fe0a246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a033bbea65cb1623e41cd14842d09e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa056e020564c4e3d571f4f97a7a35be48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6bf198883fcdff8e392feda3d4384549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2ea26bf0800a48909c7d759c7e89750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738dc0f7ce0e8ba3b00a69cb083c92e251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27bc57e95a53b2c5c910bef6dd58fd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9329f7f61c6ee03e0e5276cc2a41b353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1d3eb57fa98ca3cb6bb474eb2df9754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572beed180eeed9dfb08aa1754059e7955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53c736a77a918a34756a38adb28b8156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecdb8f7e4176603113209eee996b6bc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b5acee49deaf2aca72a0c5576d09a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20d349a5e74ab8cb1b6a99e836f96559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945a183ae399154b5e9cb51d8e7a57260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ca35d1d0827203ca1990e221e8a9c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7fd6a799d896a627e42a91740ba2462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b987539da97e3de5828262048baa663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10c5f380c5b3c406417ab8774a069164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf64198739ee2f495f6aafb426f13ca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe17aa2134b08c8095b14fbc576183666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321aa83e86cbe12fb01cb528dc92a76667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f9ac15950aba727f71be00dfcbd7968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f9ae2899e03ad1d6516aa3330acad69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408904ff8dd1adf7a540bb366b9a919770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf4c9d5d97c992aa8578a541ffb28371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f0388e0b08f1fff66243961254bcc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16528aff550d1bb36843efcbfc67df7573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4f1c9a7fc2529c6d4d979a22256db74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040fd18fe246b0bb582323cfcab8307875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ba4be66915805ba554e98e2daacb976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e83f618372912508e3d7abb7daaa9577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f0bb366ea9b5efcbfa8c61bb3110678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289507a94948b77443ec985f7b18f18579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826c18e7aea4c3c309b7ae676384d3c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2d56a20ba5a68f8072fff78ea2d7d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d08dbc1f835075fa57e04ff389cc382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708c68d0f8709a94226f850e5cf3bef83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901577bbab4a5b41fd997aeeb10b7e584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7333efb386aea2b8e954a59ae3b0e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7fd51870c24085b59f0d0aaac572b986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cdd15f533e1d107e1b51e92e6a311287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673d326e4d12b4556fdd1e9ae360e3888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ec7cf2383f8177ec8738221ddc02689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edec2e04a19020e88c9ecf6fd632e1990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63eec8c66dd611e7918d99023549ff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2bf9d9cd17e68652b125a4b77e5e2192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbc382660fba222f4e7218d0ba421293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a31d0b709b7dd263528360a5495e1094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11680084d3b1f6d825ac1b62ae7bf0c395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e499c717023f1df957d6f357c9ac62896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223153e66cb8f8d9a626c2a76682d7fa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be0a352205f41ed5bae65c2b1110d398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ab6b902ecdddd8aafc1e894c5095399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1e201f9ceae281a07640760e0e1bd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435b31cb6a34c1a6947d377c66bf7ba101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba6bb2db9488f733ca5fc811b42107102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb31d7a886784c5bcf9cd6a2be5f6b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a696744a93edeb5238ca90fd6f012f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2c9ad4137039072f32c8a5d149e36105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16d29811429f7026a769f8fdcecabc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a35709fe65eb7dcdb57714c9dce40b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6baf79818c83e4ee3446182e27204108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef3730721b3717563434f58e1cc64e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54fa65056fe82f44459b0525ceed65110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe18cceacbe276b9c69832caa54842111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426849db5376d7ccb8d36fe2650eb4d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163fe128338c94cea2c40478f90dc4fe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b31ae1bc52948e9afbbe80515a51f5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903b96425f5f96ec244f33dcaca6131115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af7d965f6e19ccd94161ffcaaa619a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b55e7844dff004abc9d265d3dc81b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96859bc3ba2d65b4dc9b95498b6e8b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d47d59bb33ce62bdff59c96034e263119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe35d63a26004f7ab7aef9cab50d30120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db81cf1b8ff9736014c0dde6e50ca84121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee31ddb3faa21d2365b81126729c6d5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e18a5d8a16a0b03a00732a2a28e4e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ec8c1b18dd9858269e8b91794b51e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef4d96eed81b65038a2f6b2e5bdf0c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80aa99a104e1a1b883b9f530e5795d2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e8179712e5ff6ecfa6679e0bf5462127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6cb018e5218d9553d3275cc6609f4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f45d215a70fc58d6f1adfe2658d2c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d027e526a7c9a852b409472777aab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea15f87f0872d990035a21cf17c895a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b68ffd1ce96f070b265be07a3c95c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20aaa8308dafcebd00304633135bdba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d00c547a4067231fc38bbc2d652439134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a7f458dcd9fc83f7af01707901c9a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5726c010941596d46d13dc6129e45a9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b984d77e9798c68e25312c3acdd4a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08ff9dda819be0512cd56faede6a24138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8fd0029950ec0cd8064636b63a8357139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89abb6add6156d6ef3167bf3637b7b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684762238ff24bb58c6909e4b35c8e01141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feba93fa2e764aa2819b0a94e7b6ac5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48fd59b3c8e19902c96a7b39a13e9c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119cfc395765794568d7b6092764b03d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50c082195a3b5d638758288424cf8e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ef256a16fac58e798edcbc726429f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37f715ceffef8fcfb09d102f1bd7e9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e79005210b23d6158273533fd0236148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5144a88c858cf7405f874a522d3e0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e720ee1ead8954e91cbdb9a1e825089150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9e2eadac195694aa6cd1d365b094f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26c12ee56297c920d49bde60065400152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440da60ecb9928bd3db3e711354ec642153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd528827ba9c7145a47613f322d3beeb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d15df5897a4e46d845fa07b26c6ec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577f45fc7c5f0678b9f92c500341557156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e96a11da14d2aa868451f8688f9d5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5b010373f9891320021e9d5933dcc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd72e20f1db78ff28889bb6afefadd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c176db1ea03475b3f1d9fc63c2f11160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736760ba24027469cec9d328e5d2042161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdacd6fc3776398c5c56728d9ef5f90b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa0b1a2f04bd000684dfac426adab2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edced18b6c69e49b261c4ac177bcfdbb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb5755acbad5011a2ebf94260b7fe3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e72b03377bd70007b7c02aaf6c458166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ae334c419ac033dd8726ce50a6eec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0518032802e0fd7268bfb75065788168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9ce35e903560617ca789fd679555e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2b5e9a05957290d50795f77845e5d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69d177e22f338ecb89f1e3a0e18b38171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d2b47d42bf804fc1eaffd7a7ae92b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4cdc3e71e98bc68f83ba004378d29173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54d3d4f0ce15fd5c787372b0267725174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffad9fe2e6ae20408c467119faf3a9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793de0865d9e9ab5c87b0e669fcdd4f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39027e5e3bd5b8ccf147f32c369e196177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6b1c2ed6fcb1e394f3b7f1bbae252178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ecf7f4cd7aeafb068cd84faa457de179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78660b9875fbea77e2a7371a1afacacf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637ac04b367d04acd1cdac3f31e0c6b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b91a092e270d65bd17677cc133888182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e476ef3485762203e867d1032cb71183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7867f88fc6d8e5b3332869d30d96b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571c32763c7bdf4c8f21f1becee901e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd43b766b446f26b3bd4047969c841d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7af75f255e4776ec344e773fa8b7a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b941940a21353fd9d6ad0f8d0535d64188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d389946e85944576073a015782334189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758be34d0bf8c236b9aff323a406f173190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2d993e10fc69fb0cc523c17503bb3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925634864defe9d1f27c2fc33dbbdbef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e246f595e5d3e8a0828fc9975831b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a98f8f6f753a1e1e67b5b10228d3b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4aa7b44b533629b56be8c648c72e4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f119ae12ff78bdcf508107a22e04d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4609a93f8a5d6d5fc893bec6779690a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65cbb69fddbfff3b0e1a4c426e18f7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e6e075d726f51e81de5ebfea32950199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4d42aaf0e4220ec31a29e8930385f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a4c6500aa8e11573d4d8233224dd4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556da028f46c7efa98b869948ea6372a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b41eb3e84c3962f21c45fd2a76b4c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eef17616cae44149bb7d11469ab13f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62daadf5fdd527b2ba476e33e8bf57205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c9d5570da08aaff25312d87bf3fdd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731a37fa9677da9b0aa57bccf00584c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf84d741440fe28bd30cdb868b74d5a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1eb603f9b8af6df8690b2002aae37209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3fa829b8d2be02f6335cff4f5a7b5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616252c9fcbafdd34d1ea5bf92e2204211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc861fc415e4fe7199b2aeb2ac36cfb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b7cd6ca708500e579c71ee3dcb180213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a78aa525da0fbf81f5a46c3719c2f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c6b0a19ebbbdfb05d6261090542cc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872d6aecb42f092d72e71d136e6ae71216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929475c449e7e87e1030f48c1b4832c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27aa5000bdfe9c4ad8702f71aab34c6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec7556e613e7d3b5ad5cc8daa7fcf7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec83dc6184ea13bce81e54b2036add8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59e2303173d727dc38d5ed346838c4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09627bdbee0f815e9fccaec8a59882222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156762b67c64130884894f7f6e88b88a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be699d92ea0f8a19f80065d580b2e064224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e725f95a03029545d221d3170682f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75da4bc5c6dfc056464b6773948233226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149db2b9b21469fb86fda013d047504227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a3c63a0d08536c22f17775801d9ca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4373f53d803cced12da63c69ba6217229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b39933cb46d474ad696ee644776979230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea588b91263ff2577aac70620b9021231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89cf7c17c5b14d2d9361c0a9b85767232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31beb126eb5a910a316e70947932fd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74618b3bb4a76aaef45ac466adaae4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100e8c7f33d768ab2dc92d6cc3c7e65235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99f3b7410480edf8c592bb81e2f1f0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a80ef79c88d76b1b2b9ad2d903337237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a42fce96935b48f7d647765d03592238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a361e1fc531115e2688cd50a8f82f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f69f235f9eb1bd302e2a41896679b9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d79c43438bc3ca0da2f79a32d4c26241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635f16e516495c31a9bc42f2893b1a3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3c205c260bb747eaf4024454bf8f5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e36c98e35d07015a49378cfdc2d50244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749114aa466f595fee10a2bec8fd713245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c455089953c909c333cb6eec0c849a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e49614d62301e41acbe369a52fb83247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76810694f44ed4c9f554d0926dbf867248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4620b827523a2c941dde3eded72bf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9716453ba17162a1724b3be0f31268b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94e22d9067f1cfad33db1324a61376251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293ec24125cbe98f474110f75c28efb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcdfae13cfabe98c5cd7bfcc9181538253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c641b0995993e94a5daaaaa9f432ae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929824f0a7ccc1ae92480f52937f4927255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cece6215310f24963ba4130a70e4fc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350b9479f4cc90a49e5ca9b92e442a9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709aea4c7f425fd4aa173a682724dfe2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05380693ba14942e96e0ca0ff1174d7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a0ac1bfc4d34a1df7edbcb502682a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743b28ce35cc4cbf7bcee6d8570e684261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290db5684af9e190505f84c134b61fe4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb474df457495f5de72eeff2142e2cd8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470822f4905f7fed965af67ccc9a771264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a8fb7bd069336db291364ce6be411265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799092ea7ee70b099b0bbb6f5db2afa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fcb4ee2e44b7d0ab76ee1aa59f314c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded435db2a49c7c73fd45d057922dc5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd2ca4281c43e14dda72c3e35ab989269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92157e1304b92887b21bba0795b2c7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47a3ebec4afb670a1b627cc04977ce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94323301f4b7d07cb5f98b4ef30a39f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac93cac0a2e6e39b1880396109fb148273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992539e6d2864f8f4a844bc34ead3780274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846d2ce4c4e5c0641d64cbbb789c961275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c74f23831e3ba8c0a7f800e10ce52276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7b10824b483b7c097dffbdfa30bd0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf1b36ab80da96c7b27a1692d6fc86278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6174e5679ed1b36a0ccf04a67a68d7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e084328b8c40e5a1a92b10837389dc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678d8cc549a4ba6f5512d6f40be2b91281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c672156b9169b0df0579e04f7883e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2648d0c56413b6f5bb7612f8e7222283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1220ffc22f663759ecd8937fc2b6c5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df34be470bf66626ee921de1c372f8e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78657394bac2f40694a336578e6247b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7aa361e5ef802193b40fd1f0d13dfe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665b1b30868129e26e619bc99ebf791288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be6fd78e523b73ba6e246abc08fffc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06750110032a75282f6295c559abc584290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6080954701086357452e7ce120cea2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d889991b2f1056d1c13cbac5d18181292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446382ac86a9e229a251c047ea24338293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf261f17c424b29ef4dc911fbec695c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab0e986e1bc5f791ff47d1f7090a9c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c513edba4ccc8d736db7c76750d526296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86fadcfc5e14f205a4e64addc4805e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015357a37b04040001383aa887ef9585298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726340b54b97c7c4c3654ca5d273dd4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62007ac38d30bcd6d4f1cef171274b7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc09420b3c35695dd4008b3f8c5de1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d004bbd6bb89102d347e3ef473534302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19149894499049dd81ea60d3ce72cd9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f26663cab2c1067d88238cca246aa4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07c5657e5926146d09f840c533c209305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f07551c3284e666ff35d39dc7f001306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaed932633cf3de7d9c67ccc4ce338d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b491e44acb6e63c017f12ef60112ded308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05d41e751e2bdf64dbbcb98f468084309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699f3a6bc6c81e8dc53007afcc66e50310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b526b0f41f8c8ffadca4896976e2fc3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6cbc26d27cb2c141c5541ae7221a1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb4810f1715077b2255b3d1bd625d5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb8275275418a929d5b2353352dfa3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18949ca576a420720b70b4f597a8ae315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef4ebbf704f3791ee453e61fa38286316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe0b7aabd9c8555e19f9d13a3bec74317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95ac7199dc3fcdd0fa568802bce1e9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab17d483615e6c973e6cb33b7de8f0c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84217bc305641f193ce1de9342074d2e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aebe8679434481745da2566f509ec0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8b84cab2bb899528f1bd59990b37a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a5f2e183c9423ca9ca2f3d468f91d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871ac95af67ed7ba4cc6f44b4d9d12c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed890a95f6fdc00d16cadcab57c574325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea260a82c5860ac28dabac3fd277b51326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ca65d8651e02ebc69e22386bba987327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743bcc16460a909ada8cab9bd3e8df5f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2f49d62bd92902379c7d5a468c0c3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa03df3500240ad509bb2c889dce098330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da257e5ccd36fd011c9415036863253331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b28409781c609ba6a3d2b766bb1b0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145030df867d3f44350a5d8bd48f0fd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc6f11fdf9addc14ec5a0b93a31452334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f2cb4ba834f28db4ffdf3d054bf6f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578603e04bc9a2d0f159b7447a22d5e5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa8d62d333b0c84095e4d8164c3ad4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b61675f6466ee99c6ce28d95ca656338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8f2e678dac0eda85e146886d35640339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8bcef271879fa386921c6b86518ad8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beaa5697a331e1c102cb66ecb353822341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5155f531a75553cd34bbd4918b499b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca304c16814200f83acfbd531d8858343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b77fcd2b7ea576562a8a8e6b759c1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157100988c0d921a9f543bc3f04ebec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0805fc1eeebe3679f6baff57cc871346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487e057d50b13cfad131687867da70b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeed12bd02d2b89b9edac3682dfb39e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43ac374c4ab2b39613a87413906e41349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0108e9d23dcf18d0177744a9993b6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa656f5abe96f880c584266b3fd27db351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225f6e5d26f2b15f6fa1aed1de855fe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f63282885fe0148cbec95e728d227353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76800b7fddf8a7359c99c82caf6653d9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e7b93fafd3ef50f9049192d5ff72e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ca24eb382a78c0b2dbdc7d5441afb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ca12f5b2172f3026015ba176ef952357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba77cc285cd5313f1fa21fcc0854b0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949759c070c14b3f141472b80c3f76eb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c86a851c28ceec36fc9caf1f40f7af360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9adb4b3a9b3f79dc747436b6c61be8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8faa0ae3f15591ef7d845d56944e6fb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc6cb1ee3d8957bed4b926f4e3aa8f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ecf2094d82f86f901920c25bd2480b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3cc93d246aab129864ab93df9e2788365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511f2c076dd84f7925112c8aef9ac8e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5991f4c9e3a4447a2391498b26ba7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb2a1cce33dad01c4287494e4c1a73368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ce37c21d26e4eee4850c3ebc135da369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2489d5044ab4d60344addac13e81772370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51933f65965199629b8ad14d3624989b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ed517a372af19fa1efd8893b83661372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0838780d577d77913796bb7b4c9496373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6af1ecfed041795f7ee3f6ee568829374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b3d57d9e8aae401955ba807a9f437375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724cb1df45eba3731b037a27a9e2d4db376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003bff1247deae92562c4c28cb3ff93377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdbd9e8dab073aebe687189c8cef09a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca25ac466d66e064ed00ae9a7ecf71379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2f77e459459dd306894011b4c6b84380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6cc7aa5280c4d8450e057f2806b4f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbcfc72ce99a416c9d2d5e57e34e4ed382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232c00053e66152eb2ca6eaae5bbef9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405873d230d957e2828e28300894e5ee384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46024b6ac76f00f6949c5499ee9cc8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50897c553abbd081966df25ec9e939ec386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63f13a9f626e2b572b42c617a89332387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194a20d050d516bfa373884fb013de6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e55463fd00449124431300426c9eba389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8874c196c5283309cd134aceddd86a5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6fbe825846d1e14665d247df203ab8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553203bfbea49c1e1c70b178dd76bbb8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67760677acd587973dc33e70e4e68573393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02191e422c10b2950e8737a980851136394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1be7a7c55dd90f5805e0765817431395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423da6ac57460089065ae2adc7624dfb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2748e5c886847cc64ffc382761248c9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2dc1d1ab0ab674441f3e31e508983b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc9ada6e4d996928dd48d0dcfda7fa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453872e40d0c34d6b69908bfc6e7f6c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397da8771bab39ea28dcea74e321722401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299d996bb7f9999e687773f43bb7500402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca51bb329b31cbdf3ca2237432a9612403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c243a55b9df95518eeb382bdc3bb43e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4fe7d5996693bdbe5263f3f4eede5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff99372f078f774753af9d1af87fb5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c93463ebb768138770e55f1c12112407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8721d52ad9737c59e0c5758cb9d68c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf874e6efb948f37d94b444469ad1fb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8c1207d03d7f1c6d256a8b5738cbd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc557b0c43c695f9a9948e42c85d05411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffe093fe6849c69750e0167647b9ee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1525d6c41dfd3f670ac3d94ff7e67413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1f3f95dd823f32b57a74460352af0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ba67182a157a87124ce7209859a3a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27b688b4f3ad10c38abee35925bce8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85885f2a6aa6ca88f4d05a49ddeee00d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa410ba9ccb0d05646e877671b66ec37418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21397c06514588af76914db28350b0e5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c83605fc8fce7e6ca120c6f95db455420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a57c693116dea10e34dbc17992b366421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaed8479eb025ccc3455f92db88dcee422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13c99a31f6affbf54b44276ddc22f3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba28c13406bc7210af60983c1b05be424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e4b6ed8651d56c4da22928a8c57d8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a29e2958fe8914a45eefac5681df3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ad876f1cb793b31a637d9ec7843aa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b4b70955caf233817e560ad5842fe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100a5bbaec6b8dee0d84f0999acbe04429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc468cac6f7e406c9aca718276cc187430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dccde63c2240aed18da2b89688019a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c49ccd2df153be0e5a6a2c6c00773a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3867f1f591aff71620e8689c3b26f6a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f26fee544c2746cc52a6d14cde5a1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1d195c2aa60318c341a1fdac0e78d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d02cceb250fb481fde2e7cf177f64436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2215ab865c62dcb053060954f44ebbe437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48db200edcd5d558532472f3f24691438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26141268fdfdd638ebce9f723b379189439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f9514dc0270e68ba498f756f5a437440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87a218fa668cab43322cb756a045a9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09195c10360463e7456aee468c2cb2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0f1d65a172877b11fbf9906cf7399443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e239e71e2284f80d61d70509de6db15444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689ddc3597e7ca5227f4d7b79c7f693445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a2245d91b004763c81cd75eab5227446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a6ef711ffa7db616e7dbc2565d6cb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed55d9153e2e2d50e3b11f62773f3fb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301f7328a5a5cbbe1a418536a18dab8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92a700fe8438fe22993d644d74bee8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629fc0ff20f02e67af7dcfa7bf2e18cd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024a9f73042251cbc2ef4f56eab748a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff49d57f9b6d3b52d3c87857215d3bc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2480d5305e28a7c8326019a1a968804454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22e847ce4165b64d15fd52963215b4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052067a27d6b70d5c9fd2853b5ab0651456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c142b08cb1ef6889468b35f9e5cad457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee7a5520ffbfe4ae7617ce117197e3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238e727d54fe7b39cf13c45d1182ef6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db95e590b43065711fa875aa1a20faa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45fb8f210e06965cb79d8bc821c073461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1c50751bf6695628a10042c4079cd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b21b8bc38822e651cf504fe2c9ce6b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d817f378f713372ca874bd59b52fbbe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7890412e07fae18fa5c8776c82f029465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac741641879b84879a72b5be4b56e01466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571da2891d812428f9d22c417c842ecf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3e2d52c1d78b8b5ceea0fb5f3acfd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca613ef0a3dc190084940f75ac1444e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2309b901b43297f4bd16c648ac96be470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8813cf61bcbf07f5e93203a4271ea0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a86d3602eb213e952267464da92ac472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9c3dd5057f0d51c075727e2c951e8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ba0544171e72bf8dcd3c0c3fdae23474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248035d6111736f795fd0aec6a6aec4d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0321aa6fbaf1cbac8931b24f485ef476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3152ee9bf393f8224b8754ef5daa9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262253bbd33340a8e28b0f8377af448a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096071668983ad94bc366b6058da94d9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cea8d6d5c7dbbe07807bda62907c42480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032cb13bda797ba267f591f16384769e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d88da799ab2dbde954466337630bc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039ebb8248874f5d64b73943d144b0e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f3d46365c47e6f0e8146f262d5ddd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2961f3a55820196d663a136e23796485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc10a4a8613fc02890087bc1abd5ba9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76073a3e303aee1b43ab87a84b7d887d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd66198767240a55f409b732a88f4ae488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db91c601c2bcfbb304d3af36be3e53489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163ab309fbdbc5b7da55c15a8533bd4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd8f985084b4368416b7a7c79bf610491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd1db416ad5527a1865ee0198e8105492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd09d05d79b588a9c9882d92905598493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682cbae785802d129c7fa34cca8a643494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09dcc4be81f8e51fd6240101153045a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe34874da7c6329ae11859e28a32869496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19f914ffaabe9caec170201a8d9b4a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128fd8788c4b1e08bb16132c88b3779d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0558317ff0819dfdefc902f3332cc99499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c28d65327648b4e4e7dab63d0b8802500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29977cdcf82ff77d7284d1741813b6e9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25564f7c58b48d590b79d88d4bf704502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9dc70b3f7aa07077d31ff186339121503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2b9da279674a8eea587ee7d0dd44b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a9042584efce10347401bacfa2686505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e78725d7b86aa143b9839a35dac9b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b93bb1953483cb3a83e2e6a0b1028507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439a56c87a4615c0ab7b0ba4367023c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380ea451b0b8db6eabe2f1f165f5e57509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e50345ecf5a09cef3c2c53dde549f3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca398e7625f936f32b536e41e130ded5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9373422135e5e3a47c995101eda659512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e834eb472bc11e28b6a67a18bc02a52513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f79e1f7af888d69421b5416466a175514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914915248a8b338aabf8c5a8ca5aaa11515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25c2287cc5084fff3ed59cbbe972a8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9836df3418b4d5da183ed7d73929be517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ccd27188f5e5c90a2c3941cf556737518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d1b2e59ae68d37a2d558f4e560d17519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5eb397b1a555feb773fb839719ea64520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2bbec4278e981b53b349ff0bbd632521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca030fee22218979d9cc82151b483ec522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47257b45d4935aa8fd5384406782dc6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8567ccbdebeba837aa90659d06b035c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d14fcaa524d5c93c241c475dbdaf3b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a31056730564b3abd8ce175e532655526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e16ac585a61325ccfa636f9733adcd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05a5d5796f630ae3a69ac90b9aada6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8d0167410c7736a5d706374d18ccf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d270b096c9fe1114a782e6fcfa1287530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ae7bc30f18e9c5db3603f1f22a16b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b0307f5d0b413557c914fbc5ff869532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd106c24ce3790047087caa30a6d139533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341fd6c8b77194b9819cc241a263871f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1dcfcde1e772e6be80edb19232572535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b0acd1491de3a59462167836e3f5e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e13947fdb7eb6233ed8ec3585e8184537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d635ba995d038e59d0495de9bff3d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3859d67a66a40f12027cd39293cf22539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b47399f29c3cbfe1b15ba50dc5987540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f2ca148f3651dac943d07120c14f8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6df8cbdc547249ec3c8cd62a05162542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9c84c304f6c0b55ec7a3d41f6026e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19ef64d666b1d2bf97321d71c7164b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441c03b060f2e2071f205563d6c0340545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b740a7e3f536622e3ebdbb9e1c9704546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f139edc33475cf03047ab1e6bb0fab547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e9d9910de12d50dc2e3201c01b11b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7eeb3dacc3a3b4a0751bf3389bb6bc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1f30421b66189e5ac02165b270128550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55304bd54f457cb15a409b51b6d0acda551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db204e7f75b4fac3258a84b62ec0a46552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534c7a96f06b2b2972637d74849c23c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f8c6c8dc87ab6d7cb85538ff57064554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85679711e93c0c7e52b6447e4a700cee555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051df5965e9511340ff735463640976556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b092ef96404d976143f5f57db768e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299c4fa98e5718cb3331e2b252c5d54558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9f186a2bce7071bae9bfbd2b36886559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd28a09cd7d039af6b9b688a3b7e5a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f66b2c910c9a50958229306644a7b7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be2af21fb6377e96e3b58f38ae7f3a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c91805685471aedcae07e8606f8d6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96d6ee267277a778ac1412299c2823564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41327be8cb324d12714fd510c1d76de565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c4f52b0aa736ca9f706d74229b74f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd9468b99761fa3b61895c1261be83567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058ef74ccd30d0b1d270466bc3ac973568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6a56c732153ecee1a2fa0f369c062569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf251c231a20a5a8587cf6ec7e4006570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd064a47cc4f9545d0f38cef2d571eb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61518580035342ad40fb778fc9c2bd7d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd22971844f2486ca7a2e92e08d1d5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f1945b1d46bc21c9242c0bef2ae3d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af79b7f33660aa1f3657991b080b57575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca7f795302c475344190b209f95d90576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e9c0f853cf8eadb01581894c54b35577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b446c3bd96ec7454afa18d6d1095b2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebdf55287dc587ea92803ecf6835093579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef99d3be4932d7146949af06230eef580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964a64241d39557fe6f89b6c1b021bc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f01a10ec36677f510c6fc2007dd47582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c60108e97abe53b887491f074571f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c80fc96945d6c23d1ebe2703d8718584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c65fe7fdb4f4e255bbfe41091a80a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c61afeab96ecb5551cfd920e90604586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86316b56b1c57791d8986e2771824f83587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93be4fdadf53bfde63413a0b428759d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b016a206af9b2d3e25fb40de1ba1669589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca90058018c9754eb9db63d0e85cd0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22b5c4132d0569387148e0c0cd96d3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990c39e29636450b2338688eb5acb99592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd08d72e185eef3dd1197673509610593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f79d4e21a569c73b9d3f2d1bd9fb5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d03743638e998a99b7055b65eeeb9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800bfe9a1904c1c43631dcd7d67ca22596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc84630086520eefe8625735c8731b2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf1dfcf5e0bcc96d48fb33c8bfb68a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6349f18f0701c996e5ec4860950825599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8845d031299c3de41433cba94c764600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb8b102881f0001050d24606598605601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce73fa48709ec31cfdfb09623c64015602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb903399b8470a57c7a928a6cac5f90603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d540ed21614677fd67bc4541a35c864604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ad80a03e17235fa500bdc9c80cf8f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667501b42fec01453ef6dc159799a844606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad39f8f6e81a3b124e8f8f74ad6e4c1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452883867f485c8a3a7b82e8badbd3a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bdd30efedb1e0a7e011f5241b1a37d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003a2cade60408925efef074650566a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f081732a174071bafb5fb85df0483ce611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a2994ff8720b296dd072212cb42c7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68624c7b7594f2523212839a52ff8ea5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e6393c12ba07dbeb2eae6d7aea983614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f51d4fc5649230933523002190693e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c8dd83bfa55b7e8346a1d18bdfb00616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2b09b36cdbb3f7cb28cde1c0b423f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcaa447c3f592f1a5afe702e84598fc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7739fa3e3a33e545897a0153bb5e47619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb6ac423882738810041a567ae897a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24692e5deb1db51282a06e4954c3d65c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c9d9c4973ce21e994781c93b11385622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633d237f43b2811f799435d38c1126f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e5cb62a80eb59b69ace660ec4c986624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961decaf7a76b6c7a0f20d998733a4f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907a3c61c3c8fecfe0e447a923c0409626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38afdbc104fcadbe62c91a34f4e6d4b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763957d3327fb8b094c29d29b20eb20628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea9c62d8dcb170cc550e62defdc350629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839a3e8892be88401abbd11c1725053630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd57d700031024a40db1b7eb4b1530631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550c2d43638ae67362aa76b43025e52632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652906396ab8bf8b798aeefeae634ca0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d48f5beaae9eb079c99f32b4b306ea634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e98cedeb1a4b6bc92e63f42f54f09d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2c89bf9bd8bf3f909fa3b4f20f185636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89e69d65911c7887614414cbabff20637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854dee794472fa712cd0c3222bbfda1a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d97ede35010dbc6cc4d1e6ceaa496f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51350da5c2af5961cd7b8df42e5947d2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72255d00894e5355f5d33aec74778ee641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754b3c95475351f3bcd954663bb2305642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311dbd61277e89b8ee79b6869230d06643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53f55c9d181abb76733441b0f833e2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f36bf4f40c23a3b0b031986f00d04f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202cdb3971560ad604725914022bbcc646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aaf6023da4e397f59ca202164bd8871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0fbf90e386f836716ba811e1d81fe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe64c16503ba96d391c497cec3d6faa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096acf485e8926a4c6447509557837814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabac37a96781ab8fa26d1cbe6b50d345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c775d7e536df42bd7c955832721593c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89769b858d67fc364d5d09f8334eaac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da88e0fe6c879f946bd950f22a136c48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d841074e7304aa60f2f4b49a758469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db95ca5e3bccf42fcf6c54284b094010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88146252303457e822b62540ad8c81911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8613bf45a2741e84c5c318510378a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df32880bdb11219e71fb41b447377fb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04404d7de24ec839171dac25430953fa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960fda95155a44225b666ac0c6f2a0a015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ad16eb62f948161fcfb845dcca6f616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13537adf753f3de400b564152bc2d6f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247bd4e65f7654e2329989b1cc74b7618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c817d708a2291bca2cf400954adf319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47439ae7ad348caaf75a147b4478890820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073b916f327938af088344423aad00f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070b8c0ae92aeefe121c41c3e3e7ae822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ca6bbd25d0c4233160508cf6946f323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f48312d16db8d2a40e8934577b96f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1537bf931bb32abb47c0d71a3f1ff1225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69acec7d2a67ecdd7d5ab981a841e226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6676a8d8f4f3c05d683b8bd5aed5127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d262020865bb6e78532ecff7ed8bcf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8d7e8df4e214ec75d0a9f78040b2729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d14f52122b05118c3d3d80cdd6ca8730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedcfd72bdc1da5fa4e7c19db844d91931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f72c16d65ff462fd58dae30f8965e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462f6e281c5f77be0b4ab1814fcac5833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ad39b5d51276469fbac9ec073983b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c143c0c275cccc20f2f96ed1c5996e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7221218028a837c680abe987c9c9236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6d07504f3261de85b572666e1a56937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8577d2b9b0fc2901dae4ed616183538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7cc56f8f4513610d6fb0de567de3939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce726c313854f3327972ab3a23dfae540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920178da42ecef31257fa0ccf4bee91e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f37af9a1a9a396dc996c570978cfa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aaefe231d80bea6c1002041eb8a69f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0c874122459bfffdd525199a4f6fa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2f7a889ac6aee96ee9968bc9a1ac745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cfff5d83b62369e88b0b05ccf6463b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a40051805d48f553afcad968db0e3047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409be9ab35903829ce9f4806cbb70e5848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d058c44d65779fc58caf08c839c2c7a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e133005036eb5432ff20ff40ff91450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811b3e98a6de5b60374cd2b73b900cb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18dc6eb4a3e26ea6e6e2d447848ce852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9071f655b183d10d283b3336a64a753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cbd60811a437f083f2cc24a8f6b94f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77fd1dca9ff794c2c731661a5ec45f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd72d249566989a26b45abf62a2d8be56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1932eb9a2d9c3e1ed069f75e113e1957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7ed4409d98d604999ec4d0bfd7e8258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651fd6d66f4801bf56c2301b27d3ea759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca906c60cf4a263a9d142c38b4422460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f088db8469988485666402d159801d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06fa513ea94cceadfb572240ef1ae2262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401181b2f64ae82eb05b1409c33708863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734998876c7b4e5d35216c618566d8864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80aef3a47b1368c5121efa9697bb8365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd3a5dac8cfe68abd9d6377ce3579a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0338418da852dd1da7d4edd2a1405467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a2f8977adc46aec93c7795918ab8668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8176e68f43d99f139f183a4d5f430ba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92d01c4474232432e9ba1ca2a0ca0170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9744e473f1f1700fe4cc8879f22528f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91cba5d609fedc607a05ab29817a8272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6bfbbbfd610e05bb74bf49224d4a273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c618d3001579a9cb47b7a52975e18f774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572709c862b310bfec02cab9fb11604875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3799b9c52ac6e42caf0b49dd4455676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98256524a6bdee8668507ac282c0231977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397f3d6aa0500e0f64f530a562cf9ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ca3b345f1b52675de13962287d5e579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76213ecb28cb25f5720a3945e08e59cf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1192f4e66be085020a4344c83b792ae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b239363bcd3d7bbd184a3af2329f3d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5f5e0f79dc757e0d2752578dc42e683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2580720af392358a2ec380653c043084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0298d0f7a176c7f44b7847ed3904785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdff2338a5ed4fd73c23bc17721262b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb2efca6c05200ec371d499239c76a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545fac77b859acce567277175ea6a35788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3ed74b6b4a04fe0e18ff67cb5951f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1df6c16784fe667a94651b8f02020790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c371ff1dae2abe490313738777349bb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40aa453e247911231f9f793c068021b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386fcdd748f44b0187a8dab1ba9fc4d493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf96be8ce447688839e27072556c2f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25ea88d881d951e95b83016fdd6a4495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa1cd0f93e228f156261a9db9e695496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ffa363227f92ae572ece424a5aa5c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2a355d3caff3b294409da555e00a598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f0b45180ac2d4585ba97d5849faa299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec8a4f7644b667d32a2f97444d7ba7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e291efefcbb0bb3b84c2a8212d5f0bc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4db86f77785b30158f294afb377f11102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dca0b621536cac134eef4e46c3137b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6b33c6edb63a66081e78d3dae3120104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9a3104f0c6bc3d468919f9dc37c81105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1256e4b90634fd0d8bb43d3aa7e34e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b616f073394715e4550266aa940b7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c82dd7e82c393d22e77bc3adc0a125108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34251be9ed61efb6d524801dea2da5c0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2891f3b7b78929614a005120a6fcc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f58b47c2dfe4c3f1907b7f24771f9b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf0dc141b246156f5c66d5a82204ed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081b47ecb8e3107c1b4646908432c81113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53398612da4a0620a90bff5049af7b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac113de0da329419bb2e56f170044f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc607caef9cc0b33ccc9ac0260943f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268a0a63e7435e1436f80b6fc309617117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c43421b7af5adbdbb379068a4ea8f6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e04dc386f5f6214e0ed529258cd31119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507908d37ca657ba50c69d82602fcad120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848186429621022f102b930fbd145a0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea96bbc2e0374c0100292d19300082f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1d28a04f13056a6751e7b466bd1df123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4290a5651cfe72881d342f1cc829b48124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361a8a36549a3f84040fce26b596926125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257c93228bdfc487a8024b02034c74c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5783b7ff80399fda5e1a068b580919127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a16e390f2dd9601d8cb8ac502caf2f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e5dee34388b5bf04ecadce56a4d7e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a7ed7eb6225c6cc8c933210d5dd13130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f827d4310b94bf0b7806747125b32c4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134395decd68b642998cac6afc51f3e2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97232e95b11cdd28962f558518e007a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da2e70cd831e0889ef7580c2095a0a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637043af955648ab29a44b1755de7fc9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b75dcf6fe15d7946b7d04f4edec53136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8b6e007d51d057335da573f6bb448137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40348a5bf6ed793f48ab11a596101c9b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e140d04e9cdd3ea991fe73f185ca42f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246b07da1631e0d244b84f4ade94341140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f291e016da486ab2396635f05965a3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92cecfed9e5847723c20e10942808b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252567389c4d4fb5e69d50acc29ed16143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd5d94fade383584461e9ed3c119fc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76c0fc241fb89e44e336de06156704145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea543a33244e70e0f6eb634d8bb4855a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd0d1fa72c14e494ce3ed137baebd2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8880afebfc53fdd89083b5b5ba2b3e5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460d99e11ade3be7568068afadc5b34149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d04cda209fa9f43e5c26b4eee0c438150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e733b66478d9889f400991db135e862151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016ae02e01dbc0e08dc4e2f71ee2e7f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35e09461883245e5f74fd05977bc71153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166959ced2fa85ad80676694a570823154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80286de663ff75f0efaff2a43d8d5fbb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3bc686fb9ff331fa8dea687c69d7e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a50c6b60032eae3bc8195b268699d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9f4c565ecbf8ebad5e4c0f23d453c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d81e8790e26f332d60e81bce450828159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5c3754150baded797dc975af83e37160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a2cfc9476487136c6169cbc2716a9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aefdb0ddd07c652e9f2d46e07a0b96d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd10acad7d613b08cbd9d6024f4f9d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62c624930de5b9f621c35b7542cb11164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86f7dff92b495059c88180a2a25f3c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f16afd4353b01e1a9d4f544320cb7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f852d45bef1dd13c10662f8cfbafe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3cabe5f0438e50f631dcae584309e1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66439202f32d5de554345bd494fcfe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c41e4843a618f116951de3341ba81f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae089ee0af503ca7b1e4461fe2c654ac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9d796a9c093a42b8afe266b3f31e5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb48ea399154983d1d1f26252d967d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e955203771018ebbc86b7cb749cf0ec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e292330b8e64970431d983e737b2504175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca698e638504ca4e73f86ae14e49f6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2b79dbd23a3ba40c43f79cf75fb89177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44b7992fc35c811d24d3d0f7d13cf5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f83bdc34db1527ec068abd807cdb2a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a40111e3134236d808168a0fe3349180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064d4b51e706a2591493ea47fe44da0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f291a535e0f8edf6e03b6b9170ea69182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35612da86df744b6e7c8cc12d576a60183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531165d08c79096653596b063d5d359184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0b04d60635312236fee353a15c5da185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b36b8ece4ed6d77c41940d40bfa54186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435f8a840dd2fc8d050d086147792dc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6c184cc88e3bcee16ac937f8ef962188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc415dea0b668e6602683b78cfdae55189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673827867ff8c6c9f5e47d8ea4e2191190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1fbabd5650a3defebf524f33265f1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731080d305bbc20c6eb65c857ad135f2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b5b2937b8fa33a47d6d94633178c2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcfac16c8da365b8450c146f23949f0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06189183ec8ee1bf74bab5cedd4d7ca8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4e5d984fc654595d389f530767795196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b72a8156d66e076c99599cc0eeccc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24284215b8e5fc82d846bf92344ab25f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6b5443c61682e851026689f47323a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914567f1853ffd812d1cd0e932cd1320200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da11149b39a4875dc380c25d01696c6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82236e7a62c39f4cc515a75b671113e9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146efc7cbc54468aeb738cdd53538e7d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e23ed55cdaef5e704aa4ac8a0996c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7dec9e640c10d32ef34d208077d3fe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712089ca524cb43f156c32ebf7ed523206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6299ec6f901d9711142d6baac598d85207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419af8560e5729288429b195213b4ef208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9716b1d456ccb6023fad69c1b0567209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b8f7a680e9acf1d95b211f50d79e6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6717d17ac0801924e5fd9ef9459d13211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f559f97546f9ac652453757f4ee64212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3706ab5f245fd402c7540a0fadfa8ed213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0813e015551413f0379c943c372cc05214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b4eb69b1fcbe4b00a7c52ffd13dd6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d085b67c4218d73df0de3e3f0abba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9969d924f633a0dd82f39f91a4dc7bf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c1353f707c8f08103a1b37fda2033218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ac3bc31c7a49425daf94eaf10a62c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6eb1483d0d8d7aed77f246796e155220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9971cbe96c5e9a1c9926e2ca97a1a61221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f4d8d009dffc393bbafd4e8d7b972222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b2c179aeb7069c71b40c8ba01ea89223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5ce2b5fed822e21add7bec8f3cf0a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a685b9a2fbeec9f6f1770104f09ba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f901ef73dc864605b9413ed40d7cf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7cdc5b4297b179fef2c55a0eefb8f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec547afc7681f527e4094ad8f0e2629e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98b20fcd3d23416ba1e294ab5cb8d6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2dc6f52bc4818b94e504815889036230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51a872bbe7a3c56757ce66999d6aa7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26381c34d1f3b357cf4bd6c35a8873c0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83819ee9574e587eaccd0cefff84cf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39326e4d451488a41faf4632b62d58b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1de8e532d00ad692c6edf92e67b14235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de401fba988adee1c151b568527b7f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e8333c6f7ea3bf65ca2843d0e88d9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1956f8d93388e266fe3d8d0456c8cb9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ff553974ec89232d51af6440c1c08239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808d09867cd21b94b6241d99618339f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7364a750cd032a81f83054c0591e5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c8f71b9a61219833cfdcb6d747bd9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18324d471cba1dc3fcddf87bfa2d6ce6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36a8dbac249b0a14f2664ebdf997ec244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933745c7a185a83c35fd1352f8e69ec9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc687bf473649399e246e09f64cb9d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f28b78f48c7ba12d735653024939f3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02a5b9cfcb581b520934b883ff7ede248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3cc90f56decac48a7d062f244dfbb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd5e7c4469d49411ad81ea3904944a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63709e318b69f34a8c7df9d31e93f5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd80702e602fe9dd4fa97933a6c8840252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2339ac56a1211486018ecdbe90bf28253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01ae8c3e8de7291b3744263164725a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df2ea71c90a12c5dc48b86e0fba0d5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1b3583a057d2943d2a455d284a0a2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609b94f439ffd42f1cc0a853dd83422257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a48aefba6f750c9d495479303c700258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43ed716063fd34ecd832b94d165a8f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17e9fa6ae6e4c72cb9fef48c0b4c1a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02292dc8bebead35881ba1d5973b28aa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754bb817915ced66b2cee19ba96bda43262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b94c7ceaae91d30738821f3ef758b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a584a5796e157304e15f5ff3fd7647264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98570e85f35ac5aca2259e402a8f78265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a0b05a9b2c1813cd7dde28f6848d3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ccf5fefb21bf38c461d4411fccf5b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291429181ef8acee3d898e1d445db26268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4427f3cfc2dde270cffb32fd0073a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c14454e9d46a37dc3a40655cf9c06270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3c4ac5a0627dd819156281b0f2a33271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962395a8c93def438ec7d8891266b035272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c5a16190eb10e225d6afe3bf2a925273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2318aafcb8612490e0a37fa1814b1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c36b608d13c4a97d95e489941c11d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e659016172012ed57acc43eefa37d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44993f99200f0fa0db79baa01f7df45277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf23378d15693088e3c7d2359181ca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b57fd81699f8dde5ee60289b5e91e9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efacb1411683cda685cb306c860dd3c7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d541af71bfd4e3e936774cbce9c489d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338c7a61c8537a2fa9dca2e2a61d3bc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b74861f1d3bab70edb4a277e144a0c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bdb075a96ccc06d96c4c3f5acd460c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59ac013d725d6f6422e0f630b3e80f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651a301f50c5b51ad6ab92a7d60870f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87607367a99c88e11fbc4675dfeb738a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7d04157ce9913cbf9a1a0b9a8959f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a22cbaa3e1778d57462a9e7e5f92f1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da036ba5bea66a5ed1f7820761ee04290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b6a643a662afc003ffad3e58df08e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daaa0a49079a076c89881f3ac8f8e97292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8290896c658ee877da43a300525b3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff37de515f41beed97343576a2a9ba294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd272ae5645816cec523237f490a027a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d40fba2023da4feaab7b9ecd54e946296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007cb2eabd9be8c8bb4eb4880c8f162297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56558c4ac2ab9a52030bf596d95650298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab400388b77b1fb6b0f48fbac9758cb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1399fa8db1235e5b16252c1083e6e5a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42981c490a940eb3cf71f60180f08032301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c225c7b436e384d0436395d728024302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088dc59017c35859bf71a7c1d0e2d4b1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0566c01622007b0d51521ece5b699a3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc326ede59f7d862044d2f27d8b675f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e093b35b0de7879b5c4106850df82e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a207148142a1125200a4aaf19ffcd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f4a1b62ad78e97acd7af824139050308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a17e5ba09645c294b5374214812b8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b272e97421512588ca6ed508d708b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae398f2837630fa0d931cd8dbad2a8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26522d670a78a71204e596068111960312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c872d1da61459b3b6b0194c3eab5936313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3507150a90a13fea26a2d29a57a8f4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1a26bd893a8559d9fcb99c6cdc162315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004900c2c61f3bedb3967c9ce09b90c7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61614d0e03da9298fdda184ae030650c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06439511603b7c01dcf848546e230fd8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f622cb4ccd3975977cd90a4409f41d5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6100f78d01381b07fd63faadb32af99320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d614710b27a807a27e83e713d9989e3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb95f69a1b7470269791aa040925537322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f5350ba4eb9d22ced027e1e39a364323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f2066444a8a49a06eaf857aaea36c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9deea28b63abde3c117bce1a2672a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0be6a2e480704547cf2ff79afba5c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0254554aaaa49278951ece144491e3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a62c8bb5ff3df01f45686589302a5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7d56fcea66072ccb90c97e57abaa9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776cfb0841f61787b85950684100c11330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38a20d8c24fba6b4264ed537ee1a7f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba4a105085751767abcfdc45396f72332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a127750a4242541502f620f17048f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307be960c45e865dc0adfe4ebfaa1df8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cdccd9876b1079bcfac4d37899462f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01350bb068b003b2d6a4e90fb9f67b7d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250621bfebd62ef905881cf874397b7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b8cb1b4bfec64d619404f85e964f4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128780a872dd09ae4d90123accb2284339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b425fa5a3bdfcdc3c548eb3763d8a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66c6cdd3b244b68603a8fabc33ab81341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ec172e062c0ce84d0f4b16486d01d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0985b232f41f6e6f30a9ceb124513343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a9e0b2d88bb15ee55e4d319e046cd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d0b10ded8682fe5f465c7e406da99345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe515db3faaf2d57f9c6fb55a7f775346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c0b2618804e3cd39bb6e06664f049347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d80ef23906391eeaf1a16fc31f628348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7f0407331bbdd57b76d44ef158d2a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d564343639eba5c099ff81620d5d8c7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c1efcaa427da9f73e7ce1bef9b744351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310180e2c2d7c86bc3d57b3af5833d8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6724612c92e6074cb39e2a15c036cd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925cfc290e893d9743f7c823cab7e0d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fdd7be8043a813a94381ec1cc28f58355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fafda1770b5507d7020beb445db717356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f65513aa1cd0bf644af9f173df6f6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741fdddedc5e111bd749a25ae24a4f61358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df06505534c9fe487b03029fd35f7a6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8bef60936deab8c89aba0913fbea8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbe534567427f6b3378c308dc3ac46361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91cc4b04df3374c4e385e375a471af0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230fa3231dc7ad51d2f7e7c6237c1363363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799977fa27edd1498cff9cb1edfc269d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c132b69ee61455753b18d36ecbcd71365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab8be50bbab68a5bd4ce9bfde565ab366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec3cb9c57a79c5a91b0ef3c0cad607367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46365d77c8a51cb60e1667f309052ed4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5925b51e9418c02b655fada912a3e093369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba098e315b11926a5657b9cb2faca50f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759004c682b077834d1a540ab6c6c8b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa249c6804043a7fc7005dda0ca45d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab729763d8388950ad12f1d44851ee373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e71fe588323ea2ce041932bd8d137c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712e79b8a90d5b8f32fe522f4677e87375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca20839db28d9516d9bb96b245b5e78376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e93b932c47f855b11d74584b11e7fc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095400eee2269178443e2b25bf43c51d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec42fbecdf6c1808fa999d3977d5082379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190fef8c20e3c2a00ffbae252a9f0c50380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dbacc51b814b7690823db8efcabf29381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00d1d281f240222c869ca549891bac382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51301caae4d3c61ebf9fc0cfaff05f29383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc89900f9523f9e7c3cf4465200c1cc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0d004f1eb4e3c3d3ea505f239101d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313d8af1ecd057f0718e45e79a1b4af386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb09490e29d2bbe8ff33b911317dd22387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1787fde6d3bc969e5bff76e5753989a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c9430cd04225077d0c79d0e702380389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d7696dd6cd2f1acc18f3940a7489e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452fd2cf5617e8ecfa6de01b5e2e34bf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d00d072aea8dd03c014e1e2ea9b54392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7759d0c8282d2ef47bc85805924a2ad393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7627b333c2931576a9f587404f2ed15394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf18a733e53ce06d961c322705ebbb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4da347444ce3656daf0336e9cb151396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054881b23d6f3c8bcfa440ce3f7d1984397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ffcafb6ef19bb679da8a69f2568a2c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47203c8c1f2575b54c73830ab5c0cafd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77596166910d13968c78c82cca243dcb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf04dbf82d2edba0ae7ae8cd5d17cda401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f79c33a421601a4479ce4a36cb9a6c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847cd598b56a5d5881415aad47a1004b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670802ae9e4f06d95105715528421c11404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4324701d8ee8c8c69634bf20147d5df405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911904a49bdf3bc6ff1a111e38a6872406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26487591ec8d68df2f9810572604bd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b14ca51716f29c1ee329e11acae7cb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265a8365eee36337e991d5cffa40c8b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0283c6b14931d472cb037b5157c7103410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfed6d23c80fb6cf49f87fc6e7f503f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd346cb7cac2e5163f59052e4440c7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c02deb4eb862c1698120608189e5c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94542641ddd03882a55931d3b70cdb09414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c57d516ccf2dbf39180cd0d6d57d5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481bd8bfc4a3305c08e1edd4500d035416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bfb65339b3590405009dd5c2ed036c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e89e1a525b5fa2a04436595abf397b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689ef4ec9f5f88e0462768f7d67fe77419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ab8d5bb6354de35e2cd06bea4b4ac420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730159c7e50057f0c18e589e693c4de421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b429398ad3708542bcf67f65faf6b5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd32feee8dc61e618668aecd8361a6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ce8d9b1fd9ce97022c2890adeb303424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48027e71e6795fe385d82421139ef94425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d3211ea6405898c67016d0ee00ee4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241a17d73aa87ff0e3c20179d00118b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674232ccbd5b4c24fcf23c639bb225b7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef073ed687530bd72a3749fc6c05a59429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301576e7ba4b4d42cee8d9e7faedfd8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ba504df1a34efcffc84f17ee51334431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542ac0924e7aa5d0a686779ab1cab18432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de9ad8beec0bc31eb300835a333f60433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e5ce53e0f8bfe5cce264d1c04709f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ffe0b1e4869d2076ad59cf5cfd517435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1618831475c2714db4e79c265bcd5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa29b23e4a32a5a62dc9ee5a25eaeb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22677de7455eb23d5e0d8665a3fdc07b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b595ef2908e3535b4039a685cb02ef439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe56eeeb942a1817e8536a0034abb1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71bf111e7f9cd5095536bd4d020da3e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec8b0e131fc444548bbae4df616a4a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7508f1c868f6ab498451a9e344b8307443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27cbfc95e470721b38d966b00c3ca05444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6368473b0572a9796365c40617f1d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c746a59b9a569a0297df1ab03498b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446f1a82c37cc494ea1fa4f39e91e4f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb705bb2122b4f75a2e078584d39b363448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64fa76e81b7e0a6243efcecafc2c3e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520c26723fa74ae6c22628219abaac6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb84752db17bacfc6a2ff8962a78aa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476fce9c421d0105e2929a10cd9f1b48452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58c4b003f063ec015bad4d40ea9d67453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c77388a540a485200a1a2deddc800454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc1e65dc533f22d4251edfd552663a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ef625313c8fc7dc4311e38d6e52ad456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542cdba1a04a6582c1c738e7e28bb93f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f32a0745bde4c24d3c1eb08888194d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78953a0c3972bf10b17cc3a559272f1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2d92b722b27db85fe12031c4e9285460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37abb9b22c16d7581a1b4449e40bf1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f97fda8da85a4d754e0e1e2f0572c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b952a957adedbc1ab73d6ed9416f36a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407234b121162bb27ade1b86c0a72fb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7025e795e905fe44e0f1d8264599026465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09cfb4bc223a9ec31fe823559ad5652466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd800f62d8b47a8de68078ce78127f9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149fd5ee0ce21d65037e4a7c9cab5b6e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d51859b50c6359bc8534616c90ee0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aae8a081005f9b80735a75b0e35698470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053a175125fe4a7e69699117f50f0c9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77d8931b506aabbafaeab469526ff3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9afdf0e8029c90d1aff57fa4ef287473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71710f70fd63671c7d2d0b84e3046b45474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851d278fa6aec987652192c97ad828b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee203b351a8381f0de3e43935ffd9356476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a919698d9962489b6fcd9f000a3ed5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2ac79b7c4676fa4075903bb3ae84d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7768525414f725c15e9bfdcd181fd0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e958be660c1b73b5e9e22afb0ab4ac480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa95f51fe92faafb8f0afb762de83d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f081db07eb5eee681f46ddcfffc616e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41300527c2e1f716b67475bbabaffe56483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8cc7bdd076cc7d7971901e8055ad5c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd78395bed576a6432df56e61ee99c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d8bd93e603155cbaf84d9137ae0dd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf961c37a892c40bae06fdf975f3e52487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb4171da04a3fa55a45b1d234ec712488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe88727dfed04506c5b83772cabd84489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd2f428b8109d1546fbac2924d3692490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd8218c6feba8f7a1b1d29b923299f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6790afedc8201f3994d94bd847bdf74492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b187a50a404d461d498497c2a0761d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3f38cb56e54b73f5eb118a1ccf263494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35183203da780e3d650ed47f7dc1eefe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a598646af9e4d44b689ca2880e10ed496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7fdc55975254a38cfee4e9d50a7a35497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4974e23af3c6d61c5bfbf6b9c92bd6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b3ac1651ccb01ee3874fa48efe38f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90dea2dd77216bb7893554715ff526500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d8ae372deea7251f3ecffef82b32c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab323cc7168d93fa826909c8cc52a17f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f6296364df7668c14622a4b9850da503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37fe995babfb76717f311f219f960d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599ec7cf34f8ad2e0e70c5c963390f9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b49a6b89af620fa75bf9e87b5855e9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e5ed1d4ee9a86097cbbb684777625507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393c9c51b458979f9c3e1dcf4daa5ff508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a952b605f3d25f0125be7a2459d431509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bffe82a172d4d547f23f4976f0d09ea510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3fa8d35b094c06d5a875ea99c72242511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f828cd6bc8cb81524ad720c5b273e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d2297a04c91b8aca0fa8e1942992e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91fb81888782e98daaf4b4065b4e36b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc852d3a8c2e46584d0bcc0bf145ce515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194e815f1b68404b05f9845fea02834516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b8d5d14f53118f1f2fe921f1cf9dc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2a69f6b5c606d8979d42b16d30a1d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80463220b98d733e853286d5ec214395519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4b5675eaa56dc8be5324e7d1456e0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180044a584b6dbc5b756125578716be521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f1221c615a0c5eb5317303483af64522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722b97a7f7c1f72d1055c3426c0ad40523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb19ee068bf3e346b3bec037671ed6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c0005c166d9c1dde3932966ee51c0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6fbbadd73391f70855ba7e0c21361526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae53e849064e56c96c748f5b6f7b56527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620883925c4fa87241ee96cf12a3538528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926dbeea453a2dce397fd1141ed2bf5c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a295d88ad2c444c94f40984ff0361530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5437c8478c1b72d57e35d5952895742531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a259f474b6d5d2fc22dc8bc529b3af532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844a8c332dc1ab542b98390e605b2c4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30392d8b2aef80e48c31b0ea20f722a1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5a3998aadd3b7cca66d4bf097eca5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da52326454de186fa5ad20d3454b28536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808b4472df187ea38bf39bfe6b7e760537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6172fc596a9db3396967d37341ede538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3f17f98319ddd80113355133ed91b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3fc5decb16f5ccd392985a3e210ae540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266958603273e546384cae9475a5d65541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de18ddc9db62838017339e7b292636542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebe1ba3557dcb4954a06f398db8fb6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a513b406598aabdc6baf828f87c25544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3af61726f71874f21a69153974d47e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fff4b8b1ee63558c8b50c9f949734e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d8b709526ce4964cd3b0048560e20547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5fe10b137c92b281ee564270458197548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2dd42377782f9775b74aecc4926f8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d66d0a8252021984b8ae42ab2887e7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be337202ab43cf49006bc77ccba31237551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b960919c012ece98444449db042822d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197626b6cc6048049b6d92f9b3ed39a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de361a6077e66e68ebf468a37cf0639d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb6ab88c1406248f57df67634b0a9d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6079d3d2fe9f504222d29321ea5c11556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac5d3ad80b14f96248ad92f99c89b7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721eefc5a42fbcfcff66af17d2d60705558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5029e3c08e11409f78cc92a1ef27a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e139780e14ec8cb830ad5e195f733560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c487f8092a782993b17f957b129d09561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded15c9091a045f31b949fceb48edac562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d774b4ba334e2b377bd55562ef13e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc5d84aee74d24e1f006f288a27ddc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18ad13e03709875f131afe21a05d50565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af04c800e1f3e0750efaff30fd5d92c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66038b6a84006ff3a5ee1bd0442e756d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b993c719279e59e19152ed8f241bec568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ba175593252bb7fcc00f6a6a88f69569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436f0ea1bb202814282e775f807409d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a653889ac56f8e36fac94deb16fa6ec571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d462ca0acf85484609e5219667dc4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769238a77426bc7d3cf682d3289cf3a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b5854030d1ba4178a6f2036e822ca574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7560a0c84830d8fb4f026a09365999a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275cb4beba86296e3fdfa20ac7cd6ef3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7d6ca0736203c38831b41dbceea96577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27951a782c5242ab38ec53a1ea96cb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8eb515d918164c52bfc8d9dd0c29c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f839b2b032fa6900334426d6afcfcc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3083c78e06bbf53d3933a15f6cf7a35581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f8aed3ca337546704e22876307884582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de1f87206eaa7ab92db2e4f6ba67f6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dbe2ad959347ea0336417b20458352584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d1ac707a1a4ee3cafbff724038c9c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30732fe26cfde8b1a23e4bb8a437538586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbad8c8a0a05ee9f28f085fd7a886e2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656743d4d1907032503149db5e4acc92588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11ad38dba49fd923f6fff879dcaac2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a3a894f79a923f7ab81f74aee0a65590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbbe1720f2953012ae6eb60e83ba012591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3c248ed60570a03c3a45be277b7de592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4eff60c13345e1937683eda70498a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6db934826491ad09b1e535a66f6b2f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0684c6d8b47b93ec4398045780dcc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1b89b94fbcda77704e139f960ee40596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67beac355403f173b5dd5533e8cf9f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46064196bd0acaa4986b8f9e410c09c6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308ab07b43f252f8a6e0b402adda024599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc53be7667a98eff2f2d314b226c880600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635762de7e59b475a594e29be7d89f95601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d604d33b892982951fc5fe303e778fa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efeba485df99fda846d918370248a0a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457ddef9c5d28da67d315d5f4040808604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f657d7bf7d377500f5a2e03f7e0cf97605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819c9fcee75fecf05c7e3a0f59e87d3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878d50b44e0f4fdc74b890282f59888607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bdd81d72226f062a2c97c02fe4fc99608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29605ee6634f5d6d11a4994ac796635609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118a68439476a4906f1723630af1777610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e2eec1c832f66ce0430a03770a774611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e317775eec77997ac17d0e149d51b6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10705193151e69ceb230f484ef690a1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e0a653b856a0e49129c88bce22388614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ec3c7ea3f5001d441a46bb36c0a73615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8cbe3b26fd9a8d51edb1336b483f97616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c8b529734431d6a4fa24c6be7b42e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f86191d7a02f171b1aef2cd4278f33618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fab0ee7daf7eda184647c990bbc98e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23513c6969e048f1c6c3c4db0723e4eb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3555bd98ae0e20c7b793c43bfb2a81621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ffe7270273067a59cc553768885ba2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880da5721bd53715c3b497df4993822c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f33b9d653e37363add538d8a61cff624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a605626c010cefd014f85c8b0042d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351bc36e41336d441a0a592fa6cd063626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835564d970079f06aadc7f2d65d4d57627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd01798b047adda02cc3cd3c0479492628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6eba1feb26e104a992e20530ecca66629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef20a30adfbfa811531d5922516e5a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a499870ae894a1d0caf350d8588b6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5784998346c7c1b85d187b98088d9f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572363b015f7e9a8e621dff83160d390633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31142a89d3f69da85a513e259b5f7d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d5cb3eace172e6a42ead9b0711695635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411fdf4ca6d8fdf4e4959d5f883ed2d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48545cffbb10eddc732953bb0893f10637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe595cf5aa892ed060c4a63920917b93638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009f6cfe7fa1e83f20f81a0798e8a54639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b33a71d9fb0e4c19bc68a4bba122b9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9dc43d5942bffbd37f40d2d3db8ab9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec59922e2b9ab639608d1c87437957642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40edd24af8a5d75252c5fd33e268062c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5dca2911dc248300dd9006972c707d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46678ce929082aea442ea4faa5ad2bd1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13440b885c9277c2b2d708087547a3646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>