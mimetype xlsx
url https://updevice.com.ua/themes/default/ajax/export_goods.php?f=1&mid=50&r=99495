--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -2311,51 +2311,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb34b12fa90e0632806883c52b88de1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ba09093770cb6c6eaf1f878efe10f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353426ad344e874061512f44e566149c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f25ceaf891e1b6ccb8d2684b7aa434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268a9252646bd0eb11a9dbfd8a95ab35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c921de100746e6d922b1c7ae4e836e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c95aa9c3b84be5d820916d4270eae67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045713fb33eb99334d9ecd90b176bff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1cddee6a4ade05510636889d3657959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010fb6c5fbb086e5c5da33679b1e52210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09bcc57cbea04b473aab2c57e6d7fdf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ae4e8eb0a8956a196796aa6651d6612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05d94a5e71d97fee81849d4c4f089013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4229f02e4a6efef745e03c0892c7e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0cf2a028f3114ddf2f109601467c715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87829a0c4109ffbd827216a53676a49e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8dbadc28ab48399fe37a66a567d1517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660728581e32014ae5474085ca2de2218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878687820eaf49bdd3d1f9054cb864a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a475af9fa1bb01d1d0b8eb1c393f120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844cf2cea2ad710050eee81ae5c5f2a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291c7cec452e386768f9163ddbf49d522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b8fdd72e600f215cc55f62f20b81c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069aa1d3d05262c975d9d17d17e4def24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee22656fe26c70821536d6ff847333825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3227a2198188bc17e43511ce9e9c0426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169c22e1c2febd163d413cad89e608427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1cdc8a4c0e1442ba3e23a7848c4c328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b5ef1f918577a09fa2fc21010bfe729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672764cb408d29e199d3da35dc5b73a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66b7c8bb5b7dd51a75d02091e4112b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd7f0254caa6395385566307bda4a432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89f612370fdf182a968aed5110090633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03fa9e9a61838602bdb0e8d914fb4234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0afe7c38107a7376d492e00d6de6bbf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50446c9979837eb80d4c91074630f91a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd83145351bb11809e167fda655d18237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0891e9f177ddf145ff7a654939df438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443417faa9f4a88da0d4b25f349cd8839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe6dae7b549099c8561ede196d46c740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffbd833e7a7f5007fd190f42f224a541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba795f8354f67c1f890016fad28f3442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187a293a110e54d39c0eee03ce5621143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb184024e2c92aeb26ae8eae035551344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5c0eb38369a2edc8748ad0db1d1b645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd98e241e38f1c2cdaf5ae2aa79f64c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083575618835ebda5717dfe8f069ae2347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc0be491c4177c66dea3a1fcdfa63748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e2d18cb463e4ead5c1192298b275b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ff2c32ccfbc51718d6a2ce37469ca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ed09981da0bd9a79123f3ab492bf651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba9f54cb041b1429cda9b4ff45ead752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0150568976325a68530eddb6626b02e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794dea5f3987476af2d8a4ba0a445af54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f872b772a2ae809bfdd7954a3668b4955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b7b1fa4ab6b0b18fa114919031fd856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761bda381198f3aee12334d08277d2057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ca4342862d30cdf05c82c832b3f9658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958ca522fd31e931e92e0d86959680b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f53150a35e25f732cb51d90ec418160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9466d73ac84cdeec19e22f1e450c0da61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf75ac158a5003a211c75e4571c79262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f417bd5e3dfedefc6d313b02d609e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac02aef5b58c0105298f9870f5d926264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63cb061706719094c848338ba15ffbf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce347909a5038cb726483b45cc22ac66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539008a40d9c1cf19dc1c93440ea7fab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcfd48b442bebe88586dfcc8094720c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72110126d2b22b9a4890914a1a20ee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68ee687727eb62c5848d804bf540f070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56812de05af9e8402af2d51cd6089b9771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779f58ddf69e7a9c4304a39ccb1755a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5682c89cd1654bf456b498f22631473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4554997d8ce9a5da310e0e2ae7aad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538a204db9923149ae93e40c169075075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cacf0f93a7702f0e06aa19934f946d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28014865067328bd13612416856e385577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe6802049ea1baaddd80b62d149cb178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9fe7a0d6c01a76cb1d2515e78042679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d96150a8a8605148f8b705497cc8480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ddf468efd9e1d8cd28d32e1237a8ed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda47abc2ad884007a3879da06ca8dce82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f558cfe2924540b70f2e54c336bf483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc318c87da966b78e8cbe2f83d547e884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ba63e05c8ebf5b89c33c9cf05b4be85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4b9b2a63f3b0311bd4cecc003011b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae8450b90cbe2180a6ecc50de5f9c887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d70043f8dc30c0f015d22db961af0c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f147d92a2bb80770ffe53558f2f74c089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e2e9e12bec260aa73ee3905a9e8f290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4bb268bafc41051e5adc77d0f40f491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a19a7175ecfd1fb8c292527cdc6e8192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8aec5f70701ac785684bb1794adce93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26db54c674f584bb4940a75ae46934494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279824ef0ba2b6eda334561f4a83960195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c7e6ab06e22a7149be430b1be2a0696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d3c92c5af1acd7da6054a2961afa097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb56041e466ecb6d8c5a10e35fa66a298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8b6d6f7810e49165fa3b015936a9199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417d73dc23c3d976b0176fe64503258100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d383d920d13eca788d7135e2b0573101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02df58addb159e372a40d27c4d12de9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c49f64bec8a4c2223c88f95f2d613b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc730cf47a93811572bbf7ae55babc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a1946a26aea7ecdecc747415821ba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec47960a5e4f136beef85f8ca2dd67a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555af5906daaca0600bb5f33429af36e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc2c83d8008aef4579efda758761ff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8002c1880f2d8fef212806bc4e717eb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0e44408b002256f6277d76d0aeb37110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170796d859a70a29b4d26c31d4347c2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b9d7c4ad6b1ffeed61a8ddebb3150112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2989129c3e3b356c8c2ce63de10621113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9efca9691aa6e5edf5a357c55272f8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d863f7462e6853d3001f1eb250f8c2a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3dd3113a70f219fe18a2c6cfc8547116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407ca820bc4247e7b36b56e9c75f0e3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453eadc8f97c8316f65de4aa7526135a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e40f06fb0f0b851de02fb47018b45119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191a1179c3ef7c4dc9777a6f80265a8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabfe84dbbc2acb01dc80b3acaf1d3b7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0505e476051cb33568e488992243c0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86a14ddf83d3c7464a702e6e6cb1ff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d5b88069d3a0782834a7317efa5a4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a7a081f5086be6fe8d2a157c5059f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369f7e3417a02d4bdeb60fed24c9706126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ac24bec06387f558f34b607f1e134127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b7bbaedc40608c760e860c8c084b5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115542124a3d901136b3cdea5c3223ba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50869fafd2b8649a07e2f570c3a12f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f3c2252fa831be160b53c9b25a522131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8f3a7824b52ec7fc9aaa96d384215132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e236a3dfee7a27d53ccf0c7dd3413c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9966daef776e6b6109d3f9170fb4f28134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43388c0f0549ae9fd8a3ecac8bfbbf93135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf83d3db9448314ead50d7d63b1f588136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab919d51b2635592ebf71b58295cb4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e674a23e8a4c1fea86ebeab2ebfd6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344cd3bbba04011a55606499fe07fb32139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b7cfc629eab5bb38fa7ef236ec814140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8779d919458e1b1093ed14c68d304141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ca71258b63c72728c00601b43d1de142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1b50d3fcdc61cdd2dff980bf70058143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27a456832d72ea3cf05e34d0fd2e95144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a49a3c621d3a1256b060dcc4d21c00145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f51be1566f4fcf69938f8149a625e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153e7d5bb134c85cc4a5e26473fac6b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f4cbffa030b213d3fd8fbab216a76148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2b0a87fdd80fe722ff301d794e64a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230be8cec92c77678ec53dd636e556f7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0165b3c84109e98f9f53c80a1801d94151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721e876b3eaa66f616ca9b80d54ed91152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5bb4b307d34eb5037fb0e08d4306e2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195d578280d8d8efed4a1052b0c8977154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371ce5c640b9cd93845dfd930bf4f1e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741e99fa81329e53ff417336ef5a820156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35089a6942e682dcee070d3d227027ad157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26249cec39b6fefd9bdfd5fbfab932c0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74993835f20a0106f7e5602f16d5a60159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3927f42b183b26ebff53256fb9be01160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab41d1d24b1adaf5e6f14c70add4047161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c87803215ad693a5905cb253fb1b1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703180857b36d01d90adcb9ec1bc332163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d887fb319819ca6041003f86103e93d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff04af47b97084b4971faf3d788c99165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ec7c95a92c709d6374f5134a08ff1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11039e46eb918bf42e6237483eb3dde2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72580de77f4a2e01dc0273653ebc7670168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2908b3f26ac0262559061c92283b30d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f4aaab7e774ea7c1916e2c8a6fb0d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0ad6e590720d23023685f6b6be60d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a39db69085b8a76c9f178e196d7a7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501331fd06eda358ec6c1d653f8f6a31173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb09dddcd51de297580ee77e076e817174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c710aa819168e8ba778671c9823e2fc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d147949a669ad19279fa7344a402dfe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae072c2618be6c443200871cd3bb4e3a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737ce97d09811cdb5ef25424817b47c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925662caa3f0d07ead26cd3adf58045179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b60a6963cd0ccc90066cd85c130bf5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100652a57f3cac0b96001275c2796d3a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5082465b4d9c43c8cb309b0cdd16c5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff0e08538e78581879333a520a379a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b8ed9a3f9202e3f555e267a18f091184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064600f7c5f6ed01c6f8819b38230c33185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ba522905efe76ca4628e35e5b49a1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58b563bc37452f2106203219308bef187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c043630552faf84779a3ad32708c534188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67049dae152b09dfbc2c6718dfc440189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f440c3eeb8eb47d27cfe73afd4d16190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4af51a9acc795472521d18f576015191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1dd65ed1840b118ae99e551898670192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae523953357efc6de79db63a48bbd100193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba31ee747807627a61b3c90b502a044194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f762b3a162794ab9c81c8c25dbfbf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d4f5426f0f5d5af1415e0ffc983ac196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1bcdc0da2bd13897058d427ed3c3cf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef2dcc6a29c889c81ffd4fc26e3163198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ee395ac65ddd76df98aaac77ce5c1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c624fe93ceb5aa0b0e134ca115ede9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34f161bc2b1b5afb511187045d731f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458dd96f88c2dda0cc0adbbba06a920202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6f85af4efb64b1a79eec1c0fe06f9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce383edf363d5d911fdea3c0a915114f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b718fbc6fd0d19cf98edee8264254bb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0ca608ed625773199883c551709bd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb821c1242f9ef9ed9b2c146064e263f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce718e8ad934780aabdc2329edb86a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7ce1f48bcdff20246f26587491edc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a993d2155b7fa24696007423942ccb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43618d42cbf2f050eb01073b1f86eb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09637b8a436a191d687d91768792de53212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919d5dce765aae9b7534f22377e720b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84c07d204485046e062e66ed6ffac3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d593bc106ef4bb231d743a72e21e73215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824525f863ca4693ef370629c2bee64216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3e9f15bba047e34c0299c38ba35bd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58cc6aa15fb91bea32528bf10ff4e35218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645edefe464cf2866fcd010eb823584219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59455fbb33cb4d4f78107ad56fd390220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0159b60b329e5cfc8db9e2fc7ed512221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0358a144da281a6791278992871bd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a634bcd6ea7425a5577b3f106d0e74f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60725a7e29f1f326c815d1a91d33651224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2ec5ea3c44605fc9b1466ebdc3d23225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256b449191f5933ced7074a39e4b18a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02603f2c135668de0f6d099c28dfbd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78263c7c3b14ea1abf313e56b2ffbf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a7ff5b9fd812191706c4ecdf1883f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499536be864c03c0d56f12c7d189b362230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2160ba37723d8393893c271ce00789c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822931a9e88aa0602b371c741beea393232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c49517f1dbfa59f3ca48c756085aa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb76ecd1e4c6e811ca45d680fecab1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cab1ee22281989bc1cbcf752038d55235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34a3b8815d7d1ef6728a89f68de060236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3805d02f18c869678bc67d4bc9aeff6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c672166699eec070e1204e4dce7f1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5c9bcf3b5ada0756f74f849f5c637239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d860a749e967dedfdbbb15bcd95f9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ec387f0338ca7140f93a3fcab2caa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f281ae062b23bba96092eb5127d247b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce116c7b7bc0840dd1eabe4b510e39d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124708ef3cd1899736e15a2bb6b7e71b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f38344c66e9a31d6620fdfeed9427f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735ee39a114b66481ed1791ef3bb903246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c13eac9aaf64cbd6e3065f74d37afa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a858e0234aaccb442176dc403bae8b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d19f212c2e6747537d3e1f50871758249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d273e6f4293358e0269a3a8656e612250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d221c4c538f24fb27d0f46b53d9c76251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b20c77155f35fb239f5c5166b97637252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d85426c72f6e5667439442c2d23ad253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ee52bae6fdf39267fa14955417cb7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302ef9328d30fb547f60f192d8da005255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b64ca5ef5d697904b60619bad647db256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aecb083e0315745af2e12d9219d253f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3860710f9f37016e2332765514ec4d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf42c25959341e4826fed71ce67fad9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bbb1082e230a1f95bb84ae28b8a5db260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205475756a897b3f6fb57458df2bc50261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389fff0eb06d3c9a96bca361f6c0df2e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd266b8b5ae9f99a36f60da7acac40b0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3941fc520014c47bbc6374408c1251264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409538bb6ada817adcf7b4788f09cb3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054743d5cbef58bf13504457d4ba7679266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9748b794398f07118080db72762398267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2b345de4bd4aa448380fb69427d86268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d762eb02078f20d93993f4a6598b6b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7787a228612b149d9189e00053c3d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324071bd48d7945f6d27768b6430e80c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041bcc6384e5e2385be4708d6b1caa94272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9890606d592161829854656ab379cd4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0764b809191d6307417f4f1bcf774e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972598899276a01ca2f39b8401d3c48275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b041409fbcd3b46701dbbf33da5140276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb027451109af3eba6d2c3b227831c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d40f195ea12073b871e034d4d92bee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4bfcc1078a3352d2b88ef2568c38d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e472a05428ac537d997a1d1bdcf6afd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e7956e5e01243e7ee48f4b4506440281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b836b9dd7f15227ce12237e348bdb84282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1be99ac4b0a70b1f6738116ef7e09f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8da0e20b13cca1ed68483727db827284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325fa5631d812900ab6721cb3dec7f91285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7bd5bb442692fa3a686c77a63c22c2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db2c07105b0f7e70c7f48e84c624a8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f19fa24c6b5db7933a0356d3f6c9d8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38931dbbac5f0f76ea3978b6d24cf180289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb33630634cd30f08e10792e61614b9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe176d110a89eb3df0912c1010284f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398f89a1b88157241eac4eb318de7ef292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7a3ec07b34160bcd2aa4fca7e51ae293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731d876ead0da18300f3d1703b17b6d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90905b04f3e4c158918537e89452cb9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb32d6ed0b459d8b3140eb2c08cd310296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49a9691142fb104f45008589ada3a8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd56ce1f9119e91592510a7e55af94e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b88daee53ccf0bf1b0c032dacaf5e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e684953bbb8139fc6d08c5f5201f02300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed032c162c71221d923dee0c30f8ddfb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f4cf436ff21990fbc120736fe1755302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e803140f7a40d79bfb662bab94ac2d3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986cda28ebe6768331bd19da42edff8f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2756798b656c33c9ae0b534e33455305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeade8926b69fb47d1a2f620ea08b6a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a126ad6434f2373575cc45368323e9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a24859f34366fed173f522751e2d18308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158877d70182ab6590235d339992a50309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478e65b7a783374ebaf22d3bdcc1989310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0652ffc417951e0b2258111a98b7b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b447899110ee48a34a5ac9652f4bc19312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65965a09db021c553194a4b7ba76a92f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10680eb9e95c08ba0979a629e3351bc3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d2834d025be0dd8652190227f1cb8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8565a12f5b72d11c054ef09f31b321316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7921c13b5b7acd357dbd91a60d7f852317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ec74a5dee434dd70a5b072688ebea318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0ad1fd8f363de668e50961fbc5bed319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65f976b826ea2bed1cffd999fa46f0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992a7561d9b642c7a6e64b076ad306e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69211be5c57c8808a89ee12578010891322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b59cb4c52fbb0ad6ddabc8b7a99622323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3925ad536d77b15e1c986da525c039324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299453b97f2f2ce5e5188c8cc64ea542325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f924f131b63a92638df4633f78d30326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067db721c48d9d4017c147e601133ca2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c6a82ab4efe19bb30e616e0f123d6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f3ba11a56e6e754151e2173307078329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ddaf582712c60ceb216e00e06b3e8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5022f64be035f09f538195c892bc156331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff52999b533fa57f17e710b6dd5ad2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deabd1c4f7f57eb5b51f7a3544865f82333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4eb8551c46eac7f0aa675066755736334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896eb3f8a302b7d36d3aa913bd5dbdc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85f33627e029689bce028268bd5e9c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12323c09c5cd952f603a33fd6e812c6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fbc2862188b264b2b3d44c163026cb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6bd08e38919155c161ecfb62f50050339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92efa82494933cfe3fc9ee0393ce7e71340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cbbbd0e59f97ea0d7e732566749708341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671aa7763b686a85281e9a5ace02575342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756728f7d438fccaf04df06758150b9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49baba27661c1da4d7c54b4cbdb224344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17566cc61d9e5b2120c825b90d057376345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36ef67dd15890fb0dcc5174b6d6e33346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8eae9a68f8bf11783332132392ac1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22ffdf7711a53039b114ab7019ad6f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a41564e02bd2311a9d926c0a0f0c8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a527aa7e49c94c9e26f5a9f76601fff350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4fa5f09bb8d1791069ffd879ed7dc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f36c04d1d256afb6ea38c881ab69c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26adf6bcd442f9c46b2020a2618b7414353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665d4ac84797cb9f28c8383d8c6c01e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6a392af2eae0d45dcf501b1d8206e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810772458e36228958f8a0e4e04fd30b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0768c1d542a7ea9df1df96065b7c314357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca53db567917c629790deef64578ba358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31b26d85e8764e06d12ac5ba5e7441359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493498bfa7e3dc7600a4232f2da1ac4e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9381ba03225a1d478dfc61c23da5e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb431c22a0cb18745cf17b1da567941362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf51e12f17ae3f0ee337b0fdf30b0a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aceed462a90af5814002bfb1916b787364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e56c0c3a5e6286d74d4dd065ce65ba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbfcc00c7d2ed54d5ee01ca608599f9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4032b80afb365146b405de7cb4558fc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179369dbfc113d3e4dc09aef5bfd3700368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f0b13f6ea913981ae8bca25b4254a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4fe4fd5d1bbf99dec33bd382d22686370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5a753065a9256fa048cacfe3184ae371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df16dd6ab9cb11a4784d5f2ea9e1c2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d682a6db67385942b5f9ffa140aad6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d60a41b4e93f20fe24b1986330349374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c022a6a9e47be89451b9b64a82c3f49375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2e3e70808be88adaa2212100a0c0a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea20330c7b83eef69441839cb1d38e9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935530e2b4a06419926f7a8ad1c96a8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83cf388032cff7ccbb82c3f2a4e377379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a71263c302c2fcea7d829d663720b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f316f0b11f7647b69326f1ddfa6fde381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf1bcac33a10934c26b8b64114af99382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8388559fe21802d7af6b5d67d17882383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d6063d592a583e0f1ed786ad864a7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b455ebaf0472951a8344315c57e1ab385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c303e21b1ed60d49ab55f7a149f59de386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb6003e6c5cd7858a6ca36860b6658387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e957eed463708d3ccd3387ef87a49b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631eb54ddef0ac04335f47d6905c9cc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943aae3dae4a658541e534e647d3c69c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330cff0baae449e46535a70d2e6b31e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be932a5b8324fb6d88d6ef10cdc7d4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e605131acaa716faf7cf50954a48741393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04d62f3b80861a3dad02913855084b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491bdae53473e64b7f14dbcbc485bba395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e7b84d4ff95258fbb06c5f58bddf7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa2ec2167b4a4d4829481f48808f6e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5d8600a57848d5168a2cbf076ba73398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e374d768fb0382bb918d97c8e4e57399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf1fad1074a97b0c2f60a5b5256225400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987781f4d62404651f62250701544e15401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e43f05eae97ded6da57cf0e06b166402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b42d754002c4a9f0150c2cb5344f86403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c256be63ff6403c5b0941945af74c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163bd487334017b22477b590c9367ce405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71175ff744f70565407563b95aadaea406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d755e0c670dae286b6715070d9eb744407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791089900ef418533ae521a13bf09d1a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545fb9b4326515f7583c31326880592b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5be5055988309876f27083384c3c12410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c600e76675717212e82df6b29b1e0a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ae83480453ca26291fdfd08683c3f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bbbdd127a4658d6ac95317c3a3b90b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e5d08981c9b5600dceeb3dec3c187414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4d83f05d4e5e841a28da7329dcdd7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e327f14b8314182014a2c0b612819416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee9c4c92426288f3ec0d2bf5f48525417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955547cfe641bdf43925bd89b67921d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a8f5a61351330287f9bf933b3b569419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdfe081e26064d91904f38f196afb52420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1147c2802e76c584af0a703e8ebed9e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75546b48a62a1d0b0cf791d738e590ed422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3fb445f6a7752a58943d2df510cec9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4481ee8d0c4a0a6cb5fc82c6bc61e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f4d830e5308411356266b8141223f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502441879d8ce5a596e0953f15518ef8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b4ecc66df7187ce9f6a196801baf9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3720c4270a4c8a634ae6fd60710a8aa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5fb49ea4e45f15c1ffff320a95b97c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57070e0657de1c75edaeddd5cf6b869c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3dc0f50cf684442d843300ba6531ea431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f07bc5cbd383b78a8140d7b836a2ad432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b9a8475e78101f8ece07a3ad56689433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0929d51fc3937a7687b2561060a8c4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d786a75875bbe67e3b4826effa22e0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bdded2b506da43ed8b480b0f3e954b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8de99375fae36efc2d246af365bd0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818132ee54ac54f07c4e6e51d9da30f1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395c01d35181f14a55e6b67e330c631439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81afd66bf4f1c98a8e2e6f9a51bdc900440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2f314a1a27f050853104d8ff5855d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9ecdd13431ec828e16927c728186b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69de4359ba2e58337fd2cee8bc9473443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11afa95c02e13381973e268826c88fe444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883dfc9714497f505c99e2dc5de57cc6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7ea80277a39614d9fd6c663c9e2dc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bcef4774e826251eb221c27428fe85447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc831f8af24b8c13362f17ecc08467448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314568830e1f8d88806db1b65445513e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12102b9791eb6b89d6068cb9200602d6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc895741d7083ee3ab3b4f94ac1a666451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d668839f18114b2a9b435d5f16839452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508c3e0338729b0bf9215f94ac21931453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942b9c9e32a37bf40109527f1a42885454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40f5ae4c63f941e51f72b7c913b621455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9a3a2d4697ee071d1ec52951e1d05456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e474423d8ec7f20aee6c2a596e7922457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc25766b9834c159e98e385fc2bf4eb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b3f54ee69ade997c42a6f18ac5a6a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ddef171be51b548fa13feba8af8a0b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397bb9d3421855045bc39989a690bcd9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d9d57cf9f5a14fa466715ba7c7293462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d373a46c7aca7098cd80796fc9d275463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db177b13531733d5cb50c709fd4053f0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ffac4992d39436596cb5f6191fd7b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49f3f44b80eb446940d897502f201e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2962dece18583ed0e589d10780f9b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c691e95935f731a17ea964c09888cc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302368a3ce71525ce312a2cfff0710ba469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f12e6fc9814f74a35a7f9d32bedf04470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823bbd3225f43a20404a54cb88b3c559471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f69e07fc7893bd13c5021f4252034472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb08b1db91e98b72f72a89433d15a42473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f4fdec05189c8efd796831f263f50474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0def13a766510a08fdc39a20f36974b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f1760f66674284572406785f8e47a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194710e82132055ae8761d0fea3c38a0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67934810e810a589e0b401b7fe10da9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e3d496bf73778c20eb1eb15e8ff2e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ed39ae0643594ef524c2fb3419b28480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1121907ef1fdec2d5d99863f73c8c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798965dfcc2488a45d5b9f86ca284c5c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65103c7a753add0f7a6b8e0e278fb3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da5af853ba5f014931b21ff76818ef484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401113ac24e4062a059d4df44669860485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7f31d0026e0bd1e89e8efa2a3ea18486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3da93ef94579e76489a40ac1d853d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504260f8f5310e1e36c8015ef5b049ed488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7107209ed70a25a9040a9e9d9b3de5f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e78e4a728ee2a1fa44eb38b7594aa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab354d30d7d09db283f421e146afa58491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b29428c8b66ca70c978d39c3b90938492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962f305990b769dc11763e2660af43b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e3d414b872b856c04396e6eefcf7c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10785f10dfe860f9da0d9fe1986a2679495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984606817565be7ef1518a350de6774496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b8f6211003f1a12130cd9521e9dae497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011deaf64ba573be8d4f2d520370bc97498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e13ecbd256d80ecb402fbbb3f3e9d7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5214f86292bcf56206321b5deed2e6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc48e97e387a50445b5555590158158501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0f41d85b1970eb7f43e46472dec94502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6471e932dd2cb74a3b86f8b5c4a648503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf24ba6f68793483347d713245f2d0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078db6bb20f8e04883a179c081edf2c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d12465abbb7e3162f40252a7c488a6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b49a536a4f5024960ff31f94f2053d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be990948773cb5a7fbee6c6d17d61dd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90ef332954d9114dfb90e7d270ec8c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0146b56b97ed17f135ae6e76f728fb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6b8b8b00f11cfee5b0f92ac574bba511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b8d72f928b2b4d0121e74dd81fb44512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308252ae793765b8d02540e899abafd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5cacf4f10a043c5431c860d6c9572514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd2aa4a4c65ef8753301da710cfa30515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d300eac38bd32f2dba74a3cd61c21f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ed2ce5242a86075fc052ea36aa143517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e3f31c6fbd5555f90f842eb2a252c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ba43b1f9629fdcff1fc4f3f3f7029519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e5236045f07a9e5e28a2a6b4b949a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55f253c89b390de23cc895e041bc2d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75d9ff372601ba948abb34dc776cea522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a4c07d81e7d5914bd55eda960738e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126ae4fcf261a4b43a482202b1be75b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c688c5db1c45f9639d2d505546143a5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0298ef8387f350b66f78d905f2787526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9a69a7cd48255573f1d5e617e9ae7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811853532b0763c43bcdeab37f06c867528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e240f78404bd8e7b5e911aa3b854a6b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d774077b8b0605be64556e652e9477530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89925533963d469bce8c1b6b6fdf40d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5b9ac3cd07a4419cc0747bc293a65532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea328cb2234fdc7d3462b06df91dccbf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f7ba1a5d987ba04bf9cafc882a16d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc4115500c2ff6d6ec0e6557f4e1b7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3b09f05f4d75371c1be65ff04347f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a8f59d03e716907dd621d6f888cf6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe3f6768732d66d501c475ec20c746538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e91ab5d6398e7efa9b4202f176e37539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362967f5e6655ffc52a9ff0ce2b2ee60540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f290472032127d790397fc73afcf7b3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc577e6223ab9509b2bc3aba05f3eef542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb139b0eeded43a1d404a75bb5fd75543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136da20a8733fc04a9da18007bfe5464544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01213769f15960503fc87aaa902f6b3e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73507e9e791d1cec497f8b891121c66546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb9bf03917a716200f9a6cdb8f4992547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31c0108f783f766c290b02b9a99ffe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7773aa774793c835d853d582dc0cdc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566f98b197c1cb5a5aa7b799cb571fe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd505cb1857fa89da072163ecb553e9a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46454cfac4005321811ba474a6afe67d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23157669737542949509cdac10278a9b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26660cec0cc045eaf528355aee3650e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811cb5d7996c4e925d735f5c5edeacf7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf809b61e487de5c41197b3f7704ab556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a91ec600cd2fac1d7da24db00cc331557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54056907229684d4bcbc68887a63503f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a7367e964dd9c16c9f323dbee7dc1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5612b3e36ebd0e594ea6566275d96560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986354a1894e69c62d5ad242c466387561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6cf5c5532c38b26b6b5f5c4648470562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d2df5a783607577429a2190ea462e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b9f95a1df9ab934cddaa147751726564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c573eee7a470134d08d837058fa28b3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ae216e0207ecb6e1a1aabb3b9c648566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1afb4d6ac9c8390d2d72e25a590f18567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4c421b5c0fe91fb8eb91fa1343bef568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc747a95fdcb9cd70d76b546dd6cdc6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3980f80d1c682ca613652fdc0d92f5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb06478e98ccb9c306703c2ec80c5a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec2cca870854991be9a9e6a77fe817572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c44d02a3930f1cbd03a49597f9bad3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32197f2510b181ed54e9f3f4759496e4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9df43f4f3ea4f1ec9b099eda20804b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f387c48aec3208137def80e2402f905576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba592eaf7f792760fc9a729465ff87c1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2732ed418dbd9b8a490fcb67a5d9998578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb62d157ab62f4e4db108fc012027d2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdae874df2148952dc6a3a14b61ad25580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79421c30036dd0f01fd1ec513bf3606581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6900baf40e023f8f560e64ffd91b9b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3245bf8ee615d3866189699995e62e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d30a453d2c04838092137a5a14653584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6e560305d229cc71764b63504b796585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b6a1b02ffff0972648e3b0fb6a6d7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db399a05b5b71a8d97df6f6400fd46587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fc36174c57ccb1193ed9579f03172588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b06c5d0b453050254f190dd92e9fe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ed1b0163e4a8f56021c43051207d6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8c1909e8d17d7bf41f18e5db459e9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041bccc46c44163911f402a8818e5c9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439403025b17811e1cea89330c9dfb05593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc350b82f541bb44bc6f801f1bcfef594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c532af810f7388f584aef8c5fd2431595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34299cc9aa42f41587c41878c8f67c4d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77381e877bc3e4a64229eb60dae288597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4a3f53348737ea9ce108d186c71b2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f13e09d0043079467404bc9140dd7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67231087ddc87900185846d14cd096600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54148e18596e1877484039768afe60cb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76596ec7887d0cbdb45446dd3a52d680602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49313e8f7d59e9621e0aeb035dd08bc8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401a9eb6554663eda41711564a16355604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec04355144420701458c60a7e5d3e32605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f1800b2ba3bbc4e6cb2100e758083606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778333f2ac4700587f5bb148e44af4e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece24e3970778860f074e0ab1082348608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26416f2b8b23e1bb3b461609184d5c5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce9af337a2f2d620d82d7509e929fb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235c1364d5ecc2bc46d7802983db8f8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3cc366496566f0de79362f65cee63612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375fed1f5c59d8ff5a681979ec15578613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596487f3dbf8a2af510170233512fe8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d591f00267309e8b02933613ae0bed5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ae11c955ef0c44559ef78c582083a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567e3a04b6bc5fa33f22c93b60a5e9b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd12881440338e7089ff6737a5396e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d97d114f93c1abfef752f0e147d510619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c08a8e77bd3246d17e03e8b0a8269620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac86f37cde3540f04ced6120f56fdf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c06b6bce7082bf558d8424473572ed622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7eab3c8a0fb7f63c3af3306941d9b6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1fdb66a2da4dc93d4deb4b42a50e97624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b9c9a3e6a95c387a9e5a993fce5e9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd590bf6376e00fc643fcfea19567a92626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c36cc855df646b0ffb2d4622b5a75b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93e1ee6ab2612b46db5248fd888920628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be313f67df88d20b1985b591516927f5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7385adf4a231733258f1095c1d75b76630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282f3b82955fca066dfebfb74a9b053631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137087315f91090b522c5a8f57b77277632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbcbda249005c3006ef5311c66819cd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bcb6db217b0e2c99cec34868f51ba6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4489c9d615967eda290c8e6677987635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494482b25006a806b4994290b1ac84f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c1f52fd910989f0667cba9e570ac5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d8d12be615005e233e2d8fab102d6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca1012e9238ec46a4853482c7baba8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0544e9aa52b364bedddd639e7dc885640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a57f0393f5945d9366531ece121a1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70657d165389f62dc3b1031d8910775e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98808bc6b64dfa67b6765ea999dd787d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e6a42adf191bbfcb740b02730bd24644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32322dd0c3cfb2590b7f4153aaa702b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ce34d3705f9598f11095e3989d144646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd5833cc9a22fe8ad5af91331ae4671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add3c9419b89a5893f60dc0522ba1e92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90997ec45b623c9b108b8438b89ddd053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02318e23ffb54ab6c19ad1b3a42cccdb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a94a416610349a03556c97797f6d835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b173172884e452a32decf72527e006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318d367948dccb930409eab010d2b827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3939ec8f08780600d9e07a2ec1748a18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404389fafc8866567ffa1a8f986218e59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f05bc4d630adfc3f37fecdfe0aac1f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c6035f66d11ac23da3c706aa1f01b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc10dfc230a635f8dcca005e6476a812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3bdf8c9fbf9746d8c8ac50c125ab5e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef39f2be76cf1a61f0c9d693aab62614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c179d06e4414ea265728db97f57c915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5faf93314b4113a53f4f9fea414ad16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbfb699ca5e923c7b74cf924d7c8a8d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d9b8012655130e14c066936dac8b818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967e9578c0b2ce29f053b4e3c1caccc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b73f50f7e1ccba42c98790c354846120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06951b5ce9c23fa4344298585f1cfd1c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e518026ee2ba2e73aae155ea36b79022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20220c002970367386dff8213a3aa0cf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2abfa72a2f55940f0e481778e2f037824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ead48e669a1987d8dbe4ba8f82543025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5034b80c9ffa6100b9d814c924bbae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb44bc8b46c7f9eef347ffe0cca28ec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51061d8180b05d3a8cba9c61023408a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f91108b37b9f03f4a3706130bc5c1229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58204aa5e3b1ee74ef1137e8c50519d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47d0d2fb7dcf60029ba5b8acfe17ff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce6f54f512ab00da0d2785ac5ea7e432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0b5c534702b2e08e2b0bed1f0f2f733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ee31d3be6ca3d2990e5b321edf4f034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d4b9a37d2277cb4879b47e9605e6c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010c8ff0f2941b457ae153695e115fa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba18b2ba60d4fc2d4b1a86970b744f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe90a306a15ca801ca7ca1fd062df2938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f14706ec20c72110b8c86af269d5939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102256d3886d3bc8fde9b5f7a88185840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a046b08104f45a532dbbd313ed648a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d816a376f165982e046b11a667549e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf62f9ec92ddde48ec643058169f14f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f51351f98786c483dbcf78bf7e16a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b83fb6663c75f7811d47c5f342dfe645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5f260a73ab318a07c752bc4e5423946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339aaec9b813dbf515db18e062003ca947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95bf8986973872dc8c9a952d5a41d3d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a0a5f680506ac00130389eb54d76349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b250600053fe28fef08409411809850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358352e668fda51e0fae842b05e532951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0925bcc3ad8f69c6c6347f25605625852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a071fdaa18639c9f2dd58dacee7296753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778157c889201f1c5bc7e147de555fe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda26f53bf48446b3586df0dcaee691855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002d19235aee2585bfd0fb39bc0927456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1369eaafd78cad9e4caabd5b04b53257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922ade064b3cfdfe600abb45e1ae4e658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3733f44f9dbeb7a4edec2359909e3e259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6bbf1e239804ca5f16b077f07234960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d4d15634e87496bce6602ed8f3ccd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114141b2b0a4239e4ff4891a9a54178262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4517b7cbe48c0d00d9b8f31c58e2063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964cb98bc8656251a60116373f1f119364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf91209095df01422781aeb2cbd2f9f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248457308d0906066f26ecd7893c6f1666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565ff12ab125ec1cbf47774ed3d497567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec2fe7d69a8f0a980de8a91f5d1fbc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f9053008d52e35e5a1a1c6c2e4b9869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9658aa8dd9d34909bdd9aa5f2ebc670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8cdd6068a0d347b04666dc06b5a6271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2de9f3822690d7a6c69e6de90b36172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440aa7e69b72069b5b59f76eb11306c273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f8af86103099bd5dba3bae0455b1674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63208fae283d8ea30338a6fb1dfd45cb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b150d6543a027055a9e613c8a3458e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8370c1855ec8fc281cc3c5a2779b4b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3089ddbddf7716355e90cb3a27b633f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8df24568b904383ed2600daf4898179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc42e1d8cd26e0ac87b98a2a7055d8780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69092a5576a3ab2d1efedaddb6838b3681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b789448c31663bca1671c983488a44982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d7beb48917519a3d9d46049559bd283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80461474fd4f3c72a324c741875be9a884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6693fb9f26c701310f24c1e086a81d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac58a0c0f68d70ef57b2c7267a7c54286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ece418e460ac0bef6bb4372b2aea087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a76768c46458354c8e294f973d8f188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6936815b5e9feaaa97f8a8f23093f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89613f5363102cb3736643ad577152da90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43c80081bfd539ee3307f2d7893bff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fbab8dc67f4e763f6ee331a812149192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96feec9f542a3b7869bd21c005deae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782308f01cf4485c683825e536530d7594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1c849ee65298ebad8671db1db114795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498c8b595acd2742f6d797b9e8a734e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1c377c6103524e3193513670c27da97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba929ba091cfd20a83fe8bf914e314998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aaac61313a5b408d13fe4dc4db561599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7532caa6f698d2337dfc7f3cd34862b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f4240438176b22aa033fccbd2e12c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637673469c40f944aa2eb2ab727b3f9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d46285269809eb1d32fd8e114a1f1e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d8da78e132ee16d34cc269ac9f701104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa7ae61543969a79da8f9cee8e3a69105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a83a49e2fa7a1422a247734aa450e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01730fd1d6f862587a1ca2d778c69ef5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac2b595c7f5c769963c9fa349fe4c0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989d607d2aee42c634ef9a9b2b4705f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713d5cf869f0a13b363a1bf6b480cf7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898327aa3a3894e83c00fb99d07521ce111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c8356d94f146a753bb2d5ccac6bdb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9369bf5641e0c385883d291c1fc194113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26201d8679b7550892ca4f642ea336114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb78c3d9c44540716fb695624222e8b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e84043342a19837a0ca6e8ffaddef116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75488bf974a9e868fd6c5f12137d07e1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc615dce151ecf240f51e9f8eb23c9d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106691ba77dbf65161059ac7b5e35b98119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae4e6ae3bcee71394e67d2230f0b41120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b200cadce1f15c4b39cf828b78896121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac284cb638c92decfaca5784d3675667122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514978a91ab54f2332c3ba4d5822010123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6c31be485ad6a6a9fe4d427569f2e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55931afbb7589e00e5a2f6cc077892f0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7cb6f5acb28ffa5b3c429abe0dbe9b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005aad9dcb82867c5f4771fe4afdf37127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef42d15e01ab5237033c87375478f2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c433e45e5175f933b0df4626149bd4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44761342fb3dbd66c6c847de1f3f61130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c9456735a1996b092b02c59f4038d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb5a25429f67340a9059a71fd7c997132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577bafa9344da7422c7026f57ae548d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31e0249bc8e28b9200655131f06c61134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459dcc7fa2501bd4a21e8deca6813b2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1715d827a4265f35b9212931e96b415136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4265583b80f6dbe6453c3027f0cdf9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159911a0ec63d0db58cd773de05fc129138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a9670c4d019236d9b5b19a8bdecfe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06fee53e16895d50f3d3c9cbf2219c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292332ebf668801375f7c3728d2d8f3c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8fe430ca27854745586339bf4baf32142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b0b1f45a015f62b6c743841204a6b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478717856c320be415cd229c81279e6b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ac5c4e6b518ece4b9e77ab094c9e3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202c29249dd17ad334db9ae4f63a231146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8dcf2f427559af682be9c23d8f114a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b70258875ae2ed88319fa79150cbd8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5ba02f558a713c9702ae681500ffe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c563521c248d0d60ba06808ebe0f7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc96ed78b7d7ffd2fe5231f100e89e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f4e35bec950144bbada2eb67c7eca152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc377110f3a6ac3fc01714ce0fcc951153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd42769439fbdcf94d8d80d5d6af741154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c626634d338b829ca0f4f4d21c5449e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f655219a7bee5461b94ada334f72cb6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee169c40309112c81f94fb58a91a7f4a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946007c28717e945e91a4b3a62f05d65158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87814eefad7f60c42dbd9767e0c7bf05159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63656898b7562efef80d8946669c26160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397fc3646c7fc47e65999b00e5c0cda5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f23383a89ae450766fbbd57d95090162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a036c9d8662be1b0da630b4188eadb3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729b651932f365ddf5b929a9c933a98164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f001a024511ea72882fe36cb35514165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818abd760cefc17233b337f75a597fbe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525c9d378f15bb915a4132168b6ef54167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd50239cbd5ade560a39e97c1c54e65168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4724c37c40ce03408621a26f482ad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b5c140cce2a05a33d65a2ba8977d0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152793e832826c411e4a61f66015de7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89049f1448c8534cbd4aef08d871ac24172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac6518f3609a7ac7607bfdec2bed9b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65c8a5cd9bec6d4263d4acde311559174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9041bca7302f302bb6b09248dcc60175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c0c7f79738a8a88aadc4ce5d312e7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80bcdd09b3db99dce05c3d22689d17177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67683cfcf7d4ea831bc89087df1de7e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934479ddfcc6ba9f73aca1d2ec5ad2e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62baeb4a73de12651972f46cc7254b41180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12be74a260f38eed53a1b9df0c40c4b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811f4b1c6ad3ec06d4de04e3eb72d40182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058ee992640efec6ccbf7e0c66ab7ce183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b888ff753f7ba2825b959d97ef864184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8fdec92745268f861a2e4d421d41d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0aa4df3f9a07483e1159395c83c89186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08a75f435f0691cad35a5372115353187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d86682396684c95981975fb67bfe5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558a5d209a53c2bc073466357aa500f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca39415192b6d201696876f2e344b1d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906008a7da870bb8316df1835c5c39f3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb4a64952e785e0e4c37d6a4f2195f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d930b924182feb81823c76bd574d80c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b31a4e6f8b868f95731fd2ee7274e8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7efef46833968b279b01778824de0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048f495a3c35885afdd8f2d17994576196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368142d8962996e870e3ec0b4f1c3d9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6e2c0ea25115621ff06f196a338e4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca9429f6982a63e945691458bda9a4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1507276256c583fca9ac7954065da2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2486a181d05ca1d67d6ec0524bcf32201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b449ac753c7caf4f8866965cc9cca6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d13277ed4ba05ebeee4d37a6d238a9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca90ea4cb52b74b626c8fe8bfba6418204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61fc59b09d0cfc722e8082072415740205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3e22205942fc0bbd030daf51846ef206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069aecd9d9968ae61000c29a447440cf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b05147be512eec4b81dc502d3be4b1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83c5133c9c359b55617065a01d7b23209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da29eeca23f74ac092ad3a7b498f229210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda53195d7cffefd2c9f896286223192211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b715cff62a87483c42f3bb6fc7851212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640c21d73f118094e69e080592c40cc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ab9ae061fc26f4be612b6d6da34ba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087f7d8cd98e99d33ee704984d8b566215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8e30ca6647f3892561322e89a6357216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a53b04cc234fb0153ce8209d053106217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adcef2f7cb7ed29f8418429b67147f5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672b2a6e4444373cceb6c1c597e9834219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f95924289874a663ff95f15fd41ce220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85605cf76e89bf5d16b021784e3a77f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43e66c240b93efabd444ddc3bdb1ff222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ae22cde52c33614c0b91681ba48fb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eaa68b720caa642dc09e6fa109cc7b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d54c077f8205dc0282b04e2123441c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae635781afc70d48780df143fac4dd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d33dd8fc25ecfe3979a283156b689f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ededec84e795e14fba80ffbe719261f6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12ff552d2eaa2b93886324e2e7cc05229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc23b9db977d4ac24ac0f3df9918fa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6ea2ce2f24aa5e695fb8a13ae9053231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe59f563e2f09cacafbc48dec41199232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456d44192d9ef92130834a3ef4fca6d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058065504442c4ca75b797a51861b80234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a495192e6ce25d68119b80d369d014235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e353ac01ea16562e63e09f6217f45236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5978106735de28415150a2f8696a49237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2d33b918a19458fe224d1acff6c52238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115f9ebf33aa51625063be8c7f4299c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7928a6644d1b600920b0280d5d692ec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6201e129eb4ebf50106d04e35dc46c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ed789ff4d7fc6d4709e56a633c716242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cdd431309c490ecf8f8b7e1f0700c3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1083e2c1a50682f473f401cf8b15842244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b68b452cb1781d94362224671dbe0e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b5afad36bd31792e3b74a7d5e178b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7676f2dfb528a345abf8cb78b8f47a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023ac6b23754db7b3361faa39ccd1f9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91142eedef7dc13f52a314de6b4482249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b739114d1ffe5e4120fc147ca132f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185c3fd5760987464534ba3e0188a0e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61db0b091a174b8f4bf2c981dbef2e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812f62f8212e2ab3bf4e755deed2c33253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3895951968b29e833458824759bf4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd69b8bccd0d75d636bcaec1789cb87255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71e9e475bb32422d305d549dacde57256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e632c22290f43dac840d085de0bdc55257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca98689d39634a270d2889c01512dd2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab9254229c5660751630d09076472a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd016552d284ddcc8d606fd7c632250260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2012d415ac24ef1717ee57ec11699a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627858541d2e7d4b801faa61ada7c57262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c46410f0b64e7c48bd1a2ae2ca88f5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6977594fecd583208f99e4d5e1116b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c90919a029ebb055dc644baf8eeae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f39207f3f9fe3add0e78970e827fd6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30b348f60feea89959179122cd63ad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d81712ba207152d2f1cae61b536906268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cca98af47bce3fc4834e2bfb7da900269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7043b3b5f9347e1dcd78b3308c351270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973950717f7f17b44806d567936ec79271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd868dc65fe601112cd49a91404453272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369605879ce7f08b58c4a71062e4df8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a09319ea33eca60eec8a4fb5334ec9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c62938b844c8c399426d2f391ef70275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950aa5f9fe6fcf8c9152a919a52050c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db212f39c076ece6748f681ceb01eb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60c94b3d6fe51c04eea62f40c4a972278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6cfa70630607af539c4d59adc28e9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a89bfa8a6ad01214fbc697d70cc50e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351c78657826b7e81c245e300d446a5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93280a069d1323f816457562928915c5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0511fb4f6c1d8edf24c2f6c6f24e00283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ffa908bad577333546362cd6f1013c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbeb55ffce2fb414dddd4d86a84d850285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab9afb66bdfcfde6452b36df42d943286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b7f724733a831bee7e532b98c60ac287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed5fdae2881fd0729a89df6f370e1c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73c11ed482fb8b4b02803e761c2882289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61170d9791016f6b97e6fff626d85cb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839573887b462919039f02b21654cacd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e1ecb5d16ddacc2c7ea605762745a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56daa054421842a01e66d9ce9ad30bbd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac7cda5ef2fb058182b81492ae7ca2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1cf98d5700afa5edbd2902e3278664295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442942a28efa5bb87d2363bcaec82f24296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f1c42b789c40e9713a103d13ccf56297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc4c466dbf6fbc72df9467864b1571298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49b93a3558a8312f1543338bd5d9be299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9341a3d4f1e7c8943d8da3801fe88300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465cb626ea3bf3b855bd26d8840af3c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf66d8090f7aa331c59cfbd32faf6c3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56c03ac11300aaf4f1b266b4a76641303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557eeec0ff71432cd4a440dc5901747304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817377999567c0817fab2ae2ab7b609305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b9b3955ac916c916e53c2d4935eef306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293788924dfb4aa9b89ad29349ef5878307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88ad3f335696bc502c4b6f112763f4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48d0af0b1ec45d062391397d3a878f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf549e49ae21236465b89b39bc39cb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133cdde5b47b33f426cbe9e55aebb75311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55395e976b7269a84b3cdde10785f7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd163ce9e1db5e4366a39279ce34c0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc477b08976333df91685001700e8e62314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ffcbe72296af4684b636733b74ea43315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45f0aca1760dc2be3477d89a704a8d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1b5e4d2f0069969bc82b2d60dc8a3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ca0f72d30f34dfe1282653279a9ae318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70564834647955941a418694df7e914319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c229ceb98cf0cf1473499adbcc6ff9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8413ae0380ad13d4cbe1ba16d85353321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7bfd88f37b9efc538cbfeb70bf62aa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d047a6c0f6dd80e012913cbe7af47f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47dcd0d9375ff5af525ddda602d8161324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc68ff3d5915df4b2be970b6bc0fe7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f8d2910f2c4657b7589b3de9296fa2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c1c93f50bab353645e124ee68eb03327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b717eb1a4690c6a4d8bc8972ceffc6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1404d71001230a40453ec6db308ff78329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4eef189b0f7cde937956cc8d44c3eb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86304caebf81505c8b391c70dac678ee331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55da3115ea1c3c31378fa81fbd1966332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20bacd781621dae8b9a76024e09941c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76bedfd70068dafd1cd04863502853a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458a526f950aafb02b2add14e351711335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87b54e848304dda0add67d80a2c7c8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82e3434ce91455f4eb93ec3d7c8b78337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b47a740b8d448c074478db6159b2a6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76635e9dd794b44c4f3ad9015b0c6204339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f3805963fcf919e355453ed665bc0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f57a9fdb28dcec2e4a4680187649d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb66654f9ee438d38ea17861c1fb6bd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e899f015c879a60dad3f8aa979dc6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ac6f7ca615af8949c25d9b925a87a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84acddbd9ab1f1dfeabf2bf048b6e0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b073e5fb3d9c349a5cefbed000930a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7cb7a427a715b88a7ef341e9276c8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954116f55ee65cf5323b3edf5b46e83d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1d550494ab67f8a85ac6169768306349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11b17558c952a9d4fb603da470106f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85a1283e355ab36baedf98b0f685b3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a1d8fe89bf3a30017c1de213e8f34352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee3dca277793be9de63cc63a12426b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734a8600f7a49eb94d61f93dea58932354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4f651cec77c22a0b4f544efd11b74355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c5ac511f558094c440c3d8a695108356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7bae9e76c899cffb76519aeb2c9a6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bba6483cba8e094a1028d04f64438d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ea4c7a4b387e1e5f647eaf2ac4fee359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0404b237502bc78a3bdd32a9c93f8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6cf66f5be2fa80e26774974320a92361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25ee96968b4c60d33b34ce5df3e32b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152dc1f7b7334130c2f5ea9850e20894363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803aeff53d3119c9dcac91ba478fabdc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140f5f2db9413852540539bac00c854365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656a1325c5e117be68640736f41c6a2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8d1126217e785d90831ff8c3145c0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064aa180496e90326d087602a8c096b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e83102fa46d7ff5b8efb5e3b384d7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6fcd39a33a82eef6d5c24d5b79b4de370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e42184572b124a11d701abf436f877371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0fae633e3b92b6671e16416c66364a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b464d615d7c0988605dd101296db2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef004f4268bf7049a2bce12bedcd20dd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832f2d44ced5e3d9d5333089db7ee59375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d18cea1c3be967bf8dbba401400cf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99648a0620e3c3236f2405934e001a30377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24250e164139a9b95158f0da09720e5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5641f8e7b6516a79df8cc27706293f4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8fb6bea840f912c66694b906ca967380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206c3b9d6854031d3b20c4bf9b286c8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac955f8c6079d44bb8371cb60a33e249382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbbbce0cbb4bcb1e184955a0615da02383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b2ad6588ff6320b1d5e38b0db77b8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810dbb4feee8f4d88f30c6d04173e76385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58db276127b36419a7a0d40a72b3906386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eea148e4a027dd75fd6b56f9cb3b31387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9288702a3ca7481a8567b8d645c592388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4107f83bee04ea2e5dc669e138af49a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e657d8d722ed705345a347783ca2d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237b23e36006ca8e6957e5fd4fa84af391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972ef313039f59dcfec22b8266dfb90392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a2d9f2a8fc317fa7dd2b7f53ea348393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7e3224dade7c3ce6d7eae5ab1a07c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8bff0a9f495337cd3bc988556069b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7592d026f39846ae40016aabbd7c37396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eadee12168904e342c338bb4d3d3a9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ecbc000b9c688d49077d29407bcfd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27fb05bf7e3af9062ab503908b3af01399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc71327754f7c5560049b0ebbb6fcf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d0930011f52b7563b6337191dfcb0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5bbb8b68c231957c9394022c6e217e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9127b6a90e63d2eec64335d7ad5ffc5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9ee3f5486a89a58526129f93601bd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6842ffc4ce003ee41d5a55819ab55e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33579cfa22aa99671dcad0058be3c7ca406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e73ae895f03e6e95bf7f497a5e5f3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49e5c02634b24ad3869d198935e5c0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940cc4d6978f48ce7e71b9151628d587409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c03fa6c5288667c806af405c6eadbf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11599fff22a1cb95eee8cb80ee333c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c25085c3c8eca3c98dd082ddc16db412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ad39af3449bd865efd4f9d950de91413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d3f4174069b8538ad93f1e05901fe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b721ae2f61b06ac1a98bc2239ef3aa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f07d4afaee5e238972ebfbb5fafc78416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2fb438d6c899dfe109fbc1ae7c601e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ec66012a24439b8c311bde306fd8b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7d5923d2bd9ae232b91c2fa0b91d9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2f11ca25852f699e5ce5d58a65b6e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3486858073531672dd6c82fe1d9e7b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23554fdea624441940e163b72b7b4295422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc76c7984f31419d5bc263640bcd515423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef8f0dc9a1c5d8e09ca70a30b42626424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a5d3f9f3c6d2a488243114e7436d7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157e8fe7f00e81c9bcd4107cd1804d8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694fbe25da1561390ee1009ad6d45e7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c245807419227ff9148b7b09a8d3fa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9333a0fc887dabb9a8277d3d27d3dd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ebea552c461e99e6320a25e36d45d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b36275dace77e5298cd61ca5056c2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68429272a357769977b04cb981e5a67432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5abe5f381b3317682709215f55d89433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50bb1f78ef12e72309db0814144efe6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e6d27b1518752db1ee74a9178051e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97a3584bb0537b8a82cec7a5f35702436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c57176ac2607c6931473930ae8f79437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2330f675ee22b200d45a5f6bb7a15b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f5663f6cd49dce38ce8ccb2d66d30439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427b26297fed2998a7c4319de630ab3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f299d5f8104f3a254f8a7ea94b3439441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a3ae664576d228060e9833f91b630442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc87faf5edac1e8aee3854a6df3e50443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8029fc52768145b606e1dbb29b40d4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94924ba1e88ca1d8f0436663aef1ceb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14982329cc8f42b7f3ee54454c106f52446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08df576406786ab3e9af0498298a32447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4703a2a2ca0b962f2bccd775dbc5e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4fdfe284149d8c018412ca0b1e1d7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343dcc3717d0212fd499954e8d5a1aa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1de5e891350c80b1e50f96b7f12d0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faae921fa609d1784d07a0e4697cae9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3a8d63876023747382ed7c88814de453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51d27aaa89a8945390db085c234d28454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c12d9f66f9a3c27319582d84df433455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767df3c876d8662eee022b309a8cb8cc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd94674130a3b85438640b0cc74615457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a15bbe9e28755c0e0acdfc6229923d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a13d2b0180ec73f6eb1d924a19331459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d1eab9a73c3d0e97337b2f60a20f5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6868996ea320da8731f50bdee77677461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75854005772b530915334f82a3c6c546462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a55b7577826751025d3434245ed20463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb96c5f0bb3c6d1c51b32fd19b0bc7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074a845980e32339da18d5f60f3d51e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901b89bee20daff4318e446e1e18368466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f7ed13d00f6bc9caea20542b7578c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108521c997d819af660de472b41354b5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198e06b57b9f8dddc82710f99e8913a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8854c19b35b3bc80fe4982cc81bf776470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc39d2c9abe5044e697dee7bb9de8de471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6749a03beb6a9572c8b1227dc46f24472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fecd8ab375a3dfc9e12e9202dddfe3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9208f4303492b5a3cf02e207d1a477474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935c7dbe701f0dc0b775654d67f0868475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d970cf83f9dc50c7ed943ae5951383c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8534b76dec11d9d280218afd006823477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7786195809b5a3a9891cb0ca23ee24a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf64d9a737213e5693c5d110512f9d0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43ccde2492a462831b91efd77b0468480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deef2793539e2dd2634d78f8365ce53481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902951717e28a167f6104137d9aff5d9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c08c2606c87f57ce73acadeedc89f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee66beb2dff7a9a2d325097f5d58f4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa83678401f319c515a7f240bf9205485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ab9f9489ea9f5e85a805fe8adb8da486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89838d8e3fbc4196ef383d229b07b7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47bdd5436d87ed8174c6a0c1b005922488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a3004e5b2a414ae1fe43690dec917489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaac9aa83daa3d877afde0a4f07b3ad490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617dd73b4d294a442850537bb51efbf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec98fde06564321e907afc7cdf9fae492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6d0133c5349876bbc06c2054481ae493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a7c5516ba71199a9d775c8140661c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d62cb2627e7968edfe5bfe7dfff60495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcbeb6b86b5b9dc279d639a7a3f4a3e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48320147f399d78adef12ba7fcadb417497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aae87c1f9a9f265f8aa9ff98bc9eaa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c91b48efd27655cf78d5357f2e42a7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f90b42781d0155bff201353eef200d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0454d479c2977aab86856f6db27137501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a856fe4a4e15e9f13a62984891816502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c7f0b21bb219fed6f980ba899558a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98ff6bf4630a6fddf2fb77052be900504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8887c332db7a7c05ad2637da33144b7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330daf4ce6d77ffd88f71fc4032a695506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5f88ceb5e6b918093f361e5432ff2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b0a53efe6706391e49ce1ecb1792d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07b2f6537f9f88d046c2fd68c0db50509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421edf75e79873ca8721a6b5b7a7e85d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd24cdd7324231d64d38658f1f7007511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e51d7f5febeb47712dc57dd2db3f0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb63513faeb37c43b1933e01b992ee1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46cc7f187317794e4a78bf8605fa48514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec294990e2bc592654277274af8645515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4cce4a9300d6179e30c9b52ee101a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e35466a2caeacedc9d272371de4fe6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8669c4ebf47e8f62f70d6bbd65521ad518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe36a6c0bf93f5c32af9a9cd5c0c0d9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7c6bd11e0f91d7ee13163f4b0c30e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000fb9cfaaed843dddc8cc9a9c21ae2b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f12222e5e7da557e79eabf86ddf35522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f5783f0dbda33642cef7d01f1d924523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b19e6b33e13a5f03a5b9d89d7eb4c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb1325bd83c1bb39aa6832f671212a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19524415b4759bf5f14d9d7e3153cd32526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5c98e25198182ad90fe78cc5e93cc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ebed32d6e39d4c711059b5fa312fb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a78644dbe470900fcf33e65ae351a2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ad895fbc45281fb5295197e4ebafb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7a221be26dcb2f72f662ca8de5ff5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9d8bb3e5c70dc5a6ec94141df44cc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd492ac4ee2faca534b2ab4231655ac533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333a6f2725afd825e452fa3c8d972f8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74a57ec0997fda2905707fae66ba06535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d12ba62ac468c09ac771c246915e9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b437e8462dd4c19cfeacacaba4fd6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258c5b43c21237e27a84e3d94d203a1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7c99193562d732249081e520bbaf8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e27fb3d31f478c45f9988671f7219540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c6d17b25eb9d5291bb9314e1dca6f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fab54835fc00edbc1afd7c56f41bd2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a6309c2702b873602755651d150c3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4376b321524b324964c3530b0a446544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6200cf8c8242d697e89d62415c1cc35545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016fb2566bd92c560fd4442e603df65546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b190dfd230126461c28825fa7ca6c39547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7661c3f36cf7523839a1f912d9a3273548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d360ccb4166856b1e957343f4c244549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a49bf4db8c55487fe82f547fc05f7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc75384f491e4dde6ae6fd59cb9dbea551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a19e61c98ec973d580b4ba40bd1fcd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36792b53e82a57d5ac4394d82e8ef8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5110e9f6397533e952da0f279a2126554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475aa75b36fa2bd525abd51fa7b2af2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057492aed649bdd98b196f4fb2eebed556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad9db4bf7c50c15a0ec72b9625e155557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b7352092e7efca882081794d5ad9e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a8e8fe87f67e1a4837f16cacd94e1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ece71509b4e9fc04ed491df3eea9d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780faab9271e20334f8b1b259a5e8926561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca42cd9845f4525b17bace79794597562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b338e7e48feb3785153499316c7cc7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b51ef7bfa3ea4294862f0d04c9061564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509252723f6f7e3019a4fc3a24b6466d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139769311489290d5639e4d17ea56240566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e580f6244ec45eb730487c1b52e8bac567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406070e61d95064839417501264ac55568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595a5a0675290e8084c8b09609b3de2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daedca9fd4c619df7e515eb49240b40570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e7fc3a9d2e269037f8bf6788659be571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7a90fc33d8f3cb3d4cc62e73c8c38572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac6553b76d0fff91949141cfa8f293573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed119bdd1c72069344915fb08f97f5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b0e0a35b0b67906ed49b766e14300575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189fa853735a1dc28f762592072b485b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073be44548a04edb5fb5d88fd9770d1c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eca7404e12dd4d70aea1b61864ab23578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddefed2ed86a1b05fc57193d5c286b0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c25c021efd6d3e359f47d4a500350580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8cceb24425722424135dd76910868581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623f62e46b9780d97180d7ca4af9c62582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f82c9dd3a5531513b5e74deb37034583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37224bf646acdb3547545c1a23f6334584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844114c076d730da5aea036626488410585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e3224ab7703809d68cf1560e60556586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f418fb4619ffb3841f9be6575a571e3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846b7c6c1dd67ff81e85efa9222a5c6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b38c6641d3bee69e8133cce1de1b5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76538b12dbd501071413614b0aa3bd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee4f748ff11705ecaca6c04a39b80d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3cf21ff380ab229afbfbad83fcce50592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f8c205e50229ed8667d0ca4589f4e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e1291779dcfa7e82552937c48337d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ec1d02867fe73bfc02cf0223fa72b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901414388fbb4f26a81d4a9ff5d8a1f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7524860c83e1c1a57f039ab30fefa9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce94150d26faae333ff2c899c0cc0c0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a7a4e47339806e0dbdd83b29cd203599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6abf8557e8e7dd61c68d5b58b3111b4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9cac29c086e8487256bae04e16e3b7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11256bccd8b957ff5c985a12c6926aa4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc774273f3e2b031bd49b894a3ac8ab3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db8f1c5d569f65d94a93bf594f1e29604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28ea7f29a13d8d4410e9f9ab6b6f03605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fead64e9f065ef1335091324ff8357606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed8fcc8a501d7e51950b730a6e6d5a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b680e71f08e2b373565dc9922d346b4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8e50d0702a494c7c16219842aa80a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197036be165bebf9e3cee12adb730ab3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723fd67d40e38c25686d6e03c8d5f42611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca903928378fa80b6730c49d41dd63f5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b02cffea7668d90e387150972111dc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd3921c5dadefed8c3118aa60f7730614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34a731fec50bdf3e14c73b9bb65591615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f91b3118a6305ffde1e18b7c448d23616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602ad534baf0b5c95d2b291367b2dee617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50331ff328cf9a485565d57e5c5a10c5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e44ebd892d08dcd4bfe60d83cda43619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318809416849719c22426c718f43deff620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68cc46272e64db595c24631fa58da0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92a2985f3f9a65428c9c4d32e55c9c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94567ceff6dd533ea65a3328ea27b2cc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb72b1cb19578740c757794639490d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd15cd463c81670b7381ed6f2dad802625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376cf1db1f14c826f72bb668b690f8aa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d84fdeef937efdd43ce0ed17a1060627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ce8313c9a977899dfe9faf998c0fd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba1e6e96860b2ee3a5e5b22ec432b8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e291cc9525379c057c9ea167115ce3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f4572219a10f857f9b06bbc07e331631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341375f06bfe68edba12419ead0cf3bf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c34f0f4294e622fa1282f6400c605b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b499392c0e787e19d8d8ad13c33be634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763171225569da2777e09a1b7aa04bb1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337ce0363c35ac76ad12ff1c4b2d28b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1138a9b64de1c3e91af14853d41edd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682745ce95aa31fb1db7560ea7f8c1e5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea879696871e5da695c2c7fa3e0e52e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e24eefc8173a50bfb50b337ea66ae3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073b91cc3007e3b7499fa19ab1ec522641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9d0569e65b70e6c95eccb9de8f3b3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d79edfa4a8f52be1ec2ff6a939689643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86382d3e45c8d9ad6050b5f895baaec644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3932515025636f403d725e92695424645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640bc6829fcae8c052d6a42363902448646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>