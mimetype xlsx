--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -2308,51 +2308,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31443c43384ce10c5d056451262cd29c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208b70b8c3e666a08e0fbcdefe083082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec2e1b50f57570d1a40806b7f6b3273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b6338631e86298fbffcd5fc8b99584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afa342257c2703f4c87ad74a3becb15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e37c2143380ec8b53f22336447ae116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f31cf5fcd1b75c0ccd06c03d7ec787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741bb8f5ef20a834c23a0dcd6f96cb88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c83f78f97a42a2a3af8848044c3099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b6a7d00673b359af7463a0ac35c6d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83eb77e01e82384da460dd6a1c1fbb211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e85801f5b6a2b1347a4d36f830c6812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be40924c2825d45d914869a18c638413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89af8042047e92c9dbd3022425358d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28761e396d66d0da9b31fa9f016741cb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5febcadbb29071e1b41819d2af62ca2716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741b138eeefa0de88123bd68cc6335a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483667795f7e1e3196e591764c034c5918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450954f27719dd3fc76be9f212ccb10119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8ca301a16b8448019534ba3e0e95920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f595d4d383feea0050bdcfced388821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776aa22ecc89e7ccd61f93c0bd4e9d0222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a2990166de43345a7e68bbbafdf1323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1dcd29befaeaf2652813b9f1017ff524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c217ce556883cc434a126611f1f1825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777e91907ad155a858168243e88121826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43aa9f7abfa4cc824052fab846234d227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080771af4b6b83013064410ced2623e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618c9108bd539e97b9280c16eb4516f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b16367c92f654d4921dfdafa210b6e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69b4cb51f3f1f43d09feac61a4d82431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642c8a95df5384a20f3a939188a558632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69a3c5eb9dc617d7b620ab29bcfa6233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3a76f13be994d4f50eadb50ae774034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b355ee543118140fe7516c0275d109e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915cbe9483b6bd8888735f3bc3da5cd236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c83b897d9180485d5584007342bbc337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8e17f47af386ad18420826f709cbe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573653ee5aeeb34c72e0be2058ef8a5339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a80a9ac686bddbbe3737ae85c05fd440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72dfada078bdfdeeae336ebea5dd0f941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3627e14ba649e9efb87c0198f7d667c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f4dca7c12a19495aeb774ff589d5e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe7b07a9034ccf9066f406eb5236bc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a276ee412b0b6c1517a51f2c338895045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60d268544f94f86d26a63296f2c69d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64fb9b82e532eaa029b8f0fa05d6b547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b6ec46620e01a1f90e57545802fcb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed783da372f4ae905c903a9dbe3796d149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff24b24988b727d4ac46cbdc03f0a850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd74dae112b5974190d1f816531aba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da080a8020b9ed78b4052788a50af652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c585b867f8fc3c99241b49126bbdf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76ca08fe45edf29e332e2174ce4e3f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5393dbc87b405e421e2c1e82911ef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7a47417e6484949a9eb37927105e056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e79ff378c626f680f95059528586d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3992c58503cad263afee99427bccc3d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85266ea7b0efb3c65f5cc78ad8468ec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9ef6b966b636c75cdb9d2b4b38de060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e4cc35718927373183ad37193fa8461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633f3f5e13b2837a8eb1581464bd92f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51fd0ab48a7506a2d7ef4d089f7d7763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f2c4e5b8a70ad1b1f3edfe49576ee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79f70553175dbc0eb9c09bcec3020c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963298dda3bbafd9c4d027e97b3459166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0dacd6088ed01a161edc2703ae01a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42137b6f3e417808b0c0cee8d3f5c4a268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd2c734ab929fe4e84c1aa18b864df69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a57a07ccf9b8f473edea6527d332270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940afa88244cbaf4d8c4cbc6dad2640371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceff965e5e59c62846443020863b87672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b7c059d23cc4baf55f9281408a66273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c84981b5a58a9e8d1739a1825a641c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8dd73fc3f6f228e883ed2e8d03b9975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b64f004346d719d1c0a11524b956976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79b1aa8fa864845457962f072f9c2377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d354c6182a6c269bebb67946ea59678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805673a333d12ef593eb9a863ce967e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0207ee14a802a36370dc6309b8f2580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0650beedcd2051e3782032003bec6481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f04c4782613cffb4a944c9c5f196d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0f96f98006efcf3fb4d6aa915efa383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb73e019dd8e08a935755c44fc6e4884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fdce88d15d6f40f20f0b845a7e741985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433fc6bca56d45585088b4cbf32f0c0786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37a0caf2f767fcd31243b256f04b0c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d23ab2c06e1fddb0b2df45e3edcb288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9e0ebce5dc2eca6f1280f1c25aab189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e262a7d21d1094a6132826add3a6390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da09bd6453b7bb5f44e46e4283dcd4391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a529258c340bfc1df155034c5ba5cdd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82ee428005cdefca2655e96f2ee13193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e6b55f874883a1992c9d1a91c4dc394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0461908694997bcbb6686f8e90c7b4095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009a714fcd60dbdbc4fd39920bb547696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0d602cd688d572382ffb5d0297a8097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a04815267ecf4c5d0fed15064ab5998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1979392530ebc1f650156cb522f4f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f688acb6094a7f548719347259e53100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ad3d0c8ef5d648e8491a15e6169d0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e40b88735c2d42774adde8b08fd4a4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4729b8a6e2cf8547d1966a55526be63103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9bd09885b07ed8772bb6cedae03f02104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925c149cdc44db22199f606dcefbd7f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bdd6e34942f7647298dc7fb8f12c9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c571ebb7305662e4acf831ef2a12ca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f309882d9cdd7786810dc169180e3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe8ee4187f201f1797ad91ead6c763109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca03425640f801a9f94c685a5c59a6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa00cfb7e42bb5d8d2c31ab8579fcaa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e5140a3155d44c1c7682029d9a254112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a09f82aeccd380636e4f7fc615870113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7785461b0c0c46460503881bec2fd0e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98095957d04e7699527d1beee49611ed115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6fee3b3f3adc5779f527e547f917d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb4b9a6e2668921a3cec18e8d7710e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f45038cd805b7d49cd0643c962ab7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b23c26cabf943fc3504e008fe39c5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ff1b9242793a638af745e64297cd2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a89cf27968adb792f5e6b3f364729121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3528daf0580f5f6f224b9fef25c1d1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0482ee0cadfd7d3c2b0cc704363aa2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964775a71070f0e4495ad44e59f0dae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b309f6aef5aacf3fcad6037c07215125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b17c23eec544b81f58f19545539585126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9fdff2fee0bca74bd25ae95839d54127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b102585f123fa5d6fc4a09d55f1916128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb46d412e1e17915936a4b991b83cc2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd022bf5d7b535ecb80ae34cf74a099b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f6111fc51e5bf5da5a61e85135179131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc31bceae70dee3efe9f79733d690ff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82970a5e2872d7c400bb6917ccccde8a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002779d71019af92539138f956b1ab0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b162d436b5320035c30169675beef64135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b2183f4a51f617ec76da15c370ffc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95851f12a1ded40747987486426b60c2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a232c5734355b03952003e6fea7670a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8224fe7959b02af56b0ffdb485069e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec204b8c95ee4dc1b2c471824620991140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae552166e48105f84d270a5b663de030141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b635a625e016c1f781fa40d4010a26142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31c96e330e326551c0331627778bfc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df572df3cd13bb1554863dd8980da2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb974088bb722938798d48a5378e4fff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ecea3976c73f700bd6bea3496c80e8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7160f92257e94b3b324f06658bc55147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf6a8ffcd8d5ed9d917a0c0561a2fe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1f114b98a9c4d6dd05481fe5a9f05149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457edb618fc144aabdc2da6973836a1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5b1839fa7f62decedabeec4aa53c9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282d3e9585be9535492e442bbe2fb0f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23163dff1f944cf5758271d5bdb6a21c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a68cd2f84e167c3b4c87a623ee74e0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89232ecf462dfecd9d74a91995214965155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef05209ac01c2b9e9e0c628bf845c25156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b24ebba3fcfb8dd62a3c224f58c99157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5df8791ab60f0582b1c338cdad7e8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d2ce42723e7f43f36c3a2b36be1ea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b4ddc43f641cfc18daba3ba93aed1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5b1b47489ea35353fc9e8fe3a91fc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f13a8c313a5f451d8a5dfe821b5854162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b176722dc0df6571b790d3056f098163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a84b1ca636380e63302b5a1967c99164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbbaf1c2040b44008added20e38285a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987b1b82d2a89c19d4fc80292e18ba2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bba2119ed65c37eda961cd7d09c090167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014df04fa79cc3d97126b82906c567d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346527a65adf6e5f1d7e5325868ebe9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4af67ae1f2cd4b6eae5eb59e5b42b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4837d2604ecc95c2f1c707014740137171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4181527985c65edf4a7d6213092459172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1afa2a4e82e41e59e4a875d265fa05c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58bb8b70a3ebf470a710492ba2d8cc0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04697c78c77e82b2255e9c8601a33177175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888eec9becd6a26ab8d696efd94de1b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc29d5fb09d15adb665f1239686a9e8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40823c67298f0b9947da211141cc84178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08fc1d3a8b7c882f0277840a5bf94c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716551163420753f6a17adbb2268a713180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64888352a84ea08c3dc6fd57445c752e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3135d40a80c1784b84b19ac1647bca182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca31da4ea1f0eca78d880831935efd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e5a12881a491f2597900e418a9e9b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b7e75e141d7c8d681e5ab8bdf99c8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e255dc11a8335410c8ee4d3d10e2bc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6209ba928a65dfced846e5e65771efc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833ce71a02c9ff26222d69f6861def3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ec847bedb4d4b00f37b7d486009d8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd39267568b04a2e6a936b5e1d315b2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ea9b9544f2135c9ec0a4a84ee0901191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2038439b30d0e982cf7f23e084fa83192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65786b58c0e67b6ef079b17ad442866f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328a9d189d049835a150d5043a61adc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41fcb5bf15d107d78d038572ee9b90195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf150dad7deb2508d3b68c240f0497196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0713424701aee4db447f73076bdda7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000cbe6cbabe499582cebeeb1c41d9cd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb2cf1f6e6c58d3638e327921c8857199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b7f18dbd17170f0504cef3646acc3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbac28e83e5bcf6785d6fe3fd88907f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a78b96ea1080bf78ee66051aceb31202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a323c789f58e3e1e2591ca55d1d47203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5306851ccb0ffd506bee34bde7c950204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37757ea52de2229306179b63027014ab205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34290796f1a926168948cb4bf80228a4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381cbea39bb611096c2b26bfbe2573d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a6e100b06705ec53662054b284f43208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6839666a8440cde3c530c57cc9e8a3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6753335796eac07665a332c08974868210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534c66a0caaa7fc4d674a7b47a8ce25211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba922161d1c10ae859b8263bc89ac7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd2bd614ed8a6851a0c82188a7971e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7fb08edb33c6c71fa89ad95450b5d7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b68dbb0fdf0b8a0e33e99a6032e0b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f8b4987594a40ce1f7014381597dd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bbd39e792f7221dea877931d08dab217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119647e69015568823a631405cd6232218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0989f0eef58867001746db469232a76219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65fa780f316b54ef06d0f7d3595b3bc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9bf565c9d9a6803366ce2ccfee7fd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ca4e7402f44bf4c0ea1e830297a8b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43994dee75e79602cb3daabc96335d20223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b599e828d794208c0aee950ad24284224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1071128508b8fc46e457ee7396829225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4782b1513350db3ff962e1e197bdfe9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d46ac07b769214aa0bc3e299133d7a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5833438b63ffab3e0b8efa461763c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b208e6deefd8fbd728a862706e9842a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144b5d2d95f8ff934a60fcc1d616d8d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68353f63423a5658a686d2dbedde0f38231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973707e563492e96eeb0ac4f2b055b97232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e6ec350fa7d6eb2d4caab9d53cdaa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d6dc9b3f2ef69f3aa33bc0192a9cd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4875741117aba2cc0d5edda1b7c62235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97572478662b6a8ec342a5ad998bb8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdee4bc019a87c52b617612316f45b6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393d1b6cb07d53f89ce7bfaf3260f85238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994945fe26976c5222f7c54214d57c95239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac092c6bdc499a4aad59290464bf88b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64bdeae9c95bbb52048aaf1ef915efe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3d83dc4dfa6e434698aa4776ae1b9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09234a521ff6e12aae953c8816bcc3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351a2a785201cefa0809d1acf8c5148244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b99960a3b274e3eb73a7f053a73276245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff5fdce4fc70c3f70cecc380929547246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904c0dde69b7ee73c665443538acce4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a5367b74347e109863226b2fb63df248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e710e74d1192cd132af80b57eabd6a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dca82bfd7342fa3cfe89c993908b1f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786ef94bcd07a5dd55e5dccab3ef1af251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc829cbb50110b3ca8a855b40db2a8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71ef8b09bd00e3e6b8220b10972b32253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd910a8335d0e2e68444d76ab1fc7e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387a87f1b62f353c5673f6fe0f7e78e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b64c507a8321c13c2dd27c789622ce256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075dc0240380c8a4202061758d2d5a5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a88e760fe00217e17884516f05ed4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0fe6275efba1becc65b2d0d5fffcc7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3275a779a90d1fbda4c7486a9907556260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058aec01a8f6e16f871314b4034ff49261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11cab76d0eb47bbf7f9e40ebefb6b1e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072db791bb872e4233c06aa1e2b8260263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48665c32c36c5e493b6a3a6b208550e6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb080da65a0532cd9818daca9e6c4f25265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e71ab6fcd6db69b5a06ab83017fe21266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d6e74cb850073c1937626b1fcfc7a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b17c2afa7490b08efcded63ce21f92268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d636da9f542a7e5f810073d95b8bf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18657162d4ef177464b4ae6ec6c2a83270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d3da472f531c6c808b5c96009b2c2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d80502ecc899d2db59aea81150444272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810825b0243c54e12a0e47a0a81c1fe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7398d388e80dc7738ff405ea5fff73e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06647a18c4c8fb3397f2c88492a41e6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b169473b047d1b030a4d1db66f44c69276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec4b02a983f88e23b2ad8ffe405075277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb672a6e02d7577dae4104e9bfdcc8ce278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934aa44586634487f1205b732143e2a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a6f222cee5cb15ac4f76a6dc7d212280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e2a06be37d06255cde3bf84dbbb9e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b43f06b756459a0e571aaea9c31f8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ffd4dcc8016bfd23864516a222d01a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6ea52ebdd199236012a38b53d244f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1cf46072b612964fb0e8ddcebdd7e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af41afa2d6a820c06ef3739752cb327286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486908dd26d519e823bb10332b255a1a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df864dac15d64ba02005e93f49e4c08288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ff84b75c94c7da5a4dd8d747ed795289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440df6412d1c311e8c413e49a568108290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcccaf8047dd51061fb7a56e2795319291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b73317622b754e529d2c6f3144533292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d68780a6bb16d89d975f936cc73620293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed771985efa248c366ab96ca4ecd2001294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d7c04789c1fe53b1a78e5a9e83e78295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96def3a25c92709e35c262f85934e83296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa422815ce671d2323b89fabc5c55c57297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f028451f277967460b46bf7c0ca413298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc09620417ab3d3d3c35815a1add51299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54844c5821ff11dd9f5380abd8eda0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211790ec3a5219c5d4ad8e8ffc0ea54301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcbf0ebcec0f2705d0498e2cfd0314d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71661cd38c54bbc195d6bba20b00bb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316c17ece8206a964e3371e3e76d099304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add5acb46669f37a2757fb211ebff98305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05041a551183cf095549dfab6d4d464306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e925e08bc22721f816ccf37d2d1699307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646aaa202807a254258e44b23a4721ad308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79870ba2a4cf29a8cbf5fa3d3c27808309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511e1a8e2a3ad4239876103d707bf00310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa544ce4bcfc0203e2f417ee6e093f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182207b8bd91aecfbfc55d0443a5497f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdaef50bd1ef621bc51b4a60609a54b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f23439f88d4336e5ed94b22e169578314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea48f279d4f0afd276e9b5832a2de6a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279f1ca7bfda41993cdb45ab1f7a500316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5b86f12b586612e520e081adaa68a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe5aff91a9304f3ad3316b4b2dafc0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc507967eb3b4a0286696d2079a820b5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b419de81b12a4530f2beb73dc66a8b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128584be2fbbcd69fbf2d439bf20b873321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a542c7d5bc381580707ae0b09f905322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0667c8325c5fef4123592d0efabc9c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5a594265aef46eb4f6ecb64d0d890324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f015073186570e1f41af4f4a078e2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950898de48de9b13587fdd6652e2e59326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcbbe86ce6e3ded6ec473422340a45a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7c01129217fca239bb924c7b76494328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73318fe82cf564d622c6a05716697171329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc53ba5624e9e0b46c2bdb117b543a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69aa384eefe08cec3464524935ec90331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70890162ab0a0731bca6affe59e7e0e3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851dd7f56eab5c0e392483a5b27209a0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8268afc33ceb91858f771986fa70f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae233a7915696deb9646145e9ebd661335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495fd0b06f1ac270ab2627ba8245c865336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb504d23060ade935f5b6f73ccf1ee7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b576cad06c84682720fd5ae880868338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68352e22e276920c0b534b9d23241c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d7aa0564cbe6f7dc34eababad6f5f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490378aee1d3bce77426b91d2387c80341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990db265ae22ac88684cbbe8f8b26a90342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79114e512333ec2fae9c9810328ba8e7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88992d4be48d28a2ff244b11b23d7cef344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09e3a8799605a31096cd751c6a2500345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da236a530718beba34c77e37e663bb0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9c00b48d8ff6bd1fa0536b153a1a2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb9b07b9ec48a33ff64eb62fba3f7a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1bee6fe1cd9536c64ccb9b23af9c7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a937e6946fdaa45698829d5d311245350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d16979187654a1acf51a18a01a4a3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71599606c833685cd5c0a46e33f509d9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860ba6ee96ef38adfa0549192b07501353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9eba29341f05fb9ac05b6f2fc0e81b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e74b01d53e153f0824191b242298c9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1624ad52a0166e673d09f39ebaaeb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178a055bc131899fe402d983b5aedd0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c170949fbcfa9a501a281028af7fa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f4e1002f2fa2ccdfd1e7bc9a084ad359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4fb81896ed604eeaaba3c252fdc6f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828c6829c507caad1495f89e3757249361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7134c7d6e92b8c0d50c7a95587cc6f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ef5f70b31f3042b2d09a8e7952acc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b98ad3ecfbae434a4865b61698009364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68b819cb2d26b60f4a50031fbbccc1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7235f4ffc7e2fcc532bd998b592b8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b4df4b4dd354b4c7341a998111141367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116761918091c2dff6f3badb7441517368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ddffb54f90a40087938367f3a48e32369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1c49e206aa6e33c6c33ceb0106505370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd81f0c105a5acdd90340f21c0e85a5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427ef32a7a187572dfe150de0dedd76372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74de037dec1b5350ddb8e079bdccd3b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f13796a4ce002f0e959b468fdb3aa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf45178c4d6a8910c949dff5406fa4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2b238f44663c8fb0deedbc40761d0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28871665c2b2177fed1fabf10f4bd8ef377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1554f822e026ae3bb16e0fc4641d77378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7f63b58678368adbcd9bbf74959e2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85474be2f36d04a99713cf020f2955cd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a04f86f928e1143c1b8791b4ab111e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded080545e3aa0480d25c1956af714f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06aa7c618fcd93ddec1aeb94793b0e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721eda3b28b4a22f46ef4fb6f80b0437384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81805293346e67b570a74430a7da2cd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08546839a9c575d4bffd7fba199463386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f0e3dea1901aa6854dd83ca83fb86387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9637a4bd7c99f61eff9f323e8a6ca388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4135b12fadd3a186dd62142e75ce6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46ab7ab5b395140314bd9831e136b4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56a029b3c5cdd4a15f8e41726b112f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a1c63470ba782560a917f69db3320392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165dba27a2cc937e02b1b5fd8f004ab393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eaa20c00b5929296c58fe5b9c8afbe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01768ddeeee7686c6cb29a4dbe0bae395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ede2054c570d1ec31f8ff83736504b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed70500689a53d4b680b765446734c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d43d4711bbae82b1d62bf9c9f68780398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f781abdb65a7d545437e871a45dec399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a721cca5721313182bcaa1eb17673400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1fc65daaea02206408a776d262931401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f990ac314805b959b533aa743abd83a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb03461836d88f97c689715e3997f5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae170cf1d1bd5729e5d5a3f024917d2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc7623f27089c34fdb2323a93d7109405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c372fc6b330d381c83872937ad75e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18369301869733d564c06adeb33d36407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1609bb93644bf64dde954a8c0d18f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84c2cee1da5a0cfaf9bac7c420a98e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a0dbbc9a8467a1e6056a95052bc27410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b1bcd4b12878ba6ce81a05b88b07c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8b3e03cd31ea820cdf0ab09d5b3cb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e10ddb568614e976130272cb86e63413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3a499549064a0d28f7b803cb54eca414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01a10e206ecc0eff104febdbe88ae1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eada240d894922b18cae1e37ab6002416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0acc37878ccc8933408e32c5dab1b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c91521425a0182eaa747858c2c800418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed442411a0e971854e86a3d1ee0e0f3c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0c58840bbffaba2d68162718835f5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d674e460d5ba182daa4f6c432c04004421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca4f8faf00e8fd0c5d356f7b46c42b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37286339da8feb695a7cb98caa51db0e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161d6d756f011e39a9d32b9a1e446fd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb577ab8258a658d94f9cecb92c635425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10733d78f0c44ca3cf43adb8e4e6f3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256eaf584dd11571750e7eff92a53987427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223985e9dc65c518f5a635d4b34f80f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6fbdeca27c6504aeb857e1a9b7ce5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ebea8390cb425485442f663b7f2b9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128d8641aa060afbddb26fd853814e2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f564726bc516e6fe4f75efb6d2ea2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f429dab7d86ddf387cf285ca8164b4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ee1ccb8baa78f885a4d4068231897434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976cc78c264046bed2729a3391a5f63435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69a51558c619c4e0832a8a1e998a01436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69084a1c326454ce294030e7e0fd85a0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22571755e5adb3c11e193e9657888fd4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68dd3e40c0b0a4cf8077f3a506389b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36127332131e4d18d7536d16b0f1fb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667342d78e7337823fd127d0d01f17bf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c97d08ddcdc61e007e20f6b138293442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f031b32cf2423a62832bac3d0967d7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b5be25efeac9ade33fcbdb3e54540444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290807826dd93af440f44e28db5160e3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5b1692aee9a4bea64c457c69755db446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36622103bd22726f655e0d87a4665dc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d156f091f942ff4f242b25e30f134c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a8c0acdbccf079d6104a932ec1ae0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3bc9b305a0da946dcc17157b5516c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc322ea5dc5c9decc85f977ddfadad451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031c950889b1b9ad10a742d8613e1bf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5afbb24e226fe357c01de77112826453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4153a9a81828e43442a782890710f2a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc895fce7425831b58167d990dce2027455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b384cfaf3ae1eb2f9bc5b56d83c6ea9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c3c19628c72d0774fb5ac544772eb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd3539ffb61974ce7a48a057cb19ec458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120dc2ebf1c5d9aa903cdaadaa9b5c1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3e0b23fd8fe85ea2fdce56fd91e79460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99a84686e9d99481a45b55b9f64dec461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cee6b3b9fbcac518390f6b08c85855462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a73ce47638ebbb3f3309a6edbecace463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38102a59246f174e252ddc47dd90bee3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b48300219153973b0c401ff2a8835465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910ce768d885587facb4bf51040c8f6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7f8bd958e90d9e8649c1da24f2a1b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8ec127f3c1e6e9c20192867e7fadb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9621fa334123ecb4968c8ffe17df5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb34e33e7bb33926ff89679d290b977470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055c254974e6fc5935d1e4183d7a846471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac975ce157bef80f6d5ef597bf9f0b9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a56dc5321b39c9ef2b29a0bfdf81cb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c72a366b2bc9e8145c8701c4ddbc9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482c5b39921727d827f745063c90dd1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df98bb5038673e66a392460e8ac064e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251252188fc0290b3703d74077f9d6bd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732af77a6fc4cd926e96a6a4dc145a86478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67124af3e420a2a7f814720e8370352479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b4bfa9f1b988a458c2cb0a1316a14480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0a47510b6c4dc11876cf101b20a57481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e0b45f9b69908030619291894c7bf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b07aaf0166d34b9f30459d49c9966483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd377b543a747aad5b14e79fb54f3e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b97234e70aeccaa5690f99b7b69b5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6709b71229467838531d69638d0836486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe45abb992ebab146918934f16c71d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7f6babc2932ea31ce95b20a21af78488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20ac2623fd15a33ba4a9aa7ba514d6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef5e4ddbce55068b3420cac02f78a1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c2e94b7dbbc9b9a9d82e97f93c356491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e6eb306ad14a44efca4887fc3681f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995c74a055c305098b73469687dc59a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f965836eddd8f929ef013fa5ac9b1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d025900e13e66c514414af256d55abe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a2b4905387a1a5ffa1979c322ca64496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e6fd662d9f75657ba07a9d7413b21497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c430ed8699b9744f0ddb9dd68fb881498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf287dd789c6f95ddf03d6dd31ca8ab8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7e9e9006f9e7b588f3290071dfa54500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94c1c823275c196cfc6c9e43fdd509501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d48f6cda423b187ef5e33dfc64dc0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181278bff6ae8ab031ab18f8471f756503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d6382cf7792e9849dd5fc8c6167e0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f0b0dabd730bcc09de64a2efade12505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0f4a3a55c7af8b10039ed4ad21c42506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d85dff85d820d9a14af459fe6a9f7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1314d0228953e15979db339c9ff107508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c55b6d892b91af56833eb4d06f8d04509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ece8700062e4374bd7ecaaed7c3bf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef990b9b1668998a3316355476fbccf1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba1152b470141c0f0d90b174baa232512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fbc7774e8911cfdb8a87d966f88f6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac515c19c1e124ae1475da27fcb811f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee9305fc09ee3e2304e2c3cde9a275515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367bf7c5febad43a1483ca1aa457526516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e88a1f2365c9802a025f40cf69561517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb52d715308d0e5c7fcfd26f748dbc5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7eb8d9b875b46c37bfc09cbfea1ab519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda8aad124db426cb7e7400ea246df8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e405e4faa8c274aac0ce51850b0369521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195ed5b1aef853682897e7e6623014b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c99e68ae49c4bf5d563f02aeb70c8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501faf86845de0a1253f47b5db337ae524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132d4c039b87f3ee17316ea5257cf92525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184ee7b946b6c18ff5809619f78a039526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596430cb57e566160c22164c21ca190527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a97e36ead292be7f8090206c27d124528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924f6b292f664ffbb57b4c704d9bdbd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3600a790c55cb04df71d47df722ad5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd55533bb8fcbbfec77cea02871db96531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9fedb03040d6ea36337a3d66bfb155532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f1a4c4b932e03e98df3cff745ca7f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca9c09ee241dbddcaa2a0d2ec5622a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e4450773177359d86bed9173df3fe535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b62534b4163b16a1121f8ca34c955e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba65197cad0a0cdc015d12a991a520f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a353607b795dffbe3226bffdc98e54f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b240d0b50f5977bad7c023f436f70539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6be6f232633df034a9f23443e0e5ef540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb49fde6d393deb1c48be35bf6e63d0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2b896fd64d64cb77b5bd54ad33e4d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1027e3ea55cbc35e91287b1edb25896543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51620599b07aa4bdc1d1de798578fa0c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7b62cb9509e9c43ebce0474535015545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576df4f22c5138c74c7f7b34de6d9b4e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2657e9d29352bad7691cac43fbf4e1c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6bc07e9c30261d56d591149b9cb2f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977df840ecb89ebd42ab81c7ccd40fb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8362183104c8bc0a321e20b3bf76f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395aa536fd6f3dc4047b42e20f77db8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5754987aa1c095c96fef44bed919c6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7ef95b8dc976fc3a41a8bdae16588553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d674924c971142951bc52670c29ec5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508d5d28b66064eec5d2a5c24efc776555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4275c7729ce8436c36e6b36013abc71556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de221e642f6aa98b8628216fdc2f11557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52eb78d42c07ed32bd9fe95cfb39690558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe4124e841f1a54e03e94d9378c688559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf5603928cd840fb5cc98948f28013560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3f6a6a365670ade8f76c154770bf0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517bb7f312fd8fb5e03df02c6bfc1511562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae6f8c8a599837a95945d803906a47563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf953d6409ccaf0f107369e3373bc30564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32ddcd3548e136cbbae11eca2e7572565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e032443ab4f465c2ca6b011d6f41b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e9ce389a97944485e0a84bcd842a7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f724da3fc4da8d89142255cb18963568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d394648d0e8a2ed38d64dab1a78adb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40780def58a8f35117b48c440488dbf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8252edde2d1de4537a42c27e82efc4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8763c3e0d859a1fe02144949a57fa4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e94437e3cf39a7c4439f968cbb0b95573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ea1836a7ba7c3365afda10fdf3b36574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288459d41c7bdba49787b53c318c6e5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a9816548ef5e725b4565a943e407b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee695cbb5df9e1f94502d4ad44feefdd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0bd2d6bd8aa37439893c47528051ac578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614dfd17f1d54dd769a1d109bd3483e6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ab6fc35237d39c24cd4cb3453a6f9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47bb1c9aeb1fb11020daab8e8838d4e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c5dce53f745fb83774a6d9e5b95ae582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55eba6a55a5b0967e4dd8a80c008fb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bcf052770f0712129e02e87693546e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d910ef5e00505f22a71f3e1400c3b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78d425962bedaea6889149186755ef586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9be76825500b3845c3a48643ca5987587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd2d268df3f34ff0cf672898d0a9cf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00462a251ad2ba1f442e3b81e99fa0e3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e85441bc3011cb02a042ea9343ba29590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9647da4aab2dcd39f06e964f99c85d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13576d6ca39ab0c714de4175c75ccf6a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8feb3263a6b285a4c7671695421293593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2b095418cf49d2a23076b9c7bade3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc66e2dacc6134086917d86b635908d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96446429576f744ee4385f05a7d16a76596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83e5a1f438989fa22b046ca442195b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979babcd5335b6d69b5d35a0254028b7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee512ffdda397c82cf753ece8b49f01599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f50d621f475b6174cb7ce5d9db8d4c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68429a9c49107c58d6e675e9698f6923601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7748de12b595d16422eabb5a82e1b76f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988422d38fd22733598abbaa4753d26b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0d5473745a58e9f420592d030cba6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ee7f56ef36b980b04d2428218dcd2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce36fc382cd1be4a1997585b921b67d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dda2475f1c4ad8ac3812c5a66dbc73607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e499e1802f85ef3f8cfe6027ca8c81608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414edf78cbc0e15f82a816cd15b200cb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411216e216d694ad254866b1b2ce88e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824da5d443c81e59a410ef9eeab5426611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245fc948382d4de816ec7bc4aa35885612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70fbc32e2700427dd425be2618b9970613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82a243d88fd4ea025132b43a3b04c2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42274a9e45b2c46b07183d4e300ecabc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72cd4522d6bd3dce51e6499e390f196616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f465dfa773b1015c7aa90e929a073617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae4f9d8c0fbee1c88890fb9d3a1986618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c81fa941125c02cd5dd02bd177085619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b692c4fccfbad2e5b409de2be56fded620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd366ba8c20ad4130345df9ac7200c5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42599c0f2b6ec450572a31f6e1035984622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57fa306a457aba42f246b9be05391a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baef9b568ec7b345f06786b334678e5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c9cc17f09afbb79523e7f95dc8e09625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b6e52b5bfa5cf284b3520aaa795f1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d38ac3d7efab340fa8fd8bc05f35c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71a0e2a2055bfda410ce5eca16a3e3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f58b96256e6c514127feecb425218d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af59968dad464ddf8b474573d141491630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb1cd81bef5da702a7c5e8e0f2469e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daedbb29d7d5dc0be48f6ad17dc6752632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4aa134b67d9b9ddf4484f4fab9dc7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751fde563ca34a67b619429177ab8cd1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0f0d567c6b7d2b40b63936891aa53635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f6677c29503d951a8c3843750c6dc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe30776549f82a0b2748c9d906501f9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc54a4018654ced4ae1483978be6934638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769ace3d812acf24e704da9b62bf9bf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325eb54b7b04983486596fe54d9c09e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c349492f56ff3c322702746ecec4152641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190dd197af8b0dab19494fdbb54bce2c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c9cc19d2b0daa1c3d3965e2224e3f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf78b63e5aa3c07ea374bd7839b970644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb7227bd4460753f28927249b98a2e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664aaf3d1caef3be1a584d4401de63d646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b01a3433354a8486676a75f40ea171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa711b786987b5791769eb9e36c14b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26027506c751bf78c7cf228d3f56fc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee1f3cc0b3331956e25b82e0fe9a674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801400419de996aa18222334e37d5705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a856e2cb265771f2e34f9884a156b416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75d26214044dea223da306374ed6817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e0f013e5e8d08dc23e8b5ec0327e88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c143c89df64991fc14c6be979e304d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d7efa02a710b791b42846830f322b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf96e1cd34844d0117eb2cc33b8221111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a13e9091b0e2faf9a0fd58dafa147612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a91e688212eddc59d0efdf92309ad213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8479e3a13540acedbed1e8bbed60de14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c74c6e6026347f1d61c2f991016dc015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929f7ec043bd59fe7ffd0436ec8944b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa97311a9f4c52bf18ec38cbc2963bc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec10f9b026a23e71ec326e2277f451318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55edfcba710ad310ff3868eb0827cd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40615ebbac7c8cb38a170ca23fe1c920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fea824c0fe8ddea7be6cb7d12db17121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f3019214161e805eef4ee71a8a70422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d35e34e8db13f72a426e723dec5fca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f017fc5c4c3c0175ffc86a19d5da9b324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da563f7914d3af0567f95408c279daac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae442a00aa409e2b79b671ce001aaf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28bb3447894be39d4472c45b0a654827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc428c50c5db3f44782b663a3ecd2028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d881a780ecda136bff9bcf3b069a07329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf0f0ea806c989d9b40b324f9dd37630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746f75aecf0cb77732c6a2f5f61ef9d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c979af74e14020ececfd9a4664050932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb849efce6770c95d1ededc1315b71733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4166e4e5bc2bc99fb3ea18eb768a8034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29489275106782507399f612ea2b741535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e67ff28c19ee66a0e89096d6feda236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205138d15f32a30f7152c41bed322a7537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb800f87b2e1f18ffd87acaddb98a2dc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35422d6b62ba07e44d254a62b8686e539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dfbdac4dd0777ffb7a16013ac4b1fa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9e4adb8e54c0e5e6cbf39768ae76741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade1cae2995247c31d6c81135c0d97542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ea4e491f30461aaaf0b13433d598e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13bc066431134508fa0426f2b65212944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4ad1a21847092ad1731ffcdc8e48345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e8edfc9ce6c34c09f9486676030bd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af98aa7c2c4d2604067f12bda847c947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ed48e82b55985457c1901bbfac93448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6aed4928cae652be3c2b9700f5d5b449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151db69b8323c7664ec01cbda3e6195450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ce4fb27cf43967b46ba3c8817ea6851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732b02b410a6bbc3f021c9bbbf7e0f252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135dc8efdcc071dafa6dcd65af770d8a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0f0bdd4a311ffc0755b59f464224854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b7b48532e1a5a0b7781dd9e55fd6355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385e9ffedfffc2e24c85c661f41c45156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade51126d5da1b7c117618124034214157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e16aa484d3d6a3f2092be57ed3c44158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7169631ca5379f2dac70e334baa7a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255c3077e8096573aee16a0c6b4264160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb86b25e5e104640fb0eaff09d4aec861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1905aba39e83c060a109b1e6e74367b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80053eda1c4f277140d2e359619b024f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c88e76cbe421e18305828270d04c9764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2f54eabad6a6fbfd1e8f4e9b5a53c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5db89e037aa8a7bf1ff4d7936e52f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bb2015edef11c207303d36f581e4a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391acf6d9717c45926de69e870c38fb568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1784aaa8f7e9c907ed5b975a8a91ff669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a1c72a4c0c90dbe45ed3ffb1def7e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8efc7594d907bd18aa8b8da997047971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade46cb265cf81dc790ebf938e6b907b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc24e9c291a9667245947332d71542873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e998420f3f9269fa7e14c5a51b65474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ea25ff298ca4db7865e039db002d475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7e904907ac31f7cd36126e8f101d476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868bde061001d70d15e11ddbf10479677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816ec6b17b8a064f1a8c533c92caa8c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38198a13f3c2c2ad0f07934e92d74b679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1c20090156e9d193af44df5b3fda680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3efa93af6053498cf31129d64e8e8081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4fed4470765004050614e6b762dd4b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace27c4041009d92ca9fd18132c1e2a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080921c03555e0c68906dcd7630d20a284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8969327f7263d6449eb30f3343d96985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b8087414e953752c74b308001f20886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca61b40c7705b140cea5e659b51c2887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ffc60cb817aea741892318a93436288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5852d18496ca3c8f5bee6d6068445189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1858b0ff1cdd3cc6da80cf339abc13090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb081ccba16aa33c2b3506374a426e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13562f2517872ddf3576fa7285feac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d0253506072843e5b3487121dad4693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565cbcf9ab3f58f31de63da2e2a31e6894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e722965773d8725b0b254dc71d97ca895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf841c4f12b63ff25812e2155333be1496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd689dad465bcccb277d9806932185e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a50415d9faee6eb069d6a1bd8b52ff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10eb4cb80793a655d285fa93e08cc499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a970d16e92b5348575ffc9ff18c346b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8da70aceefea0b084ab434515bc99e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f51e6144205bccc87c4610a4f300e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76966fcff0e84a57bfe483417363db81103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abdc23fb64293c39019aa7fce05b89f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444148ac25cff9cbf56e6f0ba73147ba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d4e6db7545ee283c88bb92537bf65106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c648a4f82f96aa2753603c77ca7c559107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9169a8c0bb3a19cef38f6eeb390e46b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b56684a7ec44525565c57aef0f427109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6bd2f96072ab168d8384756e6d61c0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9f7c6759856f9a9f3aff55df2469c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49584022491c40d3fccb7f33a73eb08112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3565ea01a82097a1e51abe7c265f4f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f0afa6aed314e4e8d912979fad278114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338f2a7c8ee43bca42f3ef55ca831f3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cde61b10c9b595308911933df8215c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8645c4db8c5353c8677524bb02b4b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67667e1b8ae09f9b5202306a7f918671118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d78b1c74371d5fa9a714db2b82409119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e90bc0c6714b0ba6adc41d88d12e0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bffcde60a08e5467b865748bf820364121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a1f80245ff08780a4cd049ac235e4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd02a502b4285355b717eae8c7a7ff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27b750bf0bc8c1a8fb8e08226e6b88124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7c330acdfddfd97177820b3cc25b5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74199f5bace8ac4690581a017dac1f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5792d24e2e7e269c99eade1a6a157e0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955b02d15beddc23665fcb3a9b35e02128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc8cd7a2652400ccc835383c82912f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751142a29e62a594b960e67313f2fa4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f75ee173aca4ccc3a7efc05ffcf7e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9db6948938fa16ee1eae79079f70e6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eed469c64bcab749d1ebe6c7843077133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e463b6895a74c1e268c33e88919868134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01f10051eec1ddef3cdbe1f9709cf1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bab3e8e1a90e495272ec4f5de42a34136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3bdc49ff0f2d5077e9a17387f6ac3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae5d6d1a5977218d1c97d4f07fa714138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b08d90138092d2235629171ac565c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe871216761572733d00319a977be2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13fbdd34f0155de73502f380c27466e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3e17ebb1411703cf934fd32ed0516142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8fe9a0cef80706d3604308c4e31de6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809693d8f4fb5d1abc7edd698866d5dd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f6e819ad72250d9c045d03ea6d607145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f0cfd29b35c20b2a64b3423a99d8b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8251cd2b3ff5db674cc24f7fa0a302147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476e000ebba1f3a9c093e2469144f9a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ff436b0623ee6004de2c7b10e7a00149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8d984c0a09bee71febe58852be402150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b78a467e1f162f81249c83524438d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6911ab170d981aaca7cb78a289d963152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c9ee11b4a5abeed2c1784f3806ccc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3de4c3ec236ba406c9029e3a50948154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4cd5602d0da9fb8b3aaf707fae5bd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c55d37649aac7f9b0ae6222a1d208156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1139e8aeee940eba3fda1b80fe1d1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db08b62be727b6dc4329946f066b57e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ffb810b7c16ce3f8efe27b92c0122159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4977bb7853a08e48baa1a962d582b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126016cfa6549311112abeed77c8c84161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1514340251fd66ce0c079f13779ff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7cc49f0f46b0ac101c78fd53ef1ac163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a25d96fc0c066d51871e51aad606ca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdad2060b0dc81549d339301a85187c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24584817ee141f458e651df071f98f2c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd86a5beab2038d01a654b8c7e2572167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61146e27a50c9845c1d9273024769f2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616500f4fe237dcee1d863568ef64269169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90df1785c1e74f38eee53d62edcce8d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa9d5e2660b5201912cd76cf0adcaa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa197c90d1db752dfc7fa01e8332221172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c91663fb83e23b0f711a56d63430d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39137cf4beec05308cc689e7f7e89f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931bbaeaea1d3760a09a426a6b0f22e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859947026b9ed0ea9b7810864510320176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d070a4a40528222ab7b7c17f1e5d9f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a111ce1027188f3bc82f5636ca2e1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ac3896c11e8d5b9e0b544c82c7e4e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13e204b09d11ac1644290ef2f90733180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e060c870a6d80a3be8397a6e461ff4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8834d70935731ef1d6ae71250b589182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c565703fe5fae1ed34b4238d5d0b8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93da5143b3e36336f6576a6d72e5d9a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8dd0face2c57d64baa3db60ad6bf49185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939dd9e5a43355d0c31f5eada94b9d85186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2e5dba6f95bf465fa22bf5312d9e9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702af5380d3ee714b66dd26cb6d9bd5e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd7ca98f7999ce542592467d2776c8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9cccd53595ad08ac9af15281b8b42190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5ed1633fa1e9acdfcadcfe0f3898a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa60cf7c647c29667f6d4518dcbe22192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0477d5f491d3d1356cee24930bb6b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2956222ac7683a96329ea9a9ed6953c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99da8a8c463b5a7aabb5db0b7732f2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b643169f68fdf53b148400039e583196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2c79336f5976444d0d72f48106c97197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff1836c6e734baa4c6089812e49e4f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc91db7a40dd5cbaaabd802a73d26e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf49f0d6d22654560ae2816a6a3b9d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31586c252142075be2fb61c9f68333c0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379997754586f795c2ad50a0f4ca9a86202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2eb4f63af6e80f35db2f691627864d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04ff1f5140c0b3e827e19a8534df63204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563604d90152c8e3bf7c1d466787e01205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1c2be35496e6cf92ea004ee4c166d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eecb4573911d2c9c29916b99211610a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a3aed58f41f006d030f6e882c456e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c1489736986793138ef78afd04f0a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95324b31f8d4c46b212c2cc336936fe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a40cddbbbacac517dad57974e61334211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3101d5266f759a3b2ec9b16d4859e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaecc8e675562be54e846520754ce9b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d4ae6f922ab70264e566d310c4610214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682ec4b9f4bb69877785c22b8f326e5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f83cd7a4937cc46cd1ce59fa703ac216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4acbaa9c65d1d7a8a4163220fe6defe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57101acf0ebea55adf495c2f0a0a0f4f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31bdeb54c154b98a15a43eaae0f3ce219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df8bd55f15cb64b57b4c510a666f29220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883ee46bad13a31a0ce51ad8617dde2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e54c4739a4893ea73d5c780fbd7deb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb4858acb4e17a9f84bf75093e94ad223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee7dd41c13efd8eb3d03db4639f811224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4c3a53238dd7cf0e00ecc9ec20ea2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d79afda9587eb0744f032e05a6e96c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72487feca673ba5569565dbcaba6103a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4fba42f46046217cdcd339602ab77228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a84703afb09dbb51f138ce540f342229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156127bcfa27d2bcbafc4dd0c982a1e5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836e030363c390dc2b6b600ca575173231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba6825fc5223b9b740c450869b1d58232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dbe577d88c26384477d51723393fb1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0443faa4aecf74e0ebf202db2f275234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b7754615ad49c12b615ee61d085c2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436034e94460dd43d580b2b1e99463e2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db923adcd1ebbc275fe68208dcb7a2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa7dac7f103bd494ce0ee80abda39a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302f11f3d1b609d554fc249ea847557239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574060609c5c19bf90c30d2fb047dd97240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db30a491039ef98c95e0f4e874c018241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b092d2955ee10465fe14114394d130c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c35473f30392b1a8f3fcfce7cd41b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8496accc7f4efff98485a2f545aae244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39a8c1a5846ce1cab318e17784efa6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f380caedd44de8b5c0edc42a24dae246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0831de560f197d4c1196209d7de1fd7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60fee54c0a745f0fa977ae9b6738de248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249fb159de31c16e24346651c0bbb2d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd70a3baafb0693ac99088202188e67250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac123345091dc9bb1a09886bd39d881251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd21a38265064dce9f1c9b94ee793fe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29b6da2e4b314faa957b27295a1b03253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90afefed6f25815665c08d62826a0745254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931be519cea9f2c721aa5ff4aa6de88255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1be29b83fab73f3ba30d1cdba0130256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7add6e0d81c8049bdbe017770eed0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd102e5d2c700c1a0d3aecae4a5cc7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891175b4c1fa286d85b0bf2fd7fc04b9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7e37430704e4e6776be43ae722de6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4504c39e46ab87d652d21d9eeee73261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f6c57d510bf1a49132d7fd23a7058262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cfb60a2b2685e0c64bdbf831b57706263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d43bc93bffc56ced2024371fd1ca7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a8b1f65700b795ec6b966f959b058265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b84b8301d5bb0e94567b71db53ac15266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd79e69a23666f1095215805014c2c5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b6a6ea992ef3c87d159ac8c50e261268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34631043713c54e85588dedc42f66bb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae1c08916b375cfeea8468d0383c8d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345174f65ddbbf61a8d94dbd538404b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd6d251433753b63d46bd26c3cdbe0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673fb7d4cd76dbf74e4845396f65d10273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14560c035560a65b4bfd5517bf77cb7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc15a69c59e9c398877490d0bbdd091275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4354f4e0f3281e072b695ce8e2487276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaae5b3fc796f823322a9fec49ea366277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe0a289fc15ccad062e8a9f3765d2d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc905e8708d7bbbf17d07c15f6ce04279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ca508d36e00c0d821998ea342ff4b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5693ea383c5beccd1d694fcda12d0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d3b3ff2a8451ab5bf8a84aba939dc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f30f42a94a4f4e41fc2db69fb7114283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754ab419df04a775f481564c8b18a7f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe50fc799d20aeba8b0b607a6a39fc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06aa4c7c261921378b5b70e5d37fe4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c66e9163827af6b4621cd9eef9ed7a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886c91dc0afdc685273462f5db36b95288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f49668b2909fa54de0bd79b7fe1e71289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223268b008e3040c4d77355679a96f6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6560fc180c344e636db9150813513291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b6cd3bab0247b4108c87ef7a3131d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4ab3157d233456e4c8735cb7a06c9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a691b4055930723f1f9dc0902fff30294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72288cb5d3ddd38329a6a40fff9fed1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33bd636ffad53c92a937c8269ee134d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5c4eae70615fb25293d33479a9937297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8711ad646899364b059765f7d8c0cc4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1c4eb5d65a622c8041b8ed11e046a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e000bd61795054f1769ad852d06f6a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53cb3de8dee06b7575c54ef6ed7558301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dfd05c97d15df8b5f921552ebc3ef3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b05bb7bd4f2d120526ee4c3362e77303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8f1e10ee0e04e789413ca11dae477304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037dea2e90035f180013f3cd986d3af5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244078d357adfee4c6eb09eb23d98a02306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e789d4c05bd7fd944e7f3c5656cb4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2ec6dd8be1021cb82009efc7e3c1f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b68a991ae896421a49dae17e6b4710309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869c94fc8d638d177404ca9c572f7dc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f889314cf36296dfe2f84ebb3ad88311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e192cc10c4c2b8e5ee4e74dbc3647312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f4331a66b1e267130ed80c8ae0164313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db28df815e1511603f449aa802a78f5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e830a99cd255bb859c6ed6f763f5083315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3029e9db6f46c259d9d462dff29eef8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04564c18a91b63bbc705d7ef5158d729317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e4c0dcddb13e3ffa6359247178ed1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc8641f0e32cf5b7ed59047b7bc15b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1da2bfa84558d8d02dc8d3fadec2c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ede53a4c553c40a93718241ecae4a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de861ff67473816a5af3b0aede39f3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a33897e81498e7f004fc5897894bd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8607133b273b6b38cf6c6dbdff244324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dff910d272c4a427a13880fa63e01b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123f353d72083e095651779342b2496326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01b5e98156a0c3477407e12f923784327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198b975e11fc88a4ff5cb6141ab74ba328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043dc8d766bb19030defdbec49226998329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1edd110a326a50c05811c4224e50f3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc430c24f1d982817fdd0e53c85a44d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5bf42a31fd953e4111b776c3d8f51332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036d0bed3a69129164e6a781196e311333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59dce7f97506077498222e364a9d31334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0767c5ab4fa6b863c00899e2a49cc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a3d60ed2f0cc5eb9d91a59afde6a2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322517aaf4d5e5c88bea89f095ba8b64337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94927b74ac8ebaabb12ede774d4969c8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dacceb04d4660b8e72d3d3c20c9838339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afbd64635370ca1603bf365b5708d2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793a674815c1a4c30ea70942acd8dc7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81465b9f37c7615dd67f4b00e3d5c5a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7bcd1a7ad109f0a5eb8932f10c4ef7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ae3a9bbe13cc426f9bdcf8cf8c30c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c249e7719d7cc78c5c552ddad0cb1e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195faa86cf516457a7451cccb8d91503346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657cabc9629e4bec2e83c2ed852db61a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985861980d4fdb8eba40375c0f7ee9d5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde4ef410e236478c0442dd71a906fd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259604fe87be9f454cef5747c92e3bc1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db608927801d55005a66c8c9f1617d3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556dd0b0b6e37b0102341ab502de6dd9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ead8e510a28bae8f611a9a445e3399353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2edda57322fd53c46c92e39d924d90354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fca0b9d9da2b3adaf280e8cf2a6264355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb99003f774dbb63dc282e5091e7a4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7296a4af1f8834f8586b44761d34820357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721a7830377009ac6d084c06cc7bef2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510195b7cc94817e73c388a5ef5507a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea16879647093ebd086e30123aba326360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f482583763234efe5db770e34bcd1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4cdbfe164a970e0dd3574528b2abe3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e4b7cfd27615d1f90c3ebe770e8cb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260146571d731296a10ebcb6e0c87df2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b4aad2a48abbc4f4f635090484b93365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a6afa5e7ad7daccedde31e84d9926366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6fbc1029f2186eadcc838a21b780b9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e1b4f921d6b39f4bed28f8f529fdd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd6d3413c02c5b91086e1fd99bd39a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d5b2e45bce61a09d325c6e1e6a820370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea68b80a8df773a1a0a3c2c66df4b1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d149979f0497d61022fa2700017e8e4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba349cb0896d654bce09881a6fe7937373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a839290783bca88e5b405e8746153af374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a8288c75c38b25c0f4435dc3262d0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9014e83a78b1421e592abe459397ae376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f19c42e695b7d1a607d472a952aeb9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338508afa3ba4ffd9a28e4303ae8d54378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2bdd171ae187995bdae4657e510f1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28fe9f4e6ad5f7f7fd2305b2780d7a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc5f669e41f98c6485f42b23274096381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6cfe074d8508d9873acf88b9c5d40382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae18ca6bcf59718c3b5f26226da669383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee057e1dc353f609febb78594f13af11384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9b3f2cd0d950b7393df21c8105b98385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a269426067b2c3d8ca390147ad155a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df823c52470393263df4290f879f449387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03842af42b582151bc9c7b3afcffa876388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fec64156a5e13cfb0e9b2da5358a90389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d28ea77421b2f0fa39506fc2c343a6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e4600f9fa26257ca64d4701c1a7c5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726fa9360998cdbd1b07a3f1a433fff2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457f0bebdce4b24a2fe4617e3fdbaee393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f5f7053551b7523c51875e8d70140394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e170368c2df7910d0fb0afa9d7b1f9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296319924a5f293f089a62d4d624a57396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea28eecb186f661cb7253c733eff0c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd821c2592dae0c3e93f7afda60f23d7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657db0c13498cddd2a2d74d25ba9e812399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8914763314370ab3267b5a2d80830400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af587a70be21dc36e3be08b4e52dbdc0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9527a5e9c81f24c73e8e4c95f7676a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42384e9e08cfd20fee7a45e6a54b7ffa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b6dffb3be433517a2158450de28bd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57152d9bb1ca7501e63bd5ce1cbed3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f62ea03d251d171304c3b153c25cd3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6b7cf2b0b0f79692d955899ac356d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088ce2a7d71fd72dc08abb029d3a2b7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e295861cc7b88dc176ab1fb9483afa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86fc988e872cf08aaccdef5a8647f1f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0fb6960d558676c88e99ad5a3103f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad9f963c5267240ba0ed3a12c4e40b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498b73855bcf404643df8930a46b5c3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea8f67d89a37d574ad737310ad51fe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ed308e5bb736c79d16bcdc516b843415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3442a5b810952ba9235c2b49f077f96416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392beb085ef788dd250be17adbb9d3b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aec3ac58d0ac98cb14750418b9ddc1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e95a3ebd8de1ab9119133b852b83b3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1bec328e30fa2dc027388c21add45420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2574137cf8c8021c64cf37a280654421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e645fc70b9136dd3c37cf4dcc76d8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4cb72195e08c3b23b6657e812e02c8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7786a70b6387504789a2b1ab62ab182424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a2a871ad28b15df3368bf19053b0f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326dfe22c9432e1ca8ae0008062686b7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb19689b78927deb7fc213fa1a4dc7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88540d12c015d6bf7e004a3464fdf6b1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894ca83247ce53b4c1e898cba9544fa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a22f58e00c6f9df3b92cfc9b530149430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f71f28679fa2b00d49749059f648c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286966dd27d45bb381e721df57ec9e95432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f534883d8e92cdb801d1971c08eb76e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfa6e06a11d346af3f21165df51fd5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0e6e9888cdd848ffb2db23ca3002b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582e9af86dae97d4f8f795cb4903665436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad232002ea1388edadc54184d211a22437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad06cdce5a2c124cdc2afc515748e7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03eb3b3b364ff0e8f6d05e95a588150439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6e89f003d6cd2fa350384a6c7d8ed440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac62b694c5e4f6ab07145855778553441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ed8a6ac11c907e6b269899950ce71442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc801de7c025cbbc27e5c436ddc712443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ccc370438205738245075770cd4d9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70caad9959a0aece696f77c87f45fe4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a35e5d3f72869de6ccc50a27272789446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3b9d0a41090783cbefc9004841b14447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370a66cbce25bab438582798ba77077448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55159afd56b494af6bf1abff86091eff449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d3774e9276d2d38b04ef6d0d497f6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e12d169adf1828ae3948f71dcfbb8b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20469829cda8ae06313e45d30d89b4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d41f4069ba6f67006cd234e4370e4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82e579b3694dc9e847780d461f310a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9395e4c9d486c6cf07456c539b2b8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4adbe484a397c7d5c81f2e49a20a38e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fdad53ed827e127ed9e4798561eab2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79431f6b3b685289c812c40c8737c3a7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d53e931ca834b265e9b55a0f69101459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b26748dc2210643f8e31e6f507a1b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf886c13901f3805283469b8c447ab3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e6b2613b009c8320221d9ac0c20d2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e030651bf7235373f8560af1ec0808b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d4d0a93017db7efc1b21723ff01ab464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0da974f6e23e3199cea023e5880a9e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631dca2c85ed58a94e7c56c8096da8f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f873ce61619ee27ced8786e8b56b8f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c7e2219d9cab290e1b2a21f95075d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a13110c9e7a2766f4f9dde4fb92c1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c02f15b4be91063dd1107b56b5fd3e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404c450405fe189a626e99adb867df5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546ae4f5cc9d1fe8b75b5c763b4ffbd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24ed012912e89162368193c9cbb649473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888dad75b0735e415c4a455e1a945f3e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8bc144bc1691d5d6c29a5870152e2d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ad93603b77a8b1c9970a905c0723c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4281c14ebf71d23e072ae69a0c350477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27343429fdc82915ac61d4e4de19e34478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e23a42cc47d4aa1cc6176b5bf24fe479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f125e8a989e4793baf9da820818fd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9a34d0a8bb612937603d933c830d8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952293650a53eb7032826f14ac54877482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943a889278019d51d7af669c0d4f82e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024924c266730b736c727a5e733f529e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a4d60adf3784bc5461c5ee95198d2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a7b2aee8c53e469874c7b70402772486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c57e386862361ae7ed5cfe707295b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3a554b7d8b6268992a700713083e4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a4666fe1120a40f904ad366f2776a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2de2dc9179625cd6da3d5ad88e9e2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301f220db00d257ecb0cd4f8e13b80f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ceb86f13abcfab57a29a4219b8aa4a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323eb6f115a1378ef82554b32f1c3cd7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec1f0981a1edcc8f6772a84d902ceb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199960fd9ca6f75e507b9953614a2df4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5788b1577fe79cf53dfc69a35344c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32322aa4bbe322a86b4c950516dfd7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80bf74a53d62dca04f095e879f09d8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83151981a7af949b82f39b96933bdc39499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cebfb775c9d87235587a649059d39d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc19f34f65f411ae20313a8ef54a33501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7871cf903aa7d66782ae80ab2bb3f7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f75fe5a8913f163cd41eda5a8a1416503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75841785930a8de4b021a7eebe1372504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1879e4027da42aef8003c944dcb6e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515430e05168820bbe2963e997319a4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd5b46c8b9f2ee1678942bf8341eb5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302109383d728ca753b1de98bc3722e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa615904b0e8eed4c80bfd546144c9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd903d03a4996b13c83acfe6549bfb8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c253482121484a58b8e07fa432f774511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90bf9e7ce560fc31e956a8769263c4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da071ea630cc146d5266fb7f632c22513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54a262247dfef71f1eeef26331dacf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a34e2433e164c4a0d4bb80a3afc9a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240a7ea50e6e1abd690169c6e5e8d9a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9a943e17f182490fd65813348176c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983abbc55361493922783469cb14ef57518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98522611f1b5d99c68411c94e4c3cf2c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7ef1dddeb231b0a5258b8df9a301f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eabd99fa7d5b90188a2b8f182c9c49f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441045a09adcfdc3f3b6a1d6fd6e9315522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea690ba6d62b12d34600afd7176287c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5e30ffa7be7a1b9a477be69b5834b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203ea7839294ab2c82d85a28f090c6f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5bb47fd4a4805881b57ca4fd8f5331526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bf3e90c83ad0c487bdb4892357e3d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e1ebcfdb90f0368ae31b641509318528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f3b9f7dfd50a0a9514a25c4e84ac8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14553be6b258729da70196fd5968ae6f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a118e236e581d69711f88b77fb86b3d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53205536ee37f3d5d0b7c07d057a1c8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365000130d1555d8b25e22c049f79b0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257bd0293da6e024b0c8461cd3bfee1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d8f118ca2445b6a2078b6b3e1337d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6953e184eafd082381e6833bea6b9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51fea5d57bf132fb7cb5dd4b68d9cc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4842fa8506e73a9e22e64d8ae4bfab538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7be4bbdf7852e8d8ddaa8409fd25cd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1499881ff20a6c45fc0eed26916f333540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a63b5dcb9db7c59743661feac47da3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981a11c5bcede243a129183a5a96a50542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be8f64b18597bb616eeca81923e3ce543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea06a165cc98927059a461e49645d23544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8c208af1031f92d21d2e170502183545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a7aff0120525c460869bf89cb6167546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a89b81e7dd07bf92347ad1d9f5b71547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45909375c89b3fa00936befdeae2f59548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b767031b83f14ca8c7a52b9f3459ee5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470f6989d444bffe45088ba0fdc00c4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131ca5e6caa4c431317255533317b2c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed6bf65e13565939f102a434f78b06552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e66076394ba1bd7c1c7cf58bc8e96553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9955bf2a7c16bec36557f128c09c56f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e5ea998774bf5f68b1737a85481b8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b2a03596339737e4c64b2ecaf7b7e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3864cc69257ff132c83598bdca08c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e4983d5e5e830346bfa50f65d8a61558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6028e0c52e2c3313f4412a3007b84d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31072706555e9a0782d709e2a8dfe095560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c047049ae5278cc0176fb4f097ab67561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3218575b935fee396658e003f7fb013562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3864b2285ae645915a5f09080b69ea2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477cdb6e862c2c28f9aacd23a87acd5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015f3bb44f2a656c54e2800d30581cf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6003fbababccc21707550d723a168566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d9b094a9cdab7a586143d7a00c8bd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c635c179671f8c07d39e74f29730ef568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb880a875540e1ceaf67d3fe97f3186569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25e8e2e4f14f72c9035fd048bc77c9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1af7c3b26da2c347e53ee14a06705571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998bab485e3f05736289ceeeb506ec94572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc650f4ce256ccc7073821d69e2fad573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c604de6c750ca2e916f508a8676f54574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8d9bd0264b6147e384aca19c04077575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb20e532d2e503922456056b4ca084576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a815ee717f4529ed9a119459dc8c1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79fc71a6022862289332eb64cfae0af578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36883c04af2bd9700b5408d014a3e592579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761ddfd9abe89d679413f59e66668e2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da972243a191be4d62096ae87b490cc3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c816955cf992debd79c394a6ddb36582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd425d20958465e5a64aec60ae290e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce056ac892a5d7ede30da569889fa021584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e40b458c291d290ed1f31b887b602585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3235bc03dd776bfaa1a3f6142826815586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ba19d91a88da00ba6ec0a81943412587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ff6a872fdad6ee047587dba8873c2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679979a4d5ed5bd906fb462492746644589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b79de31e8f93c1f9fa634eb42218f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ec74dea7f6ec6ee0a6ffb9d1b45f9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6500268ed2fe66f5d283d898b3688592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b1f70e6698d0e4c0e9bcd2e7a7131593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8df65b92fc29680df8407e65567c87594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ecd21a9de01d0b9f4098c7e5f2863595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa5768726fd06eb0cb5d75a6c89f37596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d501b081734aea5698b7594c10d98ac597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aeb59e5811154075c3500720da511b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c34c1341c7c5cfb183f06ccaeb02f9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53071a819eaf719f26aa623da097bb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c196044a9d607d956924e8e7ccbf83f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2d809cbfb14672b10ac889c005484602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2e459d9dd9ec6567c0673e03ae748603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e93929b82801abcf9ebbd266585d28604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda09ae7540bf54654392af70169d6a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27656ae43bbc688d0f6e0fde17fecef7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d27def1e101662016e263635fb660607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff915573a668eeb825ca94c96984e476608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e62a9f43dae264f3cf29f4b2230bfe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba14d0a33e5eebcc024a41ae5bc5607610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca8d8ad6d530b43f9196ea30cf838e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3a833fd80f4d5ea29d647df0b1ac9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2ec5485fe64c0581394767d3aef8a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc12e88a36b22f8974944820186bde614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8f94782e627f1d54496ab98624d9e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dcb9d4b46cd03e3bc0b4fc78f5a934616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0905a027877334a9e3fb715152935617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1654d0e0f2c396b7794ed214970c1a7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983aaaf5e569086226213962b551c17619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899dacbf3588c7cfb12a4792b235101620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d458d0c66e2a9b435812429471e90621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fdf69728b55b7a95b799efa229672f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63ff1d8c26b6fded3a48fb2870d2e7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440d3872d4e8689b22aa06a9b273c48624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d8698aa2402dbf21c26b6b0d3d010625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487017d20238df6e9ebe7251ff31d65d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb940f8c2f10a1b77630d228c2aa94627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0148e2b468b980ce72ca761eeccfa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f681dbfcce0eea65490c34f7cb1f6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeafecc9cc023b7b627ee3aa370b23e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea3d8add4d420631be1dd3f56e1c08631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c240d451f5e2943fe050f2257dcbc1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef13e2ad2ff0df30a589af9c7ebcff633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cfa39f81ca7e3dfc9ee13156d0ba59634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e4af94cbc5413e0e3637e3f719de4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7e05b6f1b60475fc5f55720529eae636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b88c19c3339927ae584566fbfddb4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b1e3bed5e8ae1c4713f8199f6cfd8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932a4fe75ce419877270f911e8478c0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679067d2f295053e4b2febb76053e993640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e75a8f4d6220c31c8cab8fd9ac463641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76935f2266efd01b15e27eecee1f6f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13414fe9a8cea0723a31c3b68f890d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd74ab430d2f7fd379def38c8e91502644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3b1b17165d8ef4bc30a018ba8e994645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74de18656dc1608043eb38575924fc9646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>