--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -2308,51 +2308,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f11d629814b0bfee217fa963c13bb71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc08f8586bb38f71da910b94c91c8342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949a5d4de977647185eb5a01f64534d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4192973a1f830c4efbe4e36c23b44534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0b968d213492bc88598f86af231545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4bf88b3a09f5e6a40ae7f2b8a9ee56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7140312f8297a5dd59612e511b63fe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541015cebe9164fbc106f3e5c9a61518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d2054b822a595d4588f17c83460e19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc27ad36630ad0dcd94a9c5ab8f1a8410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23bdd6fe4a23e0512074329537565111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce5093392347629d5368c44bd0329a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c257cfe9a84f0576b7b2669103a20513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ab45d5fb5d3bfd53916327961444514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c02b7a14a77bdc3386630613d664d115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d425dbc93aef51fe49af16bc5e7df16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb16864b6447b9d61e909ae452162017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aeb47aa5da5dafdc75f32dc609bf9118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e07986a57b22df1567c33a5d8dd0e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf42cc705ce8f80233306cd08855e9120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31944aa048fc7173cac099e99c98f6a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0afdb9cd9df974a0d7de7f98731b98322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d7388428b8d9f75db9b730b71409d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107721d16df33508dc4846eae2bcc3d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769fac6cf90fc49d89a0c8e86cd108b425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2d8375ebb39a3009ea7a37d0bd51d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30acce6bb6086002b4d7623eb43a903627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023108cf42d964fa35c845d15e630aa428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2b42d8ade2db690d3c7e19903794d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395249dc7b74bc5a9609cb7e9cfca3d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec3db3e5ae9d389a3a53dddff2163031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59641e341366219a148564451b5dc0fb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3d8fd28c122d1d9ca335332a879ee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4fe6909d57cb175cabee6d4e7d38734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b3aea41d26ef8d45011271f418f1f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4cd6ad524c3922d43eaba6c1cc1d1436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db80a81168888464685ef619666adca37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e628517d54d9453d87b8828841685038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890df98e0809992c34c787b79d47dd539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498677ca0bd66666e8dcfde24647358440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86268ca3896e79b2112a3cd6779bec0041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b8b44dd52edff911e27c1f9669bda42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee231e2c7513e2a0c62c4bddae1bdbd343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cfe612da59a04161c9d3c1144e791a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0409a74be6191feddd15a25b53e7745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedcae6f8cf3a3c927dfe58c478f41e746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f43c71e1f241def97db226737de43147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f17f34e0cb3ee7ea5b1359b2d790d648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157557458e4926fdd9b943690b20cf549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbf36080fa5952e4df8765003683c350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122c0980aa9c006a34077ae4911c04951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0bd51df9f330a73b6d0e1e438ebfef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed573db314fc0b8a5ac97f736684c053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c95e2642dc0b48dc169710ee007b4d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd349f9e3957eabb641502f65a4f10b755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1c927a244b95b80ee30fce461609356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3072dbdae6313fbdce9dd877b3d3bf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d3716ba31d20f59d3880897d0660158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62069c7b2a25c6b35933d7b91ea6d46659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300366de3dfdefdbaa12e776d1b5477260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71610bb76785b7cc5ec3af2a1c7706961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0d0f216629ac9df5e4d2225ab3af162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db292bb0fbba9ddb280cc14ca1a9cef263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116679c79334f305997511217f2f3e864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e744b3eb2039264592b764a6457ccf365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3d7a2071a263bab1ea01213a6696466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868402cf62622381c079957f5b23838667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9899d7b416b893cb106a66dbbe9322368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4fa663b759248ebcf6105888edfac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6d387e536d6c5e883ade1daebdb5470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284120c70d24750952dd46cca0dd66171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256a3110296862b74416f9dc7973b8472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc161e6db5c6d726a87996b27c209a973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd3db8985050557de4e8a268f0c0e874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81081824ea804ce7a01ea0c211c1f3c475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c889edc9c8ae10504bf104fb2f65d3576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a49bb03593a498ad4bb2f21d325a2c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809c123b03deef77bac9955ccaf310a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701bb76a0789f634bea81fb5ea55694779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114646df26e428776b8163aefead5b1080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae016e3a459c8982d2413da6fb6902c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac8ee395349dceee1438cc5b18fc1982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610c30cf38cd15dc3c308b2fc3ce79c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d125ce380a550ad4b9424f465501784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c29978d6bada81b27b926b9da34a685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed957157ddb5de0c19eff18e1dd58c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c3b1696366062e15664393c8c307687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a119ded48f046ecf70a42e6a0d9006488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd407ab5d2f6a89e8694ebfd8796ef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6e56bb7e0b41e3edd3119a87fe35290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c2e63e22a65842b6d3b8c51c295b091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ee9ba1fdbf923157bdfcaa99fdfea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486b75a8492f225f653242c4bb7787e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838126f997c978e9f54a7ac1b436fb9b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056940194319ae9a91b28f52b52d8bd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da99fd236b90ab0e7e5c61047dacb5b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd00163d62dcbf8e3bab3b5fcebf6f497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305b2c93832ede20ada8c2f9cdee5dc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af70922f7e335c9f6874b5d54ab9b0d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c46d94ff6dfc85dc3eb31707d61e7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf974ad5cecc72ad4c2a5686d8e666f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c8aa0bd980f96776f4635433df054102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0068b694bf8326954e3c5ccb61dea5f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24cdcfaa1a0a9de13b548c3baac368f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d148d4dbdfdb88c3532eb6152a894105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff507e2883d977d1a861f2ba376172106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3a32839d81c8bc1997bcc2cae6396107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176eaaee5e9142ae79ebb8f5d271437108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9712ed298294d54f55fa6b0a4386d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e31544f9974280f5a3c08a51bff4e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df3cce8de8214646cc328cf822c6ad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e134bfd3fe52907a593a90702ad19a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91409e50c413f0eae37514e19c2580113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879eff4beedea964cc6733aa6f14baf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914848eac6acbaf334eac50b61ab6719115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6d454497a7bba3f53f4d630c9da25116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b7722d84c0389e226a42dabd775ba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5d73c94886309636b70ee89b92e64118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc204cdc6d106a177d685348c59a38119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca370e2c4ee0e0ccfab606d08ed5ef9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3018990907c001f39487d959da332121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7fc5f34b16a96442ee23033ef1c5a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcda00b44cb6c6ac8fb8fb75bfe48e2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee610a66e41b9796559a6505e0a23e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd04161e07ea244c091db13eda22311125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d8b207b1fdb7a1e821ed8db93422f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e941d18a3c7a610be4028c4e93d9c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe49b6351d4e1caaf4b2fe4676bdfba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6bfe881f8904f6687aabca3891c07129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0e56cbdb2f44075e5e6de74ccb1e1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba14d331012e78342775359dfc5a27131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d4c858e009b39e1534de9052dcedf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a803df090fc13e2c6625e2886f226133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6afd01d6988ae29868c545d2db8d8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf690cb6c061bd33a8a90b36493b1c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f1367b54bfa602a9e5d0d6d2573a5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdedc828eeb29e61ce1e17ff940b4372137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd44cef3daf834e8dcbdea25a51802138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023a1ecf3c9249f93de9fd2c43afdef139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e320823d69bdce539db48b0991a59f2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b677b6ba5c70c285c7a8ded27b4abb5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1dbbb2ec276828672f79568922894e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ee24c3a3f96c9249fa99155164298143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a444f8b26557691e71e28d71054ab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1545569648c0ec3cff1f79c2345f088145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47463907adb9c3c85d245c68e221f62e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbafaa9747f244b0a63e8be0765bc2b3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe914f722b5a5f79623e178c703f8b53148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd65d87aea40f9085ced4e99fa48dd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88579a9adadea60723d85be4b8220bc4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5044ed5796148cd0f524f7e8d3c24b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612630b68ef8ef1534f0a59f5924b94152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b67d4bca6098c7f00088d0cdc58d53153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2ae87db60f9fec814c65732927d39154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed185f726c0d9d06e9854d010690f1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa762c16762dc05e8c75b8af51b8ea96156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14601ae8c0f1bdb12d9fe848947445b7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b33a0e8b8cd1b7bcca366f750d2aa5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07cc34c3db178154cd8e274dff958a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24500726c2becfa1b78d40f4cfb099160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7547e1690b1d38e3dd6b9cd9e2946cd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe352ba6922fd61f7630fd3ba4e0dd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8d32846fabef677f47deabe2b5ab0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea6a57ce44291ff32ec0a911d05b62164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf261ebd350b83087d5a841133dae7e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d2112e6429783c449f12833089f0a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffef1eece2e7c5af2fde5fcbacc3e14167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681e9a4af6030ec0c4b8f59b4517d8b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c617e7886d7eea0b1db9c4cfc302770169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4226947739023a6ffe8980a00a19f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4b82e51eff277296f5a5ef25981b4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6bd61da63051932fe257002a16bf1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feace5c0546e184e1c21a71e6756a2b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b837444da5ca2de7d3ae736988ff3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f8f6371487ca7efbe0e6f472a1ae6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0cbebb725eaf27e453437ba14a97f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac01f8df62ab213a21db4f82a819b9d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699b806d0f1ffdf3e5597ab4ab1da52178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddae15f3570e39243aea11fdb8e437d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d64e1fd9d236b80d713c4f12160039180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6882b2d1b7ce22a6596ebc7b8379e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5d56733925682cc61373926b5c686182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ce5a44542673edc101696c02b1718183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1d1d8cb56372605359ccd6d13e0d7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c036397b3aa63b139451393202977b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2442561dbd6a51623022f5456e317186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f051d1e25ec0bcc78cc6768ed14380187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9c8c47abeb279b5621c12fc486062188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111e9348c2638aea28be83d3ee12654189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae52e80b09622b16f92d49ea7ba36a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da5b516da40f6bc5ff2ee920dcbc2f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6667d9eba4f7ba24c1b14d8d8c705192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ac0c96940b7fa160dba39352b5e74193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a9febdeb570d7424d10f80ec9718b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec659578c81fd198fca162b6ae68696e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00ff51f46b0d7b0005749c35fa5ab7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3348c3aad39bd1ecfd539f02229d0c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3512f3af48875372323cf487c0c8c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104600b474a13f3fc9b1937affcd8186199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9491c7cf52b7f4d460f7bd5f8b3d6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73247bfc4e1e25bee5e0f6ac0747f00201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e321f717c4fd02d47ee552db8cf6e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec1ae873e4b8e0c30748760d9a9169203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3950b74e4390cbc948ba69b16d301204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2dfadad774775bb285e584dd940dd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e219bd81c958e2d462b5b287696e51206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350d0d6f4a3ba17c217cf584911f2e2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e1777b723c0298054d30de2d14be0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03101d541a113a634259e2f7e06a6ee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ad10b216c3b393f55a4381bd6452b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b821d5f2ee99856415777b1e972dbc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a085f3af9cc3bbae40cfbe5a75e057c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d8b25ccdcb5d620533c7789f315ec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c7e7de157c78271ac73286f51f37d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81663fbc3aac3a74f09874279a6a1d96215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455fbb863bca9d6c53c142c7979264d7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9a273acb3bde403ecb723b4873a4b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379aac69a0f8dbb00680d4a2ca7849d8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b75c61d1fd04bd6894552bf011073219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798425bdb3429ea8e5fa45d69b51310e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53431527ab55e0be36c258098ec9b2f1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b66da3c53c5f1a557b4c517258e13222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183404db690d7cceac8776c2af992fdc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea89dc202cb882a8c8d755b154acdb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c97e80bbc2653efc4be3b248df7203225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df0f10e00d74697147d7d096daa28c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004a578870054e6d22f7a8c76407411227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a4951084350dbb4ebf6e6678bad3d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6728f40a40380c6a561130aeffe39c4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e0a9309539ba0933fe682bc0f5fb4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e49d79071cbdb1a3d1881bfb1913c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9fdab988cfce5a4bf919e99376b3b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216e1baeea0905384089c4c2b38a47d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466a89d7dd3886eb5e43b5be841a9d1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8131211fd07f406972bd65a61ab34235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622264e99e008ea2adbebde6dfc16960236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d3ee58e3ada079b847a4025528e6f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7c1757bc89203321aeb0b65f8383a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226163c3973a2ff4272620c8fec7c28239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120fc1e00278b9a9de007680a6d8d26240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6075e9c764f42315af6d8749482330241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092534f83c97dc573cda4eeba8b92c6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e51c7dd51af0e21b5fcf83265866bd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751c42e41a1dbff0f6f06c572db7e88244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de374cf1d2a6e7dab9c6a9d60402b21245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd8c6a02320a4b2ee793fcd8543989246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc99364de8bd9c2645f38f198d0210d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791d093325067f7f4dd36df5bfc3f2f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96426f447554690417045f5b852188a0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9765c22e00075b4609d8bf97f7cd65250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9db718e0cf74b63a25378341d529ab251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4d505e3ec38e533908a5e97038396252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6717f6263a3dfce834fd0933e72233b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad922a6824293996f45f0f00d5684c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7cd03377c4f617d262e9742a9a08fa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531379fd52a935a61c8f2d1fa45f797256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590eb342c35cdf2ff10e358c53623b4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae08dc96e0d79cc36bbff33c1fd5a60258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2a0d6c5bfc0fba18699062aabda86259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78883b0b9fe507f1b49d1e31e6d7fa2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af037abe7c7a5f284b1285b090b977261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143db448d26245ff624d0cc5c1e5cef0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67d311431b9909b54dd03ba9166278263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f7748a46ee22cd048dc59f828bdb0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629739517f4afbf8affc956f4048839265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37dc7f3b15cc9d8c6d215ffc3723f48266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69790278ffa1c7590e9056277af63a80267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78782c141598c06d5e98fd450b64c9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d1db8578e49ffee166b903f152c61269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1785012fed9e814590c736614676cb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab76f383e80ded1f00f1fb2a2bc84e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963cecc7b2786e97482c70f16f54d70272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f76dfedc68da018f6c70d6d6126a5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9409a0e4d71cce57f590da9cbd499e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04b193df33a75f96bae21e50039bea275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e912e5296de29aa01123d6614bd3364276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b8a69fa6f8330b143e0191543b0e9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b995456a3bfeee934a50381904ea6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf32d3d6b9ee1dfe771f5388340db32279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378081dc4ef95e270619b4ccae277ee280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14293e69f24bb3110ddd46dfa84120281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e2f479dc821a116f8c88feeb2381a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693478c17364379ec3de2b42ceea62f6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790353a9bd45781bd6f3d024ede394e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae61b94c936cd7ccc4d3577435043fc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9455fca4c43df7dfd68406334fdb0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90436b3a6cc6baa66931e1db746a199b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae452e483d1bf30a3f713866297f722e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b7d083505fac53c7f7df07989fea9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27c2be37fba244c0bc66fbbbfeba0a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ef19bbed330437f988be5c29a81d0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081e698497f2c62257c1f4de4f27ae5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21d06fa70dfe6d974e639556469338293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133bb7d3028d8345dfcb342e61ec8070294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a24778fc7390fc515fc88917f5c0b7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e5f2e7a05fa3ac0e77f1748456b54296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b750872b8c1b50a7dbb30a37be330297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136f0b9a11875485048e1abded0e3bf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc14adc6ae2c95e9aca246ffcb3798b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829386347afc1423c7fbe66588f815af300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbcc250d14e1aeab5d4c58550bf14a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84da4100c1f9c1aeec5a7907854be35302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9893c634efb09e24099d179235ef1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc56718dc2fd4d1960294ea5129e2e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff839d1b66ac4466f5413187519eaa1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904b61ba02cbde8709a3de1290124d9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dde3097e9451fcc868fffb3bd819b6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7c1543b926d828353ab085b004e20308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc04b9f76f94d3f8c7d32d4e021068309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c826def54d37a1837bfafaa11b9e0c4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02ad4b372d21e77b00f3c41fda38fa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272bac0a4e81d418cf92ba2d25361257312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2364484abe4e882680fef299778e7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1fa9567ebc617951891a0854c63e70314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc0b3a24648f2d60e60a84a6f0f637315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ee14c38bf183383def44b319c4a36316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5111262a56d2417486419878fe1e19317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1bc44056aba961a9dca6cc79eab4a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672ad6dd182024c395b1aa37d2e8a2c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead9eff0465cbfb8fb17df07760f635320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19fa6ca737ce39bdfd29af09795fe5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b21da1e1c663bb4b1e940df225c72322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8dd30aa87294dc5ca947e41f7e291323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c23bf09b88e0b68b983163ab3a1475324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bfbd58d762a84895923763b8196553325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35400bdee7d66ec64b090256f5aea30b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d29284f129644d3c763281bfa7205d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9124ae171096c649f2029a575bbad9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7426716724f9e4d28c0129b66c8cc6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c870e2246fcdc920ef74cc764825c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53092bb7d198a69979366ddafa345a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23176fefae93caafcb2b60d52e1657ec332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66cc1f9b84266d4f8d4cf6ccc147922333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce19ceb3a1c2e826b4c350f054c5f45334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58042917a03a7011088f04c62dd95735335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c586bce4018a84897a9375a88043b24336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ceef6135160eee6c3c3ecbeeee52c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d8b0c51186a1be341ec3febf67b69338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9327bbc737604a44034da2d64ca9a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd7826100603387b8c1982bca041bd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd50af4bd27d3fd5982015250fc34bd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a0f91352088f21a8b4602e7662b57342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd1f0b4ba2ff5c1ae55c39ed14b6f2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd3c690fa16d3edeab59fbb6531ae0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f030a10d58a3b591ff76bfe0765d94e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e9fb3b4cea708f0dea50287460e74346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2c105da72a250ec3f85989869231c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a32ae0853fb7e9b0c7d2b330b88f2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dddfbe0db8b1925ebeb71f683e073f2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f8168d03972c424c9f08bd13f2342350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105dafe3db59e370e18efcbdf8f007b8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17b5bda785249cc23b8da2e111205e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c4ca5ba010c0dfcf314ec9cb7b285353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cff019ecb8c80dd28ad0f55328c2d2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b66c1c79ff37d0b121678f734ead1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09432388359fb0fa2aed7036e8308b4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859467228c5cb38390edfbda25ab9c4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555135570d60a4720079d73ef2e6f74358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda731cd6b217f67ee867c134e2f1e3b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204334795c0a0deaf9141813e14a227360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0196de29257146153793ed34f75ee361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed775632aa01bd927158a255f7179f2d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18686dd4c6f48eb8200839e34b85da9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f3ffb60f24384a73d5e135a2b9a97364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861245fe2a4a5fdc0807f8ead0880a25365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced364f4e25f2399aff414649981d7a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0d21264aaf86dc04504fb933ee406367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d117f5295f32a59379ad9ae1f72b7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b89e76a9a9dc11e19489d8af9b6b9c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e14b89750718c308c5d51c9e13f11370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3137dbe71ab016ddca1886cfc2976371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc91b77084f3e57f688690cc510d8d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14917faffba2973d0babd597a4a617373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906fd9571098db32af7c6f81568fc13a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8081a45ab2e02393db6783429a427375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8053e7556c65f0b9c12a8229128ee0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7f3770b25b8df362d0349fe47cd47377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb31022ba49cf6920fe6ab75ef496a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab825be441d0d5e92696c7c9dd841e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83a336e62292e93e5e2e4b89b817c8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb10e1491793a185fdd3fe33639488f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3b3f2689c52597a361001aece356b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c30147bd8640557ef2dbf51002f79383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314147e058b8c7118969971da66e2c4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc271991f0da1063238ddbefa1e61a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557fc884dd1be2b58459cbd10225d7f0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1860f34bd1ab5e34d0e04725e34cd3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf60f52b69edb02149044c15a77e4e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901dcbb6ea7608a61b1d8f44ed5363ea389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31789d7e03a8345c1db4125070127c3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc23232e816a5f5c0f64add7c8e02a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7741719373b10805b0a5910627f236392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d494d682474166bfec1b7f42cf64d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9961ba60f814619ab91a2fdde9d1abf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2aae6dcca2df37b6e872608086685b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc220be765a3066a9a6c2de75925f47396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf5fa112df65b40f9bf4e1b952949c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849fe4fcdaf2727612bf6f4371b0b75398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e457500ee588ec6ea85619321c84d3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f9a2c33313272dc3126dbd061ca50400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9562a554560d2d4605cc4609f5494401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6668ed2341df5ef0f68c92ad6dbe6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dead4ccd451f677d1bde0287d859e0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b01e0a98bccfb82ca9b2fff2981309404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d02906db086b2168b3413fb22d782405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314359c05c792844a329e882e6b6e2b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29176bfd588326037ebadc010e24ed407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87115bcbc99bc9c3797049b9509252f6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84c53e604914d6cbf343ba72f4ecc5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44ebecaccce69c7d0e1f47d50e4b07410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241048c453541f50c4a72d4a50ed451411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321fb980f4b8051d7ad83f8ee876c2a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb694b7192e7c11a20002a1c7e7ad13413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24ad161666aef636c9aa06e2f62629414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4bbdff8e51ecb8c884ab5d35a23f53415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716041f784503433562eae5c083b42ba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5913a5536d48455be6e0877a7c6d6c6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd57d17b70719dcf33ee00cd08ffe1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a26ed4fcff47f2cfd1d8113a63cfc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaec66f3eaf67efd074c78e8133989a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040ff0bd2f6f0758c1432fcd0a89f8b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334dc418dd4e6a8d2c64585508cfc7b4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c125cd6b7a641514e15bfb0334249423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902dd7221080ff0da198452ff4216f5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c91338216881cd0c17a56a351e5a8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb63179f01642689831ba7e37fcb29426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7483360e325f6586d3fff894180181427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceedfeea50a0ce25961c9608c09b02bd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b86a2633200d04a1a847c870e2f4d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e521f4f9ae7fee957bfbd54bc7ffb8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479f442181acec4c430afe5be149b1c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab1c9f79e9845114e836305b93ebfa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64737ac1adecb1d907de2e30f6bf8fab433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bdc87045c99d5116a1b72eab1d10ba434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fbfc69f61579b422aaa3bc0751f77e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3091cffa9144865735318582b356f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b912ccebf1669033b6245039be289437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ef033bd5918dbf374f0bcc76091b5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8d4d9a9795ef645ee421ff47b4ce1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4644c58bc04360455d6cade3203b6a3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ecbd2983c6712f10524a973d17a83e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df89b4bf56277fa1306900a1d0790d7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a3a0af6e025ed4aa4d6546e76e9e7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e3a4d15598bb451585da6388a79aa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd81e482196e5f1e39d8b874be557d3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90df2958f50d083c7e836190fceed7e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387606f63f5b0ca7753c034837aeb29e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4b37a66ae125e3263ae178337c60e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8339d4b9ec132fd3fe8b32cf6d3d9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93294c29989bf49497594af11a9c98fc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a782c3e9d4e938cc779c7e088a6b9d7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8435fe8a0570bdfb8e41feb48ab09452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee09977418d56be274358805c2c59f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c44dc59cc6ecb233791932c560ad01454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cca4d471c6620db32bf200f55b6b40455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a4b0d7fd793f5fcdb6bb94c4646d6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd69e218279e4597a9b96dc46945d1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32207032a3dbed49f97a64122112546458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817e812b1957ad25d13e57bb59c352f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8d935f9c393f04d9663b08461472a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2bfc564cb071d79f3932f5ea41f8ac461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8de2ecb1701918749f82801dfafc55462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15efd8bd04cbac93d9870f47a4b824463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1cb42724fd9ca56dc27dda3dba661d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c58685a65ecb6c6620f4efcdf5330465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5984c6a3c0a58eba840c21be91c6ad466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d06a66cd9b0429420e9b846abadfa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179430c89a14e58e44e68aad769df70c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cecf1cd96cceb7bb34b7972da3d3a4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c16dc61a8d596f8687a1f86276d0de470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72b6fc7147114e28d4753a764a1f1c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a88c12b4e07e624edcd90b16ba1531472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694981ffbee6d9324cbd23a18b6018d5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948431fd77e9c260faa4a3a5f1a61fb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e35b4937e731d6cff4d238035a91c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49346ffe4b8deb1bd9157aa53ee70f2f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d35c0e25f55384ff9e7ce65d62f5c7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b63889d86d9d148861c882b28b0589478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb558472dfaec341e9b4bcdda8b586d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6879569f38e418156522d3470b99ed1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331567bbcde8be3aceabe5b1f573ab94481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346bcab156bcd3a57d18ca4c00c25de482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa98d42f4562d603b4e6bcc8e664137483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcfa2cc3a0cc402db6cd8ade01d5b72484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f7f28505e0c610ec428dd251aa916485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e3d5925e0622ef8415385ca531a8d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ebb6b66c9275b8ae07087c9e770ebd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a4bd386073d62c5744d00e7fb4466488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4dd33e1d758838446abfe8b9f3021b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf5c2e936799b2b4e887d6d8c47dfa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c220682aa848dd46a89810fd026770491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e0feda30f6e4445544fdff93d02c9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e470bde5f5e9a8c373c38142490738493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c73f9a2f988a82b914db72361f8b8c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91be3ad67dda609e609e7a65848568495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61f2bb3bdd9ee2053c07590632cc3d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49593f7a195c8f8cbc506edd7ae20ff0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53813ba2fad711fc08c55239e2e3e979498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969dd0a854c522a330acce9e8bba504499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ace30fae07d6c76da7b01e68115891500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e6163a3ed408e5bb611822ce671dc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932df60c219eded036ddb30c262d560502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4e49e610dc568c697e83c6cb9ec53503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd12f15435dfde27b7a76664c9c5987504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093450bd47d339e6bc568125b2705e8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68827b9a6b0f09b0ad77d0e8cb8be0b0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac612506b6cc292fb291715b4f269aa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ecce8c99c8782470a66eb237a3c859508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26273707f09bb829766b2abcddfa803f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36afa76da8ba98364e35306dac39a2db510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a52dd9677f3ac172b4d0b8bea04b9b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5c7543ce65f5b8997b2e388ceed80512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf36a810a2ecfa1817a96ddeccde41513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c0fc072694fa500ce69b37da11cf3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46cd428c41f3f2bd108fefaec62130515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b539a112851c884b1925a78e518c4d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa67eae83b2db7e5e5748890f7a7e5e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5a453a100860ed9270dff8ec49da0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a891e5f7d427039c77a8a20bac268f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0310ffebcc8d3fd4782250dba634c4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc845a7246e284bc26d16e2bed064a25521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696543c644687bf273b34f4b6cae40fe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ae95ee17038082239f649db4c8a3c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa9f5402a30283f56952a6d849e9fa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d023e3c5e90042b2af3b82611b86c43525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299c5081d8aea7f6e891b49f8f17bf8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a8d5e93e84225c126ddca87980a0e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c46def49658f6650317fc5bdfc7b4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba245e0cd14bc1c19c989e39151ad76c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33c1b84336ed016cafb4a553dd63c0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3cb7d0fe59be819e9b8dffaca33d54531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7304faa0785a019a6a4175804a078532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f059734e63c90d220dacdf21746ada533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95307fabaf9aec967421f1b70c95ab534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b607f189c903ebdbc714825109465a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acde683a6dfaf62221925833852bb5a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb397bfb010086d82945bde95f1637537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d83540822d24bcfb7ef673d23aeb0e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8babef219d5cbf20bf94b7f1feecae0c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b139921cc2890eae0270d24b2affc6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef47bbbf10cc37da044eb7059882361541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a22450beb1b854a0c0474da13b7343542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c06a105501bdf9c5eee5b6abe678b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b784c35e56dc155dd277b4631bd43e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bcfb3aaf607e09976c8879ac626980545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a05ca0ace7d6fa0c71d07d6662af8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f8241e4d79196e93ecb655d5dfcaa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715279d7cee8c4af945ed6b07eb2999548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76732e476815a84479b27b8329aa4f00549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105cf5cca11786b980d8f3de33fa07cd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c414b8b3982cf58807861939055040551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057dad56387693590bdda0863eee5373552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1544622b7c9574d29035268899376b1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d93b1f6aa0f63f12cb31c1773707a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db39b9357e82e008fcf00f98c92b73555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde629c074c027ac4bf3fb373e6574c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b947b78baedda822c27c3ac26ab9b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948f5b0e706beeabc9cb5e6200db0a3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5c498139f1c2ff08b55fd9fda92a9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152b99a140995efaed4baeb4cc50e05560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3a1c419744119ec80cb437fe4056f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34563c1577acec79592c3ce2590bcd3e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272587d1133129f03be9d1906750579d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1104e5d4d06a1f118fbc25cedd36102564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178c1084614078c05a6901e709a23ff565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8892b8187c67fc387e96a4d0f04965c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf9ca1e7a4c431bf48237366eaaebb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5679467e7a7e5a8ed8aa21813e2cfd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafadd07750736b95359c7e4c2dadc92569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef9ba4cd95b23f78ad05a43416edfa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25afd9e52f8ef4d2a95a0818e1cb3a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a223fde2ea963d251f90af36276bf0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e5a183abb3c9a27a77dda00a098cb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3c0c22802ba2f21f1b2837e223ed8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e533fde5ad2c1ebcce0f68dec95ba71575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3aaad2da280f2601a2f39c8ff8641576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539aaf42de75f4828db01b466616cbf9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce43f171278ab513c5392b90ec37ebb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0eb45f4a8c3816451bc58c7093440579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ef232a7184ed76ef58b943c93a4a1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b84ba1d8ac421961bdc75834dd1ad581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0f8df300a2be3289c0fa9a464560d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c938a34f18ec7a0dfb65988116576583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb853cacffb660afc84d564079f0c3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26548af005d7e40d4135faaecfdc201f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a8662ecbdc5f103bea41edb055ced586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0b81352ba7463f680b9b1ba38b485587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd35577fb1d3153b6f10ed67561b41d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906cfe94f6a3bc9955bc3136265a3d8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393ec9a6190029a894915428dfa42bc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf42e095cda2aa619af788b7de9afef591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f586c7f82922dba54b5fd4098f6802592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1327f6112f03a6342999110786b6021593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cfa63a808c13e72fdd3afb6d7151f6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa86fff0697e39bd148f425977aacf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6cb80c6c6de5e338ea47309e8f6b4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317cb779f3955f02c2c2ff802b2428f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98310c98bc90d46898e76b55d7e044a0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabcda899c4b98fd14b8ab3388cbe3cd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294d79fd0303bf8dda84d6830f10ca6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639e9309c512699397cfeb99f133d69601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b104f93bd00e0a3646f6dc628878b0b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b27b205c1e9e312e00793b55c399c5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e58fb651e4e0ff28921567fdf52109604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245c42cf824295da2edcf44ab9c2647605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d83264ef3132a5a4340759b62ba91606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5168d2f586f3f6b8d8a6370a357e4f3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d66a41a252339abbbeaab50014de54608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5908e0a461c2d43282ff79959acacb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe24113ee1f5e098910942c719388e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e92fd47afd91e191db233ffc245101611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d09488d8bbbb47ee19315d178eee0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a13fdd65bdd613db9591fdf69c2d80613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481e18c87fedc903e7cc7e24ca20732614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2036da7fb0c9c97f53bb3b27beb15615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce359bc35dc00ea412fd497b94c6fc7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de93cf3d4d9c11a92b332398ead1c1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efec3c192b60c14a0d81f66b0243944618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195b7c53213c260acd17ecc8265a7d0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9f2d4cdc52aaa6d57d92dd77b3c58620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb65c87c4f9c5b451c85814023146e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ded7094dd20d75aee2785c256c4ee7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a165585462d642f39da8fefac6d3518623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990715dd80ae80d916c0e9db86eb0e46624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e4fa3caca3f01361cbbe50f50a1aa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75eb643a2a87439d6aa7aad96dbb51a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9c1276f54dbc212ac48311043f94b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f793cd465abb6f58e6916bf4ce8ed628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398b33858d0ed2942f9e3318de4a60a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ee0c2076a88a2b9f5725fdb19c302630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f404b112ed5d947c9e433444b923b51631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78028d573dd291a1cce2d707398d0921632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58750cd23ccd2eed11703b645296f58633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff0c71c5412027c154fb9d1db81285634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9815c5a83b3d97b14bc8b6b964a9b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c950dd9b6e33d2048bebd3bbb01be12636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a396b82160ff34a1fa6720660fea9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05c610486494fc12526b5e23f164ad638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea19e53d5910d35cedc27afc46cace639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cac371de5c6542dd78acd923ec4fa7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4796a5cd98f0ca772a7ea3265f14781641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb13c37391f35d250d1bea833f49cf0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d772ef599a48caeeeb8f25d2b06d2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0485c94ba5b7041c9af54a22e661c93644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423f52363aac617cfbbfe1b80fe30f4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabeb5ce34e4fa486ca3e5f11568106646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd397da977ea0c6a7664f331c6809c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529b828f597c4bc48a8e2ce40c24e812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef38c0d9d3e6039ae6ac163805897eb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3e21d7ad86e5f9b5d1fddfb6ea6d34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00da906d0229a20a41db8e5fa7f51315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfcacd65d13ea3355e115618ef7ae6b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ccf45fba79671e655c167fb1a8be97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50e30d441fc02334998409b40b7bbb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b4a2ef9d6c275551ebf83a76c252d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a655626f0f571c168b4a5f0dbcdeb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12015c3cbb83d2fdf8aa22608e35d3d011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c53e45619ab4edff100d77dc7eaa812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b83d06e81c717d8355465cbe3e29013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0678acbc29b2257df64026b98f4a8014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12712163d23d616962f662b118391d115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b02ab31a7c2e933d1aa476374e1f716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7a39c0ca6d0c97bf36163173a3a8217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b63b29a441fa8b6ba23abd27077fa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0db480802bec9efe274240b82b56119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30977ad1536999e48ca498389001157a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4863e1cdaa372e661377ed214f8ae1421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced342d2f96cc14e33bbb0c3203d7cae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42fa000193debae3417988fc5c520723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa17dc9b4ec1e3ffb18251e383822124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2019fcb8185977807f3c126d2e57fed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3320cdc281e9556825b17c207be1a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ebb40b4b1de9a036cdbee0875b0c627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ac7787836875ccf5fbf750ea2cade28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1383e223db077d29030676a06595eb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648f27c1d28403e5926799b99cd0ca430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f90b65e2ffa7d55ffb0bc8ae9b99e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a56e8260af6cc96120fdbebda3449932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503f06d62874de46621583d1dfd098b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a10393728851ce98efded20860cc1f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb7c77d7b9af120f22c41a91c6d8bc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cfe7fff6e1e7999a6cee08fd645ddf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd39ae4603464bcf7178674f81c42237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66190619cba9b966aa50c41dc25c35a738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf79828262c311d6e4dfbdbb87b86c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea60a0b38b4d0481b0bb1d0542d5d4340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea178e5ed1d316735ca1ab90f664c341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cfe5270638341cc0302308f8ce903142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c2a96ba6cda2ab1818a77caab85fa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7afedaa820cab97a4b09d92fe8d66fa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4caefd55a23c24e2a9b4584d335c845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f45e235ac6319d2c83b8ac6537665a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d413f49554133d20086731e83e036f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ab8ede45f6b154ba20dd6a0338f7948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54fd28041e8f624d7c8caf4c8441ed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1741bec2687639f79d4402c4e02c3d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509e597eb0d6e1557e8ded4199b971351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e9928b9e6f4d34c9f88b98278bbd352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776dd9d170dc5c4cd9f292d00d270eb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef410846ccac0fce681a9481bc2c792f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766a4634cf3640c9b89fbfa359492d955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4f6e061245f6f37b471839c3a5e4756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1f1cda9b81d053a5eb1bca8bd474257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5f3b9c655c8ffa9833eaa2a55fbb758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb54b4fbcff0de9230ef170a5e0106359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb8fe7018a879422006a51222bcc2c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879421ec0aebee078b437e197ac714961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00543734527543df2a43ba8543d7692662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a41321c1121174f34859fcaccb6a8263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ae3eca718572e494bf6eb7ea4734664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15fa67652d13fc3cc65eac3c8b4be965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191f91833dc992f7af3f526794ca9b466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3bcbc2944cc3b9320c8d04d5a7d1b067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8815db0cc5fb5cae625f75f7af8d68d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b08735e97be4e47c4d582c7ccb3a669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d63cdee4ee18298e566530de0c6a0970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a83ed42e7f181ed758231c020d02e771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846fd9d434b246d446e92a58c78a1fb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e9f79b2578b524fde599675e71f9273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007ef5f3ce1fce1765f5db6c6acdce974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a5153a3212929136df2e66f15670e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee53abb5bd6610ea00b935987d468076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45794828594fc67456c61296d9e9cfa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8bdeddcde1b1e8820adb08fc85b39978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e2674a51f97756142bb61dfe240b279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47154fc461416c18a0e99e30aad576ec80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec261088da322cbff3e28e41502cbfb481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5603edd206b5cac80888be935a9d982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003e1ffe27517a61f7871fbf8dd502583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d07fbc4857d10606399b06c1190f784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0c809c496ed729a2b00bf1c3b7af185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea77c5db92588d9ffa294900ead67df86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b589d5ca39ed8650ad4871eb7373ba287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2220e58445759a66e9e93e5fdd046e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6944ec0ae54c8350c705d98aaaf8889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be58524dc61eae08e7915df7a6d172490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eaf5dece5465530f5a7d714dcc275991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930cae0c6d01b01670a90d293656fec992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dce2f5788fa497c8a2db2b3621c7fb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1885b48e7ec7a71c1cf119592512994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660759f856bed152fe89a56388fdde895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596edbc8bc48c88d7a719f428e0b42f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5baa52499819b9eccccafc3034f9d0297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28baf294cfc7e5dadd91afd509086598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93faa3432c38c7d20740839c5abd1499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85e4f074450edbae05d07beb072b38100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f166f1246666db302e8cb0e617de997101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54cc0dc80ce38cc2a0bef43fa0a1da6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb275e6bac678ef16c72c1e72350559103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5acd9c02a64952ad8bd55bc0c07db104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da783359a4a94a94ca7c3add0b8a236b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887ee16ac4f8c79647473ead4e19873106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e18c646d6b570e6eedf9551430189107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839d6386f6b2bc7bea4faf2dfd3276d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4bd758a4620a7638d9b26e31ca884109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4bee0a17919686afa90623d032c52110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73c4dddf0ba17948e2f83ff3e7ef71111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc651a575f45321f233c5a3d448cf1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf52f1cdba6a9bcb7f1301a1e90a40c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413af02c16b6d54c7402ba0d076b2055114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ac09b30f0d6932992311916631911115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89af33a1413e824d19879dd4f4ba88116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a00e1815203ec9dee40fc881fe8ba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118d1cdd909d24caffac0fde583223c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce342cfefe4e21d53648789de699b9a7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec210b8692fa23acf942a7a647748e80120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981f3ad45bd7ef44d9ad38fcaf5cf40121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0ebda2a52dc12e6c4e3371b05fc84122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb1e95282d961ba51ed6d98a17978f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c3b42618e53a13ee59128807f073d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526adc2a775f6a456c7dae6c398b3e6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4fa189a8fd8735fcfb41f3eac56e9e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9320a00f7cd62318ca496d449fcfd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8617ed3cb1c6861d47951510892d678128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe1d3a1d89cc3c2872d82ef913c757129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896db5d1a950557daa1e582bc2e5185130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77678c506564af822ee76ca4a8920ac2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e69abde219f18f43de9f3ec4071db132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251fff8c7971e21f3923c2922bf60b7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a30df3b098a0accf3b600526ce616134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494158992bf159dbd9844e6afa954d5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d14ac61bba6384c59320f48409f251136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb40fb48a4d9923904b8ba1f1e2aa1d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386fa67bb5c66042098a5bdb83a3ad25138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fafbea14aa926c451bb4334afe859f3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce647175e1ef0c98a0e62761ed4dcfc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04878f42263775e260b17832cdac0c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82975fa6edb86598304ddf1b309d2af142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf99e3f34695446b3932e2b8c9e1b9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b224b4ca6f70ed0f22c4e198efbbb5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0098917b951185a2a9918cdd890d0d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62ad7e95213686a7ab0963eb0afe55146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad69003d0604cab202c6890ea2cbe61147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c783a98caba8548040f6d33c2e2167148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0689bcb365d0b12de8ec70e2a11ff32149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78f7977731e4702d8625b67143dee3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb6702585e80cd8ee1a7b0c3f62b68151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09fc8c73ee332b81a0070035a66934152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8b1185e74a2ead46b0b7e3cfd5f2f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2a17c60fead747e82af2d0678fe6b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5173611da50794edfea53f911145af155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1bb1e1148035ff195918ed2d315db9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3cbfd409662d0c18bb1e2f037da06157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00f5e9eb24d5aabf9bd87a055e342f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5bd1da756bc42a92d011bfb08ba40159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b529c521233ff73c394cfee0c5d75160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664eb07acf649d3702874c765ea5f35161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32877d1b638bbdc4284801ae0a7bdf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b26b73106de7f5aeba373b8b438af163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2af936b164a0a3d948dcb367e5a45164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89fc7da9daea16133dce131ac9d2960165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1bd76361c0a9ee37fc8fb071ad83b3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab3aa3235ab1a219914dcc9b82534a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e28ede7b55ba2747f6ca69f357ddde168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7ae66b689cf18ad4017db06d100cb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855631aa9cc513fcbea4c322724aae7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f0b2150c7c35efa342030163669d6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b12bb6bab6c1ee8bbeb076d2836ce172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedee6da9308aba2d141bb093adeb06c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ba0603ac94f3c1ab6b3bcf2312217174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a7cfc961519d9c68f64d4f766d0b2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62994e556e0348648635ce2147aa7312176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7aff03370c61c8642b388276c48c1b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9990c1b7bdde444c4a203982245a3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e914ad050e1ef705189be8ff912b424179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb77e475485be931d0d8369d8e6d1fb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24089b7bf11016a14b076a843137a5fa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10a4599fd3326eb787f6b00dbcc937182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be601e320560a62b392b63bd632e1ae0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283dd32fd7d0417e7c5f4ba7f77ff44184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89684c64c141715e38e4ccb52b778e0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d1d4431afb8d909572e927126024b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0c0f2dda6410208747e1432c605f7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff83ab979fc4d2fa24758a7481a8228188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a8947a05cc32349d404e9466ebf0e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0935f37b727d87df19fef325fa9e6b3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6da25d43bc1e2ebd391e43b1fa2419191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95ae5a6ddc8f9cddf08debc58119ca192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f22dfc63751ca7af251f58d7ba4835193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ba538a276e4c20c826d2851373eca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14584176e5b01c4876da93a31318f2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b0b3464e6ad6b101479453d7de2fd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acab42a6943495c11a19989dc65f8b8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253bd1fbba345ee63a92f65970b9cd2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d8f1311421da554d26240c1eae401199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfece7b5b0cbbd520815a22dbbba440200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e26303e4e9bde3c098d3092f7f058201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d2717b420a7b3c2cbaa031869589e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce3b13d7116fb688cd5b7bd4e41dc2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f941f6b887fb4ce593f99c0ed814688204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663c88fe29a7e862991108965f15347205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32542745a461102481ee0e910b3f78c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40d6c131b692f3309878d27f83a2b9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b716ad51f07fd1c4c88e1996f67b451208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f80291722302025ae2beff6ebbe31a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff0f45fa3ea702299659c58c04dddb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9618fdc50f101c37a92d754723271c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4f80d35df8150475f011251d2796e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a25e4f5b55d614aba35d3c1205dc6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469648d7433e9cee43925325b2942d5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a531fd1c9fd7ccccf010e091b5997215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de16fe07d337779b7cd542e2094026216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6f4a6edcfd31105420d04f3f2b625217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4eed5c5f1a4d6e5a1b77d20e24062218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e602f0b897b738d005636eb3666154219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703d8d755be5370cf5eb74d59932772220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45742eb847d22f673f3311d5f8da9c8b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e988b13d12ca29c5ac620e579157b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4b164b6e258d30dbd54651a448897223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed9f59e1353bb85e27a784f1cb5b0a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473665834bc250562b2dd299c8ddf946225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396792b6211713a0e04cb519b2f30065226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872aa7e4ad33591e30c68c2ebef4578227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842990d7ed08dce1480822bf392fa03228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9e11b934c01172810fc74d4eb858d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ea5076b3feab36755d3ea09a5ada7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1181a37dd81296af497cfe93f981d0f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370221255ca4fe0cf9bc4c419ddf33e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc02b5b4f490a7eb800af6ef37f61d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15603f1711c86e512bf79c1399812b0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb7f47f29f194f0d0f3c47c148f725235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778d7ade8064b7da104efe26aab1852236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b29b77b5659bf7978929a53f82664237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3547525de0472e2b6b615139be3d88e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e09dd6ba43d7761fcb848312994d8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113115a6a77e8eeccc80f6e8507c6a9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597b0f7b62bd790e9f5b4ae14213b88241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88768e5c53d56e0fc773fb7f63083b85242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596801fd60e8bd08f620b8513f99ab6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdeb979119ba1030bfa8dbe6e9dad99244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9a51b75b5430edb1c7bf6daa2ca7a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240d8b325f075f1460d92a184d72027246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24d608e9b56c1a4c6321ba29cbfb7f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa641121385d2de1c9c66c3ffc8e25248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a71bd054d8bebf1a19c0e6db57315249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a202bb2f3b0b4372c8c7ca55199e20250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc3685a8177b92e67bbe6199962d8c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296baa2b7c00315e0ba48058e5cc883d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33004afec5b94216d6bc5ceab664a9a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3c90acedb7519a3ee1a1fa2e51e49254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce5e01aff316e607e3ebae91fa6b35255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d6076b248a8e65eb306cc217dcc0c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf4a8606f41bc312572516e98c2973257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565bdb17dcae0064ad7dd85163e3b9f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d89b98486def9fc3137ec988285e7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e57f3bfa8031f85ce6e11f6c008609260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14fa086c1a65469c09e42414ae61d46261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ada8b454267453cf35d3a46220d6cf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da223f608f6b1a148cf8ad211ef48db7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d732304f378caae08cdad0276cfa061264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8444c70d3e0b89f45b417e807dcf0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf128f0a58d39d1fae0f3074974e620e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191d55afff1b7dfade3251df43c5c31267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7532c37b37bcec49b644e0f94477e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f182224e9f9b4700dfa4a5a46fbf8b6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490233c1bb79bdd213962cd5bccc1de3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2da7a325305123e04ee862389d0cf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d97e12120d66eb439ac5f9cf2b141272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41a88e2f63c2d5765bbe75343cf535273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb1a30a5abee21eb6ddbd782152502274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d10586094d35e0c5f76f01c671e8a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc4304a131959bc613d9074046a41a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731d5f4163329b815a2a7183b9641ba277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de2f127f85858d49b0b064710dd6f0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06b6271ee348f6d32e58fcbc1204a3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9270d473d4521d1b2a6467318eacca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997f150952a6c3613b3c25d81d3354f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278dc190fad911ae460eeb4dc0eded5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991d4dd13c50e25ccc1b7430fb6d9d4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4b0c73532ae8407f85b7d5017b6ed284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180a651095593afcd880dc1bea9e608285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d9e53b25f33aa01dc4ba65ec23439286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652537bd6b1ac6d6de1a6d0ae9aee09287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423cbe55776610827deabb00246da1a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f8c19f910308d04cf9348dc34f794289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40f405cfb1a693eaa120fa39e921ea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1c6bd4294f107a894bc4e8fac42e3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eae5a3bbb4324b8752c560f297364f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf801185910b853ecccd57e1b2801c93293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045a55e811274a19c92cf226013aa4c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023bcb89b736d1b8744b2999bff5be90295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687f338b1c25c9802dd1547ddae7638296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12c83648b38fb401e4e9a0825b72ac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79715dbded3f1d0f06b92bb2b535e90298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b4c73d42c6620f836c012f4a4cfd6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf731712f315cef0c13c9a06d886519300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d0b0207ab919586d4ffa949daa17f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c258a3b71de810c8e3f544ed02cc5a6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ad887413500ab97ade4e00efc1185303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c71c3af915de641e78409d9bb89c29304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3131930476eeb26ac635d8c88797f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be06e2faa19559ac4ca8aeda4f52a4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b62af4267aec38a84fdf3866076a7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb9179b752d3db393592b20d61a90a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b38db8f80829585a6ae5f432ef554309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabcf8ff2aaeb2b7a32d1ebdda19dbe0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6148d790fccf9f93f063d8d62abf888311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece328eda93fb270e5efdfd41d33948312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1675c6e5dc9c61de01a67f38243fa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208d3401fe634a38c6fbb8822bbc82a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18859f7c9de94cb3d0e40214d45ebb27315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668f841bff4de596cffcd8750f7667a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13b9609183b05f5093cb9b3d961c82317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64a3bcc42cbbab18f30cfe78bc3ebd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d154ffa4eee5878d26afd2a7c3c33ed319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6cf086b9ecef79e378ac3ad7766bd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cfc5d08ad333799b75755b09db1ac0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4cb4c1b4d47a170b03a4f12045f67b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39285cfdafa584598ec7a4cd71c2f824323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980dfb8cd3fe8282d261972feb6d35d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85441c2edc265eacecad69d4bf898a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf76ca08627e0ad60d2a9fe75cf87a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84439e2167c17646b7a9559f6613ec327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449ac182719d7837b49be9894d7cbef328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93a61b177521bc6e6d27b32aa1414a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc3fda891c54e07339c649d3c03356330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde3d2fda137f81a44238f85b3331e6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde59f78e5ea7e9881c6499de19442b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe07c76edc41035b657e507513db94333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6589179a6236387083a858411addbd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20831061aeae91a23410306ef7fc82335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449e0aeb6a240572b2a697f4922f434336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630040f8e83e5f90d3e80d9413e89985337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ed0ddf4e268523def079271660194338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786e9a53ad42c04892c9fc82847889d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc24a24c6f88b5e61792f59f1eb8f32340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3cbb531e74a1a0cfc83504d161d83f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cfa015c05cc6070b8d96c085a0c189342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e456afaa0abf2e05ffc4cbf58c7ebe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594116fb41097646e4a20ef168cfed1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad89fd9c9d78a1554f4e14df52e952345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8c5d8cff519ece735536cc45e1dc8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55595469b1f6e28ed666225353d21c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b32ff3f0c71f9136dca225da30b7f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66b6f1263829d9d34fea10cd61eed3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929898480a387cf52f1993cc72e1b20350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ba2d389e11298087c387b1cd5db55351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec36f2571b95f91a85fcdedc76b0d7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455b71fdaa0eb80d7a876c1071fdabe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad537c40e1cb8bac926ac6fe136c91354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90bb99b03be2fce10abec14d39c242355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785e942bec0d2c5d0569f63ad3700eb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a49aa828e6836dd696eb8638714ba5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676ae2bc07d42b12899a5c1c0bab3af358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb9a3244a3b154914108ab6c8029ba359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9467ce85c5842c36f4abb468d0031360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53341fe17105fe0cc2bdf5db2926ef1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b7544462dbe8ad8fd8265c992191f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59bddd92d4928cefd119b15a85fc1e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da10ad85b18f57ad08888b60e647fcd2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdee83915d333f2262befd0654cea49365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8f7c4aa912e55d5ec14e1fb908880366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32490ced3fb3d04117f54871548d365367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1660d7ffa62e9597d8ef1fcde5435dc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb7c78d516d58d77ea3512ab06e07f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc335c0a9511cc1177d9f0b7b139b6ae370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886969631ddc12d11b50fbbe13d0da11371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdebb5dce823b989bbfd0ea951fe516372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca31d357506a9a56fb239a34706f180373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecaa2aa10b71a9b18b9c3abe2d5649f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b8bb010ef9e2370bd57590e64b4d9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba61e109d68f73772a927412a95f3e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab0f1af6fe5f9cd17ae92bfb6decd3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1fbd18dd9849632b3a0a5b1c9f8c9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f6a7c64b66e6a74ee294c9faa146e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05b7c55ca79fa249e183dbd1169a76380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1be5d5a50a16c44acb66f8774c708381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aef51196271f4927a452ca1f4392d6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78873c77d2181173755ac46b68235d33383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6b0d4271567bf94a6ecbadd7a5d7b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48d530fa3b919119938d8e56a5decd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400a13f8fed634fb2a210a777fb04cc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd766cdeaecb4567db8b2b881a8f6a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e61eeb8491d64d431114d68096dc1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c7fb1c0f5d4dce6d725b7f89faa78389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3c498c1399b1e91bc5d10ad9f389d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d0eff10cda33a795f883271830d3f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0b5e9741674c4e47a9c6895577b31392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6d56b3439b7fd044a90de991d6214393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390952bd1d0a759ad4644bcd94348dc0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0732bd1912fbc0954df1b0e8ab7d29395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58321c85718c254968173c6c198f7d2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add558f635fd30264b0b8fdc5107180c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde35bc82a3e637f65709adf341563c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe752b147c699375c37f38158fa4044399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e981074212b1c426f0423e502ad4083400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028802255630d98dc6e8011613484d18401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5276f88ae17b91ab7119d03e99507402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce353f8b1d7a9855f9d52be74d24c2e9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d19099233e7e7111a2126ca967574404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854da4ccb4fdbe3db1f664aab0281aaf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5097356a0074b1e2abc03e573b641406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4da58d605bcff589401835567bcdb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226126453e4e7334c39a4271fdc6852408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6c5d2d306c4e8c8db036492dfab44409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc878ba6472bb0e5f121c58b5086c2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ed17416f7eae5a58dfbdaf009c5af411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6f51dc6ccbe9acdabab540b2e12e3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b43f94e318ad6adbed7d6289163199413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c54805b7ccdc95da44715a714d4470414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd69d4ce20337175a3c219b6f3b9417415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40c00ce7755556a868ab6a0fd4ad5d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f64dea54d1f116cb00005e069470d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676d537e646a4ffbf62d07d54f136b2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa28369e14063e6115fd9f04f69a609419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a162a043dd18597deff3cb37d60267420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b24813c9381185f7b6fdabc4a60cc3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad934b8d9e9799c755af6d6ab533722422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfdbbe615f7809ff0e3f7f0681b2ed5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07cda9b5e1bc6f53e3c268709b81ff424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff0c9346bce84a36059b0b701e427a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d7db904d2df50067902e2896397ef426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1df6ce7289b64890d15ef29265d49a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c52cf28fd30e4ba00113d6c1e494d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170eacaf101167cad02c5352983116e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ef299f63c7710bffcf829b5f25074430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a55b0bfe993c90e083a31d4694f422431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af5dc63fb579aaacbbba96595b9e8b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717b847c88ec033719dee6f28022a3e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c716d338d243a6bc213ac5a0bc526434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2fe4425e9efa4c5ed209f1b6a5b832435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775b7d4a8ad73cb32945a6064f6a9f9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97a7dd12ad6bb72be511c335570496437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f343fe7fcabc4ff06a4473048937d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c90fa84c9e49d7062cee0a7ace1927439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6bf1a60f91b3261c0552f306a64fc5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216c54664b837dadfbdc15cac842e3b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d08d20336780ef55354d2d8bde858442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a536f0b20a4f1cfa1ed845117545b22443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ffc20726b3fbae6cb29f9a13a1fc09444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd2ec6d4e06a856ba4d3646e83bc37445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f8bde34dd76f4159f3ee83d8594f5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c594a24c22a9d399ad0625c685ed511447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6e9c49abec640411a060698b97d4b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f2666d6669de405e6828a5ee5a696449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e0e39a5855d4ec0cac767630be143450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3bbed6d77b80c0e9ed8c6bfd9e1fc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15d8581c46d346b807fa101b18ffc3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2baca96075fc26da43ed01cda0f6235453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93cdf9a0153ac5fae586b08eceb160454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c8e0da786de572fb4af9f3335d763455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11814c68e3f019d9b7c4f385129c6026456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c42e700eae9dc107818f86a46f5b7e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167487941de607a1f5bd00113f4a884458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a96ac1efdb2941b2652e4cfdd0e62c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011c707c755f9ba1c2cf9e0f4b41190460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500464d27d3cd324a62d0c41da3c4d5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c413531e5b093ed466d36334611bb5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8dca37822c6f2ef9dc719ca5101de463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0fd761532b3b589e963522be63f64464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7865de7eb9e182aeca91c62b5a1456465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a2f2e2d3768bfd4c7f4385d1ced0c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe7051cf420e3947142e76d40c2454467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc5fbd8d0cbe7e13127e620aa31964468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49d3d34ba8b0931b10e0e1945203a9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57f8997731d5e331d10398aa410fd1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815107905a166cd9851ff323ae40ad1e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cda0a68d036211a79a3e8e6de8b89e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924e4b9ca2d18c1ccc67489d96b2b77473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e2b8a8f1531104629e2c880bf4568474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80adef8e1884eadba9ad69e19103fe28475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27c3e7e665e5733df9ccdb93f75a80476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315142581a973f4a2c3182d2dbddcc90477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb42d4a6f25aa53c7cee24fe16f194478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f080cd02684e23cae7782ef907779479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99aab15d598917a5aa7641879f418e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f19b1d13987768227b3ee0f4e23b1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40d73d7de7308fff723d7d0c955c92482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa49adbe33207cd51f1d623be2bdcd7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304d7affca5ae7de3fd9ffd12d3e11c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8cf6bf7850fd754d9a9ed58bcfb6e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69941d1b6a95838dbca970574aa7be5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac459673a1fbc396b42c7e6e37dbe1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96affa4edc6f338f6155fefae9f58e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10b6ddbd8add900c1fffcf945511a2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00dad72dff8da257de448073eef417490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc4a881bd1aa682b2974ac6a3dbfd6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed905503d669873a41725d461bbc78492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564cf38956ce39fd7d3642333780c3f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b238800b81dd467e708dd321ecf54494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e779bcd8d6306f29ebcc5fbca0a928495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be932955407e91b90a5b6f3f38ea50496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314e8f8fe9fead63134a7c5ce803915497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b389d1020fe85a133a626614d165e5a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe70a7c99b8a071e0ed78964c6bdc3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2da4415cc5d09aa597cd97e1b0d72500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac3009e643408d15f2869330e3b7ae501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107210ea4543781beea9a01cd3174426502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e329cec02d53f8a668724ccf2fb0c9d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9bea9d70a39b5f9f2d2f21cb358de504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f18cc9ecc61d211596928b3cae865c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37292ddd95db0db368fd4240456a365506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028317287e63bcd9f1f8b1d9c38ad78507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072542ed85b6cba0a4b155172a8dae7b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba15e0915bd43fd6e832c8071b3dea509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e5abcac223e3487ac3b6b55ea1837510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b05f24de11eacfbca74308e1cd2df2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e119908045615a70fde63386e553e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcdeb1c68438d740c10f749a8c03662513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d712c102f1026f65f1ff3e6324f22514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a8965e78ea674562506e7c8c9d273515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f700f94c3ac4c9f68116918e4178a3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0e0eba1854b5af714ceb4b6d244dc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6cf4ff8ffe2f52d4e92522cd93c0d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae936adc18dc2ec16740ab55f5d67ffd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0589af033ec7a4c0060e5418f89ae5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd653ca1cc7f5a6fbdda845035334e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8253d133769d918dea331c3017f86e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dcb81d4cfc404b33a8afedd1f716e1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b538e5120c857c0f02fee65310fa5d1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0dfeed8f63709ea35ed09840b2d46c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174f7c0e7a51eac985f54d0fdb59ba6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8a3012bb314315dcc4b144243612d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a22a0b6b69c24a40c99ce639a46039528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a57d06d642af067e67e7ed1c7b393529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5eb81dc9cf18c33763577fc593b134530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929f6821a70cad4bde8463595140638531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613cb44adfe380896c42d28ae3ca36b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973809561b431334a47f34682a2582e2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532d2a3b2b205dc30eae48805e3950b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ceea4a0bc8d9126ad9bd8a31da470535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75afd8983ba15bca6ea27d7d46553d0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459eec73e839778fa4ed9141244e0716537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dda69db6d6e0330f05928f17b5325a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80281e2a948b3a51cec9f7fdc785df0a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab573e999c0a27cf2fb56df96a47484540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00923ef8253a8102e0e02b041acf6f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9aba4f180ad93b5fc8a8808a8fea9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dda6f0a52c2d5a762a8dd9a6211c34543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb8593f2aef3f553e1fb085c096cea544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7ac0a1bbb40c958c09db0262bd0e8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41bf2674347f6bcf6c38a445063f860546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbec773a2c3f9cd05dc9e4b2b342581547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e53be8ebc8b2ee3894e7f169f6630548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860bfdb6c8e0b9ceb82de01ad3d80252549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5f165805513ffe944ae487fa1d45b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5f39f3b6a9057c3ce69a2aae12173551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62a4fa36d9ec332665a4b482fbe11f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ccc14f25e9660bd51f3aa321a0481553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76857c9a98808839317dad17835f0265554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640bbf68879b4888562b3a0122906350555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b15cc0c3d808e3c20ce6b8842e7d7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e6a6433a1e2c97a43472147fae3af557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb54279b51de5c9ff6f8da9a77d2926558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4f175697b3c29a31f28b4db218370559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cacb7cec151d5a75e8035f25432620560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46afadc4e7a7444d53ee88e050182e3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0843433829e06c3953d8c044f02b736562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dff994ee989b2011dbbb885b24af99563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a958bb6621c4fbc9cd61e8379a41176564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2733dcb28b282fc1c6be404d86f690565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb289a639e9cf747a1b1234bb701ee566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d0b33c271e2462be2d83359923d62567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a52329fa51915cbf1acfd2a5be93c2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237765dd88c2fea448e625a0ca70d07569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d5f2915e373968cd25d1bec171769570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc5dcc588586acb1f65ef5a3b45070571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf200d900415359c4bf7fcf2c656f5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021803e95ec26dadfca49421a2194e0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f500daa845f4557b95a615685d8fa1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9cf56e2d3a2197980258504793e8fc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c409d062f8966c6c861a36bd6f8aee5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f750a2246d2acca09cab9164773b1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3b5573e625b05c02381eede61a876578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd9aa6bb6beb2002396fd3cb5bf1fb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd49acd780fb5310e359e7259755391580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2759142d9e2e3117dc5be2f6716d4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be9dab165aaed17a39a5b20ab6f1a7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10266903263c9eb685665985a4824a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d73a919f72d11c42fae560bc999a9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba44a4d77f4a0b7c87aae5a03036b45585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe021e0f41e24e12534db05b3788e9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c93f2a5113878b4d2ff023e70baaf7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43421fc25bfd106f655b90a56de4633588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a49cf7d93ca422a3a2fbd0524bf66589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20464cd2d1eb642143ca79e5efba04b6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf06d0bd4583c2889bc748625b311a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a896901df325811d2f25a640004947592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13afb60dd7829c9603631fbdc05788d2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f0a0bca8e3f054b442c47dd3cabf5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9af80fcb01450e9f99141fcf3c3e95595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2dab301d6bb16a09becedf6d4295ec596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e62da04b71ba334bade0278ea2c0e0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450254ec398eeadd6dca6e5c9cffc56598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60bc80ba2ca18795f292b650c87d029599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9ca96555c589569fba1733119aa3d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aecf0034483ffecb74ff32140bc5d3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce929d0c1947500cbf957b739eb571af602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6884b6422e45d23ebf76fab0ad739603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58baf56e507437e7bcb0ccfe9efd7ea0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec9714c9d5cebb07447d8c88675661605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82b135f25ea997904d069f64e7706e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b4de6e3f2372527b298db6cec6693607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be141bc1154757ad537d68fac53e098608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f54eebb0016fddba7635841a3b5f7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383f88028989030a652e6b8cf90cea8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d873a6d83abc4e47b2a52b431dfa9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6b79741837253c91de953f1be0e83612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee59091fbc5cf95eb5f2dc5f29bac33613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2ffe4843cff05c21a96d963c635b2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3674b5f43de86b22fbf672b5fb8611615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be127f5d7746d39364fa3be4e92b2b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7c188216c9f57747fb642ed6b8c2e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce229ea18d73ead356916a3dc4dc51e5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5aec57bd9b798c3a0fea4770bbda26619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2cd265aed03dce6b05cb5b5c95b8a4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d7ce3638b3528fe078b3e8b75090e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0bff66462e605df4a53a95c97b3d9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde156775d3c601d931fd19ef464efb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba9507e6a151e4c6ae21308496d35c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c80f65662c6c57245f025fdf32345625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57d78e2193c6cbb706bc24e587a0b2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813fb23de55df36967dfe2b30257c984627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e531362ee326ef1c9e7aadfddaab41628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5e37f17c8afbfd9bf835fe38606f6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba321992717b0d1307ed4f2a78ac7d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e3f0963b823b1b6ac31060b84db24631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51d52cf061630d0d725b2c8041d314632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71372554e3153a3c8efcf398c4fbaeac633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff835238320702b6e65c5fe9a66be5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f2b776385c6b4c5989ec23aefd3af635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb7e2202585b78303105c8f4cc903c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c5e2c5e1c6335913087e1e25f8906637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c350b74e774e10f461a6d0f5b7bc4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6592b024eb1d67ddf039a614bc0991639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40784239b2913972014698b39b17c3a3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acab978f59faad030c754b7a8e48228641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b51ff013508f99bd9b1c570174222642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3dafa544895b93dce148df4652a15e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291f7f25b4f0a7d8831ca53d9f43791644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b893c2806db5312da6665e1fce5e23d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bbafd14c953ab48716c5555540d760646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>