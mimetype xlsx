--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -2308,51 +2308,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb512d1cae5da9a41d06a1ecce236811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2035ad775f5ad35de150ff167aa5f2d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996acb0e025249e559b6d5c69b652433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138497de81f1c50d5e0c4679dafe4c64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ddffb14a9538494771c76f547131d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c9e8a8440b2c4116e9b3d23732e956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c4723bbaf4008fe76e16e4bee09b57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145312b3c0bb3919debf938163925598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a741102564611481576759836aacb229.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e15c0877ac0a7d72575c50bf9890fa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92700d80d0f3277797d46e48033be5a111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cab2df7bd328e232d82a473d6c572012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54bd608f6bc3163fb2a43ce7c313cb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbec6671b5ddfd58a4712f72b10b86a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949dfe2f2d7024be2c1e774cd6a7e44d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940faf0158ede2dd926f4e2abfeb01816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4c416674028bb59292318b0ddbe7717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ba75ce6bd86d6ed8bfbc54b37ba9018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b00112b92e6643ec90088dabefd4819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6e58d50b5f4c36426df5224b32d1c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee462df7ec9d308e805d29c65efdf0a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351dc096343babe1ddc256716f7b51d222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac15e804dd0ac44abe1435e1a53fba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b867b6d07587fc60dbbbadc6e934124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2804b101bf2da52455e9346041b089725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1609f1e7cb4b5791bdcb892f3eabb726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1398edfe8f2ae9c8dc498de992d73e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea107e183742d02343d775818843f028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c8b948c17cf7e3f4a919aefb0d75529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572997cf5e94792ebcdf0e9e18d0009430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5c1afc33aa017957700e67d17a11431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49e9c916254d397fb8320633bc4a1c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623477657a4d9e9cc0b0c2b7df2e1d7333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952806af3de0a54054cbf910abb8a80834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe59735223bf773118323e7870163035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d749575e864620bd28fa70ec6695ac936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d3196ffedfc31272fe703e49cddc837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae0d10ecd5dce14a241bfec44c91c238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7ab70b02040a3aed81918b117d8f539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7ea19acce88b39d5333d6a5c3266d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18653673071d13c1f48bfcb7a862be41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6830a6d5a8d493f988d80905cff5f542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eccc3986ced1b4144fe8e7ae756525a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bbc3df2ab57b49e565fced37f545d544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce43cd219ad56d69d276cd8b0b160845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee7e0a8879a5c7375592669f50ce4c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638f4d8127fef4eb2bb5411bac8856747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bdeb85508077437dec43aa9560878b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470237f0a54c6aa060cd8d6cc3d88e249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db7656a4ef2e05e47f3c0b4b4993dd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856932b7ce296c732ef1ff52f98032f651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d2faa90fb0c8a4df7b7054c54d77352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640249b6a71920abe134e52729b44c853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7e5b5a86267feb3acd8d645bb3a8554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9eadb93353e8adc6e1479f6abcab7c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e2ff16fe3d6f314a5c85a0e81da2156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4299851fe6ce47a921822092ce69057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b484c8d4ec429b2ac5891eee007d0d658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de850a12ffc5576ede92f5310796661759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e354d4b4302e55a0d53d0c568a6bbe960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e903b559e047c9262996ea0ea16e7c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8f01994b03aec41157c63243fa84462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2fa6e0733c55760efda57250d54ee663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f906483e2492e27954cdef99157e9364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85f0e0871897fbf132871476d9151365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6bab8687ccf99fdd5b5e39c76f9b0666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6e5be6b38657007b41f39a7427a8767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec6329769081fd5dbf6fb1f59aa13468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a41fe34f3aac36072f148b5929f69b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8002e1054dee2fffb23834bcddb0f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c00a2892558f847e675222700165871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8493e1515d04ccc1363f754c982e7e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2dc837197afb88c0dbce9f64bc5e1d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5d93feb24b1b02fe468732164e44774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993b94061653c4f18caa0d477e5ee2075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee110bd1c1d565a3623eb3c1c7796c6176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07d3a638e9b98412dc169c242091a377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264825f9b335e13a0905fefdacffea8e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa2ff50bf26f8723bf15395ea1243879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c7dafa9bb42d32f03b9a6fd4f4bb180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360912977532280f98ecbed2af43e9ff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a363d46c2cf0f4aaa8144efb335788282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f1d467e1d548ceed6177edbd494bd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebca1ea28ee743630ee8ca45d94f3ab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4a53e83b0975da9bf3017a4018e5185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f1569ea4ea5b47917022df916408186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74089b47a5e3ba709a0f88b560061f0287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342b106761c9a4c0c60197f3b0ddcfe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788cf7e08665120ca927a9e26d9327d289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b41e76b8b50f043d57209ac4270b0290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822a7c9f312e94f1e2a234b29ddc0ed91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9d1859f5fb5215f6497c020ac239c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f6693dbc72d1822a744e96c00bdc693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03632712c76da0a95c6d2a1be1948c8794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fdf7f6a7f851f105c5cefdef0cff8595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf6ba2a9fe76a22b93a2209625872896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75752203597c27162e4025dd29d3a2ba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91d4740225f9b67badf2c6ac82583d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41718bb7a84e667db114dbf585f1c8f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b543018dbe2c3a279565053cbd9c9c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203de41e2b8b4f9c7c4dcc9eb9ae81cc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc978073e3727b00bc6d125c615cff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5112dc4915d257d0795ac4518bb67103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d3b42ec4e2f1313159074782b7202104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e8a8e2dacda8ba08e849277a05c09105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c9f70012f6f6e3ae61f5a20991c98106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40293cf07b157731226d549597cc0bb2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb670ece0a603ecad0502a74b683651c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee340a2f2cd139921016365813f2b9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99199bbc9636e625d6e9620a934f6068110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ab25be65f08973a3c64379fcf2f23111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb07fd2dcebe34a111f6f288bfb207112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dafaa460aa5c5c98217669eab0230cd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c84f1815d790d37fb0b438cf365df2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396cf8ef2d3ed1882bc6a0b5d21b5cf1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65a061ffc9242b6e013f4f093e0494116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307d62a7638d39f0ed8f07fc0bd294c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544193777a01cb97f73ad648fa72528118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8ee67bf06a6b5f07bd374361cac9f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540d14caf7eac48bdae2ac87154419d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a4330fc3efc8f194fd35aa60e1c92121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd83dbba289b982ad936bb65afc29b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045913dbe7a6affc3050b14d51c0ca2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a89681d3cd973a308941deb998072124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e3cbc51d231e0b7431b2add387073125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372e27b0c94622b38973d0fcde3e541126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f73bf76abb023f639a8758711e481a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8250f2beb6d790a9ada0be75777241f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d023c04f3824930e21794fa302f81d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f5e311a988e9d923c762dc378624a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439e2c3040f469cb6b02d9b9adc1dd5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c7bdc787ff994fbca3f819ac943e5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff94da8ea3454fe26b8ac9826576bf7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10906e93edaab8ff9d6ae085915d9d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf533211286e629408c6ebf5f5b9b09b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c984c00e71fd7f65ca768aacf493c83136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72947ecb1d149591edc6d0d7c9fcdf0c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d7d829de8265a7161b1374aaaf293138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bddad4e73aecc6dbb41d32f7495974139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c7c6d05531554fb66e699019ff70a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3cc819a13b84b786ec6addb44fb2e9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea814126570dfb884f40833141b7a001142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91e1c1875f133d2a461171f8546906143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf2af8bbec0d6ea110188654256000144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adcc0e2d75a2c66c34d520d9d9140d4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f412064c19a1d61bb55cc29918bc02d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4fd268e23d77eb0ae30ab1b3cfb801147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844ad16faf4f3a6df42e9c3fd8ac3a4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83eb409ef65d21da5eda96b5b0b70b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10922ecbabba1d241734357269f847150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18581e950d2db436076260169333a90151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b884e2b64b26681936f695a7a8cae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174ee8adab76aa8dd98bf16cb53b2a2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92a2c9eee1f552d63010f8d0e4bf55154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372b15de06a4092ccb1661fe9cdc8e4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a045ae5cdc8fc1550f3e8a39283be0f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acaa237374b72f941952e4f3d13713d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc8ac8f85730552b0cf6699c7b9e6d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3761fa46f26681610b9148f9d2cafd4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4644b53bb1e6d8b8cc9c44bd2ca77160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea3a767d7e9d8012d181bf34b66463161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da16f986b33e5948ccbd9bf3ce8bcb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385baa99f28cb9ec3db1f98129a24f6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e3b0abbee2f581777aa1cf8e6fe4e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54792a565136d2504578d04dbeb72304165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833f8e6eb6c14204caa0cf9390e88be166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b1a4f8b8f155d8fbb56ffab01cb7a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e35363997515a83892b28e8ce9156168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d8b4a78911b8139cfc3eab4d899da169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52089208e2fe70121b286db847600c9e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efeaaf16453dbccc50e294369de545d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbffb411fa3816fcb802d96d4f264c1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce53326a389187c624e7ce7799178b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25e9022e7f2017fec86ccff00f2ce3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55b5cf7160d92dbb8a3612091fd74e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45da071409353dd319eb4473c9a91af176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d652f69425a95e04bb2b8bf640abf98177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af076e46ad53da32a0918015693349178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2efbdf77b51074b90da0d664fe7fa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e746271b88804d4fb6690507ef058180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a93f7bd6b52798a9aafede1b45c2f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31082e4e7fa24fe5219dfb41f673ef9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee345637001c5744a72a71c9de2e90b7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72fa6c3ebe01f1c5a3055be9171a305184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee76e70f021be7978a1a562cd4be07d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea009f9e817b292acc0e1a466357b27e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5bd05be607485a74c733ef18997dae187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304e738d9576e3ba269d3d8abbf8b7f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11100ee179bc694afe6c7569b61b9dbb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180277c181957740c31fa2a9714d7c7b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acae9ab643cb1725054489a56ab789d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e28d052fae9599b550638c5a3bfce192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd1acf43ffe8e13e82ae351e0a96be193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb675ffb3948c105d95578fa0d0e0f23194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3860c089d053ea8e0d048fedcf0ee6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f0b79b71c18cb8c6055745c1b7588196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318aac84e47787e09e2f5a9892b7c17197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f502522155408a0073b287ee8ab883198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1649a7c98f7e02407c6cdbc8c6ef3ac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4147ec8412b9e820dc9bc4e91dd694c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268db6803916beb8205b1e8b1c56dbe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776376f9f8aabdd874fedfac8ae2b85d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319bbe18113f38d2a8707aff2f77186203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f1cdd7390a4d90ce64e461c7aa1a2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01cad81fa32597e67748dfe716b5e5c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fe0b3d3e9ccea2e3843284fbb153d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b5ee04b1b76b30fa5f64ac7765c27207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ead78b4f7e403fa812242984619a2d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c9d90ee7305cf48e18c00aa5c2f6d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad17f6e6ab9b9e8531a1b0b4cf86541210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb43d9a7553a73cfe340089ca819428211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70080df79ddfce3415b750a451f5c44b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392014d5b7a1efd92bc869e353a8b75213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c686c698875814be76d437e7fcced214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372fbb25355abbdca9ec1a8f9f46a55215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c65b00d935c472717c710fa30f902216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f11455227505cc7854fa6b60430b2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f304b6152240d108fb97564c281d7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357725550e09321ea2bf7408d01a034219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5fd84c4b4653eb3097bdd62c448a38220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284fc35d58d90310dfd834623b05b62221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414c251c7d679d1de1c3b423b0d1096222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec5b52b206f82f1127ed97a863d0c9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ed0f61329972707567d1e60e240fd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50756aa34d1285005887632043481a91225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb0ced93e6b99d6b3bacdebec1e34b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c048effc8a372fc05e4fe8df38ed57227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d441801767e614334de949c267fb2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eccf99433a8f2244763c632ccf0a362229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60323b0543ab6f58d23bb32eeffb8642230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8272f45684bc639ec6f75258b59b28231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069449c7ccd6d3053dc243a19320e750232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7cd6f0b386ea2e4ac71167e19fbc6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce05cfbdadad638214ee8c8a9d873c7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f429549fa480587170488916ccc2821235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0c11febb6391c1d28fc582a656195236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176023c5e6732aaf36046773bf4f77ce237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6563a7348b3e5f3dfaa730f48b0337b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ea78cd0b4dd2bb1276329991f14fa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958c997eaa8e2a06a58052286e30acf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c63fb1734179049be3116efadb643241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd656734cf30b5ef1c97e95786fb8635242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab97671b49cba235bc401ca14879ee243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a968c2fd9f791c3cb45d95dcfab6f7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58cf8f6412712a10d7bd4f58cab910a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c01ee460bd7652349005a41877e131246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714927cd68a7f633fa99ac41d371930e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e22a597e9dbb3e948f88f9dc8b4782248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9186cc821f7182a25fc008dbd1dec249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea4e08f0f876fa5c3f7cdba5cfbf69250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a73f5f355638ee741fb5cf71e28a17251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237bba247c2c1aeb5bbc6572d09449e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2e68674d5236c201a19969547ac86253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c44c7a8ea0e38ced10ea8914fc99b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641b7a1731831c7ea92c2e8982cef69255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd97314b9af0a39893d0606dabc8cf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c1da24a739b46cfa6c6ae1b487628257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ebabe98dc45c3fcc608f7e803f9a69258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2909d3d2646ec90700b55e5dbdcb9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b06127d854b4d68c9955c7654a9ea260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46453ef88559f0268cf79ced94e98cd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062ff7d1948cbf2191a7ede933b6e04262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286089b431093cdd0a2f285915fef308263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4babaea1c7e0492bc70270ae5eadd4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2809bfdd58a1f07c7ee6009092b1ef265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff2000e6b9f8b1edc79b083c3d05bb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599d995a444fb98857386725960f876267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749be04f75599730c28bbb8d003e3c4e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1138727594ecbd1f7fb7c0915acb7a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609a544121218d16a236b4bdcd4952d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee88536d2a20aa86376f6aec9cae3c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c7f48b6b89774a54b3af5814eb036272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1931f73fd9be48f39c940ee800c30bc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779fc4a730517eda4e40bd122f5b40e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bda3fd28eb0b60ad98420f5dd97e55275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f1af6ddefc23fd45514f7e8f8ce2b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8853f0c567228fc378a0448e59346277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9dabeb632616cdf91abbfbdefe1f02278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ee612aadf883b23980a0d6cfb3aa5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072e3bef6951ab264fdffe869f6c230280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de09c002c18ff1c9d533f26e61fa79281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea727bf0be91b3fcf1ff68bcb909555282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b800ecbd02ccbc7af99fdc113e63f5c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb3b1d08c5c74c7807d6b44c013c0b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f89c134fe1db7b6828e209642aefa1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38fb4b7dea089e9777343280267a02286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb549df26514f419f388d5c5b0e222b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4db495178a6c84ae65870c200f658288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e5a73e60517bf75beb2d6da6c9f84289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01dba37914aeb2a198d6102b97c355290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2763557ceac9f8bee1ad04f2677217291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819856fe8bacc6f2dacd6103909bd85292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69818081e79c82f271cfd84280c2db293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ac0b794f4f91262523b5c9ac38757294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7da9ff997a1342b66f936cd27dd682295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35423f8cac7d2fa1c0443ca3420e879296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8905addcf0b6b631c1387b2249e7ec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7b9c3420db69d547c0bc44cd20ef6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68bc2f29f9810a05a079c13bdc4cc4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19452f635d90422189dcba9101454b6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681ae21cc6aa853dcc2adb4b13399c0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3612819af97c9eec859088b58b1ea6e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb6b522bd000f849a217c8089aa245303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62aec5dc20a802949de32780a6ac322304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed636d6c72ab27be5483001cbbb1b5b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea555361f49dade76b18cadde1c715d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2c4152697fadd50a3656721068faf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883bf055cfddf2fcce9309d6e510f484308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576bfc8c4a544092c132cb5f673c68e3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3218959828a1b76fc9e1746eef15a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d28ab6ea2ac78178b11ead6fc9b2d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faccd8cbe3eceaf3a20a42356937f889312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ef498be34a7854fdc15117ed45d25313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0434b1e0f6da34d4cefededa324520a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef522dce3005c85c4e4d876f01fbf8fd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc3d42e26e3d760d566d69c8d766d6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08371b60295e35c7339cd0c9d68b3d3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56516768cc543abf48c32a019f6a822c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aaaa9dca89a58da630ed77c6cd0a91319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d4b2ed832c1dde69d92f8083a9104320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1d5c9a0f5ffc76ce2a436bfa04539321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d501da6507eb8e33685dbb939cd4ca322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94988cbeabd4dfe5626e3ca95606d01c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086fd7c684365d22d65c81ede225050324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27feb59675031c928b844f981a425e4c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06ef0a5ab41c88c6278baffa9dfdfb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38773fab992de1923cbbf2c0957474327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06238d9f2bc5469c8dc51bc2665848328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf112ae9139484401679c866f4a3b80d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5e05235a149c9f0f6bbf98cc39bc7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82af3ba5750a78e4548c16ac1b484b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7c2d29bb7c283fc1146fe6136fb86332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceed1628ea9a5a6554b7b8fe661f029333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9a4e4e00154fb10dd9d0856e8ef96334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6314df5aae9bed5587ceac3312fbed335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eda447016e65cefea3ef4bb452997f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aeb988437ca4bd8b8b29406463357a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0797848fa0e9fd6e00dc01b2f11d70338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25944023811a8949ab0db88303e8149339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146a5e1e37fa4638f2c575a84a7ea83340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4c8836ac3b1b88fab26d464b4fa63341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0b718ec67680607ba311ea9e1452b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3707248750b780d89746deb83bd7f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8098b9420e68b22eef5526310af24a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe788bb43a7f7e9adc17bc277117afd1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f87a935d9b2f41438ed7ab140f5a1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abc3608b02ed6b07e3cf9eb6abb7dd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31117c2a83c5a07cfb106e3534b60239348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589b80a0e5373dad87badf79e27e4af349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bdadd20fc3c56d903a7217f8c68c1e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c82ed0d366edb0e0aaf4632fc4c2ba351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d40d6e98389acbef77515bcf952735352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf1efc11e42be1c5a15a8efd2e2293353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6333ed5cee9b123ff713939de78a8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de082f2f2cfc1f3ede21e1e11c18cbab355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba5039543c166d99da77f1d419e3c1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89fc235f810d680fcd796d4666486b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42834f2ffabd65f04ab0d57c238bcd17358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54c52482d9b3e7f7a3b3fbeed5c9bb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4b51e104e3330b3b3631be42108b6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af581423f052bba548254f0e0c4c85361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529c2ee06654de242fd95ca177022ad362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5d4efcd28976e025724721509ac44363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f36e6504ff48ee23dfeca3d31894a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea804696ccf76ab9c76cba89848fb5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2b123f5e45f13d24abdea21ea65dd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff169847213b72218c727949e181ef367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2d7185e721ef6d58d7c087dcf908a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e3dac11b3fac929376c03ec1a50be369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c9f36dca095b12066a9b9c6a436fa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f25736a4c3bb3f11e2233341b75d31371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8edb92d9ad764a53ded36f33f4058372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e72e39ec8b82a54dfe2401389a5c99373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69567447470e64d441a113f787eea93d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61bb812bf4425dfa140b011370944a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cdfca530cf92d6b9acc8d9476529ad376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6335b31a54bb9d6945923b4e3e3a77d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf86a435cf988ec7daa015fe7578e0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a08a165b9b00ce1130656250a75e7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3aab4ea132b4f18b2198278477f3d4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2c3d438044249f50f42e9648395db381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024f478130036fa211d63203252d287382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42d02274a987c66ca3af0f2f7aebd8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34294c08266f5be2de90c9162b046055384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171f82fb812ace157e8d3d45914c121385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f21e6b29a8f67cef01d4132baf1c1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa910372a69b610525030beb30d3de3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454006a2acede18924585e3bf7c4088a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6633cb05941d712596340834e78942389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd23638a7b9207f3abad9f62e5434fb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2683cccd33397c283b06c5029d00e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164089a1557176d272bc2054ae18dd3f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c72ec7f8fc8c9993e7ebf650a8adae393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dcab68f063927e6d70aaf0eb012ff1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56501b14e225c3e2641b869026d6b657395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa1b5c8fc31da797984c690829744a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856a83359a3be0021c78ed0d16f6a59397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37995e5d17609a84be6c7cfbdd8b87d4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabae4b9a665d9e2ceec6ca493fc3487399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80609208831c95e88fc6dfe105841869400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33577f740cd283a06e1d2d0a2f980e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388278d6d6ce00c6e7e033c2e2496ed402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456062e6c8015c6eea7d13e7e807eede403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9a59c1b0f392db64cd0bf45fc07a6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59f564b0694684f3fc95d82ecab5f5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ec029278e45e2be367ddffaaa4b84406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42a38859c117fa74b16d89759cfb3d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe077ffca497936c4873a87f9288ac408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795a61d2e2c5548a539ad4fe46ec830409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2463785810df10b41ad9464c8ec56c0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72371749506d322163b7393649e896411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88429239a91968ff06b9763102341dd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ca8bb53440a1b1f0b05ec39f79336413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce28ddd607590758677230a4adff6ab414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae63152a25ac234cf4b2c9e26f1739f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da557f9f34e1cb3b9ae19fdb220e1b53416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71d01026e6e5a63b721fd855d7c5d0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f40a765c585ef1a5fe4ac6a7f6636a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622cf6418093858205ae8be9cfd5adbf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140931301c0c78b814f9f720137e55f8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e0cde1df4d5e69831940751d61901421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3cabb4959cf972263558a0f3a95db422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c888151c305423d1c288e795afd69c0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ba0cba7938cb2bf2820ce1cb9ccae424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73f780433b3d27083668b8f6059268425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ebc83b9b48c86dc8be37c7020bb19426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b006e9e4205393dfc5de522ac0aac4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c4609a293cff3300d066ab1da6e9d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646a933f18f7c8094e23517d4eec186429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547a76cf6117d592d376c44cd10c2e3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1f58490c03c7c4cc660007c898655431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5126e6292410ccd3e207f87e0cbebf5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c19241339db0b14ffea70083786a5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f062dc429ae7e9d675839465892a0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163fdf6116a29e39ffd44b1f839fb9bc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef74944239a01e1baa14d67e29d5293436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766e6f37e633cd98d8f3f6faa9eee2c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a55b99aa1238c8b6ee450c42cce34438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ae5c6f8b883c734da1841b2d54dd9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8c24091123fcf52781e540e85ee5f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded586d72e4129ea05f1a54e95d8ff0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5ac04f61001a12bc533cdde049a57442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a01ce8cd17cb79bcb55745e97d6a4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436ee4fc859910ee5acc02c25c5a5b4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cfc406659f869a12ba83bd5e7f42dc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce9feaefdc21194563b1c8c8b03eac446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36140be409a722a6d42769d5ed2e014f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbaa89365a051818ab86ebaca9649e2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9bf95f00e955d3aa2a4a47d14ebea449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c160058cff87682ef68555861e6c05450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7712b26e8406e78d8ef6a936bbcc2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d513ad77b18206a10231f7925fa58452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2821235b34561f9ef1da1c9c829b5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1db97ed78c64c62ecc1bd743d99b03454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca406718a16ecd49731c3218b42e6095455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77abf7bad94ccbea8a2a2d3eeee11ce8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351dc749089d69c214e9b8796fce607457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a369bf8176171b937584739b0d73c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f89308ba77f78eb63e432406bdee4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e1b031bb5bf302445f3326a19ac17460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b478f52a36248d992160e07858f4cb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b31441f6fd89bc9776c19d38144045462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558eea04d1dd7ac4aacd195734a945a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d92250af03d830e20dabf6dfc780d5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819d9860e8acaa65bc30599f0380283465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cfdce64a333a838b1f35d2eb16bcbc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff173ef8379c0f1f3a4b2e42471bbc1b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ffb52262495560e17f12a4f094388f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf072223e1d25701d8531427d21019ce469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba975b29325b1d9ba9a6602c11b060470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53231db770333e615d48aaf88985291471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01026f35be9522268f6e87e820a208472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c30dbfb97ace5072821f8dc9a1818473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb7f5de6168a76477bc91e05536fe1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ffcee5d9a321b026e8e9bacaf92a3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47fb2c264b0a7ccfed132fbdc89282476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730f7a84d556cd4e229c46a6e324a3a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6f0bb9f77d905f0704aa2f8ecb8a6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b9d33b6b8c6c380f1ce032ff35f44479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d2108acec7079425a2616580b3094480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598bf629b00462198336f28e86b30a8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc6c8bc03e8b5aa4352a77d3bccc04d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740bc8bb6d3b76396cb5470697f99ae483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73dbf519c7f73a805e20ff38a854b8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63db853ef0b0baecd3b0610e2611bf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cebe53d1c01676fbc347a53f4342dca486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620f7dc94a869807f41ce9a3602ff9b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd1950d75689c3c224128ba06a2910488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b342bb090635a4ab6b51940c426a9bc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2bcd09e4514d885caf7283b8a81d47490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400448cc4c097b12d5b2a5e3b00a2d14491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51955ce9f827be5d22978a49b1b2c764492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebeea3fe871d58eb6d8b199988d78c6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e2b6bc9f2d97527540dc3c0d15715494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89886b85ef5a6147ea4c660f9510cb3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0f3d66401b43a89138bbe005fd3a2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4932e3e0f93855e676e052ed4c9d13497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bddbf69fcafa6b4782497974a6c38ea498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d5694f06284a49232b942dad11f23499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca89bea75a13df3dd0f6f21d38395b5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e05cf0d6645772e9bd438ec2a361c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5ebd27530a3247b4fd3658430f755502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ab736a0f44fc16933083742bf4d39503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45066248dd414fc539c896fb2895dcc2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98988eeb09f9dcc604268152c7edde62505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46709cd990e3cc61561789cf32bc457e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfad83b09c393dff9ca0d0b92ba3402507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaebe53626c5ff0e06c8346bd878836508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6865df745f144e7820595948aff48509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0787003573212070bb431db8a6d25ea510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1d555768a44872ce4f81b3a373dbb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4220e91a07f436928fd8339150791e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557f994908be538f3dc1c8818ad1f74513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2f4332d75cc86e586a06e553178b1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28476987040b3c12433aa277810b63d2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3094470390e29aef178927717e3722f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da65aa8fd5b1c38900fe30a1ca7f14517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a412809c85cb02b9ba2c36eb6c610518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077ef76270c59abaa981123b3663ef6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78935876dad54f8ff663daeafefc7f4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164bb5ed32ff6457378ebf275e51d756521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76acc19962f62bd2821bf1ce7c01465522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4834d5e6d2642b6ccb7231ecf5de5cb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65521309501c811bc7a86f9a89e583d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ba011f2a4ef2708afe0e170ebee31525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec9f64cb37b70f54c140883c4171b6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57637ad4d5a44630727111996af715527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc0c431c6351c85bc8690736c8a3f7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab29f53efb91720be44f47e7ee74208529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9817c2d73de62684e583851c78ff8250530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc92d27626665616a7a3e68a3f21d4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d7e0fec72689e611ad7a6efc53973532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f05588de5a172ba58d62688490f5b7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083b7cf06a8abb98aa8a2a0fac5344f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ef073d4cc125cbdeaecbbbed84aaa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d4660d78f3e61f9f6d03944af146b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb96e2a2a71ddff106b0cdfde0606b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76342dcc3249e50d8485e437ce5008b9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd6e7939cc0167d364256084eb13ba539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a3639463b3daef48f9f5937b1c5a0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012a6ea7341115204023a962255a473541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede0c85f9b5bd071a1471b9d241e518542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d177c8302f4e35f13cfe264dacb7bf1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724997ad2880d8046ed555719f68fc5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5322fdc25e472a6fb7427efae52f03545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de579a7850a74a94775a6a488d95f4a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330fdc407739ce7e96d07b914397169547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d33ab507f5aaac321379f27ce0fe3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf552e44a9788d29836052b6229e22549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc59457972c99634c450bfe7418b4e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3c247d00835e66b7cfe069ad48c25551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ca4e9dabbd8af84aa5b0216ac8563552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67ef1228b25cbc865a5a28f8f44ae7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32988bc90ffccd80c7764152f043ff23554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90485422612462ed68e8c9c1227e5bde555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba230f6c20f2c494d2025e4eda2a281556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc348e862a47f1ad85f484bd2e710b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51abeaca6610423e6a399ce4f05f44c3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85de0342b12313f24c2d9e0dec2cef559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22945f09ffa04b766cfca93aff466d1b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf39d7a997a0533ce2717b4e485035561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dadf2a31563460bfd4376d7bb0b960562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4921add1d2397d2d947bfd6aa1612563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878fdee5c05a9b00c5b0830fc2071c45564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3261f46cd696f079c09d2b029cd65565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54faf601acf98261d71118c6824ec295566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f17fdfa747f6c5739f0e31c9646b73567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae217fbac69fdf37efb2cf39166e84568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55501920c0a024a5b8dcabff4c1358bc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427c274fee244bef0bac8cb1b331123570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33719b1af2cf50b6c727b1b7d54ffbbb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d71c0bbbd946435202ad71a14a85c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42845d07e43c02f19000d902c8e3a7c5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81ab3d5a79aceabe8fd996e941793c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd981bb632ec670be1c5ccfc67879c8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea3d7903034ed2076feb90cd5d1b4c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b2f32672c8b40a3949b746f0c23de577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc4e3d3964c673e983260299f11658578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923fe6c2ab26f2bd532a967bcb33611579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b15f320a6d73af99eb156a0a98a191580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32b9eb1a929e5e95ddaa6e697359de581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e7074398c739e0269ca5dc5ab1a0a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d14fa06f6e97021218bfc7954e12c2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73cab5db47eb2a4dd72c2409e97494b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b637606ce16b23e68222a295fb7387f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76707b5fd80f48bb1b4d3e5dda8b39f5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cedaaa802a2ca6f438f2b20a5d4469587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee916028f93fa42c07ec9b3c1d6cd2b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432f52cf544fc0ddbb88e27330ec997589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c8f5a04c2f39e8d34de5c11d49b45590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b583f5e2618c3ae0896b5b49485eee6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e712fc6640167423828107b2fecb6c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc97867e62fdd22492a4e78f2386fc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff90708eca16892aa39ff05a96110d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f955e13a6461846da7fd853a3ff9d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8436f8d0613e2ad13ebff5827e820596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22106e41d1d6ae9ed5ea0d51e05013cf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93832f39b95729deda92f388337dce21598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105839c429693ce2b20ff4b213706a9d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31bb6384ccdad976bf8e2ace06d32c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb0d3eed20a3ff4f126ef33b4d863fa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74715156a6a7269ae265239e1380bb83602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e68f60dc561a6eceed419bf50d8f99603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f196ba7572166bf1d0f1d228e1c7867604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0185802ab2921357732029ba218811605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95d5aae2557ba1385b715a742ec7a3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010617580aa2966a2f369aa67f69e30607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037cac584f14b66708c44067060c718608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21c59b5a169fa7595e34d8a00dbd31609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af387fc7fb65da7e16c879c0e4d106610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d0d49dce4f9cf561a9a000bed1a83611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ad87be1c24f40e82eca4099521d9a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9fb2eddf7ba2f19a012ab66f1051c1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a700c0dbc69c8f102d099ec0685fb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c21823ae86c32895f8d13946053b3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c0f3bb3598221c98d0b430ec660bc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bafe472c32465856a948ef0c2a2b87c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab2c3ec88788f85f5b6f5fdf5ca299618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10c41fad8189e0720c9bf84ea57b0d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d31393b99caff554432765426f097620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34586b62ee2c20df9f07cb06b1d71dd2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674d8ac0128a952637b005ba777e93a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6fa5eca039d913d83e40a44522bc13623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de108cd92bd72b27ccbb8bdb409ddb9f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a08e4aad4b84d175b0f8d0fc392ff5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e7e80c35b73f9570e7bf9d78c3083626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9c0a506c730f79f5c75bad76030f1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7a796373c8a8544fca9705b186f79628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d364b56e15e2eb3f0dea6e66f14f09629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed1c61ef48ed830c7888ceff33bda6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402ec4ec76aac8086fe2024edecd377631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63b164ff2ca4548ba316d5b83116b2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a19c51e87501d944936614c6a73f9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325f23aac1e2135fe8af686bbbea40a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2fe1f93519074e1682c12e3b8af484635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3bb3ef3e8077cdcb67701ea7a52e7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99d5af04cdfca4f4b0b887fe50667f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdfc5171f07bf1028a60e7669cb3192638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0382570b5274dd9091402b3259b322a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f6469fe7024dd08814b9acc0d28b7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767be0b8e49502232f6e1631c913c008641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90586b7f4c7ecf24131a906e6a3af4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289eec60aba7725911c792900400849643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095226512a6f2b251dc09039958d7a1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2459c5d274b69712831b22c0f1525c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b1b643ce93063d30c2ac0a8f93ab9646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f390836a59d7da9fae9fdc1ad72a11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b128c0272da52b4d67cdf7da9e9b32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21b8e948405a706bd112eef0a078873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83348fb9051e05844b5b96a81e851194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff03fbb2a370c542f42a02055421dc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34532b9d4c5dff1972ad0c334742f26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b89417cff105f3fb4ef50dc3fe2187.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97640cb3215c08e4e2f32c53fa3c05e88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b433fc31ba9c47cca2173b68a93e15c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35880cc42999f759ec054ea295e77a5210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a0dd3f5647ce64de9c562ae83f96911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f560a5325314ab6780bb91a89cdc612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd5d7bb65268509ddaed4d0103a0e413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f46079836d15634c2a913df478a5ef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce979333ef1b46cadb1e71b70738aa7815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852d149cd9af29136fd46a4a8f123eb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2eaacded19b41a49f1b1cfd5bd90d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad58005a35405f127f6c53cc3c7ed1618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39559d895786c5bbcbcd7337c9c4810719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40694f109a1f48f3b4a3dac86d9cf30d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2a795edd606a9b10f017de99d6a6b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd129a2565499c6298c632e8b00bfa022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4cfe5efeb130fb0b60cf417acb028723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175b323e01c8aa61c8b7bbbb85c197224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630400c73fb4a5e1cae4d4e37f9d56ee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d04272e27aaf04e08f8a5c42916f226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eda6731af792e45f777e5730444f8527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782aadd0105a1509a6b08bb733be7cd628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45038512eea8f96c722619aeabcf82c129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9b5e12f224fd1e9ad1e9580778ec730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e9358ba31c3605cf07e1c8808eb3d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af59d048c81ba9641a8bc0fa816b03532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7cd4b52a188a806121da90dd6940733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052aaf11e5026f31977114a49d05a7d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae56848f3e4e5c52f14d0eac8deb95335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2abfdb0084e01001eac23fffe90ae1536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b335c42b6e5fe4dd7b6446f081a549b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f0b12ff9bd97845a2656aea3e0f2438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6bb77aec6de6ac3997a95132439d739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05924da5a065481f9731932ff8b918ec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec6a856294ffd686e4da49b872679041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6fec1f1096437700795a40e0eb1d342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8abc55faa985f3605e198b084b01343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5a8596208886d91f4f333ef50e63444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235907fa699da65392272689d875cbe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73cf1e19e354313aa7e5cf54b03f4846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8b472efe245e64ed55c88ef4adbf047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dcffc183eac13ff06c00315cad4ce248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade37585d5cecfbc83c112ef77185b2649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031c06dfea119c437acb6d1ad4a7ab850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f9a6e7d5b4f774f46d705e506576f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc00255900741c04fcdc63690f3e17552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba8c20ac9e4be2eb3d7ef3fa0477b553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79b38015cea305eeff8f0682430def54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8695973131c2c047075eb3e7db592855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe2058084d7cbfd246d42c358ec87b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f4781e42941d8de85d043bc61f68d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ba6107d7eb6750e4424377c1a7f6e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8bf02d2cf2a29b2052e4930eda8f3359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844fa03e7741f8aea13d858f8867cb8260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce07e77f0388213d5ec40fc429dce1961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41845c997600249661a4b085881418362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33d503904a1f51d360759d3e149c2363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc7d681932a9cb495ced9e5188417564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb026c6a53cb27c48d7d8d87d48ac3065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775430460601d131c83d9c1613263f566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf96569250ca857e7b4f6a075c6249167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67005b30b63baa7e16eb5ef683def1c668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e91edae94e567b820b503de3e390769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35b7d9be8eb59de0f317fbf17bb5a270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743656a4976836b451e2ab17222771371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6603e365ff079cb0a1fb826e22ed472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ef4bcf7581faeaa435ca246e471c473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394400ae08de6774c4da38528167a3374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012cbcbe1e66b068ecc430cd67b9b9c175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94356504a95f2258be09875ceb77c776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b67814a959832dcd67a19b232489a677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9685e029b9b35395f981877ae9aa178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc39a89bfc8145f6e05d2afbd3a8c579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c177e45af5cbb025ed91424e8cb36f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe886363381f5e5323f4747bca3c0b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b702f7087b9906bc4b2dbc64fa11482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf0db335e47abe3286c2a535c0c84483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371832ceb4439a97e6e53b686d5d340f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a249d6ee69f975ffefa682e508a22685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7786947705f8553c4bd419538342086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385de342979669b84596717024bfd5187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622aa8595ddc9bd833c9fe477a882ab588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daefef89623dc703564900a7fbd392b689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c7adf21369fc95ba9dad165e1b12890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68458a5131b9c32d7eb16c8ace2fd09091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff7e3c61fe2ff88d489fbe32fb9dd192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cbb0ce7ff9cc98dc4569d97db8754d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc4c9b907de1ad4565ece30df25e5c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af89642d4afeb02075d700ee676163195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635dfeaadd788e4945bbc38651c853b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ef95dea6cef8e028ffc369c25d92797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ba390f142e6338a2132d36bb3ceeb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b821efb0cff668c6fe7c46406657cf799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea754061ad365f694b130e00326557d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeeb9afa39f3ff097d2e5bb4c063ae5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45407b4f9dada77e7dd1a9c244320fb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22faaf924ae3b2d78ccc07300013bb2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05f5db3c5673828cb6b9b0721f9a21104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba1d4645108da38aa2489eaae96231105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3d41bf5bb86af3a858a74e002f9a0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd88d0df937a4657658bb087a3213f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922ab2c7cf140cbb330787bfc15de9e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c8a6204e015d72b144abd16af9d3f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25d7c8e1947483558b243975b78f14110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265305da0ac198d440c2dec559ebe61d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447577b9c117c7fbc83b80345c19ffc4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2639503b646aecee024e48e286d5f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718769698912f0769a94f9fb1bfcadb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569b18f2ff60c8ec040b344e78d6840115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b99ca079f3899f5ac944a7d0c1f2a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307df7db760d79a6a1d5a6e7aeb4674117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dadfce44fef19807eb0aee8d140ce42118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252373d653f7c0e34154a1052ffc961119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee21c38e5d5bb10bf3ef5a21e5231a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c6df8531db31a7bec051b80c3aa36121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff15fe098736b06d86b3135e0f63b3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad065334710c1b1b0203758d4080240123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d0950c00fbb31cf371502859408c9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1626b84c7b0635ce7c9a597ed805127125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec724aa69bdc6704bdfe43fb9de8908a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b354799f1d17dbbb774c3b904099457127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f87c286f98b39227228abc441a610128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22047eb3bc7142bf89e652cc28d2e067129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666498eb4940c313b77b6a3b79b88c6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516752b1b5b7971a90ae8055378a99b1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4204eaf995a7396f9bc6d59947495d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79519483d1649c4ca0fa8019cd9519133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780b256adb75cae7413e5d1c7ad3d8f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31c7ac6ccdfd5a8cd6eb870f3928df135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f3138eb17d2c0bc39299356ee15fd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291fe8fbe0a6f09ccb1d89085d07b61a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f3a1a38ebe4d60f786448e296783a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9396806b751064566f8c1e3835402139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403ed5a181ee447761c1e7b8a0acf63140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045d08fe831dcadedf59f30a65c04d0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25208e6d7c77e47079b21bbd3048044e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7247f5a7b8b36ce4c6fd77bdcc16699143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74faf909db36a581d5c8bde4ae5529a2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925dfb3d2c2825689a8016be8702a885145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb31c36854d94cf696fef2c3ff5d12146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928004678907c2c4621500dec4db784147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c060d8eb7bd767ade161a6e97486e3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b1110003ff214bae5cece3bc9ab8a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd290db51c10613d0d818a8d9a2234e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2288bccf8b967263989d6d9534232c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764dc4c689903a53d1cd8beb1b53022c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0c6a1434b84191e68cc0e1f716579153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11f65e16803d45824596432d03f5d4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142e74a8a404cc51995a492a0f9a9a2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da0bb2e70b547a227ebf6bc9a4f002156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004a34fe2f05afc6e8c1fe0c0f4d2cb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330717af1349902ca73ef5449a116947158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34542e62b36e193f90fc31ec239339ed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed72fb8a8ef941befed5fd36bfa628160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e67963fad5ad08d26837acf2f9c59161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400432df1d9ac4d96e205cb08a8f9ef1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de754f25595a51c05808dcbffc7d05d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26430e4cee42a6d8687f5cd37247a1ce164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d988acf22612249539133dce88d31165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955ae40202cec40373e3e2ffb5d9f2f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3326180baf02fae04b4ae50aaaadf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f89f97d72bf2855bebd9bf9130f69168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc9af8bcacd58d510700d3cf279cf4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694336493fa0ad9acfec661510c51149170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170a0263c120e7ca25a41c53629fe30171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94fcd2b4b44d4d4242f562d09c65249172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91886b5e9b046eaada1265f7748b9499173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ada473e34e7d04950b97a85c01ba2d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396729ff612b38f592811c5dec8052b5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266494888b0950cc09b1f762ffa8032176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a2a89853f50bea71537eb06efedc8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987ae65b7447a96efa12f7d278eabe7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13fa19fcaf75a5faf3889b8f3718d2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1d337b36d81c32b8852c2a27007bf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a8dc4c7b40a54f2165049b21db008181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b520bd51234e6cdc512e762fcafbaf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7ce98775cc9e9da306c783ed40a23183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de93d6e88efd955a6234ee9c4698d0a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c56a398845356a0d470af0c841e128185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dab1d3efd28c96c1d6c60c8dcb71c1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6922ac77badefc25b9d326c10b16b4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0090c8bd2ff43eb82454c8e2ed1dcf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e644ebe80ade93382e4879d1087dd0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07080782010822361b3d1e568c967dc5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305fa433a533fe20416e1526dbf05b2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1cdc122aa775ecdbff8d13b64e8bc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14551637436669423af867ae2bff6a82193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847e8eefeb237b647716f604005b8a8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fdcdf6b88ba8e24d3f259918b3fd41195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9cd9ea6e94c52b9716c52eb78a41bf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092572165f0b7d0dfa73598f4f03da7a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97955bb8b056c8821dc1cb82ec8adc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0205f37986180ec60600f9ce1fc31a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d60ae118b559f540722df2bf62dff200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f5663a76a3a23496bd97b5bdc31d9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc84ee2dbeaf870bf8cacf024a78709202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de762e1b9af763661f6614e76def2bc0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f56fd0daa7867991d962da4805e2da204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5e204d4ef4f69f1d408e9ba11be8e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7984b164ddf72032d7093a98251bd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa644032f2453409a7e51eb9eb9a510207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf625b117b9b945899dd9bbcd6efb3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ce8c76b448ecc827c0211e29d25f7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c501411ba81de80fda931b08c39525210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883cd71b3b0c74775b09feda7554c80211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e66b97c996096415b32ac9238e8b4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215fd325755f800a82c1f67898317387213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142a5faa3ca67ad3d24e5b97cba2cd7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc8e0eee47aed2a8a4ae741c3bb88f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71549edb9ad15360cddee1c5a958cd23216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e6a21a1fac419ebeea1ebbb8772c3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc4ac0649174950dc295a51fce0217218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a759e909c04a412cdb595d18b3817a4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d04a0f3960a61001c71b489dfaa190220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeddaf5f387ef0fe0ad78844e9d72b2d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51373a4115495f30bc0cf1353317b3db222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2ccb960f4fdc13a26fa3921fca04d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce10b4e456c7a63b1fa30ca57941b4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854869fc2db6c49e519a6df629631bb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dedaab9ff13e879d620c3378f1c4ef3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53eead4ea491dd658df815d44f3895227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dddcaf667c5aed1d0b622a085fc9993228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993f66a68fdb93778b6d022084bfd28229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5bff81b61cc3d54f58aea4fcacbe9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f304791122fb7294f733a946ae5b19231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47948d686ee6d04251098736a2720d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee871c1997ff21279655fc39fe6a27233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c5f52d895b950fed6feb3a1ee6563234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37258a1eacbd97bfd1ff294302ce54235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51857815852183690634069a69a4553b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4e8cf27954245cf2bd9bcfd61be6e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda3c270efedffec80c7b33a5be3995238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4182451da2b2e39ade64de2ddf78c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cca2308a964aca1b5d45fcf9cddabe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848224a2b4ac7a2270e8869a6f70649241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c5872e73fff7acb1000fd89c21be9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a8cb1a23c1b29cd0c94ddee2303b1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01488100e6a7328c76e8a9c5c44120c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065a1624f4f45b5d10dc6a361737eb3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d2fe68fcbbb9f1c097b16c0649f9d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c9af5fa1196108bc9ee8fb14b4489247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630722d5454a637723d9c7955b43ab65248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0b5937ef3e1c60b0e8767b562bd1c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ecff3fba24cf8c3a5dd67e55032d0d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d57e1d05f92b01f221402927cc1a4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668f2e316580b8eedc7d45724202bc8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a6c704002341d738531e7ca8b8347253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3214c8cab5d5fe161d0cf790cb81fc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1dacd074950349d7c6159e83254370255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4909c6ab10c86a9eee7baf861a1ba00256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918e83e72ec038eb19276e1aae1a3b6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32932299438b12e7c4de140b020cbe0b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550465743495ae2efec75d9541c00eb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50ff65e063087ee51466dd826e7adf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811bd37f983a74e04c57bf402eab7da7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2ed43b3f9ecedcb6679408135519a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c89471e4c8d4093c6dbb64e51f137263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7427d85aac6b31c8d90279f5acdd7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff311bd8b1ca7ca2e2e382016dfdefe7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d0c8e830b700ba8cddc94eeaf6b59266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a08cd3d94ebb4b4e7e0da44ea768d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf719dd194f73c3bba6acb5f2d2da03d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739403c2768b5e991e41f7cabd8a644269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fac00241980c6b3340611ad149440b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f108b1280f01d0e1095527633d03fb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962b0181ecdffc4e89e172866883cdf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ef5e3d131f1ce8821c92665d0af4a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d96defcf6a233278062cb3fafc56a8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce428d4e15eba5331c8765249c588da275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873555acefd281ee4e5b6151b251492276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51248485b3588ee3986de50b85cd6a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36d4129013bdf221e5ac6f6c2daf12278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba668f54582b6e0d18df60dd4413dc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e38d96b809262eaebcfda2292fd67280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296da38be1fdac13110622f04d989f73281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec37127213a5229b83516f193c40447282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1be2385627c1dd4ccaad4585a5f89283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad911c10257f0bf1834a43820c2841d1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438f6c78a62d78bc3a7212401238f81285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20804e394d86f2350b62ad1789930275286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0600b45de0e993ef60d33e3ae17c6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292ee78972cdf311f666cb98e52e6e6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7fd232781e1ae21b0cfea4a315765289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363c5b7da792c767b6c4d77c6c42f28290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2d9abe7463c8674c34e0d9036b6fd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeed23bf3c0c5d32a38d6f8f3968c3e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24135b0fd5491a4975d0af35b0df5aa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c89269679db3525ad292a530263b9d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510ba1506c42caa99bbe47de6b1a5c1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99169d1598cf7e3d080df05707497cf9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019678f73becaf871ea3db0d04b7b9dc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71ab36495445283c7e28bf38698c87298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb356ae3b0099b13c6df1239dbd846d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec51316fbc0800f343db7c6b87c2cf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544f8d4916d9b40ea5ad867501f7ede301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf3e5d022ebdcda4162dd49824ebdd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35638832ab3c55a39246c8e6d3f13ce303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff176af75df31e82b76aef305907a5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1442268aaa2584b23428120a31676a9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ad2bed3c0ad1f4c044c42bfeb15e2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4805ec7302832f956b1aefe6b68f3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb4718ddc80493ae0297ceb51e6c05308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d62f8d5f38d5ec485c4178f384152309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90acc0edcfedf68edae3e01290b5f2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb10842fadd57d208dcfbad4ccac78311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e381862b80293fd11930a16a9b18ea312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a997447fd66891a708c757c6dcf58de313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ff8a80c6cf39a3421a834153e37fa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394021ebac3790f4f05cb832f6f3b75315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079819724f6916d81407ae77f7ed216316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766292a7c7563cfeca6c42d4d5e29a6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0660fb81c4cd04dd3fa6d4b17326f29318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a2361057fc87f4519fffbbfa38bf4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf41d3ba73e2af372d1d1fa0a4d6da9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02547c6f7fcac27ec1de5367ba690df321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed70f02e8126d8539c29e0551bb239322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1daf77bb2b425b5a63fa82156a6657323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6d292cfb3a31e9a8bbc99df9b332e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c754c4ae3e33e7648f69289e086fb1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275c30713fd70f431cfdadceaf3f751326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e916083d2c1f0c3252902eb4de9741327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8f1ed744389bc031da369c3b32839328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4ff6649b1b507b66def0f9006befd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab4140524fef84a8a1b1550eec4a4b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66562c7991d8e84a66f56aa543bebb52331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7f85c455c471c02fd49b89378c83f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5200988bdbd314a4894980f5174bbbb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ee5551f142e727185f4c87834790b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762b2184f8f3780a0703b5f6f1e9a4b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740bc8e042198b7d9c16ca762e29686336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8fc7aa343b708a94f62e33cedbaa7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04476e2cef56de328c528d4644dcf9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d742a368dcb4b92a373175ef06fbe7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9cdba3ef22eef27b75a13086358e1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129be2b10643561f95f471e629c914f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c6d3165d884ba354826a95debe834342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41568c08c7db88744015961c28fc362343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a08e645d88b8e183c777bb56c6689344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383dc5741043637ecbb6a98391c1a718345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd2ab712912fbe87e6fabef3384cf7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163496c2ae0ac43f875a87105e504e06347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3349dec9b12b7f99f107d9eeb72efd3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c6b58b54ee59754d48a7b9411e9ce349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36754a6cd672418acf5460aa9dfc9031350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674ba99db370c01601de98aae4e77e6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edccf0da642c0dcb69ffb04bd8be165f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f3b72f61debcd08bf1483a1798886353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d1bbf5346a736a53ac7ed0d1b3a19354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c2a83c6c7bb638b3b72a31b758c9a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706ce16e1245e8790e0721411a55f5f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0905397a774a30b5a4349dc23f36f8e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbeeb9eb1a07bb069947c825b80cac3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bedf2d9c95d5d75b7eeb4511950e15359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9b79885b11d3e08904122819cbb56360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef9604014e43ce9e20ee783083a561361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c4f50182718ec0c4ab33a41f522ab362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2103d80d60b6bb3cbd8b8ad86a50fe363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e13200cd765d51fce3a0e8f97222f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bce1642a0ea14621e24c6ad01c36b0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084974f22e615c659781bc1ae6d89ecc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb89a62dbc2738337c44d7f724cbbb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61190ec13943191564f78a3ff41547f5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671054008e9eed8101aea73bb5d2f66369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d2645b968eb71875e9bf7b0a028af370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc28085c3d084cdf4cfac740d29c44371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ebe8200f0bc449f8c2bddc852bc1b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117defdcd6224e6bba1d515a9e0fa51373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cfdaf45c876ac4bcb77b051b8d4c29374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcae45ac8863a09bf96d968e00a9021375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f45289725122559931e2d6f992fcc9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85126ffa90926bdcbe227a4009e61a0b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2f2423653eea2d98c913fd04667e2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd18090626dc00bd99182cca5174b0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed53a72d8bab4d1843e3b8159218ed6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e317adc9062cbfb234e9047af93d78381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5228bb761a5a6319ddc6be2880e4b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616ecb5909ca861e8cb8b4df2a7282b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e068098857e0241368b4f836b1407384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201799d7469d7a6b9d0ef7f958d1cb4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff239e3780a2247563f8a0b6bd5d3d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d0fbfc6a46f60572fade9112a5f72387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23671f5f668dc19db09a2ba8d6975cf7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6957751c0d0ac5dac5d7df6434bcc4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ffce7fa2e0d41d7408a75c2a28cdf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9069d329dec86192b6317386a3aa94f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1d7a83d77bb905a666ddd63c7bb99392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368b2d1a208dfbfebd1ed39b549931f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa86c5d745896c16059e3920af3cbf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad63d1e838565454b002f9be7a63443395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b20df2572f8d347eea3fc31a4bb0a5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e03131a5c3d9a2799a9b05f3c31dd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e06858e53cd66eb604b5a13b655a87398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0342f95c772817bc7bc939478fa1a7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8578409e5dbcdf1ef93a870bc6ae959400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96972d784b396ad0cf0cd2474168e433401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907228f1d54257de5ecf9060b3cb520a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0f090e0d3cce7d99966d5ef24d929403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcbd599842881f1e60f92d0f7734bb2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d37e47cedc1c8fdf68041d1b6dba6f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4bcd8ee672ac44d8005076ea6ed3de406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f356d2078b3bd517f3885410d1f1023407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a6baa28d71a8047cef21a5a1cfa9f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d35203a74c6cc0655b0e92cba214e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea031770fd698deac7fc9e95eeafab410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee5b81090ff3d80384caf3f3afabe7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add04028804171ae7bb199d8bfc34e55412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84940e46b3ddb8210efd35a688ecd6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196f91a089b5ea3548999aeab6a9247414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddfbb44e0470b2b5f14ffe727156e06415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa241e54f7fa2868d2f7cc32429a5321416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da8997054e996d964d9bd35bffe9c3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7cbfedfecd39ad6f39b62e4dde6acd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263bf03c2cdf3aa513f09603ee95d0af419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfffbb3ca89ea6f26d49abd8623415e2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b9ca5b66cc7f8394d658120341203421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96242228dc7f0dea22f0980aa0f206422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c951923b99ad17c2474ff643a7d7f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37cefd1543cbd2f64a235d9c7132871424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36cdbafb22031d2edbdafb32e20a51425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2aaceb52747d5c9d6f44d5bda87fd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bddf63adbd79a7617247c9f188e258427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0d3e47dfa966e5d5b052615cba97c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf21c78118c52956365379656636607429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323875030e8a49a74a4d58683cbdd945430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b830b20f0ce630fd4dcf469510a4d0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e9076cf4b2c0c31cca2cd087c43c5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bdd559400c27dd1fcc9d18e7b3cedb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296306bba95b09ff4e2b2b21e16bcee434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e722fa9a0942da653b2af799296709435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b67f4c659fb1cb1984c48fdcb65a7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7daf65c11e4e127a8962c9b2b273b90437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e1c04d3e6e7b97ea25611953cd617438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be1ce1c9d2f87e1a71c1b1486d7b62439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8daf134d4efd40e78e094af7432cba9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2439af13a33192decfa68e8f5a5a04441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be028e778a136a1014855db1a48e9fe9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8b5e32bea0ab420f7278567afb72c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06904ac91a2da8789d0c3bf88d355924444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af0ab424983cd5ac79529f3ea0e43d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fab617467721e9b04de6782ed3c2c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3bd315ca2d67a4afc77b10e22b9d6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfcdccb9cb857e211e57628cea0b62448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae8d62437e7e09ecd9672db2c8babf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857a6a9f3c51750ff6f09b48ef86dc6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49aefcf76376dd0ce22b7654d6dacf3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f9cce3cd87eb6077a993b15a827ef452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7e8fed99b17edbe7d46ec597e3fb6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee98afd0eec6955d61ce79e9a1ecfa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a37c432b21be27bfb71b6c25b3381455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5de2c4726c0228a4aa433efa5bdc01456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee833aa0e90b63b23f3391e46633a83457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ec46cb26b95fbccde6bcfe1eb1bd0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca65459945bb1a42c6dcfd041d2354459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8c435c806d4f13881b0e7591f4d6a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251f47e0e28d4eef89d12d1baa79d88461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8af1fa26821da547fefe4a5fe6912462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095af1918afa16278dd8faedc43f2b07463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecfdcc6d20cb4713482b20e184dc274464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ee5457841c39316c82228c2dae4b5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e6dad5d2c2c9b5e967f98472f01a8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208abbd5d73e96476c40fbefe09c4cc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe21dcf263c1c167f9ab0ecddbd4ed468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89438a9fb7d64c6b09b9b5937a7cfef1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb34b643f2072ebd33db2cd6e6f6777470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80394dd25a91adf55369445a99a13cc3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87424d4b1a949c362b1174184f389038472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e2d3d583fc27c75425c63acff9c5f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374156750ddfc30d47ea14dc446105e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239d7354b59b9ded22f1a752ea54d27475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff7d4986fa7872024fac299164d42c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea1e87ce8971f9341f5556b7f96253477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f07363ca1f1fb1dac9c1bb9130d6ae478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9135455b23acbe17fdf466556861e01479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8fdff050ced9fec87dd84a5b02973480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b10bdb27e91cfe2095824b5217d45481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a4a277e3c9ef5dfb7f3df83d4102c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff40a77d0ba9ae5acd74f807fa397f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435200427fd3c05a0f6c54d6e5f10dc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba966731ead592e9457d7f8d20eccf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c576f9f9727ac43905fea2ee8c612c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e260be0deda834ebc6b589ee33701487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6395c8b14d4a84a7dabfd2703101d69488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0bd194577897f0517f05552e0b4dc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3518405656ae10b367a8354fd9b1b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c390abd1acefe22890d62a891cd4318491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf372c5c407280038250c7d22060ee97492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89566d89dc466de91d69c1323b6dd9a8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81482e42495592d4304b92d63d8a1d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6121956a168d45cd6210fc1d76d6118495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d28fbba7126919fea4a9e2e2ebc67496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e5f3cc6bc384d5687213e718e4192497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82dfa4a9dcf6b64b8a0d40d7d7a9300498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7461679366aad5930159f780462c87499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33526b239d9644f52e1f5595dec41ff500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692aa964b785c8639c11554d20dcf77f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2583a2fb8862276bb7c4804fcdbe8d7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710599322616987eed5527c9f758918503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9dfdbacc4efc62a103f177756694c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f11ee897ae1b9843f45976a66f0b8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8bd60309093e23a131aa669a6bc5c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21815d0343e8b679dc67bb70ab61c1fc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811fb1a193eec4f5420b2082c3815cb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144f9b26d227995c99f41da270e5522509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee694074218bd7a5b5f06d3a95676e9f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ccc80e472fabbb5017056a104f90ab511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20009f4f24042d3e61d0394130e0ba512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f644141735e98e0a07f013c34ee29ff513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c214a9a04a698276731deb180570f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e161f6156a74b2764e1d2c0c7d54e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3a47bb240b4df904350bd7b5a485a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4165de6b8b22fbf7eea653fb812a9a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a984973f45b87cd2ca87d9f0aa26c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6788811c29ec7755a670db7b04827f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079c5d58d6b332773bf2d7e93e6ecc5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777602f023701765ca44894141be905521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc0b655ee2c1c495e77ecce449cf21522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb72c3813ad5d4814b34637093e108523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573cb104570032c98713f5b6d84a03e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d61fac9ebafb8b3db2591308912ed4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01774c3221d3edc52dcdd23a3751bf74526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82677e152023ac9b3317fe7fb4f64d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d800eea3c7aecbee993e11ce325ac528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9159698e06a11abe96b3d47be4aa4d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6faa74ea6ce258d7670dd9438b64e22530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed076079445de98fc8d250d77133015531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049ca3d3575aa889a942820034471f3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527ce0bbe2d1623634b5a25b59f8e17533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10171908ee06d1ababfd31ca221684534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d63ef27f607bcb274094a8e8935c6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6dcc110cee1b392d73887cc684acf0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7b255c03e6896961db5d5a6e8a013537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be635b067ee3ca4b8a46782604b7d974538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268d4abe185773765b616dd6aff00a0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aabe05f4fd00ac22a2f47afb9751bc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701245de9b93db02e208e422b7bbe4f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6839e8347429280c0dc202e9226f4d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906404708166b1885155a55b74e5d12543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e241dac8c53a2ca6d4819d2fb9d5c8e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ffcc829335b9f05b8e8165b2b93b4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0bcc85a36053042843e5e4bf1df0c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84831d242a2e832e24741f6829f3b813547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae5f5d6f38a22886489c66096cfdad548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8bc979021161860f019df88afaab90549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f4114c56e312d9812eb3c2c6a1ac7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd518f2cd6c8bb42f2e581ecc497b1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853f5849a9d71c615556670847c5cd6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd16419a99cdd9f7182d99445ef2b9f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39beb5d69ce5359cfe71e8c0d0ae9469554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511713275d16a0a464c6f2ad9f60d177555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da693c42cfc6e61a8651244438b85873556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64762ccff6e412b67cf03d801b380a57557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4015492a7f315e2ce518d302979283558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e63043ec5c5664ee8fc3089814cd4a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1797ce901d58c7d6cf292a3f0de8dd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc51aeaaf21b95a13659a9ba33e4f8b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3150636a6ce7c1b994011b4196c3b5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55793818e00a0f042670f485018f16f1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9321edce890038fcb58266eea00ca564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7826ac5a9cfbae1388002102ddc0431565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bde075b1a5173689b00d96423c0083566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea86a6064e6940571d67d4f7925280a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a905c5fc7af39ba06ecbc1198c1240568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e64d4f749ec113e822bc09ed276856569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1d9fd0cd1bd65c2a3cd6ce2c1dab6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3426eeb9128d58d4aa7f5889eeeb6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c47cb76088f4a34e14f67f108630e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2444a176f3fd7693fa29a0402c2f7a2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279973b7353cbb28e913e2e9c20d1b8a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c29fd4ef3d384bbcc8060d97ccad7c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea3efe412cf26bb4b967b0bbb79cf8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c65e453ee9a7448722e0a1383fbbc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647859f30d37609569e4b8916eca941578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6130cf8d7f661836d5e4ef94d3035579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd54464d3c17a911319947bf0ed1a08580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c2ab3b856635fcd4c8e42b45012c6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7bbbe76e1c2f5e7ad535bff92bd1b5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f39c0b8143d9f3144454a4539bf55583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37555e68eea2e8dad6ca47a09730dd03584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47bb83981cb8748a4868d656d6a828585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1146851fa0106048f7786021895237b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e96b93852de0d507d3f0d8a73ee24587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3e3d40d16ac9bad5982dbae099b3c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a85ec0e2228d705d220b88e8b227d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b591e5d890ce20d95749cd0556b171e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9507566314d4ccf0a01d8c3d726b3d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344309e98295e19113a78f38951cc4ac592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b681fa8d5ea5f98119d21fb25eb7b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547a59eb852b2f698adda12b139b8a8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb54d7f0c314e87020458cd6474215595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce2a4158930f7fb3cc0360f4098b96596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643009abb0a765e9d0d8aa8beb570091597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845c310c493c45702f91b37bad498e8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f279eb23d46a5bcbbdd0b71524bcc2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e1a13f2fc9e69b89d1dfc1b72ab97600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2181a246fa073963007cc22cf0c9d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1590f432f55ee5334fe3317fd18e16f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f69978cb5abb7e02d755017375916603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee211b54d4fed76bc9b38cbf3e3ed779604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132676f20fd5112fd9acf67f2eb4d11605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57847d1b85468c3dd4beb76c91a205a4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738baa7558e3b9bf7a9304cd88ec6eee607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797712d6e8442e07bd45d3377ae5a604608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4069fc5ba6ae760128e1816d3569f16609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160543fef34b9b1331a9d8f83c5c3b5c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fbc385525bd06a0a96ecd5d2ffd9f6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be4283fd62a1f38eaf32301625d354612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc95513f25d0ff6b90518ffe5c6de20613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20989cd2c8694e69e3263c1fa6de40e2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937dacb88837281d79c2c9cd898b878615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aac6e1723ac15482bd9ed0decfea61616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547c4f62a54148ffcb21aadfc47d2b0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a703f4e21a50f502f0f1b0cb1adf850618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef4a8bc7f72916bf234d050919a276619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29caa6a1048cbf89607eb435d68eea05620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad62d2d24033567dd62765692b7203621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2a497737f7e6045816395085fdbc8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537b0c21b935c9e8c265dbe2c820331623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6a6236210f2167ecdd498af81093d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412360473d66260ad9f925dc7c3bca86625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d9ef3b55b382fbb275688d6dc496b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832a8bc9f7e88f45e19c5e69f24ac0c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b153d8d79f0cce8f4900e47634eb385628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c61260eef4c1407fe5e57110d0f26629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb087bf47a10c8e8a1bdb315f2d8543630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726d726fdcac0b5855ae009c43f0600631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d3cbbe85f2c5538b75e323aff145a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4977aa741fee730b5a8c94fc9c695633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda7d19ab0220a4e48fe1f7160c7a3f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206062379cd095392ffc6aa6e2d67e76635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f8f1c51cb8bf0466b41cd60c60fa3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceac91e3ce715c8322d448d09e34e58637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf70abdae47214fe6b099d671f1393d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5681f850b72eede843a5f2c5203d7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022bd5ebae4be8ce65ad8b04574dbc65640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa7ac161a57970a257b6dc5569a09a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f143f60d1c806bd82e3bf5e5de36ee2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14df17500848cbf1ff4c66393a1237e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3236e68bb140aac0166ae024a2f85644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa06b45da47a7084ea61a57107de718645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b4a9308326fcf3946782e723c18e6646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>