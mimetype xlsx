--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae4f2bc058fef0382bc6497fe70c5d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8178550e3f89cf841ba97dec416cb72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73850622f93f8fba55fccfbba3df1e03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87209f68b53deac63937dddcc250ea6b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32993f0f57a21d89183a2626e8b2e6c15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37325c0903b6b7a73c4e31ec2135e36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4164b0ffe5fb0ffdf68149920903e9f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ed10feac8c89ab5a34c316dbf6f4b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74acb91b5b9365fd85dd859607849dca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72fbdf9c1432cb81ccece4e7cf3f7a310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b054f8d43974ce9e7e060fc65e998811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06ba6943753140c662fe36c37cb94f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89801b8cadc97cd501d7a9c28c7e404e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6be3440eca44a08ddfa8d1df6dc5f714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f01530299fd1f97509d27e00dfdae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25eeea08ab6651348e95ec520988c916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8433272ae48eb9d9e14eaed5dda3ee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3db067ad55b27ed90c70debeaa9ca18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084e8c35ed40101ca7e0bfea35c87d519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979042b192c4841aeaacb662286c65620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee4e33b6ee1233ea6b666784b8db2b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ed321e8552f57f75f75cce154cf4d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b9b9b3b7c753cd23066822fe4844a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e093e81145dc95d17830a23909329924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b059553a64b07bcb1257bd65c8e1525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8722acea06c7c5fcc86be73f1794b626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdade3e21752e912207193eba48d83c927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413172a10bea070c0de6ce8a93ce06c028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163be3818a90d6581cbc184861799b7929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44d787d2376905287644d385d1264030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3103a19dad1a886a5277ef6af96ed1431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934092f21417ee3bcebe170eba0e0fd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c49d700f81b843b56f70e16d5b90e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1debc1836f33f4105bb26e2926d90b334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a8f67f6c7cfba18f56071798fa94635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7351d83ddd6f9240e1b841cfa7291f436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3d71b2df0b075afea417b1f16bb6837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874ce0a1e593d311e6790022961b1fa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab49a69795a34ba1c8c64208d3c80d839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7febbf828b9772ce096fe1667783d2e640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2b7d000ca10b71385bfee67cd4ced41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc192d3c4c543aabb96f71c5b8cd56c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08203f3b1885f6f663093ec1e0457b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283d7375b049c4e78a3d765fb247f1944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a5276782a847cb4d26559c8d007c145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4001f696fe446458fbaa1d3b1854346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4924f1ea2fe0760306355e813585bb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52366e2b3d14df6d324dcf99f715e848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56afad326915989cf3540c51dd0419249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd2acc4206d37ff5e3984e73c84d0b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c984ba2e6872fe3af5cb01deaac94351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8007e5779fb23a00496d64f2189c43e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538977e61d5e2532bde26e47ec14f1953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19090759fdba493e5c2b6edac0e42cdd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ecd1e88411726592ef419ef8c854755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5e30d29856c056a79e9faeb812f7156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81f63a8f85d2134e29a7ef2414284557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f03769d276b5b72beefdb4a21ab7b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88fa8abda63b2fe9469ad5c0eecdf659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd3fabe12ef144dcad4e0cca6ac23460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b2c4af4e55745cf6a049e0ce2c6e261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35594795f6ade912cff9cd0c36319662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fbce69063d33e620e3b5832898d15363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8fd31619915f2daf5ada6cd15485a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3a4325ea30453346a1161cbd9a33c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134c3bbb9e7ed8ac7626812416ecdbb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239bfd80cd45379bcab9cf6702b972567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185f14d037f6d0c1ff1046566bdeea168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379f4c6acfd7d9d8770f5870074e0aa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724613c961c6ccd2f8f4a30b1b81b85a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ed30e865c4eed3dcc2f25dfc08ff171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c5cddcf779fcd6724013cbc08df8a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83047c25d946891a712f5aa426eb0f073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795e282ef5e0a46ef8f0ef6b46e69a674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2c3c203225baac75eb1a3c1a7950875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7ebc0b22ac119e3d5b9765eeb795a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a7b52f1de2041564c9e21251aea1b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92102b204f1106ad67b06a0b452ff0a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e20af1c422c1803ea739547384006079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56703744d9a86181b9abb556d67b08c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c1183513178b287162b97f196eb0881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7260976616062161ca937afbcb1fc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410b84aca0680bfc13b15926da0ffa283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc63d44d82fecc7df40d9e874d499084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19dc0ddaf85fcaca8c6706bd511fe5c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24618157a77269b0456ec7c9a67684e286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d136c4a7e0b4d335acc9e7654d4eb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559d19ea81e22e81901a4ad63f39bb588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd7f4015ff167813bcd8b8eda27eef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6401f8b94e63d82fb044dc885ff014f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca65882def31d2046c23b14f2484ec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb86a47ca08cfce88203b14c87f18592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dbd96ca210df062e690c267995094a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb6cc460dc6c3400581511e237954e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b28d3def8c5e893f04dda6deea786a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa37128c63bb34e165b7fabe49ee55196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b397bfce9146ce392d61b2fdf0def97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea372a4530822e470be8785e96eb1a1698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6183e1f035c0a5faade29e52612fe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775dc7d97fb3989fe891df4d53d2cc0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b321722db444b3f67ee32d19f1f777b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67ae6f348b2d3c20843d5e8d8e9f54102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b7032642584324229ed66c2fd643b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07fc2fa4d9a0aaa8b46014b2b401d06104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113eb4ef4fda17211605a2dddde959ca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf522d26ee4d9efb6e8a098beba72210106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80eeb9a38e42819d081389e1c003f4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c2e26a0c34e99cf6bdab68122c3ff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5febeb44f5587a3e4dbf80a777365ddc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807d7da68d5ba0f927ba4b6f709fc1b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ea6b831f64cf658c83a5f7dac9bfb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3d50f7ac9f6d24e0158cc0abda9e6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df956dedcffb5d5865d4e551d88629113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19411b573e778e0b44cad77d32e6341114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d25318f35d9b848220ed70526f2988115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52156036e02ef13f88fd758dc7c65cd3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4cf54f450067c6f4b1a8d29423194117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7746247ce46451587a538ad44b085118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5ca4d5aae943ef3af36049e2ddd1b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14769b43e8afd99e38e692f34111420120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ede1fbdadddff7dde7bc80114a5e6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84e8eb4ea141e0937b5350aa409063122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de01de89828839fb6019f77ad50ba92123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c956e3b703ba3502d5fc9574faafc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820a2a66df64820a25929054fa6be09125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83565a5697e9211a0d59eef14eb8204126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae261e722ae96269e841af72d93e131127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec83f4beb78d6927bc690984cbbc79128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328fd90ab7e8f252a020a002d2828ae129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d2d412f8a75f609749b755993a34b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294648e76c3ab136744b0497d675c739131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704b47b1ecb548197db75f3206b931f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b82f98a1c28e3424f7c4e24ed335dd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8945552484d44d9781f6b3566dc0b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1a3ace7d8c60a7e0675b93bc12c5f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd70e3d307bf89156eb8c6ee77613d1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfab25f6710e6e5126e9ec47198807137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e23559d4ae097233c216238bd1ac7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f7bd243991516306948f97f5e762a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0a5db82ec6574d48ed08274d57e45140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41bf111f382880ed70d6d630c19688141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db50cde44e8d0649b8b099696d9936142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33279d6caf3e00cd359c1f44fb31c728143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297586d97a70b03fcfa21ce04a98389d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd333a6fd7188e1a61e22cc3422826d9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889691da0ba4a695bf01579ef3c846bf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85fbf8ecc9d68aa2fee7c4d7179fd0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137843b01847ede3005fc3f54c02024148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdfd250a82bce475a43be3bee7a61c7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774846b55f26d64a2e43e8614953a5fb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1509ae573cff4ff18e0ab8dbd884550151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ebe4f6cad333c8c68dfab39775f051152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0aa2edcd239ca487715f9ba2394fbf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f53ed04f157a35f4b6904fd88f735154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ebd17fee91a5a6da15a2dafc682221155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab3ad5abceedf9a6ad11f7496a12ea156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06925c0ea1a94af2fef82157843dbe0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda855a7d06dc12fc89b5f2f7ae6c9d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649d2def56de5a41f0647c90836e6b7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea809091c03c2c81b1fad4728894fb16160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6c8d0c3c6b69cf8727ff69300800a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91263bc807a45cfe43c015fe0d67dabd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3eee1f2723e7dcf876c75311305d8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c62fa9a9b4b2c051d040ef35cfd98164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37e29fe3b657e0bfd9103982c2af7d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2def276004601669985320f5ab09a9b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e094debfd8f6b846abdec6eb6cfac167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f71782a893c939246553aa8f12e0c5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc9bab69519cb59f9c174ef233db3c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e88864e5fa4d355f05fa57efa21e8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f392c3fe86c989870cc64ef4b1fdba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60ee184c36c60169c1533da4b528b7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0dcb517d7e7c1977b676ef522eac3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a241fb940f45fab61cdd0355389bd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a7390e2e7c445314fddd9a1e83ba6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674ba8f867b94fb5cf2063d70b9d05b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1dfd9c4efdd298977e1bf01a17040f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485bb6e28aa64fb427087730ad69f832178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e216dec709d4d451bffd9c7909248cc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4591096ccac0891455d1d57c687c1c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed56f0c9eec8fca33ba0f15fa5119dc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ffc98b023778e329249b00a4fa428182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08f5c6ce83cbdfb9e132719ca363e3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f16dd02890e4214a9b37398672fb89184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c5fe207d8642850fe6cb1d4ca6f57185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1542c72d1b928b03a3bf228ad467c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c3ac143a2ac1fb8be21dd810e1b7d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70eeeaffd43445059b804cd50f3dc7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e67c390174b80cf68ae7a22220334189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d623cb829ef38f5f61560e0652bf24190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0b19e6bae1890a350363421255d81191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd199114652c32113b864f2debab9b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebfd2dc8e7981a0c4c6eeb9269b07cc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc701587239d3b8cc3bd0ae29c4cbc86194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d6a0805c23d9e79c077e68cfc870f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c4681ea951b07130d4523612d2517196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20ccf79d6bf115f927fd0a4739f9fd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32773dd87b6c08df8b60788a866f8871198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74730320c67de3b8f8b9779c9022ed89199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26d9b94a399ce4e44ea6afb078475a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dca329a76d244b53fc52202c7da205201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c405421c465dbe4b1b4658447595d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e589abab31999540488a5c574a88e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0695ef0f7e04af8b2788a6aa4ac07204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcca62ac111cc67479919283643b73f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1bbe5987dd70107488f0de80684056206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d3dfb3fb6dbc63ccfb23d05544142207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b42be000f301cf48eee7ba510595e9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90634d175d83b99345955f073aa80b0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3475e5f610d05dd717a8984240e64210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014d1609331fb421e94c8bd8f9bdadf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494ca183838594c1eb586361268906b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f0039427d89c225ab9e683b519c5d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ee03d842da284f1322c423c8e662a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666a2d4469ffb224e5b935cc50e6fcb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a506bcb77d7374c8388b70dcf631c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd469375fc926e03e7a8b2d5083ba962217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b832dc597d3a1131e9b7df443ffe90218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72864bb388665f65092fe63bf1fc85d6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024bda67f5faa7ef135f4ba7775a7b6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f22c75a304ac6363ce10f342326ce221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfd0d012cc0770e25e80500c9012e3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e77edf05f369a551b85bfd689a49ab223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0537daa6c4af03e282650e5f87eadd4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c53ee4ba01d82760950e0c9e0660d9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7866270534d605bc783755d8a1b122226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e68414e6e0c0c8565887f13f67e4eb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74bcd066c6a08a0de0b66e9bc42496c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e54db3ae0071406ce9ac93840f051d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e55b3c95a654c915a169cc0787773230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b95a16d25505ea89c0ae933d6fa351231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae6b608454cdf6d9f89b98903c2d6d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a50e70122764032544dae69d469b2b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321e98a6928cd9a82844f96f77ad4e8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03a801d99e5ed37698731dc2307c98235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b3eddc2d8b02f905378e4eed4d2e9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e7d629f4527c23508914f2af43743237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0790671b1d5e47159218f340917e86238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4aa5536b7d962df00a0ef5198627f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5ba206c9258de0b87aeb95e8cc420240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5cab4c23892f225e7cd568be3f401241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d167ebe0ba259f7dfbee4975dca44242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd05ab15532c99a0f6137bee7fa72d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc5cfdbf763e0ed28ee60a974637ab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5d68d044829d660ad052871c46020245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c8634158bb643d70f1b8a9f9e86ca246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784968d22810bb7051925e7f78e98d47247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f6b3a72369757eba6875ff79d69ee248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba2a61d0eed71c2109a441ef47f7fa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe25998a75d157aadf3f55a68f5bcff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564ce33167c57b9c0a7beb0ea5a157c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c05535f2703eec65a65a2154105ec252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de78242f52767a1e7b5bcbc8adf521253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53a6b58d590bf6270d769015f90563254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be4e248ad26aa72b254dfb523897e5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cabcb3f257ce11e4c9658e185666f18256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27bdbbcd4d0d79c4d8911cea09cb0b5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e4c94ac51635eebea6496c06aa87e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5e9bcd8b3ebc1c8c4b303f42a491e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1eedf9cdf66e9210138459c9dba74260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b1ccff4aa5f71464d3fa8c26f8052261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588064d658c704929dc5d1369f2d5da8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0294cc718d9e20c3a7c64505fdad1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d2238c803ca3e17c33113459a7d6b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8bc99779b022f9d065b8c432904e5e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45256ba7e3e57ab6b38bb8e8d04c396266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3fc2f0c59b0146f2207b79dc9680a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522c6a0ecb94b7c95f3a60d256c27ea268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2392a4ebda726de804af9c5aaa234be269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681ebd3b097e48adb38434532653166270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02887a50ed2f8a62a013f6f1d29757271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2a3d3edf54b4f265b3738c8924702272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0ec60aa9b7ad90d19ded7663c5eb6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c213fe3b33c4e74b96784ffb2ef12e9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a849996dbb95830c4e7344477cb0c4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d973b09c8934a0d98fb87fd2e31bb3d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e9dda8c42312f121fe60ec32b0741277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c51751f06fddc5abbbe0e43db8580278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859bdeb6ff987bb50169815d3fb7f3dc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d3f171622cb52817aa9666b711486280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948735e4efc73e964fee214a46093a1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688ec87c7fb225bb95e56e7a7f16bb1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019de32cbc23bc89fb21b6c0e231314e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a1963e0272fc7649ed07d50a3ef82284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bfb5139b942063c0625450527c7036285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157cd72a944977381312429a84c9991286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a455248681f18175f207503823d766287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c37efb4eedf2120e0e35c5db9164d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9f18606a23587ed6735bfb8917d0c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110999c9a7f436a9253968510fe20ec290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec99992d4fcd03cdb9b8b34f0822706291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd4a3bca1732dc8927b9ed85c00347292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130cbcec2ef03b0847f52c33dbd0cfb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873a136079f7a201edb249791a0ea02294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a301b3b870205da64bb3d47f040c45e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc997bd791019e2697de9096f131dbb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb415893f439ab8ff2c8e2dd4b26e78297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa07d50d046066fe944e3df659f8a68298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b25462ca28fe694ede868b74cb32e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51bce9dfae312739b89f6fd8a006dc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7927de802fb29544bcc94f321450e18301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69343beab250f83d18a56f1311d1739c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb60fcb5d8e0bdf9479426a1b5c0bd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f044686af967dbe28777343c3e88f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3324a7bc341f45929b2fb2625f9db305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd406fd1fb6a0aa7f3b045df74b4f92b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a96d0526c03aa3dfcba6a60145265f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca93f32ffc62f235a545e577e4a948308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d186dfb4a4c95d0e4d52bc02a66310c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f64f3340ce71a2c93797b0d5f7993310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595aa9a6d955d2c12f2998854630c33311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328bfc9396a42d476bebdbf41620c7f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963bf9dc0ee3a0244babd26e442b950313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed45662eec14234f6fe0a98fda1f16314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22798f99568cb5cff78642c28de1cc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747b38f826bfad1cced5d95cdce0615316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132abf338c404f6f46e41c4ae6d1b24317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f33aaddd170e74b3742620943af34318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8acd1c53101e4080ec88f4bd304fd9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc50ffc163f721f0817d841cb7f4dea320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa435681ce6cac9c2ed81bf3c4d50776321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489ed3b553276426b16f5b1b000aaf7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb2147d9491e170441a85a7a48fdf2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71f15bbbcfbc713350e9277a1e1808324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ae6d00b3ba0b190ee4d8d37444077325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e9910d36920ed3d8cd470f625426a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40dc796cb481316876c4222e75c4a6d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41a01d5e93e9667bcc06efaa0c89f3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37004a2ec7cfa565978f9f2a36d430b4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68513360c51ee5d4c1b4d5cbd39b9c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f77a7e3889782fab5c29e0b023e49331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542b80667b91ca19c062fdc829d774b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2ce00ef1a031bd195a247aff15506333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a757af811fad2594ca52f7d9aa0c5e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f826c1c1d0b7087437efdfbddbf592335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f6643d737608fc55d3803a3b77d39336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da0813ecf5c9658105bd81d87986ba337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503653e8b6f62c4d69a06fed10155bc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9990e16f0b53dcd3caa400d32b45216339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94eef4f26ebfc0801a0f07e8e0165a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041bcd1e390adcb807ca623272cd7a8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6672c23af2a343ec3a4ad28f7b280342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5323e73736756deda0af5ebee61dc2d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71b3f7e96c3d8aba79f349a8a6b750344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a671a7b5ad8357260399af0e1fab4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5abb23d0376597fe7e2fb3e52ed86d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436890b4bc8879abb3ba8a411317ef2b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833db5af32200199d2c3852c0e4f4a6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8fe067c951c4d393da78e8cb15b86349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac513b4ad307d4913ecd6fbfe2d36b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d7878cbc5a1ec96abca66884d46fc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bcec7a21476860677b5ac109065a66352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fff7bb7a6d0393b371bd47e8f3433a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d65a4107eddf3550ca5bf3096add7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5abd069217d1140fad066697fb6313355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399cb536653578559b1115e0ecd6f97f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916bdb7c2479f9ef15e38d194504829b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160ee6ec43833e5a8b42c147f2554fe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e768c51890182a5d983c80ec93a4e1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe241fdebf95df1eefcebce6831bce360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641c6803158156137708be1c4a2bdba361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db59afd15e52d8f78c88d9b0fcecd8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256cb688256f5d43d86d8a4bf27ba863363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651f00d0d9e6ae826e6a54b1c6c9903364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacee67aabee52dd2806081925f39dca365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928a0ddf2a084f3bfa2a21a67894861366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd3a7af9efa643f46815f8ba4df48e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429c6bc9ae82c7781b5dcc491223667368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a8776c50f7778d379bfb6d2a8c04c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f68af3d05a93fa701c587b477fc04370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f876e66c854722646261ccf2b7b080371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148669fb475406daed75ff3f7f5aa0ed372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab97b89c0ff723ae031b2d54758747373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee5212fe74ebf8b178437ddf142da9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724313cb1f5ea22f863a99a0049c527e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2845d84645872ee7306ed2e8c8663376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87753e7f43bc8c6d45b850b1d242baf2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc6ba738b5a64944725ad30379fca4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87feace0c034aa643f56fc8fb56a1aad379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090ba3cd48fa30435b954f9f6240329380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd07b97490f8e7cb853ecc6076a918f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e830fe88afd98aeeee7386531cf78382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e6e4da87cae0b620e3be4d84c4839383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077a0dbd4e42616e14a40bc5bebe3aa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04940c06e7e3b18292df4ee35f7b4113385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5b7cfbd28d70c5e913fad29336bbb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e076dd4fef7502c4ab406fc124c7119387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80712ef9d1436635a07b383ecde8fb1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e41d7175d95295ff83396683bfd181389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3bd431aa96b460f224e3f67137b546390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab07f3ddaeb2614c67ad5263d1d073f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179c2a14cb750098bf687a350c6facc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b9094da36ffe91bf90cc0e0f93ed6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792014e80e34f160e0bd2fd4e43e0fa8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b462fb8072fb1ae40239be973cbf8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1db80ebe14d6590a78b05d8296d10396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb33a097fea02230b371d0dbf0775c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6bb5721bc17e3c5c5e8435f1fae9a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daedf3aea560b3eb9d75ea502a7c5385399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62bb4b4a0da321ad4944b9c75fb2b6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3363ec44e8504e78ab787ff97045f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e90f92cbe708eb78c4f955de560d0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed80bce0239dfce93319525c373cd3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f871074294e8dfec47184b99dd442c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9ab6c3fb3fe8a5081c59e96ca66b0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023d0e16b8291393449bf764444b379406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b3bd51e12b71f857369863d44d0fe407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd507485ccf9db9e19c828f371dfdcf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00190632e0969d5d90eb695e05abe36409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77684fff77d7c638a40b807bbfc22f87410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057d4f9e4d5fdf6d35483256e4045f6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89e2b31bf7eb3f96c7de5a1c3a357e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40127a61ab40633d83a7589f8c99e6df413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23883e1e43ed8476a7b56434fb1affb9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ebe15765532cbf3c013aced4eb3df415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd733431d9c356ec852a89d0caa805416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831a4a014d7c4b115e27d0fe9defd1c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb03f1937115b5b0259173efeaefc2d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4303fbc5ff3f254a698c704fc9fb4c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de81b45d2bc0f65b83ce43787ffe10f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ac2b8c8a35b4ba8e1a549f6d4d215421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc320f8d26aa9ab1613bd7ef0f27dbbe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9de84c2fbdac4eba7d57454692964423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471210209600c5d1ed5d78b13ee51eb9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0fd0f02c980fe3667f9f6d36f5fc9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a863afd81a8286726989ed5157880c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1692276519f9ac17e97e701029d810427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d3fca7401fb54e275b04fefc28f2f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb415e59302fa6779f685741879046b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c7f0d915cc4d67d314a697332b6af430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820654ba5029baf4d488a45ed1a3f4ee431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2fc47c81f98545e46f138b23e938e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c95f0b20463cab3687d9990f00a1c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1dc520e180d9f07876938138efc426434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021038fac25086715713459ca9382646435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe106a996133f0f67bb5759d9f6951b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35551d68adf5743055afcf30711e65c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69649627b7b2523fbb05972791ceeba438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf9a0bf1eafe909eb7be69b30beb8a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc22230b39a14458e66bf9c2db0bb52440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37dea8ae5326ffd7377b307c357185a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4eddce5dd4d3ac49b6060fca96c5ad442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3fc06be3b46339a662cb7fd350b95443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c421cbe913312bcf1ff38bc6069c7c1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69678cece7d88e6a98ce113d4af759445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d624fe6ebb9c1ef625c92e410991997446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a344c141de7301c54648c53f573d8d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950410d12e126c5288c74352929cb3a1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa4545edc936629fb002bce146aa85449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a18fae68aea46d7529c5b7de01e501450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e22521893bf3122d2d3a4e973d8f9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a95244c4cc366a659e4f274afb4a91452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43977d16b9b7f7a6545af28b7bbca4d7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337387595a343df59a947e8dacb0f95c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027bfb3a2ab63f4f9763420c09bbcfe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b650491b32112fb3fca7b22c6819ca456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef32673b9ee636b0a81c9dadcf0d0c8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0460715ad35cf951169723cb9cc8c74458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704dd4642b6549233544d1a84f5c1dad459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d7616476a87e83f3d2985c80b8005460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9c071a0ac8cb4eef0a33e184867eb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb061c5b918275128ea77a17a058277462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e39cd537106a0854c2e08ed1b3e7f3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e23b102532980f805bdc85553ffb6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b77afed6cdc41ada8432581b7fdd32465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5b50e1c8886dad2192e89c131813f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0ab1f0da82cb87336ab2485ae4248467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac26477d42d9f9df79294a3dbb6f63468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f288e2f48a8aa221904e7070cb0dcd5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0072f155bd34ff80f79b605425574bc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f870ee4eb16215e5bcba88581ef15b6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8a198d3ade52e56e0450e3e8d1b96472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647a60f4c753593be0e48eb74989652473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c4b294d6268a152f97eb6dc64b233474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4e91d60a9a0d90f3e5575cdad9db8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22b3cf4d47e514922116f2b731c1bb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad918ba6ef121d3081f41e987e9bfc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401caefbb8218ec057cff93006c113f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3492d35b7b0ac0792d892b554c8eb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b7c764e4f0bc724e17fc92a61fc37480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56f2d6fe7f130fa6a1204c0836fa13481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8d5309724f5eba03805f15e48b2bb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b65ed2e77fdf6e6035767b6aa37995483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6add5faa296aac7bae3ca2fcab39a3d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95e0c7304758e7c1cf7f2a36cd9cbd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34843f7e1aff25657288dad892176396486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e22a093c94b9c4653b92a4e52a391b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3cd3d25856cbe2fdb03584be62def488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d23ecd60c321e60e1eea919682404489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289f6c84f8bbf058875a697b08ac4cd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb34009faed48189c7331ef747461f1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08d5b8ffaa34e35f655b4e0cbdfd82492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c87368a4707aed6512d34e83e2a4b4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17973807ab5f0d3764cde40926e5b34d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9a92dfc8de75031b637480ad0a343495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51ab2952e8062d6663baabadbea8b0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb15431b3b4ee37655b6731862fc54497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82505583016317ff0383e1829e5f01498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7560fff30efb117745fa59b488d96ef499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56a7db4d5d463e07b228291448ef62500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abeea4a8776f78a207f2011199be867501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e13c03b05f50a631a0c02325685f7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64191da21c46e8b8bce77fb43bea1d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e87a1b973b231d8a208fc86f05495504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8cf06c988404a6f6dec304a9f2b35505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac1511f4a5682315cb73be8ebc9690506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6a0626bf00ea398c0cf0f36d4f23d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d643403306d2c8607639af33f26f8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48605597a2236985cd4000fa9196720c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4318cdffc99ab63dd9f529917d1ea510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d511d23d004b2cf0bef1f7e1be82c7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c9cf28c9c97e7087bfe03865498dc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54339ec4bb00e79e7aea57a062b8290513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f1e8c16173b8a8d54fe394c4cea70514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15753230522ca4544cadf3cbfaedd921515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a33162f528123b10eeaf09cf29119516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902152de40104f3f42ea926575599fd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876b35cc39b1d956e8622afed2a4fce518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e97c308e33b0148b13be2b4f387cb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd84f438e4569e2c5279a961c2accde520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a834bf26571570d16c92652025ddc71521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba299b0e79e7563bf8e2b0d344df871522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169d10d40718d94ef8041967742dfe1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9817e6ab4946a5f92dfe7f6a174f58524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5a6c9a69c4dd70b48e1643ec287ec525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314347ccc7d3955ba14e2cff9cccb9b0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab60b07b2201ec080814a8157bde71527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9adbeac68bf4aa52474a394604733528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb928c292106552489d91cfbd3979b2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178505f31a60c59fc72a4b216ff51ce530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda6412ea503d3623ddb7baf3fdbe36531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f947a491b1e4676a9519feee1adcd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c890649cb5c3dd28325e01b1493c888533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f647a5974a9458fdfe38f67bca6bf0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e56790894fc9b719e0106d04e9a92a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e729959de0a2cdba4e4263eacf2c132536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2060748f77572f6d343ac0ae76353537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f770209afa48802b228ac9f0c66a3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3bedcd19db2e962c6dd3031c8e19a1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13058a9501e99ce529e118fa6f09312540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc78ea8cada9db49ccd792a1c125c6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb28fa1115ac5be1080f2300a20d63542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae425e0ff90a1bbed3dd6247d20d693543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80115b262e53474adf1d6b333152791f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4ca6e062d566965e57f59b5ad649c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3d7e1c3735c13aa9bac65b21f6d74546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ed1edddec2e78e006aa8d09266aa7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534499b0c848643ea96ca5f4c02f9e9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b560061fa1251ae814241a4cffc8d5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb25adb9e2656373888f08f3a8b6c5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09efdc1eb7617f1f59ff9191d633b84551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb522d8cb3268072dcee083b3203312552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9f4146414b0fb68700a337cf088b3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf1e46d1e68513a512f7aa468aaab8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302cd6e45404b35f268be37d3ca4fc3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867abb520e627cda5ca63bf51ebdf8c4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c609b2572e700325df92fd637a1a93b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ed3fa9fa590cace147123b5295809558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf83dee7c5f0ddb993519e5190a321559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615fe6a02edb0442148aa2c5692d6a6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f34c60ba73ed3d0e7d184d52026f02561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515880d3ad3d958c2b64bf674f7d9e0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b874784df66d5ba07faa346a0aac3b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3bffe7069da61e6e571f1aefef5567564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3a4cd1b9c4df88c1b2d30b50382c4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a97424c0a9b4abd043b70ef8f6ac6b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed1bc1495400450f68d903ee5202d9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7ac61d5d47b65f78a6e36694b1593568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86e4487f1a8fa599fc108a79b720ea569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2600e1b0d88981e94dbf1184acb93db570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1cf22f3c923af285ddb16dbc8ecd8d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20eac7fd8fe7700c4da5d3d8b1d7410572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b7d9c135b56df4d8afb3b89e7f631573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b69df67a956cd50f483338c4bf528574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b108000e223a1d2b6df4d657a6ec8e2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1a05e17733b4b09aefba2c7177c76576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e791e7b7b39b75e3fce67781e0e83577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae7c7f2f80e3d6b531fb371e70afb4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2431668003653f5d954fe141317c3d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257c3f8d57d29ce4184cd9414b82167580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0090aabf9a813cad2e0f8b10a148f96581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a66a417dc13705b441f550ef25f1c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d66c32cdf8ded75ef78564ddcd30e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe57684bf12c5c1abb5c6762ce82dd2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b214b7e76e47ac4dfcb2e8858c04a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a41c34e15fb777d5e7aa267adc4c8f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965591fff86e5544fa6c5edf55bb067587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f51e7faa50a561f6757f4b655705f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e4c2201de557829ea067f89ce3cf1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9cb06d6472165adc5ccb71ccbac22590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f77d3adaa8e20a8bca6dcc02a187d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d55a071dab9bfb82196b0d12968029592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56269548aa95ea46ba31fa70ae938c6f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e672e716d148954a984511b83602e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955656d51619809d84b6d708d51d892b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ead479fe56a86864b927f1578e8824596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084ef70bb200f12eac2fe1e962b4a01597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956a16962e286cb14bf0f3b3b341ef4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19fe06f934d064e79e8c29a898da596599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f599e268d570483fea15f7eed4b5f7b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e6189b5e89f7bb8fca271442d8236601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4cf913423033bdc070f94b0ebf09f5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf336599731db30845ebcc46c5b451603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625e0be3d3f740ff345d3f3652c384d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c48e62207f40f0f809c5921095c82605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa6cb703d2f989927ca0e34551ff81606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea3f603317d224a5b5f4548e68081b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84783b3a5edc2faac7616fa11b7614608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe43a7e2ccb28e1d6148462c944046609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85532e8db30fd55c10714d93faff8785610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81fa8e4d949ed911c7d57ec2d29d18611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f44d023c4c962fef43bc4356a232b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81ed3fc153b19ade937e5e16db3977613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a47f94985e5ad46c06926134d4ccf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6626c9a28a9119badc2496f2792ef615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a14c713be972d3706b931b368027dc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd307b56eccacded914d18bbaf1aeb5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a10aa56a88f4e6fb9f95e12b6770a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244080c0542c766d8bbbfbeb2429c57619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee923d0827620f23291f691fcfa715b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cdd43f5a31e62a86393d825a0c8a86621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61944088849218e3b4c2dbec083b24d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdecb672d9fb6fd06be769078842dcb9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a469655de0e7d89b756a112458c50f5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b263d9a6cf9c2143b0a4a8ad27552625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1547480bb00d1839dc45918100ae73626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd33384d73a0dc9f492763340420167627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372ca947c46312d88f4b492d2e9f767628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13391c5e56a1f6b0987cdacd1e503e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd3a35c09995e584bda32237441578630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ce5d96aeefdc083d9c86c97f3d8cf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f695f880e92d66fecf73cf556be71e6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1de7e0cda48747c9721027e70b7af6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9726608636e1d8b70108a1780829c2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969415c6176f8b7cdce1df2a35a6ae62635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b8950c906588892a711840c9130d5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0f2dca8ca9fbb7fccba1c656304c5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4266d8b68a4ee060a531e1c36a905638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269b6cc3b79ce9c664761f1ae648976639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea82ce56392823970ad183c0e11ec19640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c2b0ec571416fa15e3b1698a523cc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3629007f2241187ed6f61ce359d0a4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371eb4b88fb95a1d308c1a9ac1bda793643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b69a7e05b94ddba7d5cec6eb4a378b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8a98922302d1973e7ebd482de8248645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d78d50ed25809b2fcbb8f10ee431c8646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55cf43c0c523e6e86d4229228073791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86232054ed74df3c7b3fad9730fc81892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0f9f3fb87bd5dcaa42bfac7ba6c2d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6ca28f32230ab8d3a6b5012c2a50f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc6e2c673801bba394f248276ec5415.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f572bf3e4bdb6dc2384fc18756d0f96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413226529de7af2c9d4213671a084c557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3f100a29808a9ea730ced7474b4378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b286151c3fc08b007a5972764709c2a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3913d9c4fcea36eb6821cb1d73347de10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcaebc0fa890fcaf4e3a0248ab1182611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d9e9f3b7608d99c029029d3e82db112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7723dc5b3f6757370cfeb9c8ce5783213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853952b63cc950689950a67c22747ce014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a5d628686f031c8f543cbe5d4796c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c2d8cc8b34045134427988f791cf116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2ee74cf461b869f13259b6ac4ae0917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474576190225e0ffc28f210e4c3adbc918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e48fe4fd6cb880e789f3280cac5ef919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfde773074e229ee3f48bf9fa8fcf0b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e9b5c17efd14b5dd048deb31cbeaa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298765a6a9dfcfdb68250c076dfce1c922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3fd43e8a456633baef916972dd6ec223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5bc4adde85d2430df4a775e80616e524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1732d662cbf3a46ac98f8845e9885b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73c367391fc9a51613ba6193c8c0bf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7571e137d136b5b5977481c069e08f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9df1c287ea05bac5b229944d1125428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b102222cfd0f8451224049f7748688a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548c60cd53bd9c37c91a79a157fa96b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72749e09ea0d4acab87d3fcf3b875b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79d530a89161cbf92046fdc568c9c932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4add2c25d603c1b652023913ce26b8733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c69318d1eec1ce3893ee3970464c434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2395e16d5f4ac9a1701ac2dee80a78b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062ecedfefb84a64696ff8f45c6d48336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594522305ebd03f4d8d8498e43d8513b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4029f40a3ba3a2bc092229a49706838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b633b7086cec900a78ebb157d1edc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94fe91975c7bc8bfa9a7a4b40ff31d140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d410bd57f8845482ec53ab8d4ff1141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeddd7a126358a7182a8c6221733f0542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3e1dacb3a12d22754abd8543513dd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302943492925569d1ad83413667513b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb147cbc6942bf9bdab67216a3f3395345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b838f04dcb876ab7a38a4744336c246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187280de1a792d2c08fdc34974c5e45547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c7745c3983293e09afb8a6e9edfb648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f114fff67d9f301f393736b7c6c213849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15885be5ee76956e503a1aadaa8ce750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba312ae8002d2b342011c5965b302da51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb374c3d40cd336cf3017840784342c652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbabe3afa823eb1fd04be8b54a31d7c253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9733a3f414bd4e0ab2e7b904779ebef54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac504ce1e04098a2afb5b0c68e0ce3555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213573ded5cca438ce71296e7953e8056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed1f3db02a4e8ef40299d05869aa1c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed8530edf697ed9e1530dfba376c8658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a471a4463aeb85ea5796f88c8b6a459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5e745bdc86619d37f5342e142670560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01fd306c702c2377cb97768da5898761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de3faee846cff464287d20d91d111e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f413bfc78ad4d5750f2fe03e1a78563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c5bcdf44be14f44867c206bebdfea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4230431757947dd34686f84ea0fa3065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e166f2b78c9ccf9423fb64727dfc666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d46529bb350228ebe2462d8eb3dc467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684300ec0ed3a47fe6ce8554ee2076c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123736b30a3fd9b300f2bf53c28d9cf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad113d2617d9f81ab52370cf40751770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf57d55bfcd0f4143708b2cd68676d771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef8207cc9026b619c71b237698fb35372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a8277c1da19cb4cf4e25e27d2c10673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81df5fbf24835b50bd30ce95349fd2274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730570e08336220f931385790c5b70b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af743ddbb53060393886dca9837fd476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89bc0cf3bc9c611b71252772b31577b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca3cf9564e3f4e3bed8fcd7446b24e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d110c67bcb0131de7e53f413119f579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc88db17c0e423eeb0679adfcf3e3b680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54ff1579b053c82a7fb5fbf1eb580281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a10aa65b6c893b2bec91aa8efe0ad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40addfb29b8d270e477e31c33496da83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042390760ad85fabc193e37d830644c184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2e799d64386545aa43100d7be0dc585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f472aa79396da074a9cdaa31af54886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179364e5c02e8ab2405841697df1e3187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3635c6929003dcbd493311d4fba9bae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdcc211c5c867a93973575307862caf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561f18ac1728ae48d7913a2a12e7bf690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c21376a60b04ca3fb87637d66927e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab0ee9b3a4dfbf9cd96cdcf60bbf3a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c9dbd668afa2fcd83acaba280a7d793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacedb39d397bc4e2db49a21800078d594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48039aee82333707574a2e134fdb3d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5a1997ab6858524ea589bb01d582596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef551060d1191eb91fb5668be746cec697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d643a8dc2706004f2acc4ae8b3ced98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19aa50c35a8fc90873d774d5d85ee8f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218ea7db2aa2ce94af37e464ce3712b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae02294289ea9c1079fb4d2fb15c350101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb96b7b27d4e25f5793c4b0885b3797102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08415932715b166ea4b026a06e6ecb2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61be590d44dff121da1b451977c0cf3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170466d10d1babf73706574e7f6fad5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb63340e660ea57b74a6ffe05ccc04106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4378cbcac5e49cea6c906908205b7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1fc4d95d85a452f13f7afa274b115108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb531cde9d2404b95dd24ed1b9178f28109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2ee18efcd18c0cd4471aa2681b362110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0ec08087a02ae8cc386ac05969c92111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e5914880a26d108039d88aa6e606c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe35325b5dcbd6465378aab1056293a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bdfae3c686bdb27a77b291dee8f086114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99141fa7eb1d50b28da0b9b860f6e9fb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e4be74eea31804915b7f4d3f75c8c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e5dd8a94283352a73b1ee4850e7c2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba736974589fc3f72b72d59dc26ff48118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff87293775dca523c1a47c824003349119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2683d997e60612a7c4a8101224438e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc8468d4dd79038c237036894e15f7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9eb80eb98172dfca02d6bf21fbc6c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f2fbfb07e9e4fa38843c2b0b41ff1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67717f7b91fa8ae94fbb43deab795711124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07de828981ad8aec12ab62c17090081125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edffda8f68abd9eaae3f8a84495fa29126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199a2cc47b7d2735cdebcce78b623cc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f3c459d1893d2c24f6f4df15a5b6b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63b3edf333284474ee365898d2be65129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9487d9eff3d5cba716381a03689930130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6cbfb43fe24458a577f6a7ba7ead6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06408391d22909454a1809a239e0b0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8e6b0defaf5c8f40f7319f647a8a5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97de415134526d8e2e947a152916c1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47be63a685e8c1e9ff5b490db895722135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9f7f0a601d93b8d4ec0aad5e7cc61136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef85cd0cd34e96c0af6009c86e151d5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278a145bea28164d89ed991aa66a729138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa6aa3d09e68362af65d064e9e71aa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c0b412c2de111433a372715cf1228140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6d1a65f1dc977130c5991dcc266c1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45ac220fe18888a8bfc01209cda84f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8a2f33e4ec1d9dcf2c314167c7fea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b27f5da64864f145c2484470455204144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08887a7865cde11bd536bfd31737b6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4aea4d7a78112f267e4f62b3e15a22146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199dc37235a07da51e7c73998ee1ca10147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5f2bf86fa75a3b98eed64cde189a4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a596ee2e11f3a61b6d2f34c10613e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f72d881a1f7df893d6c3164fab31c5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dfbf7a72a998495992099e79d07e82151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b91795f1583aa0514498d771ed826a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2865fa5672dee420c5181d17f7b1fb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bafd9a93855baaa63029ec837f023c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c739c42d0ef892b6a5de57856243633155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738cdbcf7ff31f1bc3ed2fb2abdd0d1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397867bc16855f83caa29d07c108ab3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aabee7c65061f4b13d8b7f2acf2f5d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30938729274fbd4d974b863d33e30471159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89218c20dd894da227aaf86fa35389e9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4613414a5038ce005b20ed38a675ea4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89274c160a26b82eb1d2b41eac1dc653162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69716a5b03f8e7f461ec5f7d33363f8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23008460c1c0d22c380ef28c9a5e9fec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195c5084dc57a868259cad679dc12ba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11c3c6296803d38fada4b2ba21db08166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab00caab824c28427b203ad324b7536167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465b4085f00f2c6340745a3585af192168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd8511a97db43927bfa89b0f030254169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0c99c4126f99b93bdec008776ea76170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12af39c8cafae75af48f17a6bd36f7a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e189f1f5bd1aea1084a84ff3e13ac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49dd17028c0e917af7197114ff30e22173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae39d13272a1ea58a0de0c6ebebc2b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ad21f910aa399f15079036f7aed86175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fecca7c5f3e3fc50e6a57b6be4ab804176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c726dbc058a7b6da2d8ae5c8d4c6fd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e9b4bc50d9614301a5200ea51530b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cfca1ec504180f8894b0d4cae00f50179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda0753cdf5491ad69283dde37da602180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6918c2f5528c7df298f461c8ce3be23181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ef126ae3bb87e5af2e486bcbe68d0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3088963a31a004c544231f2d0ab8478183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300a2ecec0c8fa919cfb969f405c6db184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86465155442ebc70fac0d9b5db11a7a8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67d288fc3e609c7bcfeac4a3f117ef186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00fd942ed27eb349e83e68bdda11a6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b89887b2c340ed70374a92e4b7d4c5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101f5cbc2d9b1ce0f569600f509add0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55360152b2bdbba8a66245f0a1db24a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22affd69cae2536d2b3c3a03eed0037d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154d7071416c1d3ade8c399baa8d14d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465beb71f0fb8a075b8dc5eb3a83631193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a7c41104aa14be9ea74250323f1e8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be5358c68fac660dbfd89074e68a15195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387e16f2b717f59843dcb0b639eab35196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6b9dee4b857e8c6b494a426e7bce5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae7b5ae2d5a24e69080e18f4bc0a30198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd69e4310fbd45934c79115c05c22f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cbac7f5c0b08411bcf3c340e37e821200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9ec4e904ea432ed9f19ad627a4252201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c8a454d90840600b87fb36754c7c1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e967f62845bc160b10fcbb47efc508203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73095ec9fdac80f7574e2b7f56d933f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad78890ad1316133b89beb4fe693dc8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161a9691610912c9e1ad6c785bbab40206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee08162cae6e3bc40d4058d9f30a135207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd19e64fa7746b0cabc3119739c009f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7da232a54af3fff1937adf4c11899209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551df0e0d7467d8c49371ba86ee4c4c7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3c54316b354664921baa2c5d033e7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69df58179b640c01d3df9477e520896212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742671c701851598f9eabf4b0a060ad8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339fd3de54065bc5e1f744db5f0cadc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596ce5d5041cbb9a684d102c5b10c5f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa9e7302f56ad287ee5ff6fa38a632216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f123d790c276b27b8d9089fce807a44217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414ef1ff7b75531c4c1301abbd87e4f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ccd917f4c1a9fb14f4cde44f7fc40219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561b00138d98b818ce22bcbd94e579c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe1437942163bfbaed1ca0e2135abe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad176c02635ac1b23b010e3e2ef922e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92d59554c033431ba4fa54fe183073223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8bf27aaab9d7a7f4998acd7a9ec16224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e277ab9d427452f08a8302cad6d3710225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c073b49079d219dffd37b5a0edeee6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae41393f47fc20c2b70f84e167b296f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7739a0bd566f8856504366cd1cbec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff13180213a15eae3c21510a12829b1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990c4ede03953dc329e8662120d51d1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4a46062256b8a2209602a7d80eae6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da3151a49816521adac7445fe3155e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b304ee5a4db5aa5e70a2f05865541233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf9958d563b91e18b4c9b0439689ae234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea8d0d2d79c34b93e68e8ad8b986b2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5084baf7a45c538706da7e1d1bcf69236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054c934c391ed9d50370c2400984fc4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130ca53a393de1278f158866686bf82238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0a8d5ee6c1f564f2a1cb205460f97239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80065e301cff4ee0e46171fd792f4c2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35a93aafd2f04fc75058c89948af7c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb7c0e2d994926065306c136bdbd03242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407d63a5f2ba6ce8ae103514e0d921f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ba6246f6f4356f0daec352ccdfc69244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5737a4fb606c52a44209def77a8ff03245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b50240c0272d9ac7ebabc23ee6f6f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8203dd39e11eb7e403bf9adaa879b3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fe31845d23ab163a0fb12b351733c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4346fc7a87ce4671e8418aec92b0a33249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e8eeae5251fcdbb06ce99d3abd939250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835958d31f6a383157dcae3413a4197251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d1bef3560834bcd2b583b59992ead252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40dd31ba7854e1876bff7c8ca1c60c4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7862483e1bef08358f11f147bd6f44d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d203f16115325a2f373f4c190874bba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfab4caae569f97ee134a351db923d4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe436170c9e341dc40b60a071d5070257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0949580ffdd8dd662216eaafc3481258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49cdbaf0644e0471344f1646f35348e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa479ef53c136168a51f29ef4c9004f4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89eb63efd55467d706e27efb97c4180261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ed3648dc4683b2f30818084b23539262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26af845ba050f7dfcb2bfd16f604ac8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25f12e2e63bf8c385a414f71e5ab2e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43af3883ca70664ebf843ff70abdc08265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f867e3dc9a3a4dbf7af61262adb8b2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063cee5fb915a6714c983adb517fab8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55edb95c3b223ac2eb8a61de7a192d5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd1ec611c2cb3b629b6daf9e785434269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137de8c318f24ec84ff92371ad5f7c8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be070094a669e34ad8afc41111ddcb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c211ea4dc4248c0c5229035ba105e8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a9243ada80213239f85cf86899cb8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c97f9649c342b96805cfa5bb87de16274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadab96a77469b7973efa0be6a56e731275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4dbdcc4975919180c9bc1a37723ae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e4f8d35dc1c21816e99eff09f7624277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0dda4dddb3c2ba80422739d7704a9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61266f4826f4717db323913b795799df279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a36e709ca8153768a3813981ad3d15280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31a68d705e5ee24a5e15234d5d0a54281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00322a55252e0d4b6c17fe3cdb63973282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc82be486698c683dd0948c90d896b5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eca464f44bef686e5e333d942b8418284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c35f162902947f156e846a01fe222285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47e242379529b4c052a20f3e0c8911286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851a460730769b2c0a71f7281bb0d26287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f644240e911822d3a60e659fee6ebe4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01295b98f899362916adb49f0f47a7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298ebe5aabc20ca352da5fe280b06c2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43ea21f67f15c675a7ddafa96d97f4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3373127d85c97afa7a76c42d4b885c3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da98a39712228ab9b957ba519d4ef4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a26d16ae1cda2a252cb0f27d61ea14294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ea19fdb6754cefd45af0d672774a6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dcae7b5f0aeb0d53d7ee996402c4fd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89675a48e8b92d80b09be7df2c44e91e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe9140313f6e46eec9f3bbc564c2a9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec52f489898982e5509d9362f3ab3c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fedb25e4458caa22368a9095be7f23300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59a6e46852a0dff2013a8b944e1d9e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d2c3381a6819d53774d44ab997e87302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ddfde2297664a10908a91c2cd6d15303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b372859dcf06ac676da2bfeaeb7317304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359ab89c8235dd8af51e481f5a36d72305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6dfeb6e42585a9206bddaaac8822f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e3801d08213601a8dee0791565138307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209ca287b7bd16770bec3a3bccd068a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09c52f6ddf955c345c6a4d4dde60c6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b58ff80b35631d039ca84d48567e1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d334e8b952060bef77e3fb006010287311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7e98f85cd7c5a5414a7f41898d288312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd1d83bbce4fc7161b9b9e30b353c3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987711e183717114c4eb6766767909d1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1450c310eb1829935294ebb83b55f89315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de522095a249bb0e10bb5a00390e7a03316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb264985c0e07e017d6147961e898c6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed682ce76a708e75e3570f640f4b37318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be4766a75329b4e82c0ca3c6302e60319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35892dcc727ee84a68e8e2c9fa4c6f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1300ef99dbce4952ee5e2a5b915ec1c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e73c0a9fd91e56755ba4dafaa23c0a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb0ece6608ec1ac3d0c69b9d60a4fa5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba29d832b59e42eb02a2d487d4ef251324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ba6865ba4197175ecc8e0a4278ff7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11131083ad09da35e2816be9c75f8e2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426ea22501ec64ea378c90312cc4db8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa793ac312322f1c29327091db636e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73e291603ee4945e0c18170e2b625f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb4bbd20852756a311ba474f12dbe2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96304472c5b45813739ffdd3ccf5777331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3fffbd08a7e802d8d86e41135e292d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e1494550b4d05dedcb335e614e52d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4822d90ef35731f27fe258770b7b8db334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f4d77d68ad660b253e36ca2479582335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39abfcfbc96f0ef057d7d4375cbc84336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d01aab9a96ee8dd0109602a3a12e1d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151438921113ed9c7d038425e59d5eb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8769fa0284e3d1305d12efc2789616e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5130fdd8e0c6f135f35018ce815ff2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc48b8d44df7e8589c8280da9363d79341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4aec4ede70c337c97991b7b6d4674342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9600156938db7843dba8293ef1071343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd7355aa66dcd1c5f87f234f7fcccc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275df6380b8e7b686426cc44ee1e8dc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506cf263bef6e3d05b06890e7b7ba000346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248dae8712d2c180922afef4492de55347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9024aa283651dc23b4a20826734e758348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a56a4beb4d6e76c22d0341c6e93688349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c797178074a3399883c416e2050ef350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ad526b7c22f722ebc786a1b5a27a1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd7cdef7e9cee8c4c142882228e87d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0732c0f3cd16a3f6cbdc663d40fc0e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a2ef666274cb7be00a34e703aceab354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008badaaa314d8c72c4be108fb477760355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e93878af08d3f9c1228ba3a7878fd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd280fd1a3e8f909622abebb8f34ecfc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c4191c00c1aa2c950879351668960358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348241ead5d06c9e6d344e1f7698cc7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a881cf44ee276604e0779a333f1cc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9481521466897bc46cdde60758f01f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f69a9f761929dd8368a13f98d586d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eda90062bdb538d4bddf8f225f132e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31a4d29e0886b9167697e9d9251461364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85bf8b6fd37195ffa8c3bface3b78cb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db90e23f78dc13ec9e0f595896271b8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3de5e9efa1ccd0a0a3f3b90fd0f524367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf2f1909ebd528c621d54f1af3acd4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac0fa7ea7bbe35e548339ae709a04c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ebf5dd18d61c694600b492ff092c9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd4f0e4c9e18ab8df2381afa747eb5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773fab3808bc70bbe09b75e5a881189372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64199007594e12ccee7f18957f8c1551373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afcbb6553748a406506edf91d08357f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2833b664659306cac8055fa14f3a1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10e77e5dc4a87a739a982769727de7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895551e51e9e460574bbc793f8e878d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb448489430904b872cd2b1fb68f24b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5454d661548759129556d3909d318f1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515bf908708e845169dca501eefabf1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600cb4d39ababa9622538a93827a8fa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37382c2550cb945fcebce0a4cc23765382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82d1127c286386dea8c67db8dbe4e4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97601a68283d434ac54689c86d6fd883384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f32e423dd2e1356207963e302360ca385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1a2752f87fa89ac6aa28df732eacd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b574ae404d0f1d90a74697c31c6f8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6bfd8e5f72c2b971996c483017398388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75039e5931b83632927fc71e54ac8fd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8676092ec157db4a73e435911151ce390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f41ef758221523670ea31702ea1a6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884db5e56cde31b5588e50f48f4539e2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570859ea64634ab6965da1a9bc71925d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ecd3b27666831431ab80027c333c0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c8ce4e48abe870dbbdb462c7be595395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c1ec6884a5751952acd1d07bdbea7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e4b4d8c32c5b910632aeac388324f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3a9874d92325b66d26408a5f825d3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3c4cbacb969e2ec115169fc3bc84b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00abec344db6b4ba0b15a2f3754e81400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d57a697c149148b9082b5ad1ff8efd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36256e565ee4e1ff135ccbf3d10b280a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463804f63d0c600d7485b270ccd2c10403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf7d2b64e7a539cfd9980a05bf4cb5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503605388932d99596e3a6173251099405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2394aedd887dae8209a394dd9ec05406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27eca43941a598a966c8eeee6e9213407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180493b4b451cb14e01e431941e0115408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4a06665ef5f56741c0850d0e5514b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729df19c3e6821dc605e5650b66bc2a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4b95dbf77341a3cbf457a5a7dc52a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4765ce1b1bcb738959494f47e279fec412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be4c1fb6a38c7997903a5f5f187b91413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0fbd40de312376a53003fc7116b648414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5c31680791fcd00d3123a23b03d5f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c4661204a3ff5908dd8862f100401416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1664a6069c9535026773dc91b403e0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2527e41b8135611ac6f1fdd49768e9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17ff4ae810ed1456855208fef79ecd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc36c6f4fdcd3d55e38b45c1d05babf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06babd07f6c3ba2d5afa0f8221f3ec421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6daf18426eb482b4d29217dcae9a2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07343ad03d0b0b09c63d2d35138fb7c2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039b1f44d4540a1ac064a1ecf58e62b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6f05b384ca5339971423c7150c625425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ffed445c2930c53558e211f46af5e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70b374bb547928c249d84c072c53fb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ee2f5320ee7570b6fd944efcf4f32428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a52caca8ed5753f104e43fc11d5a8b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93955e76be6a68f0e3f6829d6705b9d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da6937b1dba9fc6fd2b68208a28202431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cddd5a118faa37654dd747e57dcaf18432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3faac286effcb16b13a5d70e2f06d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8821561f5b8a456b9170004b58f52434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6b0548b27d994a222a33fc2392ca9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3df517fc030ddadf6ae816879f33fc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee474a15b4777859b14f7675c630ffd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7733d971a91e73d30a4b620c041cd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f96eee9638ff702a7d3f1d83c54dbe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523430e521eaba7803e7fba7ed32016440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5ad052db330e06edf768df183ce80441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838b974a96b3f882d5f95891a06703e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848bca01c69fb790e154402b55a81627443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347568c8d089078062a9acdb1d3d9ab444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08839943573b609994588dc1748433445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee5fcb6f11ec948342dfb13d4c6bd1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15590b34d96774f685f1f8e8064c3cc0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134cb67d0c0d7902507914204119486c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713bc4a34acb8363ff7b130329510d0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2da0ec9da0132b7e8d49c04a683164450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f37b87ba7b55c729d3aa5d7391b3fe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855344540ca0388d15155ab7c9d7df86452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0278a54a00bd23afcc479bed59d07ef453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26d3791b73152aef9bfe5750fe9409454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342199ee87de801c2a8927c1f86e121f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853d653323ff818d8bed4cd626e8274456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d915780401593a173b304c18b6b93e4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c145cf58d7af574adb457f459d7c887458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b84e8d9f254f8144d14fb242d13862459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ea70f54eab1d042c26efcd0ed9556460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb03953314574451f8a27fd9ad1a165461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19536e00e6422b92c824a9358edad06462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35edcfe4fedea8b89d8c6ad3af8c3a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74935cc49c1e77e2c75b6c42a18fa0dd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03f8dff9254c3563f682f91072f1cb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229bcb17d49c9a9cae40c3afee5f6cb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6aed7e6dcdf50778b65b9dcca0380467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc2afc737ff4a008700650053335c0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82551d17e1c6eaedef793c14d83a0407469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e867938a464a7dd7b65888d07f464470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63116f0036c0bd209524795cb3bf1a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956975c14e4920f0f72034909d60d529472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5d1bd41be9f8a4f2e0711b86a1b40473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1378392f3b1436542514a83cd82e921474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8503b8823ca2ea70ab3e34deff577475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7b152bb34671dd3ca4aa20287e865476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c25c5742c65a9659773d6a33d52c77477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfbc231e23a267c4aa4f395916c6574478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caac18cda0de86ee150c9fec101ad1d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b1417ef31fa55a296fd5caf1a3780480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f35923b97b2a5ef3f9d396468cd24481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81e3e686041cb8ba6c45da2dfeb5e1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98391274505ee964f533308d79e040c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6ec88fd11aa20d8b389e073be2cfc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837fa682e6783b662754e8930ce55344485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171822221ba35893bf180d6ffe1f5ff486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a812974b8d2ee059984fb121ac4b1d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a64e6c7a5211ee5a7c4300df85f55a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d64c1ce1380c85faf9b7d5ab32b61489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c28616d7f8e6d08ae9299bf4c49f3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8d6a14b933e8e8c5c232633c26b94491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710dd93895b7d5bd0ebb56280f6b354492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32416636c4051e8938729376772925493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc8a67303bfc09e54413ee4cdea7e0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3cf22c1d6bce313444fbf320012f1f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d601284eeab557ede7d7456aa1460ce496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e570402c3ef1da9ce66b2a0dc9843497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43cc0a31b65091c700af3f5848dc307498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b323e83895d49e4a902d583c4dd77499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92528878dcb3e68af21dd5adce5f88e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532e161e31d63dc87d730dc5b63c59f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc8c8d8930a8965359ef6b4e4b9991502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c43594f932581850325e31f693eb94503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f49e8d5384702028d01b342f34381504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8e1b56aa71f2b56c18be33777ceff505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756f9bbc04e2ae50bff86478bc88cf4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f431220276f83900989cba203514d2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b27f48a45677666b0c2e2f957477eb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5c832b8995fd1afee97bc16e0a178509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb352154c56dd5a09987b7202646c567510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619046a0664da3bb6574be13d21017ed511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bac2e65169fbd750feb2b8f05a9432512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4e434a8ca4575dcd2772baf0a9871513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d94ef43997f864c9ccb85a4b14128514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7687bb29d1b96652f39f04aea8d8fb6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e664d64f74a194e5b0ea2aed8a70f73516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d9f289c23d0ef8670d9b2a704697f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4892b21a1fcc8fc943cd227e98594518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f158b82361d70b22216941b376ceb7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109c4b8056dc4fbf2c2ef45d74ce3d8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7b5614e11af135a278a5d8b2fb760521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c478f0b86d90197d5112a970267e7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c189e50a3d2174a173208030c2b391523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab5562c9d1d8846355081699f85200524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c55ab9d603be8feb7c9f0773413d4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67074b7e5d8d13304dbd4925c0589b37526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc13b3b89f81de57f374ecbf7292faf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85ce2902626653ee81894365d73fbd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c1284709751e7247237ed72646cad529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee387dd96b8ab78e0af3d7fb1a53490c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a483f41531264e5214883014f686a9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8cd69711d54c0e888057236fabbc74532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62075ef4d025c19d39b0ea85ec6d70dc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02d89501f7ef415cf212ba4398e901534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121e4daf08e99a187d76d8f113fee52535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624bb22a71cdb129cdefdc0c716bfe32536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b51622077685715363826ea6254cf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448c6f425d4521c6d2bf20ff1f88786538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8be05ee5778a22c041093faf72512539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141b81ba0b95026e40e9c863cf0b3f8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4b0cfa561380ef3da429e9ed081f7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8606e10e6a3f7acd4aac7696159027542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd92e30c383d8e678010129d915e45543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10187caa421b7131fe5635630073727e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53611163e9df96a02b1dca0a466af615545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf63f857c1d9ecd5fd040f4ba14aa6c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e06145c3a8d4affdec812308bb44c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d1ae412d901bc55d1772f8e6cdd66548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5aeac10f8ed9cfa7041b1edb08c4c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32181e08eb7ebde2176e940a9022740550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e401e836d8cc6faaf76c2d46a119f6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f83b05b1443067f8f3c573bc0492b7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7b982c4b71ce40248ccd29fe42f4d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd3fa5c986d32f001d712fe40c05c3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6b7a3e5efc040ed2a10da9ddd2f89555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dce1779003f7d1a6fb9db39b387a29556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674145f663f5083bc613c944f59850eb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9956cb860f21b90c5e36bfe04bfc9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39857b681437538e7c54624626947b3c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a33e3c0216ce25c56c71f317891d02560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c63480f7a67cdfbe865f6a61a296f7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8c952a05ddf401ec06d7e33d2c7fa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd6074d49cdb657e3ca659a35d7766563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f973de52be02c32e893c33cad72fa39564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc120154a49d7f69731c52d384501543565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6f15ac21b4820c5791369aad8da19566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a8f2ba3de9a8f738bba0a42888a68567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9f6a4406b9c91782fd6a0190b30ee568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13245c84b9da7f5c48bf9fcaf938c1d1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9ed744599e5c14f02cb6033fb4a1e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75806d33720ce5227ef52bf39d4d58c5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd69741257e3a5c60ff9646ace946bd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e459acb32dadc04507c959ac876c1c2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ec0d92a2b8d87a990a84878effa85574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8061b6458cde3731122ea2c55ea03c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771fdc3d6d6422fde02798d38d1f6b9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01454cb6d022f2a6a285acf954af2755577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bcbc18dea510bd92de6f97717e4ab4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1a4c33cc857be72c90630cdb6243c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1055aeefa6a4cd7d4152732419c1bf6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8537d191b5aad55b5bc68f3260f1a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde27991cc629545c7a5a421b48c583582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36b74711318e955c5d7f2914904321583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595df4c1005d273188b6c79b855a8c02584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85128fe133e0f4463601b3ecf01b719585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86d0420ba23343c06e234a4afd2f6b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8e6c9074f27b8ba87d6c885ebe0ce587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a1d7bb8c4b84831a2215323ec4661588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a726f8c86937364a5b5694b5522e0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c243e2fa0ce00f3ef5f8901f71407ea590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31fb80e352be53de8578eaf622299a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c758cd505e4778cc4999310289f98c3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c48bb7104afdc8fb4ad8eabdba4a4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3033750850c00d53b629f1fff4be1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054caa74a502d1f18aa5406d2e16d60595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9682b6d82d928dd915581724fc2cb3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f52dd255b372bc7fbca2395e212f0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf338d388eb35f1e136717b3a23162598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa851dd151af7368a928963b7ada56599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e59ef29e7a4f7beff1ae9210086bfa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2323f1f9a15da2a26b15ebceb4bbc2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59194977f3f71959a9249fe82f0bbb00602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1ec6bad1f194bc22040539ae38595603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1601fd0a4e18ea465f7ad6bd7e9c9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1416a54a3aa04bddfc477e0a6e2b66605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133a9b16ddd52ac5dd76ee47a74d2c4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc14ae566ab191a17942d5056306f6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b063b8fede7545e1c308086a1f454ed608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eee2a98b3c747b5542ecc26c5b6ea9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b20f67168f7277d5cc8bf6a76dcbd9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7efda45d527326405c7b62ab79d29611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccfeb76fed94a609922a3d0356f35c6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d002e27e9571b9cf38876195076ce4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae961126c00dca58562489794045416614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec442558f055a4d95e9aeb22e0999e8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9de872fd9ac86bd8a07787532e482616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a9050eb559f53d85c23a702147eca617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5ce13f4aab1c40528bf539154670a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50d491bc56a1aad531adc49691f4fd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56181bba6cbb7766140ec6a958c11ab9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe007b61ffdc8f73b924daa98101e7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae006f8b0a0cbb3156e660ef3f0fb43622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6570abdfd011dbfc3ebd9697920ff1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599736258218cdafc146df75a42b348e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea894d688f396822eba8fa26ba5290625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d6d3b2b4c24c43b1157ca8500b400626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff9525078d565123f4f802aed55768627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da26a3e37357a8c7cc812210dfde9a3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74f414e54be63293585d78a0a81261629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa652eb26aeb7288838fe6aaed85ae64630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576f50c6e7e2890b6d3a2af702779f7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d67dba6368a8388bd0d50c99d2f8c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9fc1ec93ebba23891c202080c3cc6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a39409ccb5b89a1f1ba62841f0497634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3530b52f247c964238e98a7eef181d7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1aa7504ab792658afc0fde7c4a5b19636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba8afd44a172d9d6c7f602cd8fd786637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273d1d49771cb4ee06053cb6882438d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a31069818bb5d3e59398eb234eb73639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf88ad9155bdbf968bd4e55239a149e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3862d7982bce1095076d5ce0ca68688641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f55f09bf4c9784078b7492369af87642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f032517f2a022a8493baef55011fea3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b2da2bf02ba22638de46e94095783644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ced8a52ba161ff49a3611e613a6231645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51909a5af739c3c34ed2b0bd8819d434646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>