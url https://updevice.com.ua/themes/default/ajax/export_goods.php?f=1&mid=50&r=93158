--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148cf28f5cd3d931a723765dc31ecb241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040cd2a638568e67c27c9cdb6f4fc1372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9ea500fb2212bfc126ea6b923b2483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e971d402d6d46bdade543eeb36d0e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267369afb510a7862ae315923e9e266f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f1de922aaacdb0c7654776932efa76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d28c0ccdaabb9edbf98a1ed5bb6df7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb27222562490f541356198fc3fcdc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f204bff9c7d58f5a5620a78a35b759.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc65c64bd6c3a819612947281dfc6610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c761983c079001f6bc75de22dbd9511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f472fe732632a340e9aeb9f6e97b5e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee2fa557f95cb54f413c6c7a99486313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a900c2f67d846ebff2486759a03d9114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691af3a8a622ee558f5b3f2a624caee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ad33fc5ce4a642fb9fb97f26a581d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480995d5e56a05c59d6d8045f589547117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a577d578f00ab360b83cddbf834e8e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656fd2dfbf2556aff8f564b8424f81019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3343e79eeca4c7821852a73ebd4f220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f52dc6f6599ba22007948af09918d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335d63e8427f79d296a874c2f840c6722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04bfd84a9358fec9ec81b340524cfb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6940e248df956a2c042cb57bf91ce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae2e904f5d36ad6deb4844a762846725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d28857e357c0f3624c0f2f2bfcdff126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b77eb6a7267f065b628a3e3928b4b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f463cf176096fae01f2eeac4fda8f328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5866cc4312760082d02d720f7b08c3129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ede50419302fa895256b085bcfebf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459926d572930b83f98965367a7fa93e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9c2b2f650b44e4e09130626ca003d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b65f71277f56867caeb25ca748021233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08205b8b923cbfbce0f2431fae17f034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50c6b59e7d5f2c0415c059e8d3ac1a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dfcee891a4e9ac1a200ae659ffa44f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c42b776462e6af4794d28986687a2a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29660fdc1a82d8141365795e2c8e1a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5866c31843806d9f6d668ee727153539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29f5f55b20a1f7ddcadd76b7b0057740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f47e6c322628164b660f1dcd8cb9741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009dc8b720218fa83a2f8e2f90d283d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f74b6fbf9c460e504d8f16254f996043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa93d18c3d1d59044fb9d68ea09cc1d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1b2c23037793ec53d2ee1417630f645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0533e0eaae281a0c89d23bb4dcf5d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e221ac1a1862565800463def4c8e7647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e739808b63240159bb1f55d25f61e348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d4e499edb23e855366a53e0cb1ed849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a6f3752d640434bbd183ddfb21c0350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5b0afac0de4e977306d8547324c7351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc677a485fb9e86f295b1671b3ecbe852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae729c8c23e34ea31bdbfa2333870453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad797392fbde5253f93ae6d234710b554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894f640a960e01e619b571d8ee0a45255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8ca9df79f911945db795483e0179a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e543b88ba79a2e7208e84621ef7a65357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab01e22ce18f936bf682af59a599d1e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b189a548aa6caad4c6b24b41df50359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b407718ba917bcb99f75d3c19f3fd260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292967a43e58693dfefe51f217e110761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928dca2a31c70614a3de1cfe949d5cd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630eb82f0e44698155e62af38e0c907763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dec5662705419bdd9dcd54d7eadda664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daff36fd9096cd81bee872c5f95b52e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e45165016cfde2ef67279092687a266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030720b2bd605e10b03456993fd38e467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9dc772319fea6eb57ab7fdc33c280468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea593f3ce4c51d6518431bc80597f85369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab28b5a9d4480b7671b78f41955ccd070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47929dc2682164da3d06a05c51fc75b971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3aca684411097a5e01de972b0b58872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12bf4b46952980faf713248933989073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049fdfe3ca5c4b4555eb97b41d04fcca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231108506b3a5c16b42164c8e68919e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b68e3d9ad69abfd6a6b3bbf39ff26d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b575c32721cc10dce7e78b4985cc9077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e70f715c61acde43004fae17d43bf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e130cb493709e453442a81fbf350879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189f4499d1994840af5e8c0770e738880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a95c4a460166ea7326f1c590138c781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15597ed231e487d71bf7f40c6b5a0b5782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad666b43171c7b3deccc50480705b183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36cc0a750ce18f91504cb0c149f249a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818f67d04728c93057e27105318a08d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ccf8678c6b046a162743870a525e2986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d016e60084628ac42d8103c1751678a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74637c203d1975ceec273e9e7d38cb788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50de30cfe9e194e17566b8bed1625489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a7b19936618a772e6bd428e1cd8e390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d78cee437bf65b698a1bb2f771a0991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35d4a62fc1337610bbb8672291270e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9aa4895e752dc576f1494c5a1205493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722cc8bb580a464a9bd31d087789c1594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed395ac28e93ac1a501f1d38ff5e03f995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160031014ce2e2cb7d43e235cbb4373096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4d4d24c2665f404a36258caef918597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7cd9e6511a5cb9bbeb4362823253e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213453d7d06bfd6c005db64e96c624499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb152dadcbb5043c9f750105bc1b112100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ccf48a3557255824e57aee39a46ec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80849b7ba4cbda48fc565ef34559af63102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da70fd33dfaf6107de78bc0d461b80e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0fc8fbf6790ca707d72a47b8e6f9e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d95e0422b8a8ee1f9756c09322f18105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b77b3f575afdaafcfca851c5fc343106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18f14b4e01eec1f51865d8247fedc0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee71d297ccd391a55e2916925da137108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13b26029acb7214c3143ac0c60b3d1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1f36d486b68465e83c6d2d82e0649110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5e65d6e36eef6aad5d9820a96412a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3441766dbc0e7b535ea43decbc1f7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9dff1f22e6e37c6f933e219a12b7b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1322f28349de3745e604f1ff7c01e90114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc062ea2bd4187e389150c793325e46115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e3e0ef86dd7ea1898ddf97559a8b1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109294ca17810a03334515244a35dbd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25647b10b649c96c118f0764ef9e7c2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41d4045da2c2f839a611ccaff21182119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad290d19f91808c5799bb22299b7a61a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e767f67f15d2eb1e05fbd1b557a696121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3050be6991e12dce0b220d2f6bd7bb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b4bceba024d2f92971f60ce722042123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4407c957b88f7cbc8d37bcace6b6ee4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429b02ded69d1b98063cd7513645703125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872a9fa6e0f9900386a595b3d0fb698126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783c12222a44e197fbff539a01bf84c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae108e8b1ea56ee4a12a5b7e3fac567128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1da4896dd0a03b4209d57652b3e0a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eedaad10f1cd0fa0610eca2054c30f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f535983cf37830aca12d25d066eb66131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455e33ad6d80a9ce235a80e04bf9903132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43531e4c9c23f34ea624c15d82f8ac75133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782645c72e3f38faf760276255298ca3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288265966af087e360f47076a4b95bf1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db3c4adfc0e46af675972ab454b17b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1968f0c30776f12e0fa8839e80214137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d24b1c60fe097ec09391b44b053f9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05091e08ded824ba708add4310b956139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286017cd97f6461d50df965553127b5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12400f67283321ce8fe63effe0686db141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6565bbf7d5ce1acce48fde763ef6889142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1c09351f3222cb6c8318ba65961ba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51539fff4a28db9815ea2203a1c08417144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283dde15030f307ba7134fad8c45e1fe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29fcd358116e3f19881da4dc7549207146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aff1f6b10b046420dca10618564ee8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf07f40b7ef652cc4b072754edb187148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317daaaa7622d98f0431a33433ce3720149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d488878629c282f399768a7f2ffe5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c04a38cc88baf57392086b8fa6572e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe83b1fe17c41eb7b446128fc55acf2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444651324eaaecfc2e1c18536eb712c3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd564ad5e8ceb55940347ca5eb5fd7b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4717d2e12b28d75db3269fb31776ec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28782c7a9ca5e5b5b6c0b067ad959ad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdcbbbbc5b0f1be388659db4ac7cdc7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4db0291f9fc553a7c91080a3944020158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30733e174bcd9c49133ace26cc8fc418159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ccd42ca8fb6fe7904038dd367e3a3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81936a1633c1f21f3183a87a5895de161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5fa641fedc0d1ac4f90671ca6a97b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ca0c2f8a6617969850a070bb2eddd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72e25ea78bc6705b9bbd76c78b5b50164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53df6b82f7dd7e583b1f4ce41f2002d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c3175cbbe0a99924186e001641828166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74e7d3b61b7d8daacc662fe0a6cfe8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779893fdd32a477dac59b34942c6796168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be870482667104219542e8a80afd0a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303cecc840512f22f46358e73d3a23fa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e321c728c0cd06c6995babed2e742e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876a2223fec2cecb1d36ee054114da5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f0c9e9146f0bc1fc30b0debc36700173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5fb9f86b6f3f7abd61fa2e4857beb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150eb77cdc44f6a0b4bee8aa7d4401b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8821b6a0d350a4fd7a7c751819c447176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30ab6a1fb94b0298c572b249d8bef0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710991bc90505fdb6fdfaaef07f7be5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523df81c34d3a88b6221b3aaedc68bf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9186fdb41cb7053697f8ec851ecb6a1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201b347369ba84be61969d785073283181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b99cee9c8626f84c7916b52cd145a4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eebecc3cbaca8cd0f20805187c5491183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b6baa3ee6bf7b40ff370f4ea9f7a0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19abd86e69b03be51105f2cb5674906185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a73e27e039b43126855b021faf951a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a17221c83df290593e01150d5fe582187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e7751a59cfd075b85e9f3ea8a1751188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7330ee66d173fa527000fa9577cb9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a0393bbe31880c6608ad8fe6884e8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55283cc0a7ac58606214d5551e1e450b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46ff2fef7a1b0c1bdac4e247f09801192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45c0f0cf2d0f21610a7c88028d22bc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3da37b891d999000f8603ff241a4fa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3401adb8ff072d36bfb7eddcab2d6d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39617a2ed9032ca0230e6ec0c6df031d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650e14301ed437b04d811b9b8eee902197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0fb20c5b529ecc8c8f47f02d20769198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70674194bbe6fdeff0c5750953a3b1b0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d3393e09b6bb1f2baa9c9c4931079200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2886669dd0ee942b59549c831f5dbdb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3704f393d9c80a9cc5e87500b4c3dd2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46219edcd17eed5887917de38d5fca203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76385f549b1b992a6d5cfa37fff8118b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e5c3886ac684e957746620e7d8a5e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb812edf1092104efc16a0d40b229b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518801d68b7ea633f16ee60a59e5d9a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73cd36beaf91059b3727add624aee86208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ccb1052786bc08502626bf825caf7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0c1405d2b7a6347411cee2c111a64210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d4037695e764a3ac9f567b2f4f0db211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb398f14ab5a2a469b327660e653c422212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99156297cc7d780e51fe90e6671daf54213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e33017a325653348b54ad2ddb3849214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a75bc2789a8af73a84086cfb68c12215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04d30fc2f72f149e61310915aa3297216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2a1686a3cb099efc3d65d3c70a8c3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80c838ab119c45a344f4c05702f08b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec22976d9b7e1da170acceaa1d6a73219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13bcb14654232026ca40781d17a34c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9f971d77961208f1230a5681e7321221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2f627b6d9eea8797b71d308395c7a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a41f7a6f810bb29da589f8115c78c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bebb0583ba1cb9af39c72b9d3208079224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd323fb70fa46a98d513a04023df67225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502dbdae7f6385ac0a0e0076053f4d3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386cb36c3a84d17294a70fd50092a1c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b858133567156f27650d8f42865c05228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626c131b1b8211633016dffe283f89a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77002983593af70232bc3bb258357106230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ad074bc802911abcec4981e4caec7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b90e4757160593ce44907d4fafe0ef232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de8617b1f22a51f053270b21ce58e9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a154229738ef66490e57d0eeb9c2e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7593b1417bfb86c4eb7a28af98c2d7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9cc4cf10a9748fb464657a266255b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30c454d3324f3ece8bc5f588e8d3de237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf022c76d650f667679c0db05cb1f6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed74729ce17c25d5a6c8676b31c838239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769564138bc6f1b55951813c6783de6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b83aa74dfe79cfce4e01e7accb7cc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5bb0b95195244a1727a4969db0286242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070b3a305c0a98cbdadd4564b94ac38243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ba73e3153f9430ee339288dcbb5e1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31dee460b57c65690fb126d8005b980245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caecb701b45aa0d4a391925782bc6d32246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd44aa62649f22d0ade7a8d7cc4c63247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d0584f31303c8d50e994ee1d62d18248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7437dbf2727c63d2f42e6aeaa8a3953249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c20bd2a8523a9fd5d7681577011297250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d6bd32bfabf6178b79b43805b7605251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d73c58da68edc9e0adeac0a0df762252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c8f6fc555313aa3ecba9881e4e338253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d76cea3c5ea94d26c26d179546131254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cec56651d84d378d51b49f0a8aa8b5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e1d5ec7be29a4bdf383e1b48d2cb1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d0956203e44118249cfae95298a91257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef00ae27147102e6bca4f193815fb89258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d044ff38521746b17c2c019362566e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5e64c4256d29cfd755fd629236ada260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884d7ac9ebd71608d4e50066651053f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535fc735e79edac3296ce8685e78bca262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7340afe9c0837599f11b078c3b6232b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ce630018467329984f01e6c9f7886264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ce9e17e8f5a94be823bea31581e72265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee2d317cf061cf4c609decbb4bc6d2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7fdca78347e9812c23dffb531d4173267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b6dd768760e791b1b3a6b5d13d1c6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6ce50b7abc841b807c0c3a0605555269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e134dc175af7342c588e3c4a87a152270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395bae47d852dd743d8f907b1c5eafb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57140b62fd6d4f4426f9b257588ae5f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f12e3df6074702daee0da1e7c0157273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38762d0aa6e24a15c55436d3cd34ed26274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858629e0165b47e4ba4e11ba35312349275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b7cac53c35f5ee0fe3c7b359f05ee276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d514bf9497db04c4048229cd89c1317277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e5f28bb445afe68f62678d62ad5d7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ccf0466a9c3b46a756a2c51f4c928a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147e5cab64ef19b8f0db17ba62b42f7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410e88ff98df4508e936c019d92a390281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcfa93f7d5a1f4972d5fc3a6859184b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98d063ba76a2e232da7b240ae35983283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8158a9950fd5cd970068a17562d46b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a2b1ce36d66aa3e5bc054de1e09b4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339bbd5acc68d2bd12536b8698ea139286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15664e4297aceaf0161befc1aaf9e8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983c86c1751b10c5935b712db1c2581288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b850a626719e745f950749192e9439289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694bab34e47c25c859dcbea9e205180290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8cf26fc478ec6285b29cf852cc558d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a130f1c003ce5a792b177eb553e5c6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b238d901b09f6162f2c0de0c61e38293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e0361e8e52ec074421fca8f67659d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0e7c2e9e0f745711df94605c8b779295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3ff30277f6d9ec33d3afaff3e9544296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e495c7ad5eb0ffc6da4bd01262750297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e49cd4077383dce71014f617df9bf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abba2e7fe1a39c27b8a30e8fe98b662299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc88c95bf2355fed1903d1a26023f35300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7d5f53a805a3382b05648e8aef864301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0fbdb6bd5880036e62ff309af9043302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22874729b62f42f0d14840845e631f7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc94c0811843ef71c56deed94dad5e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17048aed06cb05a264e37be1f7d34a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07fa61a3706ec2a59cffc911a87f6de306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3a320caa47b513dbdafb5a2419389307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0c88c9c05739ae6e673bb34061d3b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a1b1b2ffdebfbbd93b64dbf4a9103309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a536c4e063b856ae67915233046c65f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3b5aea730e8f831e09bbad7b3a146311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14587283fedf767df87f8b7a8c05ed54312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ccf6d67b390d8c3ff94051b7592ea313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc04e3c1a16687a34727f1728a6b150314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf983df0cc412deb46da235bd9d9d4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25457c8cd366e59b097d4abc249b8e9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81392a9720f38cd14e586d00a34fa8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640e808ac3f65fa19b01e3d463ec510318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b0ae1262cc1165299ec0635a02e4d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633598d19e1422218d4699b5961074d5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083662c3db1c5a3ad937d7f479049314321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d48ea214bb7c4e9bb45985cf26e16322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5278b947fbf28c6d1266bc9467b772f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e25d1a4a20b4e6e1bb1b4ff36a348c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbd889e7922a95607188f3d42f2d18325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5423eb2289dc0e6d4ced327b9f53b1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9e954a7f03b9834606765dae6bd38327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb026fe9fa22131825a780fe21822e3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7175dedf50507dbfd3eedec6194938b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28091f16dd528ef7894d8a881d183653330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa517884bf3720ea035445e531c341d8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895c083af4797ae42dacc4b2cd1aad2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9fa6ac64496b136b9170780524d7e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c09d78cfff702cb1d24e44c42d18e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0862d06c34354aa3902bb504de9660335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fecc75bd7d3748e0b29b45277ef1618336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c48c2240c8e32cb8ddc955d1ae1271337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d505d805d09ffda668329fd6f8df05338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f744703ccdb5dd22a46b129235b6b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c1ce8340e6b1a98d1c21a7b417820340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331bf4a0ea0490716169d78fbb382ca7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e080813e475e9dfeff42b262fda46342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3eff259aedbf519ccde796c658d9a5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278248d1bd8eb702a2f4e81be214079c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74980fc413279caef76482ffe7a15b18345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62714e5f717344560bb50cfd367d50346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879b1addcd3a7a2cdca16ac375b2264347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22418cd872d1e39c9bebdedf465724e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ea6cc1cc8432f1c314c83c40920cd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbee73ec130476f6a0b8f94868b863350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76340fe92f9624cdc2160d5d951b8b8b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee72a07af2ade5fa788fe21c893499352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96215e600cb75755c5cf57fd18ecb40353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0289dff5d704c1835ff83d1eac57bf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8b002fb5a0e5131ff8039c0b100f5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143c06c3152e33771d60fa4b25da2eb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e39273959a2899868f67a7324dd4d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57d47057343c83203e8b3470fe4af7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce7da2fb066c807c29781b711d6a4c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859303ac4f9973aa315802882473ee15360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b39db896a04cc514a1ef8ec4edc5a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560d7676aab139fe83ad2cb3c08e0a3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545a2648ac183332edfadbbfab76a13363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc7ac78123cd70506730f0c7123e9b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166adef7b36ab877bb0dd117a5be71f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a179617dc11c5c94a7cfc155c56a33366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01272f8c2f86d09e6dbe48bf35a4afbb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01b86a20fcf5f4f15cc7a07b37e2ee368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641152f4a0f4d9b01c8d55bec8674d1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc5789ebac2b74ae0023e9464d31e4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675bee7b8c28a8d36029bc4d47771769371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7040691f68788f805248787784348c0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086107dbeb0148263f81b37d65769296373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e94a405e841725236deb0d3eedb074374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16c496ae1f471ecd17ce7e09b54d8f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae87994dd3a5d8681f5939fe25f831376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711e4f5b177d783ee5d6463b098e0a5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413951cbfb5f50548fce8c5f1741520378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f5a8fdc9b656aa0b5d8d402b3c9d7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc872434ccc255fe636c7d5be95f6c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec065aef8f9e0f89405d7df8d0d827381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44558fd74af8ceb6fbee27f390072b4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fadcf57b52c71372f00caf69aa558ae383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55d18917af16019db644c8c6379a3f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c673157f827d31c185a88b38a98b55385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c746c89ad9a5787151477ec4cb512386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32d04a23da3ecf0ffc1154a4fa97a1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce150a9f851f6fddd57b285b80c76a17388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc48332e78fb3d913f6e514a46a6af389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418186b3318b89fb1738ab0f25622ec390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e38fe14f72856356390ed071d72f62391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4946b2cdd434c156d8d014d218f8936392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0bbdf7b2dec656b766b9e2aff52ad2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e2d3149fd0f29b182bca4e7edcbc7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405410528c43e038e6f936cfdaf4e270395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48382d5fbdfe5abb17b0d3add6566cda396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050cd1531f9b604d85030d5dc61b1b6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117ba9b30bcef13c2816a039fd5c182398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73173e60f2c7cf8f2a512c8b8817f6a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df561ea8fddfcc3f0ff9e2a396581e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1a82c2e5315902e067fd72769516e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a85935f07298c42c60ed26580d898402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6870e97d6024712041b1b49616781403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b36cae4fd2b850217dfc40d503d2b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa3ecb81e812a3442b9bc7eee4d43d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5029e39b6323d63bc7b8e4a14b3744a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f85e8092532c78d4cade7567f37c9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4ae9d84043806b95b48f604ff6b17408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c837ee13b8eb9997a2d7fa0ee40e1e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bff7c9b9d6100fd84ad4276a612395410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d35a97676c50909a81d320f89f5c3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179af3170a116359a700e0b8233f832d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb52149fe702c92ca46a9321c9c96c60413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144739764ef6d75925e97810e2cb5f3b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c0bc9b6d16af665513fd46cd6c23b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c3537a79c929276f1dbb4cdfd83db416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c254458f8550e879ba75c77da3aa85417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde5bb1f2695b34275188adf48f0b0c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ea2271951c8a5be960e5a54945ec4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e5386b6aaddd613bbc6d04a65742b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3c8925417d666401bdf58b0035dfe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257001f859a6f1f36ac2bda6b851e060422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889ac9329cb4bb9dc9c82f36abb7435423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315eea583ed816415960ceb9d46306e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862ab90d3c8067293edfce0006f2365425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b313b5908bfeb6fc7e9c352c197d67426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45009be3bcc8399080dcc31aac635136427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0430e3bec299f8acd57968822c8752428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390f5619c66f929dfecad8fa97620ef429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da012fc31e3e910df6a2bc3c6cac46430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de1305689f909937f4ccc9f87bee2f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08acdc11666d1603f079a3dad39522432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca12f833de74b7c17f62ed12eba22bb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42fd6d96300c2dcb0a581180d7d3a9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37c1e4226028c3f597bcc8501879ec435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647378b9bb9037d0a4dd8cb5a9a9aab3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f089404a55d27482dbe795d38b75c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d16fadaf76c3a6f7b0adaed03d1e1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3499c10cfc4262b2ba5f5d9dca0df439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58be23ff4c574c17ef548462ebe72a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89854b2cacc1e5b7bd27da4bc7b5a260441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53376735c3e691cc74ede2a66bad81442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f54a23c1b376f03398e3ff7736bd10443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a0ad8a4e5e50a3f962299137b0799444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226821e2e44ecf9a0f58586ef45b6eb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a75a55f6a51d65f6ce6d9a5b9eff25446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ee7343916cdbb3d6879cead3b0c19447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e13eed07f7e773f9a5c4a0bcc42d33448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231bbc2a76598dc4458e78a4f92d7be449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6318544492af59d20d9d04b55e8af450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d4535c09cbb2f810d00f509da271f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a2ceb135c9dfd35ac3759977c378f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd6af86ddcbc58425b672eea11a0c6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627889937a5fe8530243c3489afb0166454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03e7d17c2eebe3e3de98fc77721cda455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6138663a382c0b03b28b9f6a8e11d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec29afb8bca8bc31f5a48b89ddc1990457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce6ebe2302e90cf551add138309839458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b418bdcd9657dd6a0c9ef89c7b868459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d9405c749783ba206671f62c9b512460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67c96424d653f80088b1abad2da502461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39aea3bee3a099bd8abfb691c13ca7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977af3bcf7de6affc80271bb19b3611463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4066bd726e0716b90ca0d1bbb021b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3741791136cffbe72ecd24deb285f3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49c31e3a366b43d193fb26f6de9ef1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5035bd1e79cae8d20068ea150ffa3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d9a0c8d19bab5901ff681761f41ad468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6e9dcdbc4b609241884eb888ae3b2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29dce12c260b4cda0aeb512a089be4a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085090aff2e54f43ec4e96ab1488354c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5e5b8429ee97a57736e3e971cfafd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb01fd5696f8b7e907b6a200e884247473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14e691213e9e30d43410d486783a69474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359a886ff8fc9249492fc01028be5a3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000acb2912f63b2e283cda0bcb4ad007476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb5c460376fbbaafc23dc3542206857477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773fb1b400c0e9e3a0ba1e0f0c2afc99478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344cce0e54d8686b7d35ec1ecf4db76479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995c6ca6f3c9cb43764e03752ef99ae480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec10e7b32bc88749ba782fef3fb8979481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002f46df91ddc5c40832e263cfdf8ce482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0723ee6d3fcc90c30b6c29edc095f28483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fac9ffa7d660d78cd43ef799557676484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225d652f0ff4363281bc0caab0af7d1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091fd7c6d071e416800594acd5a05f6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd16f7f893eb22f2bba146990c562b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b155e4353712fb3172b7bcaf99d701488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15401b15868f7da45380a33825460d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4664764d084cb2d37c3d690361e707490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671fdfa12dd047e53b83f94a3a2ad4af491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8c7af1ced5467ceae3e1e46f97538492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb5dcb9796887338a2e38980886fdf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44429bfdca829ac684c96d554dfd45dc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887ac6db0533cacab572a365ec611ae495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5816b0b9c0bc86545579db998645d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ee28ec2a91c782a0697cb53e45a8c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71cf8aabeef1cf346c4745863ebade4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec26055fb92d0e23a71701047123a5a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235379d9010ed1b84c75f7377c9a9cd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593bd9fc0597f383916f6069d119c375501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576db04d915b1011e0611920f47c697502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c39e90dd4a1cb62f65c0ddffe0ebdc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6c4c031d7a63fd1e492d49c9dd830504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba37a7aab1c409446dd6d0c3275545505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21480075dc8a0c3e5bd209e6a2a7bec7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25400c11a8e4822af033cd28b116d1c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0c24767bf566b0318a2603b844f4b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b00ca5f0188e24543a92079692d4bb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a27db009d59594655fe889cb36c3bc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd940b49a15042586272e370ac436d1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5d23b7224e3e8a2a4ab1f76743d55512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f737ecd61aa36bf2f286a739308c2d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9875d38553ff7926692e807276257e2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee074f6a52de50b532fbe61336cd78515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf09d947cc4526232912dac9b6f2a7d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82771986050a23bc3b91f7953c6c53517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c8448d7f296df1190d8dd8499eb1f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e19fa60f4fb964d99e5657effe2dd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab7c072c464445d3d821ba8ff9296c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c60494901d6e9f5193c218f54b252521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f130481bb751a9b1317b0bffa639ed1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de607a3f1a90dce40e5e29f485f34e8f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481d44b9792f63272835558b512d1b4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d45a067137cf6533d670706a76ee1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000b79c1b30937850d3319dcefd5d71526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd76c89e430c56c17752204499a6050527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ab3d04e30bcbea2927ad01c80cced528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31186feb05503714304235a466f3ed529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b97d2e3e9b56733ffbeef73abd183530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594691cc12dc76d7c3f11d5fdcad7125531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab00703c1347d4a9cb9cce9ce593068532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c468e8f5b6a2efbf1632928f71135533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1278f72e80970635389ec90025b02534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69960adab549b5b41afd8b22aeb2b688535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d4216d97e717cf383f3340b70db27536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f672e8f870228fcd8efc64be424ad537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d61ee8e6b58ba3ebdbddc1e399f7db538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5ce214180548f603ee591899488fe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51985d04d0ab2f0c1ae8c219193617540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda92562497905bfb61dd1aa6c961427541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf56035f21608698fc6a4ee9dc6e9af542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ed9432a6cfb0d1c155aa2f8865f0c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7f4c8dd8a101f357f23f813acf0fb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44ea4824210c1e2effe10e656d2bf4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d86818c0efa6ce31ae24160a37a9d2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf53186a70311672881abd56baf3cb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75684e01a16755e60a783177e078e8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc995c6e3444d24f35e67c362881dc3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91795efd48452270b1ebc1e95b70cc92550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d71f93c13f63abc86ba108630b7be551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2fee703534a355e9fe863f4afd47ca552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591ffc0a3e5c67ac864811c52e1273b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff500e70bc8c946ad2fa6e1142b5e9c9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c921ef113383b07c25ab9f77de48093555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba50e560fd87f5a895d3afb5bda7023556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a08c030245ec80da32e94b8e7e30e8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4678b0371d4e1b4aaae7e8875552c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e572b7206326c0748d3f77468d3ca559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18236e55013d3d317e508c9a32cdcd23560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8abe6e929d9df1f1272b8f2d34459561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f61ed64445eb069209640e31f847c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ebd68273beef725bfa229c7806817c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b2642706e6ab6e13ef0872e78827c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0162bb6c07663d4db16c4f3e4ed4f8a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2844e245e6d4b18d55e964b54c29e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc716adbbdfab6364bdb747669a6abc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce02b56bee65469725b425c337264e6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ba473af7ba9be9226e2b985233031569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8ee990df81af6b1528d2838700175570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1cd121d64d2656960166653b3be1bf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03596622cf5b6f94af587a4c0ab3423572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d4a6eeedd0e6b7b70006b049a80ff573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea4ee8329f751f58072ef6df7e2572574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30a6f30912d1de6615a7a5e21f9ee7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125f1ea4930b9533bf78b52ce2f5873576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783cc6ab10e2e489344355f2ed795e32577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623be6e44549f10e11b15ebf59343cfc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955f46a42604382c51313af29aabea4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e111210ba93ba7b027392f99cfd5199580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f89d3d9b5a6f2c8bdd45095adaf48581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bf9efb222e21115ac6e1d697621ed582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da925a7c55198ea52883c417e8b07bc0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e2b3c2705f4447fa7cee7110b1a84584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c80dc4b9628a4088a529543d058440585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359769aa7424fd8dd80f8a326b2ec6b2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd3f16d90f5cccee46d4c49a0a673d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294adc5863719f91a3d8446219c5efde588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3146f9d838b4561fcf4d9730bd883589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ef9a2b432c575c059690df7c90db9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40568fb6b48eac11a3642351000cc692591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8c416c4748150f7483289af7b5f00592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ecc19135024612963b1816f9aef2a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b12d76f246ba17d616c71b50a619b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9e51b6e5fd05c05d6b287d40df486595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8800ce5803336535db73dd5a32bc3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e97a9165e3ed7157ab2d3da2990526597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351093fcaa8c80984b68c1439c4995c2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d3b7bece2088e74a8c37642f97aa8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec710cf717c11efd6a6e8f7860ece8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261f5f845d53207b568af23e641e2c9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335a73341096e00efc6672c2c3191da602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86df7a753a5693a86d76e312f6d862603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20ec8488a73e71194f0facf1017f5a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828cfb63477ff174123369e8457fa768605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94d5969251169fa728abecf6e5e786606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae949939d65a39a4e00ab68adaaa8877607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b9a2399b37610b14d14c3449579ce608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac5605472cf6293056e15a6121dc7b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7f3f6b824e87a0f5b73a23ab62b6c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579c59fcec4b13248a882593ed88c4d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d81f9837034f8eccc5f0e60844834b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279b5609c5756f524372afd3309685e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c420c34cb7b0c7ce0aa781ca102da5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75a49da90be6d7458a8b702faa5fc2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a558fefac552bec99de9c796c2da864616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9161b4aec500f3844b651b40a0fe5e7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cddebf81441198aaf0cb7c92848e488618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a092177e1959f5d851b59803fc2eb48619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f333dc6c9a45252f615da91e233dc9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb840367fcce23d36174c37870fa3878621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62be22e235edd5a13f60e7d320b182622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ca2026a36e2b6241f2b8a91ab95fc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa7620ffb02fa8dd20b99bf3cbb07f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f130bcc6230dbd568de1ae38becec625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65b36dbf7bd0845a799779eeb1356a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b6e3f8283d13ed20b0111a6d82776627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacef1df53a72e8799e3cfda7f2b09dc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00064fc1d0217c98b2ecffab75ac0e61629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe26db8f8b025f99748a6c8558f4d45630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a0afbf1d618c73dd7972eabccd10c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a92f59c17593816d11f7a1157d2f38632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d812d34f0aaecbd0caeb6aa562aed0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1dcdc637a2a94a8d320f9929b78b1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a286bf9401639dfce2446fc9565f42635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc5f4bee86113c3995486206d2343b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7def2e7e3e6c177e4febc5a3009712637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5ed4a777c721654703a1c563fd723638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163ad73f23a963f3bb1b09a80c34c43639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83da09fdd5957cf7fdd93841d55d195640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a94d77df625b5a25372306e080723641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c544033034a497ac87d211c81c8bab642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4cb9d5d6796c5155df804319f1fa3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094c5077f947eba53dec35bdf2294b5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3752351698c967d0a961fdb716cac645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6875e7a4e0e6c16f7942948668be5f646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60032619b98661fcdfacc94bb4463a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00217b66ac689993c9ae6cbd03735a02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395238a06d37294ab5b3308d7731f953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031accc27122b3980371a4a75ae4ec44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72aa442ac711a37becbdc45cdb7adc85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1c12138d9e810a4622ce719f2781f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7183760830a14c962b85b88e9ba4b6c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf8eb68080b81c548b9c81321570f58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294d964b514520868f63029ae4a07429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342e4814f6b62d1780b19ceca7d6f3e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fcd003a757fcf28726cec7df6495f611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08dedb943282d72932aefe5c153e6a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4867b79ded3ed8ec527aa3b1b5acfc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895a5a66e332a62f77449256cb2b1f414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94cf46ef106770db2a022274c2151f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c1917d43ae258d801acb1b52d454d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26ee3cf527de90a7eb562a7d4c0e5617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45c901ec1ff7fd9afcaa697a09bcfa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463c13a9768e59b1f7c0e428dd2b62d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75efa668afada9a26f355472be02de7120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3bffbfe385a04666599f325ccb5e421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5c3e01d10c36b069115484289d40022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551dc38ae6c0f00bcc6a052ec38047423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74a420ddbbb8a0ec923b79d899ce1524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aaeaea748faa16ad2e390f5b75215c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b43a42a84660fb4c277ac7eb396b026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41bda18e574f391e7c472ab4894ce4227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f145ae11e469e7c80e9753b03231d928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0141221cd9b28ea861bc89757ea6e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff43d294cb70bb8172817e227a88bf030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9d3386874b30ccf7b4607a416dfdc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309e2ad4938a3fad755cbd752d00c7732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeac976829c80de52eafe6e4e24d1f533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8db5aebfa63b31cf1cf4df6cb20ed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9002dbce834deb8378dff2d25226c7935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d68687c3e8ba7bb188918dd2a125cd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73565be5573c2cb519f314e4cc9dfd5837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb007b21bb1409a201a7b301b1f086b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d84d3c03b0afd3a3a785eb9e971fcc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c37b98e68e743fa971ceb2c712e9a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0cbad11d06ea8aa70318345428a5841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44fc48b32017c01275b809377d6b8d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36eee44b0182e3a1d6a9a524a9393043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18644be9cce833e10ad62a1981cc76a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd2351477f1bd7a3bc112554659c4045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713d728f5e3cfe3cf77d7028c6be65f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2430a3fcfdb7f1d7c30cac9d5729847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78714ea74937584d1a3fa9f5ae905f248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351f7a46bf411dd77722c83c0478bc349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c8121dea8c4a399975ee343415ec050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f65c5e9ec8d839da30c9f49c68f9c851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5c20a637285861fa01e78836300d352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b6a490ad1bec4d068e4bf8b5ca28b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb764814491a05d7bb4b479b92db0dc454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9c8d58bd6328087582c660681513e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5eb3175685715ad56e4794ad851cb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a171fca0c9bbb21a40bdf09db83a757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb3088505887f59401c017501ff32458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be0f8e874ec4c57f7d320bbf40f7b259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8fb75d5171ecdee216adbab422430960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4dd904394f06e5af9b090ad77534e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd01f896307293ccd088524c14a4e462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71878600279d184e89776e676a600cfc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157053e337882cf74f8178688e65831b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fff94b2f6b2d5e91e89cb4fa550cc665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c13212964f4dac261d8f143e884eb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3ef65573fbb8d46a48fe79bb0b47e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2aa455f26468ca6fb0cd6805de53a468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4e48d600e102f64ce6d2aff27581569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3055634865dcab2fe21126e15b64070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfdc7c5db3c01200ce35a04b13253e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4656107bfb93fb400906d7e2765ef6d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e93545691b863665039788f0b67e6c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8abd0a1499171f4bcc764642983a8074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1543a3cd3016c6eee46de49dd2f6875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a7be20a4f183253fd37c724921cae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58202d67d254a811352a978f302781677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257d973ceaca127f0f20c5d156a697078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9d5600108ed91610bb0f202e992d579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2589994fb9fbd9ee6544fc8d6f6fbd780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511537aab034803bc73a369dac378a481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef091f344fc73fc4e02f3b27dea79ee282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397499d05333199ba2d8363b415edb2783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5855b10d5458563d509ee6ba90404e884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0474a75d9541f3e554864f64b903985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7831c21288f7ea9f3d6f15a70c7de86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb27105579a6adb1772322ccf0630b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de59367bce99c8a7b5640682c7fa21e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50184d6c63832e7466b894ba044b3c4989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71878e10c50e3e0568e8f257a97df0f290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3bb9ec9e66ee606bafbf3fe98c118d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1af4a03e18f60a9c43247c4e2868892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f25724d0d8dc91076358c132f4d5193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06589fb18cd72a8dc124fa5395d272894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1a38e2187671b4d99351d5f3f201995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7269072f7ff853933d77bc3eb91d5e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad5d304b317b8a47df32304dcca92d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948bfe743975631da84d703319887ec98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59ce606d0e019312f78657a6bc47ac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df6c29fbe5aedfa4bed437f249da12100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0ad5ca16008f1cca0265d97f87648101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a1f0446743a8364f3ccc5217c1817102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6445634d7987c2a155dad73331e2c3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fec15b132451651dc0485139e93180104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8071121699dd617f9ad0bf2dd3d75105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20fbbc52d99a9f1c6a68b2145b7fed106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c02f7c732f88d6780cbcc6b311d8a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6894708eecdcc22ef7d9915d7def42c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53925f5ffe15c0443b8d2e4bca3725b7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496271bcae94afb365360d72c8d917a4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e45e7dacc58aeb50ba128461ae4d0e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433695d57bcf7c60aba28b563ede99d0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c0b319f24d067534a23b048d83ca9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60d0322217e871fdd3b1b2b44553c3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cfe3defefeea2ccea7fc5daff8c618115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a53f5a599644c720de41bb65611f9a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ffca32bf43b05ee1f088a5c728bbb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024369b603cfd31e8ea6c8dc99616cfc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99ccc3b433e1b06c0e3fc0d702335b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a767f4fc2f23f79fa08d30a8008e7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9dc6f5bed6c2326bd36e1f08f161ed121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adaed05efa02cf04175e0b5830c0e22122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7bf863ddd5556f36960915b83f1bdc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16b873d630ab6c74c66700b2808e56124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62929f90d13a9771e4010973f62ead24125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee211355f2e402290cec054ef8b1f27126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f7f121b7f4bd88fc60ad5010614c7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a76674f7b5c2e8a7154208e7342b37128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e301a8016cf8f6be37a5aa6c634a85129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6688edc1814bfd89314e365097bc0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3496433df852c2235dfa774c6d502131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844ecc7f8a58f0c9840f9c7114ff056132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58790a9df853caaf032c805fe8ff7c6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12fbf98994b79410be9fbadfac00a3b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9096e18c6fe3e499dcfbbae6abbe0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a475bc6809089ee8c592e73c3c2e649136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62acde42343ed506ec1c3df488a1e6e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b97dc5afb385bcdf6a2079f5c343d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388ddd9793ada3c697c355d59306818139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2451563dcbbc1afe101df2aae44a9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d54a1faa9d4c518459dcb272ff2d0d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544cc46412d96200af30ae7e6c3ddf4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df3091a55bf7358768e397e8dc7a95143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e427b1836284a22bb0e9edd3a853e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e871ba0c5ce6a96cabace31154438d1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337615aa2ed42994adfd1ae732aaa5d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9a0f0f5de6befdb21070638f26c17147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255983fc63f9aa17df000ac22c4d1c3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d1af8930087d6ceab1124de1d0488149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715d8313c0a23c9c95b527e842b33a4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0328e2b7d889dae0e6c5de34b2ba8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d009767131f7afbfc47032993ad5164152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdea9c2ca2c4cfd0a521cfa41a5b91b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47c59b3dd7c3f1b91e71b8d01b3ca4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e817930df9f0cd739ec3a197baa2566155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408be43e9d36a8f3f0398509b086ba60156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53166dff9b3bca92f457dc2bab8561d5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd969c22a9f0156aefb8deb0f840b4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f3e2ef8322ac726a86f49aff39776159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1ac5d4cc579e7f16ae472b255cb80160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568821f921c60c0bc13d008b9041dca6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64277b9f80dbb37af87f9eb0aa280801162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944dc858aaea2d4813f8329ba6024e1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69929a051bd47950ee2cb5eb1d95d8a9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4037937d1fb9e92d0e236a215e402b0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95409f07eea397c776f6a29a0a5302166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1766060dc1441b4e707ef8c95756cc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20eeef395669d7a2ccdf7439c187c01168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252500f90dd7b2e7de723bb53d3e4c10169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920b22ef3ac632aab36fda3a16f6a9b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a11dbaad80e98643d0acb3177d99a3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81121ad2f50a820ce2d95e79943d0a2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0940b040ba47fb4de21be407d84d4c6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b0815c166573398cdc92bf779b114174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7fda6c1803db29ce3bc6837ace53a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917503b2deaadfa876456c4bef2ae34176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17622b83673120ff62a882ecbfa27750177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525de047762be23bb55f4664cb9c2bd4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b779ecbeac11c93e724023d523ffa7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802a8ee85c4b9f7cddff52da7aa165e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27115b642c906ce3314e4619fdf26b81181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b31ab19493b13504398ac792532e6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92f7772181cf6832ea1e536c9da817183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb145d69ef6aa6a6956c5521b7c6aa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba804bf70b07fa8dad1a165adec55b9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de40a7858fe1f8597cdf25a793c20d7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd51c3e8add11d5c9e1a550a0ec10f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e9435a9a49cd61760ef397170fb94188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1ada1dcc7d728e46ce877464cbaf1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74499701dcd148e4c12b3e671cf8efa4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb04202dfa922abebc02a64cbf7ab9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd17314d2de502b7567ee5d6c47274192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da710d4b1e7bda923c2d2512832aca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89cef35a0daf022ea8009459c68e88194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f39c2e1b868e17c7e1f3939084d7f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39f89b55380ae5aeb332e219dcfce2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54051dd6d0024160d5683486424e3d2f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b1c6c1d3071826ae863b0f2cd588b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b348902309dc9d5e26689329e3f10199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5a32a9c6071f2333d84e4b1b50467200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70eb087fb071cb303f51f1657e9439201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f41068b429b239bf9d2faa76f4cd4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d028d4182ba4563c2766cf7173308203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c469e04cb11b7e7c5f4b0510a9e05204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238bb05b0b43c7294a9e28366061a67b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1af0f31973703caa68b0be280f41f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d005bf3bdcaab1c4173e35b687abbe0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698da8badc464320f937aa4585d1aa4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2bb1a2202635615e852e1dea85c7d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9d557b66952dad8017b29c9f5c595210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65041308eef1b434f173463747b77e2c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4cec5f192a0af17376a52dd3e93710212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ce2021be0feea06e2c5ae21d528f1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764168f4063a39a60aa9712cdebf573214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303467881e8a154e3421f189b51aac5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780071e4ee438720e5c7380db1100b74216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae947251d813f77a108a8876c17b37f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907ca27cec70142fc44108015251307218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92010dacffdbb6894c0bf02fe6646b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684e3546ddf0bb63c0fa77b79991625220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8df5d2261c898a168bc74c85d1d109221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f669ded4c43b48cd7786ce37200e4ba222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b07d12cc4ea7629b770b908d73dc0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbdac0318c5256a364bf5411d6f85fd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ecba5d9e4f679375a2a72fcf86b121225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250d83ff3c98bcb657cd1e60c0c7340226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eea92b6cf7a44f33f8c83f5772a18b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd86f592e7979b82ecbe9ac8ca0871228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944271ecf898cd70fb24a5062f31423d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96e254305695c9d76372015246dbe5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ae09e6f93315d2119847c66f679f5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18069e2ba6301d1fdae3bc2cc10f8cf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c82490f6a075fa628c345aa00e5c32233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ba8157578bbf12caabba77199ca8b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17348c1a1f3e2de37a38a9bd50a37b38235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac61799f6bdc2b945bc2b180763a3c0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620997da8c97b4b4fe2647be699b0f5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c8df4f8c272049f91f932535fe311238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7709c63b996874ddff95a4364836f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550ba0203bd9a5ef4ab84f8dc86b8f2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8579351002b7e4eaa086a9ca9a4f2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a1dfff376f2ba81eaba033689e4ee242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b496b65875b67941ae2af7ebdd5b7a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867744246a9c5c7a9bc68cdbe1731a4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18171433002945e0f8d2a1b16a58ea1e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61491e96617c87af509d3a18ba2255246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc84e3e81ec5e61e071b44e221eefea247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064cf2b89317486fb22a39f8f67336a6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e386a0ceb7f56eeb24e24b6e73798249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517547559180a8d737c3e6cb874867e5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e943796904ffb2262d6b18a8a9d3bd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73803fa59f690d66aadb55fb93fe97bb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e9901107ede73fa1fd9d72e33b20d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be0d2d73c37852df55d9a67daba079254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091285b7fe92ceca02b35296466a7fd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11707e5d77a39702d76f6149dad05248256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d570e0382fbf7d9b3d98a8edd84926d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b20386b2e0aea03206d6b033337665258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2ca8d676c0cc5df38ee9a6c065531259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049c1e4acb603a362ec8c8b46904a14260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a133c6ab7a4acdd43b48114dc67eb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703fa465b78cd958a5043a32f504bc02262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa2eedb4a63719eb83e1f3caaf1dd3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c26ddcd27d61272e1b266c3cbb4e31264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f0b1bd2dfdcc97b6c467da86a5f5e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06125845a8d42b50df303a7ebc5559f6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5c727d0e5a952d99178ce63206c5e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a62d02e4a59cdf7d236c3bb68bcdb2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f767f7c4dbd5c2e9a20c3d5e841afa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca365815915a379de83aa3e41e04166270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdaf5f1b1029555e871a0122a689e60271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a1b2156474fc56af92fc82ddc8d2d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf18dcfe6d0ff97c37d9b257166aec273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434cf3dd2c0b2264aaf99d7f2bcbf82274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5136bfdc54f5f6a585197fc9bef45275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a03070f07096a712d2b82fba627077276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb81a9338f2aaaca1ad61b281090bd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38509190f8e02dff16e019fe2251ef0d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f9f130f960adc6bef1825c1e547ab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa74a74cf81d39b29030373a7b1dcc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648637e6e624e5c7bf95adf46b164035281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060088aa0392201e8a63ec381bd6d75282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0725fe16f897fb9a7dbc9bee71b346283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc511f011ceab469e7e928a84b4898284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa4d1e4fdbd0d996c8c81cb567292f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05ee3f9ea7e5020c9097fb8066d81c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ed84ba3665283cfccd4ee52102786287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9537f78ff7c44e7e8af68fc198c54288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3c25a3c1e960a615e9b192de27475289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dbf192b4cb69844004218a0734e672290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716712994be0103b6cc21483b25e9aee291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d369c14651d6b835d656ba063722a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167cab05b09e3531d8cbbff51439f60293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843fe405762d5b75aa6a5d93652a95b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a3203a46925faab361e530a9d1cff295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8a0d8733b53c86d8a510de35a24e0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d6634eca8c8a229f6d0ab5174df5e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aafe2f93d34e7a60e2ee53bfcb7202298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eec9c07432cd47e51b3778564c7663299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ea8a6eb5c9843079c2e3486c90c5e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d3cbe131e04e4e68b359b3651f633301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8c0fac098feacd4c073ee9ab1b291302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979273a393078b97a41ed834997065d0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74320fe9dc4553fbbf72925cb22bf62304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392f1d95b928bf898325ce9371b5ee4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7555db2854530d886722c2b371389306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa6ac7e4bbb7fe95796f508072b444307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656bbcb81ae234f465c99c7935cee2c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3409c58f21b3525f04293e22eae25e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187674bcc3cbea6cb73ce4d2c9127ea8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb84efb0cd9fb1a1a62000a194e5528311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fdbedf622275a6d07f046003b6d5cb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197bb06c079cf844b14de42c136f800313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8ea91e8828255904937a508822228314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24499a1405d409c513226797caa409e1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68501ed8feeb48c73c733ad08b3d5cd4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6b0cebf4abf517ea76a2585874c37317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ff45bd9529b2f118158b9f58e00b7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed4014931f15c74f1d8e40f9f8db76319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f1f435260ca49659d259a700bc668320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0dbbbced7d863435271f16cce0875f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054af57048bdfa7e4f97c66bb5225b0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04902c21286bd9e347fd88fff9af6ca323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e9004e0a7a4e01e262f55a1e9c6a5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28511e2092b69a79517d71f1ee1a522c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b89a51c09cae8c27716de05b47cbf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508e601a40b1776a483f0485dd3f04f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39598e2d9e69afdaddcbb23216dd08328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e56a987b38a0502a74e7bc8df84e0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354222d8ad83e91bc87f2814e6f4c50330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e8c1631a9ae22b8fbda86625d04de331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e696e2dfcce126b1f14074f39c18530332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a711e538f20ac3ca325748bad9c8d11333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab10c1de8c16b3930ff624789ddd2c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58555fa18218eb44d31535a8b077b56b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82018326ad41868a3a062e46682fbbe9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc92e11169068506aabb63f7c3db3e8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305eb24c4d70d0d66b99c8b8d0310f9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe3a6d4b4b533adb655c1a4b5f3ae1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df6b33b69a8529042a2ae20f57513d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3bde972053758ad5ba79cec64fe3f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c7077cd4da620520b5d100f161fa9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8be44bb2e4261745145e9edc1c64f7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415205a76718a8d899cfa8359ccbd25344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f0c162ccc1a8c15503dcfb29c322c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068f24b584ffc20a45f1c051e4b8f6a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16fa987eac99ac7f2488ab756c05a5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b12f3aac4b77e5952133d650eeeb2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d2dea7fd079e3bf61fa7137577131349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd369f92c286427c4105d14f2dc324350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283fd921db39c9aa85e7f4cfa948f5b1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d37efa972ffe641818d06ca3aac440352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd356cff5596eab73bdd624508997ce353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252468625c1e137f81858a26d887e0c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca81952acfd2f16ad29d4890d0104a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac52bb7b6dda27560742294b120b2f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28de65ba86a732f1d878a0e38b079aa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2ec0f1b5a4e58fad44fcccfbda6de358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950606bf08174afc34fcc313e99278c4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9ac1de0837493fffb9f20532e6da8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5e95f4c2fdac12a5a324d8d2fc05f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78948bb1eb260981b658e30687beca62362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b831387c53f3392992648ef6c0e919363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d861c95365c8b9067ce3c6529d230364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269fbab0706c41dc646b73feb5a2124365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c4a7f43ab7e4a46a6210e02043db3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de08758394c5fe37cef1b6207402bb9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a1f1278da4b16eaf6efd922b83da6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcedf62ac7581ceec6894e827fe0a17369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d473d5c052e2e24206cc926c9e3e8c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee19a097dd9bf1340ff5e020cb23ce371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9764280582c64a41fa60e706c55b9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75c28e173623c1f63ddb3000e84024373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c336e2ff7a2ece7508e5646b78108c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7564376f9336e847a27493b522afc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595578726abc37219f7099c8762aac4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108b486ccb116e2a167fa595ab64719377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722eb5f99878cdf1a359016f46bd27cf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc1bc837390be3e4d775eddb695871379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ad9b8814667c75f910ba5103c8a25380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1977046a6a88b9013f260b386d802381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abdc1ee93f8ede487dd3d9250bb3044382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22bcd1cfc713165824e87ec1b3c1ec2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb2eb82c939842a0a8e1895194e6b0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa14b4132f42e9c9c576854f1875cd2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4a9271214ddc76301284b7fbca345386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbe834a7c103c422d49502b458628c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea596365fd5f77e702f54f83b9e767cb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375626f7dc35fdc900c757ba1886ad9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269541d968374e4866449acd4277d558390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52edf1289e68aacbe6d8a7f32968dde391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09f87831f353ba8dff17e03023bd26392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2852131bc4ff7c98841898d3428539b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a91740005e45c3ff748cfa45f7b073394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ccb3d7f9da75627ea771e800e4715395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8bbc03d6ba9b47fd8c5d59f2026f4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564256a29de1d8c68b3789d8d81c170397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf2ec759195950790bf77a27a9a5c7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725c111085f1276be2173d3a38d9cc0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae8dfd48bfc8ec955b36a3bd463890400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee412302a7f9b4ecc4a5a6159d87a4f7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59169f94b27de3165ab046de86d269402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbfbff89a24b9d08352149e26653f7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a6817add9966d32650febddb8646a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ee8425cc02950189753ed55117899405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407093835e56f5a34a5eb0c3478d0dd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3c5c545b97a7e03e96b73bb488a3c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb57ffdeeca2e07bb34b8ca65470468408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611e733cbc1862eb943cb2414c78eb0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5976a9a2d2d4f94416c271d24e26fc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c3a1f2f853ab2c56b11cba877ec30411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2b97575898de49f7d3a9d66cc9085412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5536934bd82497b7a6eb941454533413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68554a45671048ee87b57f12caf8c6e3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822cc1baf93c2b6f24f5547823768f2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b888470b7599c4e942c87de696512cc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a987459070ad7691d503b1d4eb752a9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08adb292f4310184f69f9c092fbf8d64418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693eaf87e619e1b9b73bf2244e9341f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3235ce9b18d2b51819fd54e536c16af420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40d400934d150efc4f6526b382a4e7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad61a0b266e0dc55dbb5c43797fd13422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2944093bc9560ae6121509f634fa48a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb31d79c0ed5d0cdd7cad9136b05c57424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c98e22f0b23230d749d1eb368a329425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82b9c0ac20c23e32d5040b01297561426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc18e80b04efa3f3bd4a2914b1c7509427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab452d1dfe24980d2d3b2b466880debc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4eb9eb9044567c15e0978ec05139f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752e1e3e1ec0853ba662ff4b8d39c92430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c4e9f6e7a8b46af1a3cdb17c56d73431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488262552e971040b804bd8ab46e2c0f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5037ce3eca8dcc090958e358db51d73433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305a4d3cb89c806fc7816cbb85d371c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523ee06307aff0eff4dcb3eeda8cd13435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad129ac4ff5a9628e7361e5e59f9a1ac436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a3b1cbd793be1603c0fc91138383f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051062a5102deab5186420f99e9d58fb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc06ce4a2a5a415e1b9608780547538439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d92fdaa8d4938fa3d2ceb2f053a3c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f936f794b6057951a2b7d293b1aae441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09fd7cdfd796ca33da9881729938733442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a53f8e51527d8d03b2771a04323b3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981eeb34d112f2481e6494b45b49d96b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc5aa00d155597650dbb0b53090246445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0987eda5413cc47317a0efab7e6607446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5ccd3922e15225eac11c9b3a4bd81447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a588cb143965be945eb21b65b6fd5f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40249ace50f35be025a531b18df0d8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b7b37e1b275ed280846176ccfad26450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180d478f44520fecc428f8d5614d9d7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ee0b76ec2a4dbe14d33c0ef7990f6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94bbbbc3ef71b373a4ddcc634e7421a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb5bb8b739d882f4510598e92609df454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e252a368511c9dce77f04ee56505af455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6cb66221146af133946890c31edec7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f186c19bb5e5051f3d4bbf1ca5c54d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ef73cc2a270d96163062b44e2995f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94268ab2527a981df4bfadad556135459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecddbc767004cc4e930462f7604a6f1c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c06b2bf63f3c1854fe11528d5a75b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca80370f2284b471feeb49aec8a6d0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443df57f99ba702cd4f0df096013c8d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea650a42f28c105211311ed2ea5fd84464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b751abdb4fa73cb4737586b910c93465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6b4aa3fcaee8d1fb476f6ba790554466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89392cd874eb5f44267ec9fbe701216467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad60758202465714f42b95e5f2dd4ba468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da90e8b745cff25b87bb1d24d4ed902469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bcc21959f2855227199109f2956d35470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d27934ac4943049b5f53d6b465bab471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e47d438ac8eed4536090af993b7461472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96e94776cfa46214bc1572c757f06d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528a78f796a495e1c0618582840de9c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd8581af405938c01bf09e927f9cf8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6351bcb7cb44ea90d51c0a1bf3b386c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0b09d73852f185092db438de6a5c9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b80371ebadb5f42f831dde1c43b8b6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ab48c9b40010b13b2e1b82a5f6836479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5fa7b4406b5970b8a8b7c5d50a0e46480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ca36cacc7803d96359598db2a61f3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da24736ab269fd851f99175b29387f8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e138019b9e86dc3d4d6ad968e280b3a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80dccc147d7a1f4351d13af2c83fc13484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac485c5a8c5a1b6afed5ab3515d046485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596f583376f79495e7ce8486615fa1a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741bc88a64e7858e754e28fce63988f3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c7bdad3c4afe62d559702dfe9590d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5841714e9f1710bf7a1b01c55d65a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6586dd06d8e6f2018b17f922b6faa7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2399afe0a22cc2334839f9dd0042d1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901dc3f56db0850dccc287dc27a63ce1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00533693206e53a5bea36b3e06be30493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81a574297c5638f4531e996e429dbb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e90525ddc5bcd9c8f46bf232e5022e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae10d7c231488d7e13153ef85c3301496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1bdd031d8ccedce1f03f2294e64ddd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751ceece914a685fa6c7dbe95eba6fe498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54a40bbc929cca281ed3955ee77c1a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ad475a3e7ca30b2b953ffd2f93489500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d531e46b99942dc7b51543ef044e67501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd861f97db3bf564fd09375e8b2c5c33502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c70e22dd7186ecfd910675c66b868503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37316fa4f3817ed4d9e020d66540e43504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f3265d546a037c5969a81b115f9e6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e7c6816131a6fb643727d1f5748a3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc484e1083930b3e46b3f01a65800969507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d49aba67c29f6df7e46b2ad9dcec37508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26e9455318141795cb68c3d27c69c7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a7c21a20f1135e1a0446e6929f2d2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91c32b0365344400a4d528c7e59d32511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e47a6164bed5b84c702e796708b84512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e029cd537fa4692f7721882121609513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93d9623c72e03b1420312a89e11bef514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecfee13a11a760b352165339214f377515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f6a5f11b488c2197738dbd95b0914516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774020642ca1c0d19e47fdc1292db396517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1f8271541071058daa1d6533518dc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e526b4f19e054f8c69942a5fa315fba519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf5959bd2f43be2727afb7732b2b78520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69274a8831d4c1c32c082be8772a948521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a866de4b400eb064b524f8367253c4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb7afe4ea59ac8e50e4d8789d0158f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0cc93b0bd82eae2d95d23d3f331734524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9119d27f5bf9ae60b12aeab0763a61525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7178b37436104c40ae82d96fd2a0c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766aa48f7e8ec9c09520a6a5910ad71527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82c1487044e6a66ed13565ea3c39f8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8132660ba09dab276e5d387247e381529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b03263e7d22f2e58477706067ff78530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636df7baac8224351c30328130c2e21c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff56f92035938702041399bb3c5c8c6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832167d02db04f7c0999a570796ec7bd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349a690a860d86e38eecc5695f96a47534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87a2a9043ae9e3cd37b1cbb4c9e8e6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c47984585d59be381f76156c97ac9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b76fed85d53572a73c025707199b7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b1a969236bfe0f464f252fa81a210538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310b47126fd264f33b092f3f8a8d134539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30317d4f969132adb3ea4e82f773f3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183e2b1e8010af242dfa5bbeec4bc89541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b14120940a493075e36bacd4bfa1ba542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b50432a8c4514ea1876d8f0c2be60543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149f271ae074cfc3c1a77de9a542ee2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24593ca7c02ee97f4cef0fbcaacdf87545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68843acaf10c2df8865ca611e549d7d2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d96102c96e9a572d840c7da7d8b234547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac541a3395d3bd477edf3312c5f3f7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46396842bc72f6176b1be2be74c4e0c5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c786da39f8688596d9772043a73633550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2cad6f9259bafe8dfcccd484ec554551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd4129b1add1d9a7e8d40a3c7494ab552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462990ccbb55c6fc5ee0b8f067761623553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7376f295a902e7545f59f0c488ed2d8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9071440813c8e47264c542167a315a4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e980cb2e1d5b713e9011dec68c0971556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa473b9f485fed7f2f063f5e93493492557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf778d0572cfd9cfc96e60818aa4113558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5527cb23d3e5a6e9ad3d4b98dba2def559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad6d131d127bcb11d777f1fd13a1f9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db54b0354acbc4893116d0be879a170561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce498e4dc9443af763f2a421962b043a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0376aec955de779877e99bb0d0ea2c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e13c0bfb39f19b97744eab0fd184b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e333dc7415f20475ef1c0cd8af5322565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961354468db6c4ce603b8a4576185a8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927527d3d04d9f37ce9937ec5eb216d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606e33164f5710954f878263c1acbb9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ed250cd5bb5fac3771bd7e30202cf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32001e16abcae157593745b720592f7b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ae18428258841a2d7740498e018fc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399cfeb0e3b10b2d0c87c4bcd556a74f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6614a4403088a334fbfd484937b1c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b1682ff499b689e33e59a01fa54c9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd2edb3f1b06581ba4f50c93401df0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245335dcf36f2292085a3acdf10c4a05576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53559a9759ec7f070c6cd1e3bd97aced577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9011fe461b3bc8bcb9b75059f889f73578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887b730fd005a094a76a34635c984c5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace6706307f8dbbf341450bcb1c66af580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c960c8305723a9227d157db1c703a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6f26cca90491d3f15e475d82db5df582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5419019e282cf914e85c697c95f280583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165447fa504f407118d032d7605645a3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed93f47960d5df4a1fa82d2cab33e7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d1adff27c22128e5207672f4fe400586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8c8845f1914fff871741d96d6e7bd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf648dab8f6af66deada3038c7c6e912588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd696b1701d4dcb53ab8d239311def589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a844e5423fbb6d154edc237af7d48c6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c8558f50b12e1540d6765c8cab608591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aff188d96e513d9c5638707c66730b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec9b8c3104d7f0ea054c8fff1c7ad0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287f934563c1273880c30c671beebdb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819fa03b1887aa71fc9ab6105fc1f6b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a21ec2b4cb5bebab09e6d5d3534fdf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d2bf29f767817d1a7ded8c4938954597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910016a986d810f826e00ffe8c0c338598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e564a7e87e6a5575624d39b50e48ee6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5b8116c95f4403bda1117ea9eaa37600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd72c0db1173fd8a0933d37998a4a0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92bc99eefae08d30028f3a893ce5ba602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d244371f162f1a8389f3dfedb5cae7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439170847671c4d6c09fbc9962f3c04604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f14e991473eeee7bf30564fcbda32605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53759d70658dccac1e22868218a91f18606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c4a1dd12d954f675129621b31b2fd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b3c7c9e0824e680fdb669b6e7200b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8635e76c458ec12f1911941da1fbb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40983cee06ca419c0fe3bb5d2e474c88610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba613800cb572965ce2934212b662b1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4274a20d64bf564f899bf9af2848b7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289cc1f51068429ce0b5d9910023d4aa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec693c4caaa489eb43b7bbecd59bc3f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae267da0bf21fafbd73c930c98c36949615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f12e2fd8b177301d1dea6a2a7cc99616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8179d42b795cbcde11926b6f6e9399617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872017a05fcbe45e9339be2b900373c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238ae28d6d8ea4d366bf2890a9c0685619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1db38478c7d7882d964c8e0e67df4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e659475740105a1c851d1b939d441621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e70a244edd63d4e83cd1ce27cc94ca622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c70ad7181816b7205cff5194a00d24623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079e6cebdf13d57673b75da921ede11624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb37aceb0387ae70b684098b11c77ba625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5604f8ec3f25244fbae65fd55522a4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e21d209ac03e1eb3daaf817e4160da627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d12100989c62b691d10296e3c0ec2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb74ca4f2bf7830143091781fd7fab629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832db61a618561835529664b619115c2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee732236f2fd3845edce9022c1feb87e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7acc65b56a80227b7fb1876a5528f95632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037aa565ae073dc4e56ff53f72ed153c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be749221167ea707e05e10212c6bceb2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98feb30980c52bbad5d6a6334853623c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d76762146e916a819a7c1be729c89f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c3830c6c0ece0cf75b34250034648637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d91e560ebca62e76de263ced714577638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4af9304328832565ca56baefd22c13639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613319111a2c0eddaeee429e6bfc8b18640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816d03484a2508319f26f6e91fd9ad3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aca24e3278df58878799dd952f1187642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e1cea2061cbf049463a7b557a7691643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2fc5227fc94ad33ba3ef1854ac230e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12bfad1ca517fc5ebef308a5a692c5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e913b63fcba727983dfc425db8005646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>