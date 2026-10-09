--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="758">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="742">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -112,53 +112,50 @@
   <si>
     <t>Навушники Bluetooth BOROFONE True wireless BT headset Bw01 Plus |BT5.1, 30/350mAh 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-borofone-true-wireless-bt-headset-bw01-plus-bt5-1-30-350mah-4h-/</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний BOROFONE Wideway car AUX BT receiver BC35 |BT5.0, 10Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-wideway-car-aux-bt-receiver-bc35-bt5-0-10hours-/</t>
   </si>
   <si>
     <t>000007714</t>
   </si>
   <si>
     <t>Ігровий контролер BOROFONE Spartan mobile game button BG2</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-spartan-mobile-game-button-bg2/</t>
   </si>
   <si>
-    <t>000007887</t>
-[...1 lines deleted...]
-  <si>
     <t>Ігровий контролер BOROFONE Warrior cooling gamepad BG3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-warrior-cooling-gamepad-bg3/</t>
   </si>
   <si>
     <t>000008751</t>
   </si>
   <si>
     <t>Набір office Combo BOROFONE Business keyboard and mouse set BG6 (Keyboard RU/ENG розгортка/Mouse)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-office-combo-borofone-business-keyboard-and-mouse-set-bg6-keyboard-ru-eng-raskladka-mouse-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE gaming fun LED Hi-Res BO100</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-fun-led-hi-res-bo100/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Gaming LED Racing headphones Hi-Res BO101</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-led-racing-headphones-hi-res-bo101/</t>
@@ -1177,53 +1174,50 @@
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-dancing-outdoor-bt-speaker-bp9-bt5-0-aux-fm-tf-usb-10w-3h-/</t>
   </si>
   <si>
     <t>Клавіатура Borofone Speed wired business keyboard BG9 (ru/ukr/en)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-borofone-speed-wired-business-keyboard-bg9-ru-ukr-en-/</t>
   </si>
   <si>
     <t>000009628</t>
   </si>
   <si>
     <t>Миша Borofone Platinum 2.4G business wireless mouse BG7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-platinum-2-4g-business-wireless-mouse-bg7/</t>
   </si>
   <si>
     <t>Навушники Borofone Craft universal earphones with mic BM83</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-craft-universal-earphones-with-mic-bm83/</t>
   </si>
   <si>
-    <t>000009629</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Point air outlet gravity linkage car holder BH78 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-point-air-outlet-gravity-linkage-car-holder-bh78-4-5-7-/</t>
   </si>
   <si>
     <t>000009643</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(air outlet) BH88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-air-outlet-bh88-4-5-7-/</t>
   </si>
   <si>
     <t>000009644</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
@@ -1351,74 +1345,68 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-cable-erudite-bas12a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000009945</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Micro USB cable Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Scenery dual port BZ22 |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-scenery-dual-port-bz22-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Wind automatic clamping car holder (air outlet) BH98</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-air-outlet-bh98/</t>
   </si>
   <si>
     <t>Тримач Borofone Wind automatic clamping car holder (center console) BH99</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-center-console-bh99/</t>
   </si>
   <si>
     <t>Тримач Borofone Airy tablet car holder BH100 (center console) |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-bh100-center-console-4-7-10-5-/</t>
   </si>
   <si>
-    <t>000010088</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Airy tablet car holder (headrest) BH101 |4.7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-headrest-bh101-4-7-12-9-/</t>
   </si>
   <si>
     <t>000010193</t>
   </si>
   <si>
     <t>Навушники Borofone Manner true wireless BT headset BW06 |BT5.1, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-manner-true-wireless-bt-headset-bw06-bt5-1-30-300mah-4h-/</t>
   </si>
   <si>
     <t>Акустика Borofone Noble sports BT speaker BR37 |BT5.3, USB/TF/FM/AUX, TWS, 5Wx2, 2h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-noble-sports-bt-speaker-br37-bt5-3-usb-tf-fm-aux-tws-5wx2-2h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Warrior gravity car holder BH94 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-warrior-gravity-car-holder-bh94-air-outlet-4-5-7-/</t>
@@ -1462,74 +1450,68 @@
   <si>
     <t>Адаптер автомобільний Borofone Journey car charger BZ25 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-journey-car-charger-bz25-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010303</t>
   </si>
   <si>
     <t>Навушники Borofone BW59 Plus True wireless ANC noise reduction BT headset |BT5.3, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-bw59-plus-true-wireless-anc-noise-reduction-bt-headset-bt5-3-30-300mah-4h-/</t>
   </si>
   <si>
     <t>000010325</t>
   </si>
   <si>
     <t>Мікрофон Borofone Lightning Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-lightning-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
-    <t>000010326</t>
-[...1 lines deleted...]
-  <si>
     <t>Мікрофон Borofone Type-C Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-type-c-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Rhyme BT headphones BO25 |BT5.3/AUX, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-rhyme-bt-headphones-bo25-bt5-3-aux-30h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder (air outlet) BH92 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-grand-one-button-car-holder-air-outlet-bh92-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder (air outlet) BH204 |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-air-outlet-bh204-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Куллер для телефону Borofone Red Shark cooling mobile phone fan BG11 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-red-shark-cooling-mobile-phone-fan-bg11-4-5-7-/</t>
   </si>
   <si>
     <t>Килимок для миші Borofone Illustrious gaming mouse pad BG12 (200*240mm)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-borofone-illustrious-gaming-mouse-pad-bg12-200-240mm-/</t>
   </si>
   <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder BH203 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-bh203-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder BH93 (center console) |4.7-7"|</t>
@@ -1603,89 +1585,83 @@
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-borofone-ingenioso-intelligent-positioning-anti-lost-device-bc100-9-12-month-/</t>
   </si>
   <si>
     <t>000010519</t>
   </si>
   <si>
     <t>Миша Borofone Winner 2.4G business wireless mouse BG13 |800-1200-1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-winner-2-4g-business-wireless-mouse-bg13-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal rotating tablet holder BH115 |7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-rotating-tablet-holder-bh115-7-12-9-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal notebook stand BH115 Plus |15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-notebook-stand-bh115-plus-15-6-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...1 lines deleted...]
-  <si>
     <t>000010951</t>
   </si>
   <si>
     <t>Навушники BOROFONE Prestige active noise reduction BT headphones BO31 |BT5.4,ANC, AUX/BT, 38h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-prestige-active-noise-reduction-bt-headphones-bo31-bt5-4-anc-aux-bt-38h-max-/</t>
   </si>
   <si>
     <t>000010952</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000010953</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Pretty BT speaker DR15 |BT5.0, TWS, AUX/USB/TF/FM, 5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-pretty-bt-speaker-dr15-bt5-0-tws-aux-usb-tf-fm-5w-/</t>
   </si>
   <si>
-    <t>000011081</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011082</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-50000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>Миша BOROFONE Morning business wired mouse BG17 |800-1200-1600DPI|</t>
@@ -1714,80 +1690,74 @@
   <si>
     <t>Вентилятор BOROFONE Cool desktop fan with light DBF02 |5 speed, Abbient Light, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ventilyator-borofone-cool-desktop-fan-with-light-dbf02-5-speed-abbient-light-10h-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA94A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba94a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre single-port charger with digital display BA95A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-single-port-charger-with-digital-display-ba95a-1usb-18w-3a-qc3-0/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA96A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba96a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA98A |1USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba98a-1usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011859</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS12A |1USB, 18W/3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas12a-1usb-18w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
@@ -1804,53 +1774,50 @@
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute charger BAS54A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-charger-bas54a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS55A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas55a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS57A |1USB/3Type-C, 67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas57a-1usb-3type-c-67w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lucky PD charger BAS23A |2USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lucky-pd-charger-bas23a-2usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Bluetooth FM трансмиттер Borofone Clear way AUX BT audio receiver/transmitter BC51</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/bluetooth-fm-transmitter-borofone-clear-way-aux-bt-audio-receiver-transmitter-bc51/</t>
   </si>
   <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
@@ -1864,53 +1831,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20a-1usb-1type-c-83w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Gratified BT headphones BO24 |BT5.3, AUX/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-gratified-bt-headphones-bo24-bt5-3-aux-tf-8h-/</t>
   </si>
   <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Melody BT headphones BO33 |BT5.4, AUX/TF, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-melody-bt-headphones-bo33-bt5-4-aux-tf-18h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
@@ -2110,53 +2074,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-solid-car-charger-bz31d-2type-c-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012044</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Trophie single port car charger BZ28 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-trophie-single-port-car-charger-bz28-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Кабель BOROFONE Smart sports watch charging cable BD10/BD10 Ultra</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-borofone-smart-sports-watch-charging-cable-bd10-bd10-ultra/</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Original single port PD charger BA100A |1Type-C, 20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-original-single-port-pd-charger-ba100a-1type-c-20w-pd-qc-/</t>
   </si>
   <si>
-    <t>000012147</t>
-[...1 lines deleted...]
-  <si>
     <t>Куллер для телефона BOROFONE Travel magnetic phone radiator BG15 |LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-travel-magnetic-phone-radiator-bg15-led-/</t>
   </si>
   <si>
     <t>000012156</t>
   </si>
   <si>
     <t>Селфі-монопод BOROFONE Cool line tripod telescopic selfie stick DBY01 |BT5.2, 70сm, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-borofone-cool-line-tripod-telescopic-selfie-stick-dby01-bt5-2-70sm-4-5-7-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ocean car BT FM transmitter BC61 |2USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ocean-car-bt-fm-transmitter-bc61-2usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012280</t>
   </si>
   <si>
     <t>Перехідник BOROFONE 4-in-1 converter (USB to USB2.0*3+USB3.0) FH1 |5Gbps|</t>
@@ -2203,111 +2164,102 @@
   <si>
     <t>brown</t>
   </si>
   <si>
     <t>000012484</t>
   </si>
   <si>
     <t>Акустика Borofone Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-rubik-cube-sports-bt-speaker-royal-br101-bt5-4-aux-tf-tws-5w-5h-/</t>
   </si>
   <si>
     <t>000012485</t>
   </si>
   <si>
     <t>000012606</t>
   </si>
   <si>
     <t>УМБ BOROFONE Star power bank with flashlight and cable BJ87 5000mAh |1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-star-power-bank-with-flashlight-and-cable-bj87-5000mah-1type-c-2a-/</t>
   </si>
   <si>
-    <t>000012684</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ BOROFONE Clever power bank BJ88 10000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88-10000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88A 20000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88a-20000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88B 30000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88b-30000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80A 20000mAh |2USB/1Type-C, PD/QC, 22.5W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80a-20000mah-2usb-1type-c-pd-qc-22-5w-3a-/</t>
   </si>
   <si>
-    <t>000012853</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80B 30000mAh |2USB/Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80b-30000mah-2usb-type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
     <t>Акустика BOROFONE Loud BT speaker BR105 |BT5.4, TF/USB/FM, 10W, 5h, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-loud-bt-speaker-br105-bt5-4-aux-tf-usb-fm-30w-5h-tws-/</t>
   </si>
   <si>
     <t>000012881</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever PD fully compatible power bank BJ80C 50000mAh |2USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80c-50000mah-2usb-1type-c-22-5w-3a-pd-qc-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012985</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Deep RGB BT speaker with two wireless microphones DR23 |BT5.4, 15W, TF/USB/AUX, 3-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-deep-rgb-bt-speaker-with-two-wireless-microphones-dr23-bt5-4-15w-tf-usb-aux-3-4h-/</t>
   </si>
   <si>
     <t>000013024</t>
   </si>
   <si>
     <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
   </si>
   <si>
     <t>000013019</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Present wireless dual-mic BT speaker DR22 |BT5.3, USB/AUX/TF/FM, 60W, 5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-present-wireless-dual-mic-bt-speaker-dr22-bt5-3-usb-aux-tf-fm-60w-5h-/</t>
   </si>
@@ -2341,51 +2293,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5367757a2e4fe2a7056b386dbeab161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767c94b0cb0fe4655eb3178ce8fb2272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055528b81155cf9022d3e3710a5d960e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240157559ebd964c137b40fe8989fbd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9eece1fe4f8802500ef9e7dc8f6ab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abcaa4a2a0e4781d01f7e438d0b9a206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc6bd02eecee6f780820c5d69fea737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716204ea9d2266ad9550438c3737344a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4324503bdaf47719069f7384c5c2faf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513c123f4b07e32a5d6301c7b252cd510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931549c7c3832d79e8c6fce26eaec9811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02729007783bc7a233dd11f183484d7412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ca1ce658154265be36d024ddedc0d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc478a8a80562200d9c1c13951e6c5514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd8e66bf9cd418e5c7e1c5b1b0c61115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f783dd1c4ee9c4a8c61ac12b4176916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf7b5754b1ed70305fa825a879aa0117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00866f29e53bb3a670b91eb4d9eb786c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538161f5bab63d4d1d5e7a3e19d4fbe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21104911f7bf72f87381586f55bb164220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f915af6a07dd893e900c7a4a66d85f121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbff3679daee73037a0725737e84ac222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6eb12df21a4039a2c693969efd5c623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da735eddf156e2935c14b1bbc700ccac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0332f253d195e821458ef4ddbdeeeb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd7a5b940947bc231cb4bb645009c826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd86ddc442902b0f1adcb711795051427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7d9b870d94c27447f6e3fa36e1f3c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f42bcf2b85f0760e503590c7bb6c6229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906697b473f10f2fb46eb950b64213d530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd75c559fc67a74baed4b124e15a7431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50748524813f2a57b0a8cfae2a7454532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1eb25a1763e4ae4dcea04e3c1086433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515ba804c371baf6d0b03299c8ac8b034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef311c74b9edb01afcdd59315ef85b2635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e739a3440ac8d1fa9030a10122d80936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d328359fa609e6f261bfc33956f11437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799600f0c512e14b4cd1c7793577240b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78449cf1d807db837513f82b8488625939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac29c6e09829659f28381315efa52c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec3e5cf5ee05b51c2902b11a9a710941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18055b455c73c2e446a65381a148e23b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2b2726584a8938a9c1f637d5b8e6543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1a8e1da5aac166ef9edf9f082f25944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71875c81ea2fd892a4f3b664246e3345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07361de194c27a400adab1c3a79b4746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db1b2dde6f24c61fb8ecc8e1fff55247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e84e9d83c577a41c023cfa0a1032d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d592d788c5757ff45541ce8824cb89849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6589d2b40ceeae1613518181061fba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e606586a28f841d4b071b1e5e455da51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76411db22646c9956b5e88d832479a0052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d0dc92e9f009c466e897a5a344e7953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f347e9838051ece72a6a73f1d696554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6fad5e54450e6fd673e1758a5bc91755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ca307bd58f5e02dd6ccf533802acb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12270e0e8d9eac8375b3a8a98147581f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4fe690e4b41f2c5a0e56dfaa7c3a8358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb65071391d05fa6a2ecef7c2bca4659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e6aeca1f5fa319758303ea17aa49e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb252f84149af69f88ed8ce27ff3d8bc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc871cb81f07b7487201a8f62bb17ba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f79ef6e91d68b2515c48d73c7d801063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f50d9073f301785693a9735b61d73564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266c383bc9eabda7b3fa4fce6120fa265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2aac2a46542426327e57f508788ea466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638256ebcf2e60426fc134b5748c49c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf80f27d76bed54050675d2b70b06768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a10a54595985e6465c5fbfc56830269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e7fd24aadf19e46448c317326bd7270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7252913f2b0494b39f3b48d585c5ad871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ddbef2e6039a9c4e5929a8c6a5958572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe34a42c1b596958080417eb44bef3b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0d0a5a275500b190b328415cb550874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f59398772f3698331cb2a19c8eba875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa42a0a8171a645db766442a24fb4976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc5d11fb9483f49a55c06ea0ad6b2477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49f1102bd84af72be659e5135c910078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d501cc5a5476e9f6c975e813338b279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b129d98a9a9cb95b479f3884dbe138c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313ab50a5b2aa5f0ce0ccec7dd4bebe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b0d422bbe76cb4f0dabf9b8b4eec282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7d63f11570a1de992063e4f108a3783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab12b480b7c21c9cc437994d68a913b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b5cd3e811d49d2e9e86f6048f113285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61096cbed70445ccc603f60736cbff3386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11772874bcf5be51f8a7ce0e4b4eaed887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aae80239cd62558134666e69cd3cbc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80ef9dc4e2192e14a31516f9e4872d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759f6c4a2fa18db0ca66379979c80d590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c185b78efa4ee668723fe20492ed64991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d19f66392837b6d35d2a242bb9a05e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6be605d8cc23a250dc71f6b423cc793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d119f42e861921ab6ff5da3b65fc494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d61c559537d3afe16223d89827ca7595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13aad5222811176aed1607de51f15e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09ad8fe0c619780cdd7dbc7403c60897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b448003cbd6c8e8b9ed88b6414e6b3e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39638d46c53b1c12ee07e0c401e226699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd98d2c9012429028ddebe4e0f4d2af100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e8d155ce48389bac3ced635ede373101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f750e4adfd57fba4e649c998cbdee43102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ea7efe7d7915cb8369a5161ed16e2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3babd187a4fe9f10773e4bc028fbbd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25da45f87bc2541a4269ab07753cada105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b2473b5d52ebf01d20a29a8c56921106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2414d557bcfa4ae70c0b6babf32cf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058d42527325d259ef06bc79c210a4d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c9bd30af0e7572a0f87c7205dad4c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b998a5c48ddfb0f476d1af7a2ebcb9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e930eab4860ea856161c99a5b2ef1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3ff43f71e6f631e375b3d3e33ae09112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b317aa8085b39f5a43e51dae6158e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be268fb5f9e844ac3eef7248351cb506114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb21755d8b484026da689389f3a97e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36e32df638ea286c89586d0df79422116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0a1fd95a88df7a8ae6ecc8c8b2055117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45084d5fb29c79723d980cb1a04e287f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bdfde4d94d65cfa9a6c092c47338a4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b63057689f3e76413a54534cb4c87120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7ebb32f9040cbaa3c3237e6888426121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1053afc03be8b2fb8d9de6ac472fafd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e1156e88c974269945a14915e708d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69462f034bbe6b0f8c6e4700a5ecbab9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357e47eebce5e8d8319d7ce8dafed37125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280483d889a99eafc026f2234d7f3d8d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3256a344a5d9f484d805cb846a0d6a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a40f9cb0210fa29469892f6faee4d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468385df1ceb6fb5b166991a34bfaec5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c50d0f4f7a8b274bb008fe166b118a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64400c7052419941167c6fe79b1318b7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b194fbc45b868da61eba5000d3600132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851bb3bdb1ce369947eb3a4644679bf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95719c03148baad5ec4c4852e92e44ef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee17252d5289551a759f5220e03dc5a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ff4c43828c3dd9988207a5416aa05136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ddba7028b57d41c223d94d56408446137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499655929bd46e3c210fad3cca74516138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3fca5ab55da880637ceab51a9ca12139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1060a3f8c35b159b76f0d26cbae70140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3c689c75a378681aa7035c6a9c74c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2e362e52cce73ddbd829520a7cb4d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a6ae62df2c3bc2f8d4737e0beb057143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4728f544d33fa5ef098773f4a0e4e1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d9c4bebf24070f6578ce5ac538d56145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f61e3efbc0b3295339672d3390f318146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9509eff79964189e79798258f149813147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a43f918465b1869e124e0c2fef9bc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd29d359d33f2de59f3976a9a5aa53149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255b9b01060d1bdec58502be3d3e76f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3291f0a33dc7934cd73b2e89bc9bfe9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367d4fec612c368ad6d44a426774016152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9d98fa97110ce39da67477c679e0d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45e97a3d06a8cdbcc12d7263a61452154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf779f326871498a676f4d361c298ca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1691e859f4433a1ed719fc9c80f9c0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0fd933fe7e34b963854fc96a63e258157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890057d1aa0fde8eed3a89f78dbe4375158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4a54ed4af2b4e41ee3629504292a6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd80f3c171baad875aefb6e86358c84160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1d2987318bbc43bf54f4ba0163f55161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3cadbd83d757ce73d7c94299d0355a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4337693bd89f44e64ba2fb6d7304a8c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e699efe0bc4f4f799134ebdb93029f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54f85f886539c5738df2b914d2781a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6af25cca6bf3a859d546b7677ff00166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37190e9573597d7594bad2cfb90ac05b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b821e822bbe0f57c39ce84e738fc5c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc0d9ad96a297ca733a2fd4cfd2b7b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ed25d1f5e60cfb81fb9c6c891541f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc300ab567968b941a63019c97f71304171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66503483ccd734836a11a74e100cb01c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794ba9288c9cae5941659bc3b20fadb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811e7a00773f80e6bd23fee852955c5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe1953f53ad6a7489a232043e42ab3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf68ec875da9206838069a0502e2eaf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556d38158ac9b19c6be3b6cd79e4fdc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399c73d12d6f71d225e7fd3dd6057f6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917496ec5654fac719296431ad0f90b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5046e3c9698dc5b11dfeb25600226180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534edaba4ea8114a70d632f3fb3f983181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09f8aca78a5b45611f98c1f790a017182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81331dbdcbf22360dd0a155ab6629d6c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa3052b6e59a7d82cf1738e38d2c5f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383bfb677b48831ab4d675865d9005c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099531fcc663b162e13329fe55edac4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947dbe5432056f3c1f3e976d4c6dc7ae187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c22f10dde59a048b88d481c0dca576188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6aa6443a5eeb56e62858278a5bce1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259256efd437a36d827dfdeb2371bbb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b642878331c8cc10bcc5d7254df1b6e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ad5f158d7e455212b094cdaa6d920192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5bb586aa59eb711d7789c69f50fe8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05ed8745e40541d9ac9a554d1cee32194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae49ecf40e9bf14fca4685b774f19c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f705ee0ae4e8ba6dd1a82affca6d203196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b669740aad2e305a2913ab30c01f1e3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d53ea0609d6ebee058a9acf61833d0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352acec1320ccd38e675c3654c6dc59d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b5bec88e1a118be724280dda5ee53200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f754d83fa6da2a9ba5ce44e93f351c6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94701d1253e0cb6a24fe3dd216828dc1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62ccf99268c03791f16cc3ccd4a8c7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7c2a001ed5999531ae89f12365ca9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64969afa7e695abc17a467eeaf3b0f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26be3d2e8be32eb03bdc585dc8a615b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556dbc2f6578a057bf0e60ac5edb128b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b947a3048e38c17b6987c202e133ce6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e3b682b49a632434dca8583733929209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66499a1b2b12950fea3c2cf9755300a9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388728d3dea74069fc2b299989c98f8d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199f561892958e86e763ce68db4399c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf34c12cfa9b9ca580932d2b5795056213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4b83c33a61d5af36430bda2caf94e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd19660866301ae1a97bb2ddc564858215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057c1015865449c7b4e10981f4c664f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c346774e207150c8f7f83bc505de9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512a04f91c0c47294c864ccdc08fc66218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c23d18fe3fd7223fa3de1d7451e1ad219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa2b2fc7b887b3a0e10f54c7232fa8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0441fbecf41bc2f3ac2f0048f0b6bc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a148ea4a9e43cfa5c9bf782d8fc8a9e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d3215d50eb7c4ec4fc8ee0c2c7079223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef42a4bdcca777b082e28466404f9a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19292bd5ef87c88992dcb52ea9364d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95221831202f3c0b36cddee228e299c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98746a50181c9570fb2b4aaef70564e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8971e3a34bd653f0399680b7b703a17228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dab837fa74517f5532e95cbacdc32e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd5ae5f0ffd7c1f273cec3fc496e44230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701da38d3a9134f66396c77ea43b9687231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee89d8177da20efe3b32ab67db5ac5c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065cf53f64f1a4029827a3fce52c3a00233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a99767d55c3ec6042b0982a14f227f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88672b7a43c29cb671f0aaa94d0eb98e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b279f2f0722d2247c8b80100821c8f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afced7e3d3659eb3832198e2afd62d91237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb832005785e7def5bc1cc7c7d59db67238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e1d7df5675da21bccbf387c8ef3b6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133db9b4d3c046d204b4177fab01cdba240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9cd569eda2a6e335d7b5c7a080a0d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf79cfc19756c81d2af8db918574858242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9fd99b1c8878b75ab6259bf4bd5bc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c96ed1345945186665d1883953ba69244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c751363eca984c149a860f2f2dc5d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95c78d5e1842114ef54669f62bf679246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce11baa363ef5280c2e74576d72f0f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd127aeaac67cb264db23945aee0fd4f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0371a306351518e7b0cb0148bee6d3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae1fe065ebdcadf3b19d97fea881d6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a85acf6eb4edf25ed7cf84dfea4a0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34145aae6f871cf36b7eb4249935332252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ba586be279c67b9972efec48f1fc6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08fd14071dc887d41148a1e9a18fec2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0caaf6f73bc7bf97c075d0e9ded7c4b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd985e8e1b8703cfcf4faff8e8e357c6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b166def055a0ef5c63e28df7c38ae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965b9b2548d37d4870d033061cd6333258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1dc152e8b3fcd39cfefd419724261259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb78fdf8b0add4a778ba5f3080a8a8d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a13e1c1ece8efe3dbf742023bd9083261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e80870615978bb6cf0b11b6b726c02262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4652eeeb9430aee7f78ac49b4e99cc8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65736acb2819d8567237a5c58d2353264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51023a76ab63ce29dbc3384456522ee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59fa2b5a332d8ac1814e4f691b9bc61266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e3e0ffbaaec9d7099ffd1edc01691267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641405d44bb1267458e1f88a8f67145268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9ce6c369237fcaa9034f1083412d5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc4ca1e1268b52abd54975b70d7d59270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1abb56a3f3c37bfa9fa0e88c9e4d32271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6a37b6025784a86a46c1c1d5516fc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260ad520fddabbd12b50efdf3532f58273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a14a0918167fc459a82daa4f2b9cd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e237edd7aabd4e8abfe8c7cf4a1fe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579ff85e4bff955e7796c838be91398276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b332ac7583c3ad955f165706f4bb30277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd63801fffe2690498f5ebc2c939ac278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537fb4ce3c5a47e770455217f75599c8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3e67bd4080eb52228c266edcf0dc1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9104e87a595ab64da031db6103ee9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f26354e3dc2fa355ae8bc3d2c32b2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c0d0f18c4a826f16a1603e4896da2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d409dc08cafc88798540d19eb6808f6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dab7ca8243a71d0dc325752f809343285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67499f195dbb2a3993e154ad82b717286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050da22c94358dbb8369007b487c31c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328f03421adaf89f75e4e3c22b9ebbe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0bb50396f914cebe80af152560bb1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35571dfd3f6de8321bf331a709eccccb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023144dbff04d59b42019a7f1eaa9c2e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e21688404e03a7f49faa79578c61ff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c4cb9534bd548e6b5203db30e16ed293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ea9bb603eb05aff40ccb8eaa1fadd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001dddc50913540d1954ad80014b6e81295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0a51178cf408b9acfb3584509eb2d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51d387792460c49ed2d142838b95ed297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141b3ab46be0bb5bbf3fb6d78776ca5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89116fc95537b5c0d2739ae529cf61299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451915c42df5b1f9a03b0318962ffcb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb32190911a1df5eb04548de1275672301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78ecaacc8ca1e2103ce3bfeef037fa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7923d634b43174f3d58f32e7d247848303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe003821a69ad5a870b2ace2fd76cd8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff4d0db55a4ea63180496b8bf42c5c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b126357ab0e05b67c86e0f805c6549306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a79036264cbcfc8502b6f69c0e469b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437b9763b1f3668783b0b7785f9c15e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76274429c74f7ac8ff50c95bcb82902f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683989886cb548cb7fbd26cfce217cad310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74056ca039ed16004c726af9aa2e47311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4865d23cdc1dfc1e7167b40fb2153b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ec7267434862028d32bfc8db97221313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a50043b2d9f3aea34a481ac465f31314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13331718c7a2104c91760a60d904e0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8030fcd3e013a5fd233ad74f07aa52b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5dbcda51a5e9b2f6088c8958402a8c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652d3d71eba835b3e8585de1e37ac77318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680b666a4a162066194f086e0b13c4d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf7f577a1bca8399ad463e74d4e852320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d643defb514bb3b184bffdc1863698321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf017f416a31b6254f3be981769778b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25571b951a4df392f054e2981c7d5b0b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488217931f6bdb2aed2449efe1aa7463324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff7f2b81bee436a1d1d0dfd21ab3d4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce97612b74d9365ee182a7f0164e8e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a9357d43a5c8c248537e69cf723f1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca7380e0251ae37ae9b71ae1f53cbb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38769c196744755e13925bff2153d78d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba09c7249cf85cfab26a40dc2825a2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc42c53e9e9ecac350ddcedb3621379331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031d4e77b5d091fd605be9372f1d587332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd674c49fd0bc35a87a5dcbfe37b74b4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940d788e94ab81dd5fd2085da040dc3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244f312742339b8dbaa6dfa9870b65a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e96445fd87d553b42888e94707ad92336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d03237979e106c31eb835d92721c16337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da38837ea83b41e1b72ff9b61c541bd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9ba859eca775843113850b0791772339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea50e47534da5f3408a59acf5e5c48340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4c5b21b29f0c701eef46494b53bbc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab413d715e9b5047043747c8dfc02c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24edf7d3418c545f6a1b0d2b8635dd01343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9a19028b470a3332c7f66b0630eb8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced54de822e4f3e0fb3176dd2d4d6e40345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163761c3a6a0e0543c84b6341ec94ff1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488407cdf10b876880163fca8614677f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f724005056cc2c8e45976ba0d859b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13952d90233c06aef2e4d00b3282d1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0110e467b9c29baea0f5b3dad75406350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac75e1ef5ee8c39754d3d505889c0ef351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d69103aba2c5d87853e25b73e3e129352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43da0dba1bee0504fe4494df5398559353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7e029ef2f8aa7a8a706dfaca3d406354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c497b4bb17e03159dfd3b86cbb118eb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390da70eee3f372a257628b525bc8be356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a075a8d46cd4810fd07483503167fe357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2782af33720ebfe9a4448db0c4bc21358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9d8836898fa1abb7f8a4d3ab8b43f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8561573537c809b228c2d3bcd676e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62706ca917f81ab3efca972a21ffaa8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb956115bcfbeee639ed51b19a854e3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f676906b8124c8468e75b0ece886e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c07689f29d25076c7ce3a64f078933364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a575143444cb479bf27f2fe426c6547365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4d62bdd67cce41eb09a0a0307274f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d995bf2ae814e0b2b540931540d4dbb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73012d8148f2c009787e69c87f7b9137368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670963890cc36412142d83a82ac3ca1c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae551c2f082c03d2c04a6120c459a9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2437281afd1fad87b08105c38202242371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea16ee9338334725415649b6ab5c5a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58f7f873953d014e6ab908de97bbe4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b3177bf4790621012af3ad39fb0a0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a17f355a252e4bf3e3c7aac9ca04e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361caf37d716aa8bc7ecea3e894438b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e87152b0018c156c9810e8702b4f9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e992dd8b9b59fc5bccd0db78f4ceef378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66aa9e081253f5cd4d1fc2923ee741c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f1305f7750e1136be3dd9d2538316380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151ed83df613ef4f963741b6955783b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07863e09a5d599f7a7f8cd9d2b859dd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4240657b7d633c197100ed1bc5f6e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea15ce946af95221af4bd52b3920685384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8777d31dbc9a877d1e5cd2a8c1afdd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6500abb5a3934b164a4e03bb4148c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed4302151c62dbe1ed493e9c641e82387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468a65bc40e9c19174c58a24f0efea7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50d67da323d9d7b5c35ed0016d34a7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3a7f5bb756db353e6bf3e8d96b209390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359d66f77d5c2a4927610f4c40b160a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa988f61aa862e799ef2868be1c8847392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce0fa7a78a2670a9babfa2bad0e9f6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2182541adf5b4e800da0690ef018fe4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad396d74a8f9c95897b82f9ff183e76e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9523948a1e4eb018847a2e475cd46db396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568c01abd43bc03a9cf5944f88a5722397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a7d7afb75930661b77d1f1d29b1eb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6189bee3ff143adb3e4bb2bd4eded31399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5798d964b5c9c505f9ab79522c7ef7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f942b79d6ca927c2417e71398287c6c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f630f34b8fa67370b6145ea485b3672402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9b7ff95ad7f0307acf0870a686800403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2440d130e12e10f7722f155a1af727e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1401e335b084c30ab5f51ef3cca7ab7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675e51dbc55d5a3d725635873e44e85406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b35dd459190ae89d87288a3d384204407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d004ead906317613d105551b373fe4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca27bf63e63674bf22a23409d9e61fd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221972db65d11045cc3fa30750bd964410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3cfaf33f099ee41841f455735e38cc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3de9b9b7a83e1e6288f96081d803b6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8c2361dbb479d694a0294e2341a37413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363a8dd8fd6943a3dc2cfcc316e4a1a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409f5061b3173b96d8922c0d6d181ec415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83388988ba487089f100601d80885d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73570345f770a30f87a50d7352f54a41417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783090ba12c3eeb5fb8978a84ce2333418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282202f3f8e8e4e634e59ecbfdeda4a6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7df70b2d585fb8410e0e8f0d98d31420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3167984e1c5d5017f5de18da7931425421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5fff084c730c61c815773492041b5f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db4988f6c5b558aa066040f4dc5b01423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857df3a6f0fa256bab84576e10dde9de424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602b010d77330f91379043867a31ee5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f91485c2460c6bb66897a62580683d4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1850dfaeb0aa7fbd780114afc6d90427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc3a72531b8cd8b3464e56411b16cc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec64290c89327fbe9ec7f5d408c48a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15998cfb635e5f2f24ad306fc325e8a5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77caca2cfd6758ffbdbb528b0255c44431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae331cc169b2a12d2bbddd4d64ef27432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011ae2e8a27d90c487169c2b802a2c9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aeb7d4ae4bbabfcecf2d954239937b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763cf8552ba75b3e6ce6f5d55dfeba14435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07cca916db131968a6aa838b077c57436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97a5ffef27042e7aa4653f0739af30437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b01d058cee14d810ba6031c2a87820438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ca27338f3ef1f30321789c6c61624439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733956bab00a376bea6fa980fd8509fe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f354886c5623bb76903657dff41fc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b52b673ea98b83507f0401172561ba442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8c8bf089806afc9576da2c52cf5ef443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf994773fbfe99ebf069e683beb9102e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecade1a182302d105a4fd38ef3e50d54445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9964d51d5bd829531ef2d714b35c9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7982e617258d3b97e23c1a4ae7459447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e02ddb52ea8a6937364d5037c21499448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1b2b35702137df585f7a99c72a5b3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1ed69380b889a468baf7ef1c210f0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75436d3b88a4212efd9d4482d160efee451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fcd61ae3673960ae3b356830303cb9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0368ff2285a104b6512e4dfd595bef453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fce4a277a934bbf9e6300224617a1a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0a1f248ca41e748dcfedb15ead1fd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eeb66501fc05377f01b3b2ee8770bb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0cb00b383e260c5f23bcce3a84f44457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0edbf70aaf92568df93c06c7ee42d6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16eb33b447def9a6d82dabf16723cc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a164987cf9c55322fd2cdd8129b901460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad4e43326f84ccfa5cf69f6d18fa5b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9c51379ec6b9ae1585916b32eb9d9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9f2ce2d08dcada53175748ca3e05e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47bd50a9532497f6fcdd16bdd82772f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885164069d68cedc300206dbfa498f8f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d814a36a64b979e9f05eb3bbdb1e7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11e9366b2342e08f470512e7e89dd7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e032a382313896dcb9c9fdd8c3bf2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd8ca02819b1670b626b9dcb3b41ab469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9496b0f243074ce5daf829651e199ef470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a945719fe227911d1d21b7d06241ae471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ca13759112b0e725395e8cdc696a7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c69fcf0219ee4d6f57d5f7d6192800473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89955b87ecba46f6fcad5b5e3349fb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d789d316a512084682df36778ca35c9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a204571947d97b9b6b850ea9ba79ee3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9915f6e3d26f8ce1c3a6b809a32ec78477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6bbdb51775fb3ce6b37f5e79988fc1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572fcb721d84bb39f89d039b8c86ece479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe67bd0f54b615d2e93ba220a55d35480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315796cf37f55b3064095174070130ef481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb92e1de7a4c2b966033cb173df6d7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64069823960408ec76770e71a8125a6e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f657297363ab3bfd40f5756e12fde484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db69eaaf2ec9e4baa6a938f66dc18b3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126e146547d8b131c263f18a51daaa6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5eb2eca9c441f0168db99327f72c47487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc079a17c3424c8549d004a5f4b6c8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607162de89e4c993b27b2763bdf39809489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4b1d4c9ce41e9b11204cad4eaaac1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52e3227fb96104363cd9a995d765b9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e290eadf390a2274ece7871e9f513ca492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404ce0bf2c17345933898459c70f15f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ca02f6fc72f4e3509a8c4a19ca814494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab67a99f9e5de1201608c782e2ab8b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438040de1282b035be3b90c0a25da9b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72068292c1033573f6de38be9f26c7ab497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708f413f501d22e8ff0ef747fded117498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc0021fff0e3cdae13a21046f7fc61499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d814b5679b2ed9e32352c1b7d8f01500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621fbb5545d79674775dc0c6e41585b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0048d27b6a95d4eff2330843a3ec2b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c947ab43945e3b34ec7b7bfd184fc0f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7ffb4af2abb45f9af99f2ea3eb6aa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eff7e2316fb1883fac6898d2126094505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468718a779f9da22e91d77e108c3978506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab548a970abd655d1af9dec7586f2c5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092d5e74ccbd7c6493a0aa1f8f41581508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9cb488e045e9d7ba98b4022d36e8f5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccdb19992c30edc15864676f23528e0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b88793e114efb580bc53973ce03d5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc34d85979e44db81d2dd532de8520512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100aa6639422a6815a851e5947cb6f4c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc94c0a4afa81b5b14729c22a42bff6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f207ea2359b986b5784d4a0b5ca13515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728fb8a0f1aeb05b2ed79b0ea49fc37516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90b420ad09573cd6404170eca50554517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d10b3598e6db3c644a92ae84bffd43518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84264718b83f9aa5073ebf83cdb8ddf3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3363640bb663321891752d2e45037520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08fba11b99037dbf3eb5a16513659ab521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee2195133c222b612f59f18c5d7e1b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac128eadc6223b9113164c484a8906c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed4caf53dad2b271ea9a8840dbcd51524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846501e9b0de122dba46497a75e706f3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4178f346271cad9c98faa1faf1231b9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932ebadc8a16984f527acf0ce62c89b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b3306ebedbcfc6b8922974cb11390528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b87b262d87d08efe28365708b2230e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86443bbb72b72baa1538b44340779a67530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e21a25f1c8ffb6cb7c2fa4be020522531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916478708f27affb32ba53ce75f1b935532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e492c03da6d3c2e216deba679bf85533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444bb7c2f11369dfafb0b530733f882534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1112bd9a05c4456f365174d47ab8f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b92a06f6ea4a154fa4982bd4e6f90536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df674de1ff56692a38e590356748123537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce3a0303eb63c6e3340cc96cce3cae538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094bb9230e18c5033711bf5ed525242539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3cb91e98c7b65f4f6d68b432356e9b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e416c998a1969c4c9391c3a6c7cc9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc286e5d1f75e2c6667cd7d1870c0b13542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238fa94aa990c8e49fdd899e1f5f9bd4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939ba5c08e46ac5389338206c68326b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c152c870fa897c07907284399dbba545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c1a02831d47a07120a50bbec79d5c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8cd69306e75c9d6a17208b7446d3e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9f0f898b0c3dc5f2b5f1b074b0b3d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675c53d8230868041f2747f51942c39549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1a6ea760f364afdeb43eb5a612a15550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4035ba9d37c1fe58a341868288cc9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02631e1c51e31ee9b8fb08f8423ac2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5fa3de505afa7b5ff5df14585f34dc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0edefd09bf082c20bec8b205fd69ce9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ea5005e579baa3d8446c7f853945e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4009597080ba3dad0fa83a06d3ae80556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d985450cfcf41e7fcd864a1df1668c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48759a0dcf11ace77137499f1ef3467558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb44aff2727d6b1e7f7e9c552b0ae81559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be33aeb8bfc7319bca6ecadf0b328b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75279e1bfae4d7ca021e30f12339fb30561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590310dad0aafab2530f7eda1f3a606562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38b556b890ab80a882bcc9b51f33a7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9986f4fdc69b1fa650d54b5921806564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de545c01935192136b33103ac9261bbc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3fbe14b22504401e4f60f860432bd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b56fe1a88f6e77ec88ca8d2bb42e4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5afd08743d9b06b2b27f9aaffa736568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf71b4741b987a5beb9ec2767772154569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63469fe1f6abd76a8cd276716cf1b301570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddcf566c4b9d2501ecbb1f8e7273256571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1adde8815ddbe7746a4c6e04a6ab86b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833799f2b11374611eefcf52bd6c43a5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69178f028c7e0b320229992465e1751d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393b6a9cf5ffd4137f3d782417796cc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e9e030f80e36815666f1ffc8fb58a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8402caefe5c42070daebf2a52edf399577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bcd919a06e51af3b1b4655bc6e2472578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9d469ddee1e8d06ccf898bc87516b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1766c9ad02df01acc7fd776a7cc693580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7618266011ea2fa82a5359fb3110f1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c2eced64ffd81e95fd43b20fe5552582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e51f92a6921457fe2199492a3c266583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ec041a99eaa22a658295241a86773584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288660a5dc7442063f6e611ffcc05ce0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6828a94f4d5b2db892e2ad3089d3b66586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089eb970f18e41030086369fb85d6bf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d1fbb1b4f0f4b5cc18314b41b9c59588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364e5c270944de29efdd8f798ac42d9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd57ca9d6424df619d4d3fb82ddde4d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde3332862f114286a594240a2c9ae4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097bf144f1447034b468415fcb872fb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d50f443512998c588bc253b3519d6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cbacaab571540279f2feb45c980810594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3284bbbb68f9db2d2e5a34be823cb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2642eadb5c84f3467f29780dbf0ae75596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a97974cc9e334e1a7bbaef71d78cf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf24c294564f803e9f45bac090c4295598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8605ea11044807aa014e7236b4a3d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a84dffeb81090dd54f6ace6106f185600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b697f750923e43935d70c33ba739586601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64047a6483985e9065481eeec3c7e8a2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66ce323a27afa8116e4802e7bcd25a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8b25f3da16c6000e048ef6602f0eb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb04a913e791ee1cf9f28270932979605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30faa1e7b9bfec32bbe415aa103fac606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0a38cd0f279ec6b900d8723a1afb8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc944135984baeb8af97405cc695f3fe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1cb9669c56f85da8369b95be9e2e3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d77f9192d6bd52f7cc82e1d387ef4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5742cc13c63fe20a8887273ad2386c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75165a9594122859edf7e578dbf981612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7390b1f4ea4c0fe2abbfa67d2994a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c784ac41771c7bc0473a32bf795df614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec4e17f6fd0bd26bc08bcbb7e76c38615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303fd1f4d77cf2e25d56c522471e2e22616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18274a198b7e5343748c678f2cc18b2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b62c9af655b7dbec98920ff1e1f6eb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ecb8a95c3a9b7108b708f4d397a624619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb6715b1de0789706d62c345f66d36620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe5fbb3a744501d7e3f274d084c10a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e856e866a0610717c370d136888c66622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8f37e14b965f5064ddc6175c785d9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9f7a2628dfbb414ce0fe8ce2294c3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e418d26f6e0f0578a53f6bc0cebd94625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d95bae82ffb9daa722c7301718c7ef626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122539b8aef787abf92571ea02ad5a53627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6a9812d08accbf204e5eb3c27f7b6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3917cd3e24e4252d65eeeb90726d03629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6982d1a5bc548a12e329ab0fd1f7c1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b7b54cb7efff4c57e732245d76de8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c76ec39d40d2ec4de63d6d38b2ab58632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f60c8a0dee2fe12938c3673acad09633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e43e0a33914a8e37834cff4093428634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885b9d21ee5fe8a70690f7512e6c5eb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8ca05060b62c85a099c9912bd28c4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26fff11b23951e5321f968d294f662637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397622734d9fa96c3245613a33e0285d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27734801033446c92d96eefacc501874639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166a84271cdc70f325116a1824fe1d5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef95ffe833bf4e5459ac3f9cbc5123e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0ff1d177c829008920e7ef866df40642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6246b4d74e5a6f694e7da344d04ad0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0efc9892918c7bdde3eba13b793b73644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc61f9a477516b1bed25fe113bc35a5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e31b606ff5f7a275e637f9b8f8496646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67847168e98a17039f35ed3533300a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758408fc57d9952368fd7b3c8cca69b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422384d468878d6f31ce0500bab2cd9a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d8ec202df531294a0ffb0124ea06a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749699065b9e59df8bb666369fc6fef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1feeba7b60e17a98730bf7f6608155e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eaf5fdfd39e012fb918f32b703a1ad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a94cb993c449ae1f8032f74a191178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4003e98d3fae889f6ec4945f9e4884f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209139698360a931d193f38f4b9b3b7310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510b42a818c908a7a527b10dc72e0ce11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55ec59af2d26dc458f89943c555db612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28beb7705f561c34f325546b989d810d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d2181df1dafea9abcfdb5320fcc3614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe8135cf671776a3b87c14039a885415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d977074017fccbd296288342446029916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf0ab8ec9fded79ababbb9723b349717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4adead588d3c34d00397e9f44624f4518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49923e5505a5fd112df8671b06680f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32489f0d3773c2c4a67b809ba87ef71f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870501a55a648ca33842488c21be8a5321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a8bd1d1739f34058e6a7931f3698922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3c643b921d8c69528164811878e4523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd4991ec73a9b97036e0ebcd69aa9f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89e85b486524ab27e2edc1d6f9cdce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df969f28e0ebd09c70b9227c10722326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bcf29e9709233db7557673013c7f8f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6bdc31bcd3b4fc6b3142d88b124ebd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b87f33e2d6add5268cfdf7fc9666829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578baabbbc8a2227fb89960f07f94c8830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f39e078dd17d3113a73174f2aef75e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541e074e34be77e97cbe5aadd9e9aef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929c3bfc63e3a4c204190e9ba92f9a333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8b69ad9411f899080695944a9341734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd425319fb1e743c2e792b0063673735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a59a9c9ba4a8b87aecc90bd29074a736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9848872ca4c1e8fe102e8069d7090537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a304eb5f00c5ea1887be90766b22d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd40ed768df68fd90018d92d85c1f239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e6074b83e220a18c43ee9bc2e0a8840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667ac29f24e3c32e225d2eb566ea0af41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ed0d0d6931e3d5536e75a4d610e9342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92071eb68d37af4732e6680a34760843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797877e895b7924ab02df3b8db6d744844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc6f1d855a19d3e02946008711708f645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff007738eb75389321fe175749c95946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1c2ccadfd3874b56814c91fc3198447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d869c3e0c30f78d5ef807da4a55405748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecfa1d8b8b6d2185e4b963a34f0449a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a0fbb227b7a8cc59e86443371b88050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c136838e93970078450b9e15d13d951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7263c0ae9a826cd90bed760cb504052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558bad53ab4b91b788d6419dacda77253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05969ead47120d84227b6e3c3421c354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded80b70ec7d1e38abfdc1dbeb491b555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e725f1e8b5b963af51cbaf5f87a748556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef65c6046c540a368428211339ccba57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166a1ed092f90b5cf49d708946586d958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99705c2a2999b4282213a19268db65359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97081ddcebf64c9474fcecd2fb3ac560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b29f3852b376ec9073eb5e49bcee9561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa944cbbeb1acdc43e8f57cc3b1de3262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02699cf99f0c82f8330cc28c614d9d063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385096fead3be7d5630e2b268cb1dd6164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1eb178233046a5a3c5a61782da65765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758f96b528ae39a2be4fc2042748deb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5944dc7e75c7dcabc13715baf92e167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1cda9da1948056b819bff732fec41d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650670172d6994c1ce6d18985479994269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bfe7228121b0d464fa0f5bba066f3870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18776d391910c043f8cf5d2ac45eff9371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9634feb0012c094d376204885fbc8472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af290618bc03703512051a0db9eb7973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ecc9e45b4c9c8fc01a8a88a3afa18974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48243fcd59579927e4ed75025374285675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45492af8f40dedfba98c6b40819aebde76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7aa02f170290711b2fda65c7d3324d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a873bd9a56562da2d595cf40dfe9e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83899fbc1bafab67e3d8c4334d94581579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b552210c1ceccdec209c94fd8c4cbde80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce53f68d8d94c40de0dd3acb9ed8c2781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70e1dcbbdd0332f68cd5cfe8668f7182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31116d86ce41b4b6b22eb8669ab1406583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa09d958e23d67f401a951db5f8eca684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7682b8ec530dabbd441620687e474e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf4a7db19a8cfe585e03c65eaf77cc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326090b31cbebc4520d7380e8fc5e9b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f1cf46115c5ba8f728d2c3111f2b688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd705a2f8b54869d89ecca3d1e1d47a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1036b2f48e5f2f5e35ea5348604287390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4908b956126524c51c74cf9226ef2491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c9d09f2f7c2d852cb8dd81b14c64c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554a46b73b61dea4330f16c70743c6c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff4af3bcf6312623db093898eed19694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763350ef3f553c0b4de81a922c5e4ba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f139061145e7d4e9365dd8409d4ccf896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e49aa79a841c3b42fde2d14e9ab28997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae55dd8946e114b49f344245a929c9c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2c899f1e61800626549cc472b6efd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b8cc1b8c1fad5f42ba3fd88d94e16100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85cec15f8503ac4665ea4049a4d70e2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b81f69f214eed06c1f28ce25a9832102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af33868b42c5b2e2011b08684ae66e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f387b8aa7c122b44ee6438e9fe53a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a48e1fa549e5a1c1744c56faabb6a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5cdf48ffc429d2754dd186144ba195106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097702b18716c2a582c8a1712733ee47107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb9a1e3a6ab05e45afc07508c9846b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303136ff21790c67118795b1b0158f2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0e61a9cb8ef9474c6ec9270f70482110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32406c0c2987f6531cbe3e48810f0392111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2226ce777c63eb2eb2edbe0cf3492f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5145e8c54514c632f882ae60199704113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08465d71a72535b3f19de6172d7316114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406c753eb5c18cf40878219760e2fcb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a0117c2210743e8aa3ceae73fe3ed116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0d9a76948a2aca345f2582e12292a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53474e13344b211dc2e2ec36bd89d249118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db83d97e1d08d7f4cae82a210db9cf4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae55991da085b05a4f64cc45667974d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92700505b733218c5ad7d46555f00dc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd58533d36009610460d68e62525d86122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445b611b906789542a611a48279efab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f1dfb2d9c58d9feeb92e8b2fcd61c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb1895c12096a181a5d5ac64b56342125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a32e4949264bb8abf81298c62bf68d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26588ab2fa5c102071e76e52a366933f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af89c8030c97e0ede3ba6bb2649f55128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87921273488511cb55f4d86064e7f1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5651d9b9c66ab7d79e357a9839d3b9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b35f916f8caa2385795b6de3f7f95131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ffaa20d84364ec7d09816869d937c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2378152aa33c39b484c54b5e72aa8f1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2e5ff5f2cd805a981d8d7bac4b869134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e524940eb8476278f2a58a915ad5f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7112dd6752d35d5b06f8a7d3e3e08136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc45c61dfe0ac2214afc449d2cf92fd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34e768dd2fa38e768289ff08565802138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f84b5ca4b103f6f216a9af6b167fa9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c2cc32bd377fb7a2af4d6f068bc7e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1abc0489e059cabf3453be6afaaf1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24278577e05837cbdb133285b664a14142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b255ea0eb61f7655d44e83c1feb23b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca65333c60cd3485d7e5385cb306ac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9b8041b47fc29427046c13f5ed1b5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5511bd42f2d765f259be4c837d235146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cfe00973efbdd9ce433d378567d5a2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7609055bb7988bf673d7c91f38a9ef148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943e2c050fbbc74ddfdb6a950fec7d6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266de260d894d371a5bca6d2e116ad4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc771843180fd1aa16dec4c0b35ccf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d937b64a5020700ccdcf1a387ce69152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcfe9115c25e532c409f27c952822a0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ddb8d9e61838bc5e5129d510f3568154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34fa2622a12e4fc36e7863b1c30ee00155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e2beff50fc36f3a02c6878b9fb8c9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ede938cef655aaf5aaf683ce19feb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010716ff8b8a292b80efe713f137501158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290df1c29d184a862697111a1a8f8fe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1770d8029368c4c8d42e1433bebed160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d52230ce52a3de9b5a2d30bdd9542161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f0dccdce0dd419c1b40818ba0dd34162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147868ee93dc219df69536163e537d9f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988e7a3066cc4faf3f03d42edb90bc0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259912431bae466f3778c07a0ec7524165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803d7446f86c566a933679807b02c03166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767312594667795ca4b4467491f911a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc008b9612455afd5f718e7965d8324168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c93432f612b1f68a86ddd8f35bbca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314c846d6d510cef6869f61628577cd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7811d99bc86b479810180bb26234bab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc3154ffbe9670b9abf8a80db8976f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b0fb506892a42d82976df3e39198f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b13a78056f5858061d8dba870ddcde174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e274146793c25bdf782cf239177520175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0cc1376d47103100eef5afd88969ba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21425fd1fe1d05a545f2164418c018a7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aad849eb3724785898b698f649c906178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d8129ddfe549e60779ee4f445acec179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c21ffa200853be6ed11069e0d2c9e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405fa1fb2e92fba57b1d31ed384269ae181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686d810ed85d06931f9dd0a12c3c0c3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5da891f46736bdd4cb4318b93d28d4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d08eb3f22783e8755d4f45b678ec0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43d6213877bb2859055b1188c70354185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046bf35c5c248e06038c34548df9129186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68fc91fdd8ddee710fd67e25f4281b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c75af3f399cf0ba2c744b826961c4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859f4f8bf60599cc7f967b67fad5c65189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde3dd70ab9a958944c820581dc5ac0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c4c6e150352dbb5438be45542073f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e467864146914e4675f0d03792e11ae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339261309fda2163e9173e8cd2fadd96193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd0a1f67b58de5d167ac8b5d1ab951194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955d66a6b6875650b57ab9202e2abaa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dbd43834c8a6209b5d55d579e0da67196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3248d47836e0154bd6d7ee0fcaedb2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186fc1621e48607a279c8210a424a378198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9778cf1dee97600b8bb899d72642fe1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31910d88e12b3ee2ab542f85db52851200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ca23378c4f7230aac6d2020f4e5bf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a27d765d3ad754c7b83f8c25531a61202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2cf5a313bdff87eaf0540061e0554f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a8e49a5ad66cdd1a9fcfbb5004325204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a9828d702d9813ebf03f5ffbb5996205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6cc33d81d6adcbcbc1bc532eac42bd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547c4b2cf81c83f351a97ca98dde60d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd220217f360fe19054ffe2c789e27ab208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ca05855b92a94d40301d55580533a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72161de9cf11183cf21d142dfd01ac8c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289ed79bb462ddbcb242924e808663b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714dcd8168bd6c43dd4f488ca452a4d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09769ce120c1113cfa426007894867ce213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f59939e5d18716e85afb427d810f7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f532b35f9667c5c54bdd0e502ba7ad9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11bf483f52148757fc726be16dd8b9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ba3ce7a17b78f2a58ea4c27805278217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a398264fe02b149574b3148c36def0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd94ec12099c0134d785a21508820c7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf4fa4f5bc6375259c13554f4f32e3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e3d469ccd4cfd205ea909c923fb63221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108680c79503c7609945d3fc90df65f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b36912bea89524c0ea3f3f880c3147223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b04c395c36f9fe351268af4c37561d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8711700f614226406e4ddb9256c98225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a89c723b8b575e64301d07ecd1b7b7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335984e375aa4dfa2f875041701c319f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882c3c92ce7e2f3c191f247519ea846228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edffce3041c7d20f0b5c5355d0833884229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75987f01851cc24bc9f9444c56acffb0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0cf702064fd1345ad66d181cffe962231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45febe495de62e07e65c848c0d527162232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c77e7f097c0e965371a532ca4d4ae233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a13a83bd7b06cc645991505b7c4bc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d4fe7b4e6abdeeef43c63b1522bb6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbef3d3de8c549e9c7bbde932233e8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ce090ef126bbd475ea6fadeedde7e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95d9befa2be188192f2e5f473f4d07238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291dddce3ecb39367edd81a2f1f528b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b0e7b2c4580f57de274e353305e8a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993ff2f85ad310568e8afaf517cb818241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a04a93eabc2c24845302e7e25fd9e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1054527922e18ffb68fca24f625e81243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9932b7a3319ba23660213516daedd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd042db37251b994abe37a8f948ec7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377fa87374042f3a2cd563e10e365b76246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387759e769a96981b021eebbc2c2822247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc179d17b85690d4d19c993a0767b41c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082e07d84b39c43426d1a8ab984e694249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63062230bbad9908a67e8131b7882e0a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf53934f6ff1433551bda07784f86e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5a37e48aa8a3f8d51de9df29f5b0a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343fc3447b43aa8251b338a0ae75f170253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f001484aa7f34e22b62fe1580d15217254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a6f8e1e73a773e126e42925bc2954255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d052d4a547364f8ab6b8e85ebe5e4f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d0b3b2281a1d35862146f5d361d60257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9af648fafed0719bc01ee669a3c875258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752c66bc57baac704a5b1f6144d5bc2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf2402bc24de6fba3fec1d950f2fb1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d1adad14eb153c935e50821e47741261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56658779bd00c506c9e0e056004eea262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1a2c299c42595324a46853352f296263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6a488f9d158a6dc88c88525d1a381264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c554d7d56a67e9b1d88a2f7bbc630d3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a507ced30a772929247afb7c897cb9f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a00bb594fbae382551001f708e3c95267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705b4a1ef4e534a099b535f26ee42db268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693bb9826a42d6852560bdd7ce5d404269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb0daf55b7bc050a82fb448f6e1160270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881c4c249b44b614eec7212d7af5e82271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c2f9bb89225c4a3781d74c6cb76c0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce35b6384002476f48ced991c6f94da273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a820005520c425fed89c732cde9a93274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0214c8213034e8f1501dca9d842d08275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93a8f2aa5d5562f15a70a8178fed9c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374f20ac408973736029da9e5148e2f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07218cb0c11bf46682b8f85d27c09d8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d401133b672de65c7e056217779aff279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee9114739b397bcc057c433e9debd5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8abcc80757f4068472c9576004aa364281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f848a899ad3e5f3dd573075812c510282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a5e40bf994db95715c3fc8790399e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd6062203c056cb312075b6722fcdc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2429e413b148ff5faa6f38d1d4a319285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6fabc51e579c1de76de2a1617738c2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16ba14d01c369499490e420b951b51287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba795e7290617ee00780d2751fa50b5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978c7714762d60916a32043f1fce614289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc34fb2a428eb016d3812b17dd8253290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d0fede5a828808f14d69c492bb4fe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f121bae5f71d35cc6c36e983a60e250292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85c835cf4282d9e9cb6fe542aa91f2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50172c53e4fc86b7596296f4057553294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03cc56a4545b67e4657cf466c55d3c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73b59bdf12e4d1a476b75dafeb51a5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556c49ba068f6e7e689bbbdefffc655297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976fb16b10b4267488e2e875a11180ed298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d6b08d943a90347c9503df1b88a55299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151cb8861a99bbb20151549244434fa4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334b4180406e499c7cde25403c147f3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bef3e661839c5db85cb6b29194411e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb185410c718d64acb3ebc27648e9ec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc494856d404653dddefb606800ab5aa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd461ca4eb75fd5e8efd31872e748cc8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe7722315f8164b5798271e56ed86e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e4d7b97b009752d4bd79b6272d228307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953fc93fc36e9793baebfb44b5aaed80308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc976057124000de3220d822f029bb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1207fa370807e320291fe10c324e42e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e9a217fddefb2f55536145675d083311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c985df839591a77e677cb459ab78735312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841845400fb8fd5aa36c85712310f228313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9bb1d19be7265ef45543cba8845d62314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e327e0663252a1587b931edce20ecf3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaca69e10dd9bfcbc5119d4a7637493316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52d770b2f4d0660e4a6cf8bb938e12317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff57861868e9d0d7ad5def39f1f5c4b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb0c5340fc38b692bdd6c950aaf62c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913cac4b0cf6429910d9a0bc39c4c44320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90cfced683141985f80ec1f2c0dfa60321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd09e612d4409431d51beb6cc76ce9f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0466d552b266d164b8c3f97bd0e12323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da091b3f9ff9853bcffbc0c508f5092324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fd63b39819731a6690be897fb0df7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c37a6bdab5ea305412d02b4a299ad326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273aa116cb9b7b886020e6ceab14850327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec001189c450414f3e0079a4afaddd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b555362d77d0aa5861bf49770a6107329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41c048a9e1e62a9d332d35fe06e65d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70080519ad042c38c089fd8c6b87a043331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243aee7e7501d2a7d6d254dd41a1765332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ecd396b0e9cba51c9a06efcfd4f05333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d913fc6faf3eaa5e897c6be23d8ffbf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9fc0564af0449f4a831331f32157a5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151624c2975317ab1862397388d49ebf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc9d4d424ba9931719f1359d2ab1cd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1942263fd5ac62ed8eb0ae4b87461338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1dc33a88be64f5133ba5f0176ac26c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ff496f58975fd772a068ea7b8fb8c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeadacda5df8efc4284607ca655033e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3752137fbeb7f0b6110bb524043385c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a781778d08e2fcd3dff23495a2bb93343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d545a9efd5d0357950d83f417c57a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50112a1b5c773c9beb4bcdfd9c37ed345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba37a20a3655221ba3693cf504e0084346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407891fd9cdb4714f0a351b399ce03f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b995ab0c13a76f2ccfd30f899e18265348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5175083a12688caf639b6e9a2ef51349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28fff23111bb63d1c9908137391290350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548f6598fd8be30a4ff38e13c6b83d1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb445fe6f9d51950d659f250b8d4ebcc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f4bd885a402ee0e109ef7a81c68ca353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928e380f96552b9f7c7990f23b84881354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452d0d7de704c98682a453b545c8e3b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a8dd7dca72fe66b1f319d76d5bd22356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6e4a3f91951020c614119c53888f3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238b68a5afe72964186d0545660b18e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e28732d8e91368acc8060325e130fe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33461a7e8fe47d95fe293df0c01d0a1d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c24aafda12ed6ebb056808850560de361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e095366564289b752b025eeca5732a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6edf507008ff29098d7661da432e6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879df27f60e5a929f21782b74ec9b063364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46eaf4b85eea04227b9a6465ca8d81365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775ba685140812d4671ba4f84f3b3f4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd82ffcfdc2bbedc931d39a7c62a1fc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2b3be1991dbab5c0f1c864f212979368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041986670017f1e184054c094c1dc5f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa752099f42c42c2237c8c9479f9ba8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df080d9cf365a9c6ae9ab8548f3987371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201b24b7ed767060f371122ceae1575372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b0653ccfcf100ff3b3d4b718ae783373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0698d92aeae5f3cd496d0f934068d55374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4ebe9ad820077637e71b7e9cdcbe5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea91bda57ce8a2fd00cda6c8dffaa9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eda32462a6523685a2a3abc82dbcc9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78522d383c226eddb61d9e09600fda378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc199bce638be334c4afba817fa1dfa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f5a849318e614bec156758dd68625380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11334d006ed14de75a13e23026f4743381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d640408ad57fd0a4ebc9377079e0d0f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6a4b425fd61253adc15844389b984383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4aa65c7341b28b0cce22f21c51a28a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcdae7dfd7f1ca8f901d8613b75c2f1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e85097e6952a8c519c72600a505d62386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3cd5141ecf71f236086b2e66464fbd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9a47c9bc93759993471c3d44f0fe1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9a40f070e0ebfbc60aa917a537861389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ebe9ab776b7b3353ceb3a6474ad2d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c276523ec6f999b838a05f465a7335a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958b1aa44e0cd93367a84078ef99d87392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661b6a34e8fb5693e3c68a4b701addf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee40ed29be29c0c453ad6f5670327ff394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa7d9422e81c3007326223185b84fe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe5b7c402baf24e838fada1b38255a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f650017491dd407c9a2c5451224904397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3503b34e8d747fb85d3338bc02a7c4e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f9ed3d238adc39cf8733800312b6f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e039b5c2e77ddcbd38e997e3d792350400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b5318530c5c7f04378861e785d0f2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ffbc79e23bddd115d666bcaf46e40402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f43a81e29f6347bf3baac73020531e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5a40f04e4dc309954172af233324b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7885703f29e17d13c52a526f4f795c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0b3d7d3423253ea3bb8766ce3eb5d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913d6d2c6aebdd0569e8d8eb98ca30f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b107fc6788452d0e1a7c36e8526bb2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6aa2d041e88215c6d57318d9d1b9b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f018213d25bb0d7c569afb6635acee2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522822686fdc8807242cc06b9571261411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d933a6a5ed689c683276b099a7741412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c01f7e85cff7d9c6e55cce7fe2802413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b8466954da55b1d97f962f460270f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6633d37e815e7ac992ff5eca3b53178415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281d85c36dd47513d6d0767b91505dc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f0cbabbb4033d864ce53be6110166417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78adedbf38f48c660eb0a2ba0a8336b2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c18facbe64efd4f0d0097d83bb5230419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45314e598c77f600eb22b980b2b12c5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdfd002fc3391e72fcaa48907329991421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2bfe0d0c0b18f5b4371cac36630f09422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40cbdb1c96a7827dbeadd8fd48117f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba508d85c0429ab6b199fb97bc7c036424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefceb52af0813ee859d0160510a1626425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6d7aa05d8a331985af04151ced68e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e044ca3d366ebae1c27d2a2b2d07c631427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd030ae5a3737b5c2ec5445771edcd0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b25df2b8f83a0fa385547834a56e2b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efddedeae851e242400370f7abd3997a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353cf735fa236217c4063cff5fb73933431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14ae84c7c3e565c5ed2c2d77f936a3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb1aeb43844009a3e0cbc8e7c0cae9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06cae0fd9572d06742f0da47a48e27434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32908288b06ef4d6c9e932711b9833de435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d20f61cdf3572b8cb6708c6ab5dd57436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd6bccbdcdf1579b8ba080f7901e6e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87fad3af3393dbaf4fdcdccf91a68d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0913fe1364052c86c36ebfe1b934c53439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ffd8be71e77d8b9f9824e6291e8df440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851f3aa9553e98cee02a342836a8584441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b4a4cb660197d760f3595e55963de442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657eaea7190a2fac26aed6afb80011f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f66f5516043e49b8e811871dd03c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e9640313077168c1bd151fec23e32445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76185fb35f168681ff63b9cde01b9971446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae976945af1932da4f56d1d3592e29a3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf61135d1a2cb8ba1933b0e248e289b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0929c072796459403d4b15f648816db449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c50d8cde42fcdf66f7d47b932fe800450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f23480cd0ca75906c44ae8eb4f8ed451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a94fda5d35dec536f4e47058d5418452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03f6b287e64ff3cb1a5db070e35ddc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088da766161877af5a1ddbf5de4c568454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2d47625fe093613a6f485f0326932455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86a7cb6ad34a1d2f669902c9175ca1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06085b4c71b553854b7cd4c9798cc1c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb50fea8679b25fc57d2c9766d4f5f4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7dab3e3fed3d534cea2e1ef2554317459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14870b5cc9f7ad5762612b313adacb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a01cab2a7a0ef393e96f5f86b4e3cc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951a4b76768ae1f62326ee66318cbf8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c542cc627a2e22756b9ee5ef2a096e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cde7098101bf0a80403747377bf849464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbef7e3c8ac36faa9fbd20453c587b2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ec3f8505ced8f881f3747afed64bb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d2f11e1cc87d3021eb99bd0721bb4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b572f9a5b66a4c3c2a8442eced8007a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdffeec330e28a63bc85f6990a0d84469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c1b9a64a0c876f2a77cded3b48ab0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462eada8f81866defd6f88e72e613ed3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad070b1fa1c0ccab94952c35b6ef11fa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d61baadc2b08d8ca40b62aaf39435d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532486c4ed679c39a0e976a960dceac7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966021e2af1c916983c5f610dce8464475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e9df8788d9df0cfaa92dc74bf5467476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d63d6a06187dd74ac7d29b6b4be32477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8d1f8c2a3b0e1524d1faaf9e86d45478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea3164075d78e05ac9e6a018c7cd96479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40bde8d774f2b8e75c95ce8802f383f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5969705ba448505e780f6e9c054623b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c612b323d31ef5c71871c8758cd4c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e64c9a5cdfc5397cba4ccc555c8615483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c3984d3826157c23153c6f636a026484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7803514161495f399d2776f2737cad2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9b7dfb724c9588ba05591315feb71486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f2893a28d46cb426701380e0eded0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c6ea9ba57b118b2449ceb3cd462cb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78314ac00b343b05d933be02f4cd2fb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5b8fd94968120090cc00c031482f4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf043bc4b049ecf8ec840fe0a14311491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623599f8a2ab19367e05e3802fa89c56492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bdd4df400c5564f947e803444c3c71493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0bee95ba0a5610a086540e78a64ff5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2b963f2adb38dfaa4d81b7facdb8d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175628ae5c6f5419c75169b6d7ff24d4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80cc6b2c27ffd2bb6228ce41707b3bb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25bcf11dec816233f063afe574829d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261de5268dba56d6aae485551ceb5db7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d48e37dfba51545369a7ad0d8ae52f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca1370cb875b2e4e819db4c07d2d31501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3fc3299ba4f3e5ec36eccace43745502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312eba4d878156892e9d8f526d71c11503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa3b0a94bf5984a9492417a17b3865504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041aea18bc15a433328aabdbcab7915505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbaae0b64d52316480b29baf5307c30506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d21c5037dca5e851f771ea403dae8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426d5b3eaf9fb9a290848ed984b8671508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c3276a9fd6a420b89067b9a88a2dd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139697b42172be7ab84d0ab6d0207a6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f468dd347ea7ad33e38186165c183511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec449c0eb4abf4a6f245a7a7d32f0fa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0fc299166e9e7f1ad0d73a51bfc93d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8fce7c9344f1a01a60cecfea503ed3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717a68cf5b037a78c812c003bb39619515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed89fcb33f6136e0d716d0b23c13d07516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb8c752e4c887ce6d111a74ec468bc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27806dc094393e27d57cdf0e545d0bf4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121c3294d63c1d64c594ae98c38ebcc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e0549136f887c5010a0e81e7160a8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73647afd6d3eed99becb9bd053dd94f7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9438a10666872148b480620c059805522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce3545b84714118470ccbc92fb036e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63327b9bff04c6d6362c9a7d4a2c242524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678c05f600a29261c0b56de03cee0b5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb2bf8082eb883bda27c904ed87ae0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356654d92681bf79b004d588766d1f5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216ab560f63216b7939a1d3186b279f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f2805deaa384ef633f9d3a6483af2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4abd02d57d9dc5b06c234c868ee2b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1146e587b10f9eabe3229e8c54ba6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854091fe132296bd45378062193facf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c02e84c644af4348677990782fb67b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649251dd1fd050fc7bf433f8cb5c61f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51ee5824a0597463c2090aed4a0b66535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f57654cc519185d6c6de49d34a52a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbacfeced41d3d770527e4f0ebe96b7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47054bc0eb11c4037478eb7a738098538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550aa7d583d7a79889e8a1b6466b42a7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3541b55cab08e85aef16135ff4756a3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ae69fba0aa0c8f2f4eace59ac2c76541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ada3451f6e8c805816407fe923b79542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96591a708c811e20b7edc3c1cd8c7b65543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304647acc562c1006e1da0a1a93f4a9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2eb727f303aff3d3d1b4f8b16027eb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457646b45a1b912254b783ec81ec38f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04fc9c133a6418ba53a45a85f3c36a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62543d9014748db5442c75b05e8b5ac548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18fbd323dcb8cee7ead6d39a1ad33b0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0b1e4c0a6dd3a347267e10a6f3d8b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4437a4fb661bbdf663a62745768bf1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a738a733886d165530a32bec3daa322552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5406908622359682ae15278d41276553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b98111a87e9ccfccaf8c27b9bc68c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb67d18ce7686d422906a3b71a383a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39125b044e4cb4513e69f98385f0dd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9b2789c3cfe5895c25355cbe631b6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b8052ecae2b637687b699161bea5d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b8856e913c969e68c0acafd98a141559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c98650b32c60a2254c285bd8caece560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeec4f661b277e326b192717fbb8fc9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9ba63a976ff6bbf0724f831299b0c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85f2cc46f42483c4db86bb322d66f4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580642dc672d76da8d31c214ec328568564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019bf0bc60ef9ad107fe98dcc5dc819565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feea65a7ce116e1d5b160f788681384566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3c4b97fa0f01dd71cd522302c634d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045a897685f2cea9aff803cf748fe51568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b740c2a3cf599df933561d069c82ffa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a50bedad72b7a2d69086d65b00ac10570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9b2e95c13affaa2404452aef218c4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e920ffc66ab3e44af56638834b4fd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eba20b532ef0d450fd31b96b20e95e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3907dbc7a365a5e88eae370d584c7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18524ae4ed6380c0fff12e2f4878868575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752746b7500045fd6a1ab8d2b7e3d98576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c4c9c28a48c279d5d1fa75c0609e4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0e25aec83149ed0783d6ddc20e216578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90ea5b6a592ac2df0b48c702e1fa44579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc6349b38e54fd384677622039774a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38249af61b9f2f0c92125b8d975c03fb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca1afe6f4cbbdbfacb9edc240b3382582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165ad775dc43ae65aa15bd1162dab36583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca269953d8b2288e82700016f121c21584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a4ab180f3fceeffe1ef282e76148d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78697f4bfe6b204c961611db0b406dfc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a0c3b20f32557654bb8b21bf2e8d5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e83f3a899ec58011483520c76dbee588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a357f9666b35a608c3de6271949b9e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678544a0dfbb1324e782e5ab84fcbed8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ebe2e5d1f518731dafdeac125dde57591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6065d0dd476512440bbd284dfe064592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1c14cfdfb12186fd8a67ef3690e06593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb6a921590a3206dd362513fdd9e3c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80312f490aab4051f8ef5d6a0a328a61595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc11022dac029505c3852ba2c21ae9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d902a27627d8506ded6cc15daf55fd6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419141c49c5851e1549e1ee85aefe03598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c830493e92083d454a56ced1a7e32599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4df242f5cd9cbcfcf397bb7ccd0bf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757e8cd7493d401e299d6be898ad307601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875627a406f71f92da2306b51554705c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa808baa35475e812405a78b2bce61603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596365588b85868c64e0cee48463573604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d8bb456d1cbbbbac36526614c5338605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88af05ca397393d025e99d7e0d3713c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f963bf2f6619c7a8b778a1d35baf0a1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9d1c7c27dddc5a706bb477d6e1b34608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2cde2f834c720ce7f5c3f3aaccc86609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94af9eeca64d1d429b62958e702e898610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b36d4b9bacd4a0746644249af24ecf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374c9f36f427ca35f647b7ea913b57b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328877a34b08d2068d85b34b1be6e64613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c2c376708e64ee9c7c956ec7278f0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c83fb634ad02266d9222691bdc0d1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d80328ba1f375d633ad3e415075587616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350366aea14662eee47f59a64da05642617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3c1cf2e0eadb1f51dc27dbb109b92618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ddbc06613fff8472ebff50d3d46a7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404eaecd391eedb39d6dd15d07400c66620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac964dac7dbacf3ad1037f7e525db2d9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc230af999fe0d52cbf162bedebec5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71a22b1dc609dd81c17f3bd9f56ed0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887c3cdfe501f899a55652d4238b225624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f47f85c4b9a0fd1048ee3121e3f4e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610837d4719bb3c9c9c0e6416d05dbd8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061610158530e56b7c1f41a9c7068e4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9375b0f3f958c2a802fd7787dec977d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3677e60ad652c5003daa601fc757b45629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b2842cbed7a07339d21d3d7a78ac8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b459e05e95ef43b7b99730b0c954453631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796ba39c00df24ccf7d446e0d2af91c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b23b886b6bc09e23905893af29cea9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79d354445f7f416ca35795d09ac6f1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64b2cce1ee7d74973ee49cd073f0eb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b9f30773b312b78ae38930dfdb255636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2469e22c8a4deec0e0bfceaf63270f0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04333bdef4d0858e456ad173773f45638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17c2609a9b26b80495c2e2e4b91f1a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda3d273a8d7dbe38604781bef61f01640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b457f348ab8c0e9fcdb884e2708777641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfbdc160a754cce54b52bdc42ae1fa4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2258a37a6205f8f238b55e78446c90f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d25c8d5f5b9ad562895216abe527dd644.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21653,110 +21605,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>322</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -22023,51 +21915,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J324"/>
+  <dimension ref="A1:J323"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="152.105713" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -22256,7105 +22148,7020 @@
       <c r="D9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="0">
         <v>2.11</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
         <v>17023</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="D10" s="0"/>
+      <c r="E10" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="0">
         <v>3.37</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>18021</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="0">
         <v>5.56</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>26139</v>
       </c>
       <c r="D12" s="0"/>
       <c r="E12" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="0">
         <v>9.42</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
         <v>26166</v>
       </c>
       <c r="D13" s="0"/>
       <c r="E13" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="0">
         <v>8.26</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>26167</v>
       </c>
       <c r="D14" s="0"/>
       <c r="E14" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="0">
         <v>8.42</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>26239</v>
       </c>
       <c r="D15" s="0"/>
       <c r="E15" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="0">
         <v>11.88</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>13724</v>
       </c>
       <c r="D16" s="0"/>
       <c r="E16" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="0">
         <v>3.45</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>13725</v>
       </c>
       <c r="D17" s="0"/>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="0">
         <v>1.71</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
         <v>13726</v>
       </c>
       <c r="D18" s="0"/>
       <c r="E18" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="0">
         <v>4.5</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>13727</v>
       </c>
       <c r="D19" s="0"/>
       <c r="E19" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="0">
         <v>3.81</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>13728</v>
       </c>
       <c r="D20" s="0"/>
       <c r="E20" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="0">
         <v>3.24</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>13729</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>3.24</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>13730</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>2.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>13731</v>
       </c>
       <c r="D23" s="0"/>
       <c r="E23" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="0">
         <v>3.85</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>13758</v>
       </c>
       <c r="D24" s="0"/>
       <c r="E24" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F24" s="0"/>
       <c r="G24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="0">
         <v>2.09</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
         <v>13761</v>
       </c>
       <c r="D25" s="0"/>
       <c r="E25" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F25" s="0"/>
       <c r="G25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="0">
         <v>1.59</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>13766</v>
       </c>
       <c r="D26" s="0"/>
       <c r="E26" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F26" s="0"/>
       <c r="G26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="0">
         <v>13.17</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>13767</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I27" s="0">
         <v>3.14</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>13768</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="0">
         <v>2.94</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>13769</v>
       </c>
       <c r="D29" s="0"/>
       <c r="E29" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F29" s="0"/>
       <c r="G29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="0">
         <v>3.71</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>13770</v>
       </c>
       <c r="D30" s="0"/>
       <c r="E30" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F30" s="0"/>
       <c r="G30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="0">
         <v>3.19</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>13771</v>
       </c>
       <c r="D31" s="0"/>
       <c r="E31" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F31" s="0"/>
       <c r="G31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="0">
         <v>3.39</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
         <v>13772</v>
       </c>
       <c r="D32" s="0"/>
       <c r="E32" s="0" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F32" s="0"/>
       <c r="G32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="0">
         <v>4.5</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>13793</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="0">
         <v>4.04</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>13804</v>
       </c>
       <c r="D34" s="0"/>
       <c r="E34" s="0" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F34" s="0"/>
       <c r="G34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I34" s="0">
         <v>10.95</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>13805</v>
       </c>
       <c r="D35" s="0"/>
       <c r="E35" s="0" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F35" s="0"/>
       <c r="G35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I35" s="0">
         <v>3.09</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>13814</v>
       </c>
       <c r="D36" s="0"/>
       <c r="E36" s="0" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F36" s="0"/>
       <c r="G36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I36" s="0">
         <v>3.68</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>13831</v>
       </c>
       <c r="D37" s="0"/>
       <c r="E37" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F37" s="0"/>
       <c r="G37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I37" s="0">
         <v>2.04</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>13832</v>
       </c>
       <c r="D38" s="0"/>
       <c r="E38" s="0" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F38" s="0"/>
       <c r="G38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I38" s="0">
         <v>3.12</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>13833</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I39" s="0">
         <v>2.54</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
         <v>13834</v>
       </c>
       <c r="D40" s="0"/>
       <c r="E40" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="F40" s="0"/>
       <c r="G40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I40" s="0">
         <v>3.07</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13835</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>4.09</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13836</v>
       </c>
       <c r="D42" s="0"/>
       <c r="E42" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>4.32</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>13837</v>
       </c>
       <c r="D43" s="0"/>
       <c r="E43" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F43" s="0"/>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>10.74</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13723</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>15.35</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>12975</v>
       </c>
       <c r="D45" s="0"/>
       <c r="E45" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F45" s="0"/>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>6.36</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13794</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>10.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13795</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>3.02</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>26136</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>11.96</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>26137</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>9.6</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>26138</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>8.58</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>26201</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>10.72</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>26202</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>8.15</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>26203</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>7.57</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>26204</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>9.9</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>26205</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>11.65</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>26206</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>27.95</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>26207</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>8.380000000000001</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>26208</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>7.45</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>26209</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>27.95</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>26264</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>9.66</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>26306</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>9.68</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>26135</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>5.06</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>26210</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.93</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>26263</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>7.28</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>26290</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>2.81</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>26269</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>1.5</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>16708</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>26.91</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>16767</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>1.33</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16767</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="F69" s="0" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>1.33</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>25396</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>4.43</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>25397</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>5.94</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>25411</v>
       </c>
       <c r="D72" s="0"/>
       <c r="E72" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>1.98</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>25412</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>1.75</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>25413</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.98</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>25414</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>1.4</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>25458</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>2.48</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>25505</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="E77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.55</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>25631</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>1.73</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>25633</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>2.51</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>25634</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E80" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F80" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>1.76</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>25497</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>10.79</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>25588</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.97</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>26293</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>9.58</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>13732</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>3.37</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>13733</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>4.27</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>13734</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>2.55</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>13759</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>3.21</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>13806</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>6.1</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>13807</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.14</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>25632</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.38</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>12862</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>12.41</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>17061</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>15.64</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>16709</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>14.19</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>16768</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>1.9</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16710</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>18.47</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16769</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>1.9</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>16856</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>3.51</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>16861</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.83</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>16874</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>8.91</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>16803</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>1.77</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>16867</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>1.06</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>16858</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>1.18</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>16859</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.51</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>16860</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.4</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>25398</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>15.3</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>25399</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>12.6</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>25400</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>25415</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>14.89</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>25506</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>11.7</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>25507</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>10.97</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>25508</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>13.13</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>25509</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>6.7</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>25510</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>8.67</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>25537</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>22.5</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>25538</v>
       </c>
       <c r="D115" s="0"/>
       <c r="E115" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F115" s="0"/>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>6.9</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>25539</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>9.890000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>25540</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>15.44</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>25541</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>13.4</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>25542</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>19.9</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>25543</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>12.47</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>25544</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>11.9</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>25545</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>18.8</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>25554</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.25</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>25589</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>13.08</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>25590</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>19.22</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>25591</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>13.67</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>25592</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>14.56</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>25593</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>12.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>25594</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>18.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>25595</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>10.55</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>12976</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.32</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>26338</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E132" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F132" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>10.14</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>18035</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.41</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>13841</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.57</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>25644</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>1.9</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>13842</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>25645</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>12.19</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>25646</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>10.56</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>25750</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>22.34</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>25751</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>14.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>25752</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>10.9</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>25753</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>9.199999999999999</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>25754</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>14.04</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>13863</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>1.02</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>25755</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>46.27</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>25756</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>18.8</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>25758</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>5.74</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>25787</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>41.06</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>25775</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>3.03</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>25776</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>3.15</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>25777</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.92</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>25778</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>25779</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>2.55</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>25779</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>2.55</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>25780</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>1.07</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>25781</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>1.33</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>25782</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>1.37</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>25783</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="E158" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F158" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1.47</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>25784</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E159" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E159" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F159" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>6.91</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>25785</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>6.69</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>26369</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>26370</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E162" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="E162" s="0" t="s">
+      <c r="F162" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>0.74</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>26370</v>
       </c>
       <c r="D163" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E163" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="F163" s="0" t="s">
         <v>360</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>0.74</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>26378</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>23.3</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>18107</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>28.5</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>13890</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>3.22</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>26403</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>0.99</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>26404</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.11</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>26405</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>8.35</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26406</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>9.75</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>26407</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>8.289999999999999</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>26408</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>32.12</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>18128</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>4.2</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>18129</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>3.65</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>26410</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>0.88</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>26409</v>
       </c>
-      <c r="D176" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>388</v>
-[...3 lines deleted...]
-      </c>
+        <v>386</v>
+      </c>
+      <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>9.460000000000001</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>13894</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.61</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>13895</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>2.7</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>13896</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>3.26</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>13893</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>3.33</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>18140</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>2.53</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>26472</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>7.56</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>26472</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>7.56</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>26473</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>10</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>26475</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>14.85</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>13924</v>
       </c>
       <c r="D186" s="0"/>
       <c r="E186" s="0" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="F186" s="0"/>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>10.1</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13925</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>10.7</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>26479</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>9.76</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>26480</v>
       </c>
       <c r="D189" s="0"/>
       <c r="E189" s="0" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>13.66</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>26502</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>8.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>26503</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>10.92</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>18191</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.41</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>25897</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>3.71</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25898</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.62</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25903</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.28</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>25904</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.39</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>25914</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.07</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>25915</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.33</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>25916</v>
       </c>
       <c r="D199" s="0"/>
       <c r="E199" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="F199" s="0"/>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>2.14</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>13942</v>
       </c>
-      <c r="D200" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D200" s="0"/>
       <c r="E200" s="0" t="s">
-        <v>446</v>
-[...3 lines deleted...]
-      </c>
+        <v>443</v>
+      </c>
+      <c r="F200" s="0"/>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>1.93</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>13943</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>2.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>13949</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>3.92</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>13950</v>
       </c>
-      <c r="D203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>453</v>
-[...3 lines deleted...]
-      </c>
+        <v>449</v>
+      </c>
+      <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>3.84</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>26550</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>9.02</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>26551</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>11.33</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>13965</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>5.28</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>13966</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>5.47</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>17089</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.96</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>17093</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>0.72</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>17094</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>2.11</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>25977</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>1.4</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>25978</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>1.8</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26556</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>10.58</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>18243</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>6.97</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>18244</v>
       </c>
-      <c r="D215" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D215" s="0"/>
       <c r="E215" s="0" t="s">
-        <v>483</v>
-[...3 lines deleted...]
-      </c>
+        <v>478</v>
+      </c>
+      <c r="F215" s="0"/>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>6.97</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26563</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>9.08</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>13977</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>1.67</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>13978</v>
       </c>
-      <c r="D218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>490</v>
-[...3 lines deleted...]
-      </c>
+        <v>484</v>
+      </c>
+      <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>6.24</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>18242</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>7.84</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>17096</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>13982</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>7.38</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>13983</v>
       </c>
       <c r="D222" s="0"/>
       <c r="E222" s="0" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="F222" s="0"/>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>2.64</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>26566</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>11.77</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>26566</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>11.77</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>26566</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>11.77</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>24003</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>1.43</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>24004</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>2.83</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>17100</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>5.89</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>26582</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>1.37</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>19174</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>1.82</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17107</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.89</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>18248</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.55</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>22018</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>8.109999999999999</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>22019</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>17.12</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17239</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>30</v>
+        <v>157</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>2.4</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17239</v>
+        <v>26653</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
-        <v>2.4</v>
+        <v>14.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>26653</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>30</v>
+        <v>530</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>14.64</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>26653</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>537</v>
+        <v>18</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>14.64</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>26653</v>
-[...3 lines deleted...]
-      </c>
+        <v>26656</v>
+      </c>
+      <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>534</v>
-[...3 lines deleted...]
-      </c>
+        <v>532</v>
+      </c>
+      <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
-        <v>14.64</v>
+        <v>19.06</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26656</v>
+        <v>24102</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
-        <v>19.06</v>
+        <v>28.11</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24102</v>
+        <v>24103</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
-        <v>28.11</v>
+        <v>32.56</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>543</v>
+        <v>538</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24103</v>
+        <v>24104</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>544</v>
+        <v>539</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>545</v>
+        <v>540</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
-        <v>32.56</v>
+        <v>37.25</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>546</v>
+        <v>541</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24104</v>
-[...3 lines deleted...]
-      </c>
+        <v>17370</v>
+      </c>
+      <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>548</v>
-[...3 lines deleted...]
-      </c>
+        <v>542</v>
+      </c>
+      <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
-        <v>37.25</v>
+        <v>2.41</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>549</v>
+        <v>543</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17370</v>
-[...1 lines deleted...]
-      <c r="D244" s="0"/>
+        <v>17371</v>
+      </c>
+      <c r="D244" s="0" t="s">
+        <v>544</v>
+      </c>
       <c r="E244" s="0" t="s">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="F244" s="0"/>
+        <v>545</v>
+      </c>
+      <c r="F244" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
-        <v>2.41</v>
+        <v>9.91</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>551</v>
+        <v>546</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17371</v>
+        <v>17486</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>552</v>
+        <v>547</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>553</v>
+        <v>548</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
-        <v>9.91</v>
+        <v>3.4</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>554</v>
+        <v>549</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17486</v>
-[...3 lines deleted...]
-      </c>
+        <v>17487</v>
+      </c>
+      <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>556</v>
-[...3 lines deleted...]
-      </c>
+        <v>550</v>
+      </c>
+      <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
-        <v>3.4</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17487</v>
-[...1 lines deleted...]
-      <c r="D247" s="0"/>
+        <v>24290</v>
+      </c>
+      <c r="D247" s="0" t="s">
+        <v>552</v>
+      </c>
       <c r="E247" s="0" t="s">
-        <v>558</v>
-[...1 lines deleted...]
-      <c r="F247" s="0"/>
+        <v>553</v>
+      </c>
+      <c r="F247" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
-        <v>8.710000000000001</v>
+        <v>2.3</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24290</v>
+        <v>24291</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>560</v>
+        <v>555</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>561</v>
+        <v>556</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
-        <v>2.3</v>
+        <v>2.8</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>562</v>
+        <v>557</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24291</v>
-[...3 lines deleted...]
-      </c>
+        <v>24292</v>
+      </c>
+      <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>564</v>
-[...3 lines deleted...]
-      </c>
+        <v>558</v>
+      </c>
+      <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
-        <v>2.8</v>
+        <v>3.91</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24292</v>
-[...3 lines deleted...]
-      </c>
+        <v>24293</v>
+      </c>
+      <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>567</v>
-[...3 lines deleted...]
-      </c>
+        <v>560</v>
+      </c>
+      <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
-        <v>3.91</v>
+        <v>2.25</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>568</v>
+        <v>561</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24293</v>
+        <v>24294</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>569</v>
+        <v>562</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
-        <v>2.25</v>
+        <v>2.83</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24294</v>
+        <v>24295</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>571</v>
+        <v>564</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
-        <v>2.83</v>
+        <v>3.91</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>572</v>
+        <v>565</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24295</v>
+        <v>24296</v>
       </c>
       <c r="D253" s="0"/>
       <c r="E253" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="F253" s="0"/>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
-        <v>3.91</v>
+        <v>1.85</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24296</v>
+        <v>24297</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
-        <v>1.85</v>
+        <v>2.06</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24297</v>
+        <v>24299</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
-        <v>2.06</v>
+        <v>1.56</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24299</v>
+        <v>24300</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
-        <v>1.56</v>
+        <v>1.99</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24300</v>
+        <v>24301</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
-        <v>1.99</v>
+        <v>2.06</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24301</v>
-[...3 lines deleted...]
-      </c>
+        <v>24302</v>
+      </c>
+      <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>588</v>
-[...3 lines deleted...]
-      </c>
+        <v>580</v>
+      </c>
+      <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
-        <v>2.06</v>
+        <v>2.63</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>589</v>
+        <v>581</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24302</v>
+        <v>24303</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>590</v>
+        <v>582</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
-        <v>2.63</v>
+        <v>4.29</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>591</v>
+        <v>583</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24303</v>
+        <v>24304</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>592</v>
+        <v>584</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
-        <v>4.29</v>
+        <v>8.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>593</v>
+        <v>585</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24304</v>
+        <v>24298</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>594</v>
+        <v>586</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
-        <v>8.99</v>
+        <v>5.57</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>595</v>
+        <v>587</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24298</v>
+        <v>24305</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>596</v>
+        <v>588</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>597</v>
+        <v>589</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>598</v>
+        <v>590</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24305</v>
-[...3 lines deleted...]
-      </c>
+        <v>17489</v>
+      </c>
+      <c r="D263" s="0"/>
       <c r="E263" s="0" t="s">
-        <v>600</v>
-[...3 lines deleted...]
-      </c>
+        <v>591</v>
+      </c>
+      <c r="F263" s="0"/>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
-        <v>5.08</v>
+        <v>4.2</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>601</v>
+        <v>592</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17489</v>
-[...1 lines deleted...]
-      <c r="D264" s="0"/>
+        <v>24306</v>
+      </c>
+      <c r="D264" s="0" t="s">
+        <v>593</v>
+      </c>
       <c r="E264" s="0" t="s">
-        <v>602</v>
-[...1 lines deleted...]
-      <c r="F264" s="0"/>
+        <v>594</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
-        <v>4.2</v>
+        <v>3.42</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>603</v>
+        <v>595</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24306</v>
-[...3 lines deleted...]
-      </c>
+        <v>24307</v>
+      </c>
+      <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>605</v>
-[...3 lines deleted...]
-      </c>
+        <v>596</v>
+      </c>
+      <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
-        <v>3.42</v>
+        <v>5.67</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>606</v>
+        <v>597</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24307</v>
-[...1 lines deleted...]
-      <c r="D266" s="0"/>
+        <v>24308</v>
+      </c>
+      <c r="D266" s="0" t="s">
+        <v>598</v>
+      </c>
       <c r="E266" s="0" t="s">
-        <v>607</v>
-[...1 lines deleted...]
-      <c r="F266" s="0"/>
+        <v>599</v>
+      </c>
+      <c r="F266" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
-        <v>5.67</v>
+        <v>1.47</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>608</v>
+        <v>600</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24308</v>
+        <v>26741</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>609</v>
+        <v>601</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>610</v>
+        <v>602</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>472</v>
+        <v>360</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
-        <v>1.47</v>
+        <v>10.52</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>611</v>
+        <v>603</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>26741</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>612</v>
+        <v>604</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>613</v>
+        <v>602</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>10.52</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>614</v>
+        <v>603</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26741</v>
-[...3 lines deleted...]
-      </c>
+        <v>26742</v>
+      </c>
+      <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>613</v>
-[...3 lines deleted...]
-      </c>
+        <v>605</v>
+      </c>
+      <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
-        <v>10.52</v>
+        <v>6.52</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>614</v>
+        <v>606</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>26742</v>
+        <v>26743</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>616</v>
+        <v>607</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>617</v>
+        <v>608</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
-        <v>6.52</v>
+        <v>7.05</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>618</v>
+        <v>609</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>26743</v>
-[...3 lines deleted...]
-      </c>
+        <v>26744</v>
+      </c>
+      <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>620</v>
-[...3 lines deleted...]
-      </c>
+        <v>610</v>
+      </c>
+      <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
-        <v>7.05</v>
+        <v>8.31</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>621</v>
+        <v>611</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26744</v>
-[...1 lines deleted...]
-      <c r="D272" s="0"/>
+        <v>26745</v>
+      </c>
+      <c r="D272" s="0" t="s">
+        <v>612</v>
+      </c>
       <c r="E272" s="0" t="s">
-        <v>622</v>
-[...1 lines deleted...]
-      <c r="F272" s="0"/>
+        <v>613</v>
+      </c>
+      <c r="F272" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
-        <v>8.31</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>623</v>
+        <v>614</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>26745</v>
+        <v>26746</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>624</v>
+        <v>615</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>625</v>
+        <v>616</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
-        <v>15.98</v>
+        <v>19.13</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>626</v>
+        <v>617</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26746</v>
-[...3 lines deleted...]
-      </c>
+        <v>26752</v>
+      </c>
+      <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>628</v>
-[...3 lines deleted...]
-      </c>
+        <v>618</v>
+      </c>
+      <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
-        <v>19.13</v>
+        <v>7.1</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>629</v>
+        <v>619</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26752</v>
+        <v>26755</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>630</v>
+        <v>620</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
-        <v>7.1</v>
+        <v>6.7</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>631</v>
+        <v>621</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26755</v>
+        <v>26754</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>632</v>
+        <v>622</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
-        <v>6.7</v>
+        <v>13.93</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>633</v>
+        <v>623</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>26754</v>
+        <v>26753</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>634</v>
+        <v>624</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
-        <v>13.93</v>
+        <v>102.12</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>635</v>
+        <v>625</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26753</v>
-[...1 lines deleted...]
-      <c r="D278" s="0"/>
+        <v>17493</v>
+      </c>
+      <c r="D278" s="0" t="s">
+        <v>626</v>
+      </c>
       <c r="E278" s="0" t="s">
-        <v>636</v>
-[...1 lines deleted...]
-      <c r="F278" s="0"/>
+        <v>627</v>
+      </c>
+      <c r="F278" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
-        <v>102.12</v>
+        <v>14.64</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>637</v>
+        <v>628</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17493</v>
-[...3 lines deleted...]
-      </c>
+        <v>17494</v>
+      </c>
+      <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>639</v>
-[...3 lines deleted...]
-      </c>
+        <v>629</v>
+      </c>
+      <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
-        <v>14.64</v>
+        <v>12.69</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17494</v>
-[...1 lines deleted...]
-      <c r="D280" s="0"/>
+        <v>24327</v>
+      </c>
+      <c r="D280" s="0" t="s">
+        <v>631</v>
+      </c>
       <c r="E280" s="0" t="s">
-        <v>641</v>
-[...1 lines deleted...]
-      <c r="F280" s="0"/>
+        <v>632</v>
+      </c>
+      <c r="F280" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
-        <v>12.69</v>
+        <v>1.4</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>642</v>
+        <v>633</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24327</v>
+        <v>24342</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>643</v>
+        <v>634</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>644</v>
+        <v>635</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
-        <v>1.4</v>
+        <v>2.11</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>645</v>
+        <v>636</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24342</v>
+        <v>24343</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>30</v>
+        <v>639</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
-        <v>2.11</v>
+        <v>1.81</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24343</v>
-[...3 lines deleted...]
-      </c>
+        <v>24344</v>
+      </c>
+      <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>650</v>
-[...3 lines deleted...]
-      </c>
+        <v>641</v>
+      </c>
+      <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
-        <v>1.81</v>
+        <v>2.51</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>652</v>
+        <v>642</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24344</v>
+        <v>24345</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>653</v>
+        <v>643</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
-        <v>2.51</v>
+        <v>3.22</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>654</v>
+        <v>644</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24345</v>
-[...1 lines deleted...]
-      <c r="D285" s="0"/>
+        <v>17561</v>
+      </c>
+      <c r="D285" s="0" t="s">
+        <v>645</v>
+      </c>
       <c r="E285" s="0" t="s">
-        <v>655</v>
-[...1 lines deleted...]
-      <c r="F285" s="0"/>
+        <v>646</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
-        <v>3.22</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>656</v>
+        <v>647</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17561</v>
+        <v>26762</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>657</v>
+        <v>648</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>658</v>
+        <v>649</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
-        <v>8.109999999999999</v>
+        <v>40.25</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>659</v>
+        <v>650</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26762</v>
-[...3 lines deleted...]
-      </c>
+        <v>26763</v>
+      </c>
+      <c r="D287" s="0"/>
       <c r="E287" s="0" t="s">
-        <v>661</v>
-[...3 lines deleted...]
-      </c>
+        <v>651</v>
+      </c>
+      <c r="F287" s="0"/>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
-        <v>40.25</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>662</v>
+        <v>652</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26763</v>
+        <v>24349</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>663</v>
+        <v>653</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
-        <v>9.359999999999999</v>
+        <v>4.39</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>664</v>
+        <v>654</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24349</v>
+        <v>24350</v>
       </c>
       <c r="D289" s="0"/>
       <c r="E289" s="0" t="s">
-        <v>665</v>
+        <v>655</v>
       </c>
       <c r="F289" s="0"/>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
-        <v>4.39</v>
+        <v>4.49</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>666</v>
+        <v>656</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24350</v>
+        <v>24351</v>
       </c>
       <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
-        <v>667</v>
+        <v>657</v>
       </c>
       <c r="F290" s="0"/>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
-        <v>4.49</v>
+        <v>3.22</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>668</v>
+        <v>658</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24351</v>
-[...1 lines deleted...]
-      <c r="D291" s="0"/>
+        <v>24353</v>
+      </c>
+      <c r="D291" s="0" t="s">
+        <v>659</v>
+      </c>
       <c r="E291" s="0" t="s">
-        <v>669</v>
-[...1 lines deleted...]
-      <c r="F291" s="0"/>
+        <v>660</v>
+      </c>
+      <c r="F291" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
-        <v>3.22</v>
+        <v>1.91</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>670</v>
+        <v>661</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24353</v>
-[...3 lines deleted...]
-      </c>
+        <v>24354</v>
+      </c>
+      <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>672</v>
-[...3 lines deleted...]
-      </c>
+        <v>662</v>
+      </c>
+      <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>1.91</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>673</v>
+        <v>663</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24354</v>
-[...1 lines deleted...]
-      <c r="D293" s="0"/>
+        <v>24355</v>
+      </c>
+      <c r="D293" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E293" s="0" t="s">
-        <v>674</v>
-[...1 lines deleted...]
-      <c r="F293" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F293" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
-        <v>1.91</v>
+        <v>2.14</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>675</v>
+        <v>666</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24355</v>
+        <v>24356</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>676</v>
+        <v>667</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>677</v>
+        <v>668</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
-        <v>2.14</v>
+        <v>2.25</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>678</v>
+        <v>669</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24356</v>
+        <v>24357</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>679</v>
+        <v>670</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>680</v>
+        <v>671</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
-        <v>2.25</v>
+        <v>2.73</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>681</v>
+        <v>672</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24357</v>
+        <v>24358</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>682</v>
+        <v>673</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>683</v>
+        <v>674</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
-        <v>2.73</v>
+        <v>3.13</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>684</v>
+        <v>675</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24358</v>
+        <v>24359</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>685</v>
+        <v>676</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>686</v>
+        <v>677</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
-        <v>3.13</v>
+        <v>3.42</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>687</v>
+        <v>678</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24359</v>
+        <v>24352</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>688</v>
+        <v>679</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>689</v>
+        <v>680</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
-        <v>3.42</v>
+        <v>2.35</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>690</v>
+        <v>681</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24352</v>
-[...3 lines deleted...]
-      </c>
+        <v>19393</v>
+      </c>
+      <c r="D299" s="0"/>
       <c r="E299" s="0" t="s">
-        <v>692</v>
-[...3 lines deleted...]
-      </c>
+        <v>682</v>
+      </c>
+      <c r="F299" s="0"/>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
-        <v>2.35</v>
+        <v>0.63</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>693</v>
+        <v>683</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>19393</v>
+        <v>24360</v>
       </c>
       <c r="D300" s="0"/>
       <c r="E300" s="0" t="s">
-        <v>694</v>
+        <v>684</v>
       </c>
       <c r="F300" s="0"/>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
-        <v>0.63</v>
+        <v>1.37</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>695</v>
+        <v>685</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24360</v>
+        <v>17563</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>696</v>
+        <v>686</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
-        <v>1.37</v>
+        <v>4.98</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>697</v>
+        <v>687</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17563</v>
+        <v>22104</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>698</v>
+        <v>688</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>699</v>
+        <v>689</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
-        <v>4.98</v>
+        <v>4.26</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>700</v>
+        <v>690</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22104</v>
-[...3 lines deleted...]
-      </c>
+        <v>24376</v>
+      </c>
+      <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>702</v>
-[...3 lines deleted...]
-      </c>
+        <v>691</v>
+      </c>
+      <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
-        <v>4.26</v>
+        <v>3.61</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>703</v>
+        <v>692</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24376</v>
-[...1 lines deleted...]
-      <c r="D304" s="0"/>
+        <v>19431</v>
+      </c>
+      <c r="D304" s="0" t="s">
+        <v>693</v>
+      </c>
       <c r="E304" s="0" t="s">
-        <v>704</v>
-[...1 lines deleted...]
-      <c r="F304" s="0"/>
+        <v>694</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>639</v>
+      </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
-        <v>3.61</v>
+        <v>1.52</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>705</v>
+        <v>695</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>19431</v>
+        <v>19432</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>706</v>
+        <v>696</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>707</v>
+        <v>697</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>651</v>
+        <v>639</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>1.52</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>708</v>
+        <v>698</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>19432</v>
-[...3 lines deleted...]
-      </c>
+        <v>26808</v>
+      </c>
+      <c r="D306" s="0"/>
       <c r="E306" s="0" t="s">
-        <v>710</v>
-[...3 lines deleted...]
-      </c>
+        <v>699</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>1.52</v>
+        <v>7.75</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>711</v>
+        <v>700</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>26808</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>24419</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>701</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>712</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>702</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>7.75</v>
+        <v>56.78</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>713</v>
+        <v>703</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24419</v>
+        <v>26815</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>714</v>
+        <v>704</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>715</v>
+        <v>705</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
-        <v>56.78</v>
+        <v>8.83</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>716</v>
+        <v>706</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>26815</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>717</v>
+        <v>707</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>718</v>
+        <v>705</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>30</v>
+        <v>708</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>8.83</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>719</v>
+        <v>706</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>26815</v>
+        <v>26825</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>720</v>
+        <v>709</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>718</v>
+        <v>710</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>721</v>
+        <v>18</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>8.83</v>
+        <v>7.81</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>719</v>
+        <v>711</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>26825</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>722</v>
+        <v>712</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>723</v>
+        <v>710</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>18</v>
+        <v>157</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
         <v>7.81</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>724</v>
+        <v>711</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>26825</v>
+        <v>24481</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>725</v>
+        <v>713</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>723</v>
+        <v>714</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>7.81</v>
+        <v>6.84</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>724</v>
+        <v>715</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24481</v>
-[...3 lines deleted...]
-      </c>
+        <v>24509</v>
+      </c>
+      <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>727</v>
-[...3 lines deleted...]
-      </c>
+        <v>716</v>
+      </c>
+      <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>6.84</v>
+        <v>6.23</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>728</v>
+        <v>717</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24509</v>
-[...3 lines deleted...]
-      </c>
+        <v>24510</v>
+      </c>
+      <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>730</v>
-[...3 lines deleted...]
-      </c>
+        <v>718</v>
+      </c>
+      <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>6.23</v>
+        <v>10.03</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>731</v>
+        <v>719</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24510</v>
+        <v>24511</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>732</v>
+        <v>720</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>10.03</v>
+        <v>15.4</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>733</v>
+        <v>721</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24511</v>
+        <v>24522</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>734</v>
+        <v>722</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>15.4</v>
+        <v>11.41</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>735</v>
+        <v>723</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24522</v>
+        <v>24534</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>736</v>
+        <v>724</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>11.41</v>
+        <v>16.34</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>737</v>
+        <v>725</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24534</v>
+        <v>19497</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>738</v>
+        <v>726</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>739</v>
+        <v>727</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>16.34</v>
+        <v>1</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>740</v>
+        <v>728</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>19497</v>
-[...3 lines deleted...]
-      </c>
+        <v>26905</v>
+      </c>
+      <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>742</v>
-[...3 lines deleted...]
-      </c>
+        <v>729</v>
+      </c>
+      <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1</v>
+        <v>7.21</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>743</v>
+        <v>730</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26905</v>
-[...1 lines deleted...]
-      <c r="D320" s="0"/>
+        <v>24537</v>
+      </c>
+      <c r="D320" s="0" t="s">
+        <v>731</v>
+      </c>
       <c r="E320" s="0" t="s">
-        <v>744</v>
-[...1 lines deleted...]
-      <c r="F320" s="0"/>
+        <v>732</v>
+      </c>
+      <c r="F320" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>7.21</v>
+        <v>28.39</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>745</v>
+        <v>733</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24537</v>
-[...3 lines deleted...]
-      </c>
+        <v>26934</v>
+      </c>
+      <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>747</v>
-[...3 lines deleted...]
-      </c>
+        <v>734</v>
+      </c>
+      <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>28.39</v>
+        <v>29.42</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>748</v>
+        <v>735</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26934</v>
+        <v>18380</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>749</v>
+        <v>736</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>750</v>
+        <v>737</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>30</v>
+        <v>357</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>29.42</v>
+        <v>9.94</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>751</v>
+        <v>738</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>18380</v>
+        <v>29943</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>752</v>
+        <v>739</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>753</v>
+        <v>740</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>358</v>
+        <v>30</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>9.94</v>
+        <v>81.09999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>754</v>
-[...24 lines deleted...]
-        <v>757</v>
+        <v>741</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>