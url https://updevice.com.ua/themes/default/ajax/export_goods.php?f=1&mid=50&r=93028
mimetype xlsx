--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -2308,51 +2308,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3c960cf6a3d5d1b349daa9652536d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc895bb9ffe52c8a324cd4953161a152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae9bfe75738c53aa9399c5ea1a63023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74a0466f9c5f5187e04945e26456194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c231fb28f81d29e7435c45c3aca1b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93ba20e75ea72d86ec693457b8c9986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bdc088bf22f6bc6136eedff5a3eeb07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b53f4c97ac0147dee4fb9e5d6e1c1d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6415cfa886d99be27cda837e780879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29436cde3ede21fcb2ba0802c259e7d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa9e7d65e84f0f406db4f39499c8ba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe0e642a28a6146bd945a2515a5ae312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d572b07487d6d7b4ef4ad0f37e7ea6c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a49e05d8a6551ad25ae6429707a58814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92328dfb44e20d5b7a2c7fcd2b8b7cd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289264d232d5a3811e57fece2861b76916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ad3b544021cca5924e1f233774d8817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05abf68951dd8cb9f75743548ab39c1e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96dff1aaad8c2bac81ba74dab1948119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06210e9ddf39650375ce01cd43b12920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0327a033a997eba6e4cc8cbdbbb04221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff59697822067bcc2ca4928cd3a69022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603de8db63488a79e4c02e595ca466623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc6cde91cc6f02c0c0c6bf983b277924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e7cfa4f59ec7b15305656578b2f5525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc04747c96f2020d770400f87ec10b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a699d72fc7f873122c082b3da157727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1303285f30e12b54c1b752b77110228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999065579c05da6b032959b8c41e7c829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df2067d98b7980e5b939ab38e9af9c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9a56c396524e26d1bf127ba097b6e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295de131006e091138d5c0310445911032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e0fcbd710851617a2d407211b186433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23afdbdf7e31b122d621fa16073fd434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbe44535d4eaa63c085c5a25de6f6235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377a51c74ba59577cec2300a8b9bfb036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65109e02bfb24d4a8ccf6f295f7274437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ad9f276ca9e9e69b8e7bf3bd3754f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3ee7dddc43b221b95859979b1301b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f73a3389acf51318ef09b61a69ea140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5c50e3c65497f0f209502b796d7f941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b6a99de9ed3c167646c1f851927c142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d27571a70cdc6613821c671f73331143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c5f0bb52c86dfa151db05763e454844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ec854600c791d25799ac7454f7b6b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a177907e09420c97cf51f88e5691646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb15c41ec1ef7b3bc324b39d6eee2147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628121bb553a7472d62305e0f8bda8348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230445b3910adee875be748cb7a9f11149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e219147adc6b4b9afa468cd3a774e350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a946be3fba2afc784e1407840999051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10724585d444b23f817f9b657f34111c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995523997179e93c4cd0002d00f158b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c129f6760bb753c042b07e11e0f2854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6091a3ab138908e2e5c64101c652b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de160eccc60b35134b6a727651fcf76256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38cd7e74646d893a96686647132ea457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dab8a07a25380301506de1dec8dff158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129708bff756c77f0b2b120dd7ef17b759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3ae21d9ef5cd91009db17a7c505bf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75079ebedd4c71becbb4e190bad2fb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d8f04cece8731cc51d3de9aee9fbb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224361b172fb6e0ad6bde060205f68863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff55638c9333ccaa1ed227fcfd769d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdcfdaa6dfa307c182550616dad0d5965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0636ab5d35feee3468e89601db9b0866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d72d02a7348cb158969d0f62c292667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b74aa16bd252dadb561b2c58a63d0f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960458f685ee71abbe2cddbadc0da6f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10379395f1d2636c8a5836d18773a9ee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36eef02d1e4beab181b786f45e64b5c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3afc659173008e0e21700be83af4e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995210c74b7c125eee983c2e2a31dad573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222f22b8b930f5353187b1519bf79a874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb65e3646a3c93f04a820f5ca82d9c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c5f3111a373b943c423bf1554096976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fcca7c38c23caeaa0347a322fb4e9377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5abe9abef2e3a4a295260e1127662978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec7c7ff06679eddf2b23d370a6234179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8464ed9c4c825e84e1c53073f5803c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593dfd9e741597ea2ffab479a10be13181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad023fbbf5fbde1bd8bdbe17e58de082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e37ea6896f5790210099ca95ee589083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd340e424d4e0ac031fb4d38ed7fcf8984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1b44352120730512bd1756f6753be85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a419b284ad59b3b04e162618dc75b2a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b85d67d0dc9a00c2b182993ad870f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b403c31681546170c5cb28c9e2a5688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e153dd50efccf369c712782f44cb3b589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999cbcfdcc73cb70501045503156c0f990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d777da113fe2d999fd1c7e4acc6e9c691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9760b4e0ce19e0e3e04acb9c9ba2d392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55d72821104e2e69e25c2861d8313c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de42cd2044de83ac312c156766621094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be673f59679fdf0e5fb3971eebb5a32e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5bc447ccc9b5b93bab00dbf958f1c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afaac2dea85716676d6edfee3d2ca697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0b8a0d0443a4d4cdd7daef9cdf5d698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3069850c8fa2012a9b03f21425866a199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038929757b012af3092d4386e978650100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151ea7878f3e58a1c1e1fe272648c8e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa8293e3ab0c9b4a1020d66e7f3240102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854081aeca5a3c1f96e294df1c040f56103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2855a17a71011fb0a3103dcb4fce7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c7e35a47bd8d7c7b2a1eea367a293105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6212909a68e775923c35cb799801f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328857196fa40b2b9fb9d2b5830c32f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9521abb10c1d21f369b350cd4c96f6e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa2abe2e38a7fead6625ebeb5816d6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311808dfe92a8c8e67148c14d5fd5a3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea962916516005f4e6b03ce6bc35bd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b344c5124e657520ca76a4c91319151112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c3a2643d90911e7889878070b2bd7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129605531dadc32d3c8454bcec38a8f6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d76c62161be0a019ca5880f0a16dc9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c7c9d85fa752c19c8d300b1fab2eb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6c14e8c5b116316c5ab96a7244a5e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e243532f7a0f8aba01d0e02ff46da118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7e71e88feb794585f1cddd02bb11e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12042c9454dc3ea06c807818bdb33c0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57697c6ca5b3b162af2a52b220f2e90121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238fdfb026fb298a29b05f0afb51e923122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e315df12d0fdfe923f8aab0df8fe3ee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497664631e51bcb50d717ee4030edc96124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ca48ffe6d8f056839b8749f62f143125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edbf8a5ada622955f362cda359f15c2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc4aba2548561442a1f72fb64e9439127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af773a265bc8548365e3fff1fb5a8a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eaa879fcaa02efa3f4d2d734d7cdf6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61caf9142ee6298be17244b74b30f167130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208d48c03c36b3b58fab74f7e1d7696131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144091a2e7ff00f1acf544b126b071a6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0fae6aaaf181f70d59ff715189b9a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a555bf00900d17b8fcd2639f5fb3a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d04b8d8f5a6dc5c024b03d6c8a4aaf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de518bd0658d297f57a2840036f1ad11136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3675b23fad216980e45a097b0dcae8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca045510254c8330640b7d66472a58e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab892b69d6a5c3bb4a2a2b25ff9d96139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4d1cd15d96af9162f34d751f56629140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe23fab07d5faac1295aafd63d5b134141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc810c031c6c2a0ce57caf638a73154e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a94bf11fa8c2baa648362c93acfcd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616e54371226075904fbd4c93a74229144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc8d4d1939953cc0ec85fa34eb451a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57dad7d0637f7da3e22d1d9db11f66b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd04c090ceea8484131eefb79e9e6bc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679cb0da43d5466355ce214a30a9081148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b192a70d109516f7c16edd2911b3d9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59eaa3bb5de8f216730e3e0ba726659150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942d3ea8c784293ee83fdfb65f4b8d4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f458145f40de2427ff8d0c3628fc498152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe34f78ebeeceb585be157bd12fb671153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916cc17c75b120c8ae06209ceae5ba26154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2e5c71d57ecc544d94420b57cdb83155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f399ca2debdbe63c8c224622cc13c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea36683d1864fe29e98aa8c71a6b58b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9861e945147169c2fd695b367148e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d07e5838424ee4047b00c36d0bcd70159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0651413c8784081a3dd9533d34c41a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320fe69f82cfa14fc07c12c79399bf6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092898acd42748f02f60fb039711018162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6a7dfd27c5c0f3d6dacae94a0ddbe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de1eb7b61062044eade807134c9cab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613aee6c7a30acfa7df90abb08e46a54165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307148870c3d4025b705b70cb9f4a60166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df0952c07839fa485135a2fce11909167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae78f9d0756b02bd9c3e31faf3308a7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40d3342de0548f3b5c91fe9f5aaafa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027fa2bfbff1c156f178b74f351bcc1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e41502686a9b8b595394247af7e197171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7266298828cf92e1b769bdaf9e1607e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ecc27b8e07c090948568700277142173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6cc2baf8c5cf8cc3dd972e87ecc299174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136705277beca50538cb96e66c3e81df175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a8d5e383f6b27d776fd92e22abff5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ab0efc654cdb6beef03b012465f13177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ed1d50bb5f5bce5d4ebf70c84f485178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093cc8de6c42f49089ea2592590b414a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252cc3afa23a79c9b900f91cafc1a5ce180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043bbde5531d04bd69569b5ca26258c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e98c47316e332e5d3f0ad7e203210182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561b7ec90dfcf976fd015a2f758314c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cea9fdd521bf477359cf29c7f16e70184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889986bb48a5eac297aac1470a2bef56185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d3d26ca7fe7d89ccf271e4ced1cd7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243600a503283ed193e4296bab9f3565187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d16d633fc657231cd63e291eacbd5e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c302a11093600111dc03cc69463e7c6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849bc39dbe8dfdf830310330385bdb70190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926c881e4f07ab4a9c3f88eaf17a8f1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0071344529d81048d97bae946998e0b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55cc73accc366ad16376ee1b20b66eb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f84e96071d6084699abd6410aca8ed194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761223bb937a939c213b27bfc6772ac195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399fe41d14806e1eb8e8d82170d2c34196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4870cbc3934a77a44086035be2670197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201463879c8f3123c9907b7f80b2855b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a87f8a319cbea319bde7ee587d03c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0284bb7b7b7a7fcacb1939fdcb86a61200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af45e26b9b7ba46f9c6134245f14bf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb978aec770495ac664ba50436d1b0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b066822130154f8289e1c1cb6402f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f127354bc66691fc860c0494ea742d8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc338dee94c79a02218418f6b295db17205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef60a57a4fc12764ff30aa8fdcc6616206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f47d1b854e925708ef66c40316055c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1b18a3051793b930c6b1aaff6ad89208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d879cc9ec9aaf9bb2b388f056b58cf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a96ac1602c110d4fc3e604af1154aa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60d4ce79e32ab36e4536a52ba0883c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6345c130b1b9abb7ac7135d1cc4c4ef212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a7a224bc1a947a3136e199ea40110213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b24b03c03e056408dde204e05ae590214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f9dd8578fc54db24cc3793900540d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ad2aa5aa289dd55b279e3010734e1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b431efc4598b729cc742f7727434fd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29b5bca8db693a982d8350bf983ad9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79ee966ec5c4608a96eaf6afb0b8d1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50358cfd67a77b0ee0ffa89471c66d28220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44857931f221bf7d8986c427ce0a840d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3c13d2ef026ff66ea3cf4f5f472f3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad7a352f1f3e5637f4d4c17ad7457f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef42cd962ffbc6e5d55b1d6f30322c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47322189c4dab2c6e2f1115831b85ac8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee00d8e371af9c9bfeeaa2833999cd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4566dfe0d270186f955c56700f8f6e2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9edd2aa0e6dcf9c7f0cd2ab35c11204228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc19cfbbe512550a68ddce5310231c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f4f045bb7bd46e26e644c130ef890230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7c87bd2558c94789aedd619b7d9a8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b50b79f70f6334195cec4bb5381bb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da800f4314ce78b9d06a5c6b4a7c59a0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4144c74fd97b315495da172a7dad0f5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8deb586b307f9a47ce43ef2a543d54235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863938f61af3f5d16703e446547a44ba236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82291bdae06f8f699825318d9786d55a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9293d2389dd172a030c18183291642e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05a2b9e380fffac12e85ca54842079239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa4826d40d4999054ec413ca7921c1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6340a9e49d13d990ec884daf749e9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1ec74048d82fc8d4d2f43035aa50a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d59b26ba7bfba770ca18e00a6a0c3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6d507128ab15ac65efeb585fc7d0c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdbe2075e957023946d0d82b166266d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819f5931100c1bb7d0e2b6d603db7be246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f2dc543e21894808f97fadf6bf0d8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d83cc8e9e1814078ef27ac7799e96248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ef053488509bf9e501067aea76c90249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76516910e392e0f5b4e5e94952339b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7bc550feedaa16d772f0cc3fdde53251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043efea1b4e8c6dcb417ab28c744019252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007732315369ee60b9c38feaa42966f5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93411fe3ea3f0680c385bced3c13202254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba089a7da78eeb51005127e30e4d9cc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7300a45b823e1600349e785575581256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe65b56eb231aa628b658edfc0a5e0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8b01e22bd3b2460bf67be9c221bb6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76b16cc2148047222502875323da0f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19deb8eebc136ff9e737cd4f3a552d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd4e53621cde06bff86cfea37874b8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d25fcf19cd6ebae9354b29ae86af84262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c194fa647e06413408c4f8b2afbb7e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ce84966f0569d431bfc73ecdc2c01264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970864eb2358557262701097e0cde08265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65cca3066bf148154d9f57a61cfc54a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d4a55aa8b86808a920d3204c45775267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa21aa308acf77546f5e0230695ce2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0cd4cb73dad28e865ad3c2e6816ef9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf6773a8f8514fb8d4cb8f42a2d2c7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ccf59c894afb950e6533443925ada271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91c1202150950cd74c08dc5b168313272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c557171c74bb240a64dc5cd2bba764273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978556530d4f00b9b1026b5b54d53f9b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28de8f3a222ecef934c6469766b86c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642cda3b78397b7ca2a68bf02e95d53276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ad7848eaf1c737da4c4f053709a58277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2a8de99833e3d88ae6c3b6bcaa4ff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527f0734cb52e6f5451a3639b3a949e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51b1281c711db9d1fe168d56ea8040280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f5b39e83f78a6778b1e63ac410010281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee057b795702c5d802718a77f7b828b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6765a8864d0403468cbb6ec2eee2f9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38035c9b84833e3a374debc2bb66582284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087408355eeca6796545596c54226963285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f310d19d1ecf77c34a9995970922f5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c247f283e9582ada15a2f4c8185b746287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664d5b0c24953f4b231cd56c0b4c449288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fdf02f0f9e2ec40e241a582765ad34289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25358891361bb2a76560cd06670a0ad290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b877273e6747313915802594e68f60291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9833909fbf3c7d8e4ac60168ba8e5f8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446f1be5cbd7ed90127e8812609c6ec293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610baccc66995446f3b3e0eed7b8b903294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0734e802bcf9b7e1c8e14812bf123c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184221a9608ec966696e59dca0cf60a5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aac9b5a5921381a05d9608efca1ca2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe72db6422124905a0fda43a294638e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549079ec2b27a56238300fccc23026e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd02c92e1b5a70948839d3c33811c7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9491b5067a5a145fd3571473a6beedd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6e91708ed15a6b9301d6aeaca198a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b130d01293ec3360c3deeb388a5d1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c199b7c84442922480cd3b5cf876a6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d617852bb038ec54a816b4d6aa5a8e8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afded1c27dee2ca1792739ce95a9edd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16762146894a845e453141d060d13c18307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e533ddb9aafbcc887dfca4633f8c4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e800ff6a85c0ad9696b06b8316c6685309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f3ee357322605c4dc0bbc09b52bd7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c7856c4fe20adb8da4f97fbd216ba311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164ba74d22b5794140f14c93ecd9086312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7caadaf90413c34a80ad3567e50561313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261fe047f74fd8243e613e7188df886314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4f45a6d8b29e0a46b8cda7d5a81a4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2775071b5e4764a4390462404090bd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a28fca22d3cea33f06c5237cae7a4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76cdd34ff047c833ea755f5f95e122a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323162fb27eeaa5383be1facc189bdb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b72c1f409d1b1f4cf0a77e6e53b12f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5506d079ff6fd6d70da9a55ccf1ad0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450b6f28f4bf74ca789c926dca14b83322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7447614167deb8cde3d3d2d4e71f9bf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8cd43499765128452d2e979fa77425324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faca103722257241c37b48f45aa549d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676f6c6f593526d1f95b14c9debf0d6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918791876e87da4a8bcce6741de64b4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b1fa6cff59bd0e45becd31afb5af7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b528648581c92e844b4191c0e9a8ad329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3908a63c0ed1e991372b610f05f1a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65960ab0a615a8d775c1df6ae11710331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a86bbe7163b986d9dc86166eca2d2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b463934ce2fa4779c1749e5eeb0b1d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b277f576d2ff519261691791bc40f50334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634319b4f292e4102c38a1097bd1e66335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ebe46e11caa35a032599d1a4e677da336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff52b3c039a0d6872244f7c1e1c0f4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551da3ed61cb9fa8f3570f3d7706cefb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b564e2cfc4920b91fe1365a7475e6d0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905356eb17983376cdf6124b96b30775340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104efa494c39ca73f93ccd86e5ea8530341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d12f8fd7928c1f02498fe647cc9474342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79076db1fe23254d27ff2f17c21619cb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e12e2c9e139c96fc2a3b5e0e66be3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43314210217733bb3cb7ec2baffea85345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d4be876a121a5de9757d81326eee7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2d1a9707d074f2796b21d5febffc0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c638233f0bd25c363fe1d0c83d28f3a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d3efab06e07a180df8c6e8d90192a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df55ef16c86b7d3413cf487ae7dad3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c33722bb2d6f7275214b16e0e07bae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c350a2f9c4d7b35a565435bbe7091352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2bdc7a134b9d9372eefd73b401f88353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51a3ab2241e5585e8210616057daf8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30353b745dc8b07d2e29d8273ac76dc7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4e5c6cc3fe7994f043094de167d1a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45207c72f0399c46cd7c19761c5a9e8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc7d257e4688fbc0eac57057f292bc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ce30d7bdddaa2057e4ef570d6b422359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18b5dfea78f706fdce96d0eb14ee85360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88699d977b8f03a5407f02b0e576d8d4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582baf9ea1b49e1072be8b52f74ca2b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c29663bd4bc50c887f8a0012c47d4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04538b7f5d8f543e08e36fb5a5056176364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905a25873a9b13c9084c4549ca33057365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749c485b701db1188fd006bcc5d6caa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104667c7563134e570567d991aeffa7e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d878dc2e034942df33b853ed1786e8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb70900346737e9d49813e5410ff9a2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e4888356f52f1ca718686b6dad452370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d55a8aedce5f5e1c3dd8d3ed61a6d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a50d5eb97a236eb1d0832a3a0383a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeecb10c836882dd4ac618e07203dadf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0e70077606ab845928181039828a4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec9956aec546f2edf042d0a0c42e2c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff018b8edf89979cd843de3a76eab97a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4b73efdfa1832ba47f9761a3c6220377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e752408799bf56ec5e951aba475dd95378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d01aab69300f9721eb8e343376c73b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719d892379091bf82e60f78ab7ad319380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae57cbc6a256cf428fcc9b27a32a5d6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916c08667b8a6adf39cdb7add3b969a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e5f57f0761d370c9a79dd604a5cd8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7823a8aba93fe3faca1423bd52bc8db384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ffb360f7ac67b8a4c3c9bb12f4c3bd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c027b2a08a35e7ecf261b2c9df6c5a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617b2caa0dd7fe3efdc86041e4849ee387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f200b8461f7be745c0c964872c5ad9e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122009ba38f0d0c012420b430f5fe4e6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df361aa3f9089a0f9104727741829e1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0827b4f6c363b98d8a53d8c8b59ec9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c56c9714fc9a0c0ff4afe43bbe2c7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17936e178506360134a6d47e2f9a88a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5364bee3a455b87960851f7f6a22b9c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac0e48d5b32c68804634ccd4f4185b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80436f77a368b805017b83f4bb5d2358396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df5d2f6f723f5a4fc4045c1f68206c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae314215feb6b2896ffb60d829cded398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2222d0a036b17de4ab5b15a73788d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a801736fc5aafb53b50a0b26949825400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a36c4e738be11657dec77290e0aac401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754856f9608f3b2bfbb0526f14cddf7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3354afc69a2bca5fa5860d6377fe6e4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67305a462eb7ca763a88851ffaae45404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623010d59ee34435aa42af6e536b82da405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d38c671a093b085aa48a856eb2afe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85986ddca67264d3dd78f528a0182962407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd7cded80d60071abd2ef52e0d50db408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af59d6f1b1b515e539622d237fee00409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b366f15eedc4b40a3c66e55bae5fa6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7962d5fb2e7bc36da6a0ac0902d37f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b233767f85efe04a54d2b00f855d16412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd44fc04f35dc7c5a6cd84e132734a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7839964cfd612d2846ce5ab6d8e502414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0713e9030d365d6ea78f89db857879e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1dd49bf6fdd53a2fee9a997423d5a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e199c5eef12df232067f0de527326e7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f4b4e7f0b53eb6f0e4e756812b75d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e08d3e2b4269ce486ecb6fd559e2f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34daebd64b3d36706da473068eb3e6c4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003315ff9effe3d228af33e5d2613a3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3728810aa837edb6146339ebd85c5d6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782db4515c2a0b27dfe9f27aab3829d7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf12d9b4b2b1b7a4239e21800a5e0bb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f436e89ee09e9465b206472c4d545425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885426c86cdcc0c9170b9feeb839b37426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723641433ec6ed143cd673928fddf37427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8f7e204560e4903d9122fdb5d3d57428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfae88ae486ae97bf9df3a53ee49fce429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9483b69d5b3e28025d8d14334599b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71ca0a405bcadcf55098f8b47d1486431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf0666851500dbc997ff83b227dc3a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4e1714613b7a612efcbe6ef47f457433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e53cb4a9d2840c20a2d057323038f6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619f7d0a7da0fd2f91f8904866e207a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e012760be31480159ee26412ebfd2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443fb4259ebe4d8bfa90783cb0aae88437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61e6b17c6f70234e523d953cca7edd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98653b197d7931ca4d1aa9352380f9d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399d679b62b6b81687946ce2857b1a5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2fd11b6991fd05c8c9887533886200441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4edb0e478ba42f9b684507cfed833a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1d95377832da11377efd0e5e2f8a8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505442e653f7caa20bbb67587ca29c7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0dedae3bb2d7c35930603e378dd53445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96b4122288d00e8d4f225972260a88446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c147998ce71951db5d3d5c250ea7ef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f4f3326e5697b5175274ce2654a2a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac81fc864a0cedf7411ff4431cb95e8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f333d18dfbe6241561a1bee6c02dc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c4b596e20797f6862ee407941ce53451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0e73e02a818004b00f42885e3cba0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca561afd326913872b1e7f7d40d81f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce2c0de5961363367dd5c0cfe193bd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca22053806de1c629fabfbe803af69455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529521cd98221e827133214acd166895456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc31108972d45df7bd74f47d4a177c9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a3fe2254e8d6da59300dbbc2f236b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7e6e18ff529f7b4c0b86774c492d8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a91ced605de1d7cb5b878fb2e1354460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001588a345551289acfd2d328caad500461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc062420de93d33ee73814245bdbffe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f63790d2262200326f8b370358da79463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5e1d4d5302f32407339930274c7dc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9977360179a2dd39830a92ccbd8b06465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95183087f7a502e1f510279a0836af5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08eb45c889d399a948c0c6688b1a75467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5a78ef7284dae379532f90aeb5a0f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85ac28a848f01fa58d286fd72e7d9f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794434de35f35b538afecf72a33b8ea470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503ed8abc5b15186642036663bd0999471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3edd5ec6f909e6b225da6396e81ce0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717d4a8dfdf8282e467658b39271d80473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550bfa3e24a8faaab73ef6dbbe1d0edf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96926e2eef5ce21755c4a083248c42a6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3414a977ee6843e2da61719f3989d1e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa7f1a0a063732b9b087d8235f663e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54e8c8d282944ade64d8e2b18397b9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062937dd9a9ae4e0efa5642231c33bc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd6c94e3ebf66efc3e16d4b8d4ae4b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227631b6cb164b37fdcb7e6d0070c9d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299145cdc795561b345a19832937e97482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b491d61c77f1783e14f4ca227f250b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2556ceeedccd19a2d77f70fb60dd83e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6b8367a78f10c70901f04d3c58e5c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad321d7c367690821fba70097135fd8c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8673eaa27579372e265084c995211487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10a43898b04c012fba689df77ca8b5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3881f6e52d2ac0555a652d8c559ea3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af492fb9d938baffc72567218b95570490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84189d0dd1307cf33bff250ec6466a3e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf6c249be35ea18da45561614776d6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02b4256869aca94e4cc790ab45b1a0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1243f460545b4989da023ecce7c577c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd060ee8db5cb773d79b2500b13a0488495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26368aae8403ce6b25ac4001eb2167496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626c18f8b7fad1f694ee874598ace5a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81204d4e3111df1b7cf53246a9ba8ec498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194cc8c498a32359a738826a4a7deea499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee1fd27c7d47aea4006f18b18580cf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4c714b625d9c7ce8b0911fad8681c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807363b898284131e0c3c37dfe48df58502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0de998d5d163ab9947e6bcf958e236503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e9f1c9b2459cce18aee0a1617de8d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f5e819f35f7efc9fe99fe082d9a67505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb57b177024dfc9ffd9397b74ad19f6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997eb076eaa8e4b4382b270e9e7acb3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd873eadf06bc97d9b213eb1132496c9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d5f4846ea9bfb1f1f3ebf2f499689509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ec566792a97d822d63f87c50c616c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd50bab3dc8df781a29694b52908152511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4e35a20b10b4e776172a0b4e0024d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e25428de715afc41f08c74c84f7b83513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de2a1e678fbd783a2c556a859e535f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871245873e9744e16c89187e95e5d06515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d78ce5f3f5a6e26356ffc8cd61f0f1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ee53e06846e3108a9aeb83269e213517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62747c0991b389410f675f45c439073518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd070c881f2a6ee89d6e8cff2418e0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b9c3470392151a236cbe6c7f79e0a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0c092f2501b632e76e2c83dedfbd3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945a888a76066cb83502156dbe49ea3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba3b8f2a387e32790d624ee2db1618523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76164a71e86cebac16477b633250b2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b3b3cd813a63507dbc604c9c79957525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2039155462af092bf3d103f22824570526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6d2715692fdf150f21f69bbb48b60527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d433a696359f3f9d457cba6223a24528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e4ce99ac334530638978163d43c5d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21a6782558bf629982d973734dbb07530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49400eb6612464c2caf4590b3737ca531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95fbdc12b2acfeebd896b051654d40532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8a669be222b4d0a50c1060f97ffc9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abc7694da988b6ec9c9a64cfa2c2a6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1aa281170ca2065301a368dd64a32535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7049e39e6e2235dc145950e1562b0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c385f0c5a88b7fc81f4ccc28b7ace537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5650bdfdd8d279f43042dda25de3927538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19b048bf2350b6e4a17c0c4a0f17df539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00484d8a6cd5fd240213819568bb5381540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8246dd14b7afbff492d53c937635a53541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f04f2c97d72734b4411f94c33d5259542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446b1b1087c5d129887d2f65c48740b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a371c8dfa0cf5ee252a3b735102631544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539138dac05e018641bb0e45df110a5b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df718e15a376c44b37f4319a5aaf571546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251663bf95380d568eff92891924cf9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf3b12e108e1153b8091efc9fd4897548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db48cacb6242e3124e1c00246a0639d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920584af4e0d5514ab80993140dcb88550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa108ce15bce7765e459fc40600a647551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783824502a0973e95467cd23d6252a43552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90e1bd54baa0a61cd70bda619544a1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566235cef78061db52c93d83831f9eea554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f855ed2f99c7f6b6359deeacdd11f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f2e4b348501d7ed253a1434f163ef556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9996d16e3a2f1dc738e2a7ec348646557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e77538d0ecaad3c631ac904798ce5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412bc8c13b27a196c559111d35b0998559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813150a2dc9c6a6b0089dedb0c98033f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ccee8babdc8c03c038089b5f71236561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df3bf15a2b0497fd333ec002186760562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5fc7c1f6bdb6c5f23f0d52ba82676563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d1278bfce07648e727e77bbe5e51a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b78babec50152e0254ec6df1a4f52565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d1cf17a608be617b6a88e58beeadb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76799c05dac919d2e9a5dbc22bdfe09c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b53d27cf723b4416cfce964623052568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e944d4cd5acd75c993ef684a45c98c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf40f7a0d64df408cacaf146361a6a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e07462848527dc764fca781e77eca0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93065f53ec2964ac0db1ee6280c1b0bb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb52730cfb454bdb4fa4ffeeb1743af573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a823318d37c2e990a5fd46ac1c6d9a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6272bc1af5f152200f5ef9b2d5d622c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6018e6583b7f897b8634bd3d58ea6d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9bf3ec0beeb9706177643e5191a2b9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90d8339f4ab13740bf8d2cf9b980d0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8fc4283d29cef5485108fc93a445f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b2064d957b57f5448eaaa9fe0db17580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85536a84554d7059af275a2a09c22cff581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ac1dc9946549859e325423da20e57582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5454af2f5fcda400525acb44d38578583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae1c5702b54f9223989bff10d9bf2b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f0716d0d317446b00b1dcc16bd2d7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c5a0aa38d614c94e4516c73116df6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f114aa7d2454aeaae8f41bcb21e47d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9f3818314ffba2ebd8ac331b3a461588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8539fb769e9d09fbc1b926989b23aa4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e825b865f275ed1fe9adf479cbfff590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e90d962b6198cbe385463eb64a539591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89ea756c1b6ab5b19f6633a1ff61f1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f9eaac58fcac2f1c99adacae906e8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0873da5ec38d2cec5680cdc34516550594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba588990bf9799372dcf0749b0f0648595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cee38978f630193ccae54954ecc51b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d146ec5c94e003ceaefa4d98fd975d3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee957f51424cdcc884a18a06a984c8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef15d1f223d1622e43167ecbbcf4d8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f70ba078f82d707f65d82f912a9221600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c279e7992aee5d325d3378a2212581601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f88fa6a7716723f6bf581d04874cf6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f76402cd1ae8f662cdae03afbbcaae603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056be03a367f98ec8331b110e53f56f3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72013124c45731a4748f2553f7030a8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ba27d0b1092f0e5ecbf9cb5965fd4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c04afa8f84e54779888e68877b6e7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9f69c9da9a01c4c4e520678f39d1a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3d5e3d70ffef8d282d2dafdd1134f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78857d0c84ed81360e0ad0af322cbcf5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76337c2a37293057ed1fda78578227e3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d742caef0b99404bb8197ae1f8259b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34cf69a0840894b3f198544b46acd4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d99b06df6be763d88affe77fc99e4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0234c2c8ed3e9153cc3df34f528aa5f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d7f9ea799650312b2dbcbd369c173616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7dd969af26190f04a413ad0d67ea7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9db32d6ccf6a59bed6b08959a4eaae618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c681888964844e00df78a73a1fa8c5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d632cefcb145611231bd78cf90cc6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24163f0e49894bd0def822c14c826e89621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8196636e55b08feee6b8ea98969116a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb45b94abf9b767088c3a22bf515d5c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede4ad73e4918521dea62e1848754fd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6d1001ca407279292bae36167ce1b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea197443f57fd72c67b761c3703f8109626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f70bbf2f7dd9a7a072a38684685db627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb6dc8ae40871ae5ad000c27b73c73628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfdf5e99b8ad6dfbd296f0c0f0253a6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e14b00266bd66ea7d162c33f23e709630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80460b5928559736c2fb944f6ae6df44631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d239b5a700bd6d8897491d6d59b3db632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449f5dfeb506ac6bf8a52851b3d42cc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530139cfbe74a20bce9f546e9a3438b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ae6b2ea719737b0cd88614a22574e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1e95db18050fd8c35c9a59813b953636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8da98fcf8e1ab4fa86ae9d80772b72637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1b9221d9f3b7c6f58f48b74c5468a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4accaf99eaecbb73ef84269896469639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38140a66b3331ee93022b17a3efa96640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ede6ce3dbad4403a48ed12a989906641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852859ad05540231995de5ab2c4161c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ae4a28f529370e114cc5151d8edcf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f04b1cee2fad014346efe1def01d77644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0d41eaff7981f2a397f0a2c7e73d1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd653f6cb319d0a7a2c65810ada1247646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee437447610d9b3e7a43994271dd6a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391aa1489314f75116017387cfceaabd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74384648ed2ddf47dcf5d11f1d043943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ca5090c35b0d3f2bef82b4d3fdd0e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872952a1ba3e9f4e89c512adf3d4ef35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77cd71dd65934a41a242ac316034e1c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97660bbe8d17063e9229f1e81a6568af7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6646cc64352d712499867371e79d0328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27405a672ccbc92e5325b0078c672d59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a988a754b0a765bec1ca97e6c456c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ecad2eb6e95a10a5cc0299dc0e236111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f8e4dd3b1ff0a3349ba7dd274868612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f8caf0fe86183de6ed1870b96a07c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26fd9131ecf2e94bcf276f812eff1c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4895f18e48f8c3ac9adfdd19a5a2a615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c0c512853d465d914ea48441b9e7816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e4d28c0454b63ca09b06d890d1e7d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299aa0654e374c794844bdb5df4f7d5318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e35ccc16afa25f8b72ff96457cae6a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a58ce47f8c2c9449260eb6195e256920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e13817fbcfd51cdce061524d9ec0621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca26156ff702af8de80d00a9663fe8322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f549cd141ab8aceceac5022dc3cafec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894470eef6d21424eb5fe7ed44f3c6dc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b58d71100e18d21ac5ecb05d0b7ef025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a56cd657efa8c779c52141cdcc862a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96618b5394f789627129a2bb16b1584527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f8042f9f77c78d02a6825430f697428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d506b693b4261bf604dfbc7eeb8fd229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a486a1b0b8cdf606de8397d51503d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62cbe268636775fdd871fca92e21aa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a000515ab7a0de8d3656912ab42077232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52427a5abdbbb23a8eb08a3c806e468033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab87c99006f449948589f67da4bb87934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922215d700e9b1b00ab3d7e7e880eb435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5a67dea9467bc6cbbc729eb6dff1c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062ae12361fed09d0a3fba6b2b4a27137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b36226252a7c9b963d6cef64acd7e538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57522edbebe35a71930a36a6c2341bde39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50507d85bd9df9b1a2bfe162e31ee2b340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1f500ce68c140f1cbd126ae991a5741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375967847648cf68130a63d6365eea842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b0170a9409a7cd0140527d06dd62643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d2976575b6e0b6852dbc4e85e438d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995959b61d5e3547ae7658b4e7383b2145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651b900788060de67c4d888468dd92946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79c5a4b8c173cd4bc3399231d194cc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03feb69b2a2c1b013640a51ee74e7c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973954ccbc20a7f3f6f148c43d478ab049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9075c7f1bb989b63591416a58c123c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac699f2f3579ed0011373afa04bf4d051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ca9415e7c623c543eb969f08517cd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8eedbd3baa3f5b050c26cabe504bf453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f4b321ecf8ea8a653ce66bf70b5aa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b8dbe592afb891d8be7a77ba8705a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c95ef17200e71c7e3eb839c8e7201c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f317e8fe5ff6a2c565bb9c61da04057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1204aee862a72a2d6bcac6f149b60558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634b4b97c2d6eb76ca564b45d46c55f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39a188c1eaaa890365365f3bc64d7760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e745f7edde63bd90b990046eea827261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb444f62c62969b485c9ab70c4949c3662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277df5187bd24154cfe1155606f4c7e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae1245b02a432f14f222af379dbd4f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f59804dd5af0b635734607ca6c5f365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf55215012636324476267a025b8c466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fefdbf07c700f3d79211c3e29afdf6c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01de61488a8a81d4609b3396a1f401568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195b271210898c4b63d569b32b15f1469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3478a08b65ae66dce8b2e97f5f0e1270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21423a9a558ad1de8fde612daead2d8771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181ec638e2bcc019df7b4729edf39e472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ae063acdf7b86cefffd6d946d49c573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add25921661f9702bdf49cec70e6f9674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8d900ed1845faa360fcc53105e03975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83454aea726dc9c79762e389ce26446976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68337b6b34532f392de2353af313d44577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90228cae35172323589643909cd1145678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02e83aa84b0bee141e497b69fdcb1f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630f23b787024b0889693930a9002bc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59efb7fc4bde8e07c5aabd8e843c7e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062f25eddc7c46a9177e0fa34789c9082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93671be35b22a93334a0810d68b31ec883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7427146be9b24956a0e4bf99155cee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7e79cb6d820941e0277cd8221bcdb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813cad37ac28c71162d179b38ba383786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161c19cb07d764997a688292f1c795c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c392f36bca2f344bdeae88703d4806e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6f967cf91ef907458f80ac613157689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a9317fa17d2e14b3e32aff179b71090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffeee88cf7cb7b7b9c15903296b1e6891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05099d668cee76aa69e4d6226f98c4992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc945eac95abe44182e2ac2e4a9c00393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528cf214e6eb405f8a7a436fa1e447e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba674f8c05e4bf5bf1bac1fbf305ca95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d49d3eb0281d8d7572163668b55f196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361a9cf6a5a6f64041f899cf1a06b7a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ecd77376889d31aba24bab7db203c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4761a1d65516121d38141e306094899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe4d78ce60aab4534604b1d3ad9fce100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d79d1c4b56d0bd58081228290c4e51101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c59be6e6c14152ef07ecd420c84d3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac1904644d91ffddce693281f11b6d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3a4f4a6c9116ce3752d22840d629e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a8104c96d34d5adacbc2045a597fc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b476d5277d76353c156dda0571274bf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669cecd5b49bc9a447ea758059fcabe7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449cbfd7a8750ea8ec396cc19bce88e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda67dddf49bc9bbb405bad5db93387109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab17a25ae55b3bcc602dba1dcabbbbd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2702ee5dbe8eef7b0eb47fe0a40923111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a6029dc9d45c211316bbe129e8104112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011900e11ad6b3e65a876ef71e563d8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2a254214d1b0029b2a0b1353409f5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e46f3b89fb448a95877e9ff94d20e9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16e57c94f511227dcdf896f06f2fe2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165883ad102725e96ee37151c477f49e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa86dcd34723331c2c61c6f7d08c55118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40429e927eb0b63d4f3281c8b0486f1b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8bfd24246bd10adf6d675be91e16c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88427cea7b3912269f486a2f64af2193121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0577244692818e0aca79c1c9f8979ff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6b62f559e34a8d817dfd9736d01ce123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4245fd21ea0c4436796f227f838f6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ba5b151dd1abe2b5d26ca905435c7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71157bac6ee4807eefcc420ac0d561e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ec1368920ae15242535bba74a4534127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92773c8c380c2a373b636601e87f67a6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91d65ac039e2a177a46961f04e8ae8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c43aa530054955630a568ba897675130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f400ba7fea2f31d44964c5a453e305131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bbaa44ff9f91cfaf53950cd983187a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1cf6176559862e9a0416c78110d09133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8fd70519e695d463eecc66e6774327134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c45d49c56a0485995034252c36458135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382392ba6942231e81e5ee71d9e8492a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe19f849d2bb36a9abea2964dfb647137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293cb5b32ef0f9d3329f5ae8c7ca276138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770cc590ab4e522ac3a3a2f7e42d9e10139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ad80031b7509d2b70c0b3613baeda140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed54046ee1a82d95e23e89d27cb98e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f3641500a8ea83d74b2ce5f0a0feb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9cb42f5917859d538bf67f72e10825143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f23846d10b5ecf7ade08840288d66144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64051ef87ece807bdc41bda5a0a6616145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ddca3bb7efaaa71238ec76f07d02aa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017da87cb9391d5c7d07ecf332ecf5a8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc405c7da18cdd614b6e6873321e82f9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1d0ab3af7e2a9e28bee09a13ac7bf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a15cf8536b04a2667f9892520b0de150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88353204f810c556389cad5404d3a64c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913022c0f9385b73dfcc1c4521bdf01d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a2250c39b777819c9f5d3b4855837153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8ae0a8c958f7ec8554216b9021021154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad4dee240e523191538286f74308d9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22a4e5b89f67a1a926007ebd6c090c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa573a7c564df7e83023d353030361d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57c3659e400a8bb9e90aae76c0c441158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440dcd1b3835b1288cff56844793cd8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9410b00105f54787c8e5ab3540efc1d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0193de23baa01ece02d438642a641161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9829a66f39fae8dd0d997e2ae3e85162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde01cce0305b68086dba34e3b137240163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa5c9d946c4e2d1a6e0207210baee2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e046983b6fdeb9bc9bc64def117f4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f8975956bb8da2fde585bad139e59166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00d4d5b2f016fcb23415e257dbbddb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9998d4d75cadd356836c324c5c5897168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf5607e8bd302c26365d0d7ec09bfc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2181e519e6f6dfa77b109581f6fb317170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca084b106628be96efb77b737f913f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebbd50948dbc10cf42677b3d0010ba8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f948c54532bae23370e860931d0612173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b0112951cca4ceeccb92f6f0a2674174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22859ba9822115733c8c9ec0786c87175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02ce9931dc03f439651b81f7d50e21176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdfda1907a14070ee14f53c829184d9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c2d9d56a58a739bd83f69e0c349df178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4442d4c33a97b1951c5d84b3cdfcd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb70f8ef72e6e22f1d90593c04f84f2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd45d96b7c6e263e8d903ae98b1ca3a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cfd3ec10238e0ef9f92992ef23d6ec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c10ba42228a48cbf12ecc47efe7ca183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36438fca3154698d294a8b775bc2e180184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238679c3441fa762321b8f26af2d34ea185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f35c8c9dfe0f010ef246d1d26ba0dc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc48d63f091cb370b3e18062a4c5e8d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5ef1841fe38402bcbc8377feed451188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54c8163a9eebffcffd3b3fff8f46ca189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306c82c5291383e2bf26cfb239b593c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad619cc125b6c71654ee1ff99f0d4d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325552bee273698c247c6ece5d788cc2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef334562979e2cbe792ae490e41f6dc0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b6bce1717093abcf3f4885c678c32194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0261bda8dc78c870b1fb26465bbbc23195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc89ea22481a3b2ff39e6b5d43d4f5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8279a5cf5d460c639788ff2fb25014f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7835b5cbcb12a5ce2a216721944a4cc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d741e71415eea4df1c6522c863a2bce199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9238080462772f8d73f44b844f41c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46440cfba5fad0e276619514d493d4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8134c2bf652445da234c118483f02202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2395f1fe3b67c65719c205aa9d046ae203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f5aec205a96dbfe6d23c9cfbe0947204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d4969733c4eb6f9b5f5ec39e704b6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973e693270867182eab5c73f09164fe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debe42b56d11b116dbf57451553cd21207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de97976623b7c53da1e06a153dac9f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac1a61b6b4c7fdbba7d99869b53730209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24af57f593d7b6a70b07bf682bf6c8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd636699f4ebdb937b02c3090366bb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b4e8995a556437b32b708157fd7d7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1957ad6f5782a9e6f4990c27dddca46213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b662e07c2518a10f3c9eccf30943a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c87cdd11e62ab352c9d4ffe3b69158215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95187265aa0a7a891944f51dba4489fb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441a916219e701117b2a000bbe98f87217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98a25afce3818696ead18afb2d7dcb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d28873ad344aa45fd7289461c24a6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a38ff10cde136991e3e309e9fad9a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b45f49980cb7b420868e13019c7ad221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb748e79a3a705842119c49dda192ee1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8daf9ed585d7f3a02fd24e1204a38223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f220a5757ad864d7fdfde9ca1a326224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c577fb4375be10c7af8547cc1a1b33225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0da138009807f34c9795de35538d6f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c544b1895c072992f922e9308c678227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a320aa7b441180be5f66be03bcdd9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3455e8e5bd0de956ecd18395c6163229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950bb14e28f50daade69ee4bc7d9d64230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401bd99d7b2acf973d04b61f4e2e018231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b023e37d4e282d8922846e3bbcee1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4654b9410c955bf0d641e02d0c2ed1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3269a82544b42e08ab430356c2d36234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bcf082ed8d17bd5a8a5c08d39880e2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680c5c5197e35493f8fbcfe1cd190d3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5bd8a5fdc8d26d88fcb23276d00c3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af722e0b287ae2fa8d3dcb4e17ca71238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a699c461d4c85d6deb1a8575e73221239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c39e73ee8c75afe576a600658ed62c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9986ba1c6be6f9418df554829a9acb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec5bb88e84e9b855a0c5fd4dbabc8e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0c216d27ca8b154c63994784f1cda243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4327344edeb1c1b9f7630cf120d82a9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634670be4cca6171ced6d82748491397245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e6df3de9a43538625411fcb41bd87246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8433f692df856d2c1ad258d5720f3dc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a78fd163213f384da34bdc6a18135248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc357dee785804b11b71f21642aee0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165abfe1cf3385a505bcd4017d34c938250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8be9aa1dc78d83497b18bbd8e173f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4084e6807f27b0d897e6293e2ac163d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01060f9cd40a65b01f00ba2a13265b34253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26dfa1c81bc63f7f539ce851fcdfde5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32426db42126505e7997d59fa859eba0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0ef49306324b8a0fdfb388ed7d82c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98cec4b2217db99aa5de4cb0d8105b1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf2655a0f59c01eb8f2a8ef6ff3e68258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c27427d3169c418e08a1768cc2631259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5dfdc9a30a150a87a194d4554cb8eb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f681070538ac17ea97a3fac6abbbb0f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741bc9298ae62bdcbb1692b4f4d368fd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15099a646278f877b9ee610b51d98d56263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42dd05db68300200ebeb2a2b1d4a8e6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17b42d9540a624fde44a014dc932db265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb021df5baf7f3084aafbad78c139fbb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb38b9620daf243fe25465bf55c2b0f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbb49fadf00a1a0db3b5d11f394352268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97b9db30e528f6e113f6cfda28ae23269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5fa69d35296c8b9deba5815104039270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcdb9be2efecdb38c54869472b1b720271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59159846939c8a202aefc5b6c5160ce5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925614dfd21ecf5d53a13e3d0a4d5766273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d60c406684cde4f34f2f8272fea3f2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232f133cd437e1f3f3803ef4e1d9886275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f3036946f0d532cea7934fb457e62276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097326382ebf060a4a663a08ce2f549277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50cb0a2522c85c4bc4d8a27f5fc856f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84b2c7a24a7f0fef96b28713cb16d4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66801d33d60b31d6ac5039ca8322d6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25197778e830849795a1e380d0a7964a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335cae7036ef4477a9a97f04cad0e734282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7ea31530142980ae9441b77463ddc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d418f3338d38f2475b22605c2e7192284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d747e8125c59204d1801fa4888a282e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db57cc5838aa298bbe4a8296efb96a6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cebf40b86b181acceb7fd14a1d574b5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b3f6011a0d18047f49c457d9686c1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a385472f45dc39aad820a27046b96289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab7e094246c07997a8d20dbb705be9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3cd419959b27c567e21d0af56f7a7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d6adf32346e1220a3d1b34b2b041a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ea18fd35edefe2b3f12b5fd4bba46293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466646ce2d42ee32e8c4995601cfea3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce40fe1cdf0fad73f42d9096fb0a58295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ef3a28b7b3a29793d123e15c238c5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f42286cbcf911d39a65b48c0a1338c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e25f627c15a229803d57ef9caccb25298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07bbb3db023e3e4233d73f1372be3d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98832314fd3ff2fdd6104f079fd231b6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354fd603f71043d6b3d619bb161ae637301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce093495821d7a6c1eca7db455796ae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb983e856256953962969811800b89c7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171481e84213b47f22d6f8d2eecaa26304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa377365d9c6bb645c93e7f1e6c84f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e0fb505c50fb94cff99d6000bf8c6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ed937c71951a496f9346acb5a5b19307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60c4b1c5f76e424d925403be1c7e13308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b244d09ff5ff006957422c1b60a5f0f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a805990ad87864b4466b34616c5f1c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a62db2c62f4ad6eacb7c77464861b2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696b2bbbc4fcb8edae1ebbfba27991e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7802d12b4b5dc932136ff0c25eff7a6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f18d4ae65ae0c20a0269845c449df3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64346776ee5111c709cd11ab76d9926315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566257f231e57643098038869cce71c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5278b8c5463b884130c2916f3cc3a1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72a201a5f018de9b331d95cd868714318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56479cce0831d59ccb5d2162fb9fb8ae319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a10c24c422fdc83ff4785864cb699320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34898b653e5b035192de81189dafc9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0d606c73a6895b8af942970463d47322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a469eb624f5459bbe2aab088bf675323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29229ca4fe902724fdf48542fbb2a5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d425dba5a595dcf7352e784c278d2a6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052af762d16e547c8cf89a27dab203a8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af747861cfefb37d1cd3b50e7e4f87327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38779fc0300ee1b77d322b5e723e9d7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb59a3e063b30ddaef76f8bc3ba161c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b81c66d3432f3839101d17eb0a6f4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f1d54a1d77a74bb1d767fb4e21354331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb6eeb8d9e499ed5fb59b78f2040aa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d485d347ab32de7b4b7f832c9e2cc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f5568aafe3030001cae8b94d6d3e3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a6e5951d1df3ca369da2a2d6d0c6a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d36260b581146f83a4a4e7596477b9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1ea5ae89ba05cd5024211ac370288337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067f15ede656ca0e06695c39c8caf08338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed56589356956a33bfdc232af71688339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05642e11077e2a80c8c8b2797ecb9967340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ad568644b6775bef99b46115ff6a3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35deedcbdf228c339b35534287671112342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3805e5da98ad2ff7b67c69e675ead343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739bb63e98a659479e4fbf4c8eccbe5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed93028a136330c1840b4ae4ec37f9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4383a8f9436adba23ae1327b33df8dd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9995072929ef608e932f813371ff0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f76fbbadf8e14adc41fef985496a9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e49dc3ea7680b0a4a3ff4b3214190349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54c085130a26d7bebfa1e2f9320c3f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59f0e23b683b31c2c9aa6db633e573351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3178f31d2bafcd00191533827dc251d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97274ca387f6c25ecd898895847d617a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff184676ecab8492a85c3c59f07eb7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1a7d030281317eadf63402854c8e8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8877349d8e0e2e8442230c6fb705f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12dabf259ec30e969ce4d234213449d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3036801326fecda249b00b00841a5f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041f1e0c75aba5fb071aa472d1f511d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1cef71b695303991a3858f937b66e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b314f834b194457875b73b2d581561361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2fe3f61002c3a61bd126c599c9acc9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551cae4f2e24ecd094811d15a8624aa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b945c5df3d8748e7e404988bf2095364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac117105dd66d0144b31dc601774d0b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64f84248768f2d5b1414f6dbf1f3ca366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964c95e699f8dc8fdc09f3fab1c6877367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df903311995114b8cb35fba5941e6b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb2f244d875c97f3a8d526f7ba4ac1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67700f89963c70cad5b0ed460f74d70370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed00b4766f004c3aeab478cd5c30d38371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2344289c488b69ccbda3c8757566941372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b080b8facc73558706a3367a4f6463373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8100d0b9f01227c208523e6087164374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17365098ab0482d423dbd61a94ffaca1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2499ee5102b8c750cb3bf24e37eb8af376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6b2940b87da6a0c1baf28921bd47e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4fb357667154b2262b35304644b3c4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4d992418bd81016a1fc87d79d0b42379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ea5d815415873ddb1a91beb8a79ab380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da640c8fce72b5ed080b061bcbfe4316381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d33588ca077afc1f587cdee304f372382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a58bd7e719c83c616632765edb761c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc3fa10ae1e14442a2910272d764f4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150af1bd866f7461601ac8fd583192ca385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba66544d60c4dd65489d0045d484461386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351141281668c59f5254a3b2d2ddbda387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd4516bd7c53ab8bd8e789bc0461cd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79560d80f022e734c54eb26b71a775389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e8ae9799fd25c82ff3a9fbe4e3142390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7f2af66113948b4874eeb997fb825391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1624ecd75c7ba3fe74c2d32aac462392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c824efdcd9b159de93a84f3b7f59cd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ea707a1a856ccdddee2213c5f0bb8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a98b6412303d41be94634322ef430395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8172effcca876ab01fb7aaf848a9d28396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658400afde79356d587c675dce81ce2e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3679e1c7268398fef256151487fecc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e4db92852aecb29dd8a7a153442a5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93668e40e3b0f8d94c5a628fc52c885400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eefe11dd0d7529d506d93ad803dc0a5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715e69f1ef07a753cc098e68d632757402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321cbff6206b7446d0b67b47e7a2a40b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b46294073ffda8131c6db65fb074c5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade623facce8dafd1b01c4ffe1b3b4f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67f761f681b0f95db4057fa5b8fad7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f53f0716357786cc8b841ec0e3ced407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76082d563f7e8e450437a36889fe3a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcaf23bd22f42d5d5d7e91ae281a68f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716317c6e22ecff811662d50ad63c0f3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6abb0d9f4f1657dbea933a26b6fab411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e19a102a9449181fe59642377c4dc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570904ef27c881866fe11db4592147f1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89670ef17b089e604d10e90427555bf2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60fbb14c08581cb197f92a3a48fec6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f1eb03869b0a2e6c64f2b4c47a8c8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadac425bb89b9592171dd347dee88e0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace47cc4dba775287d779af087529897418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae31bca842a0e6b752cb9bd32a187f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f48efdefb111f2a988738ad2681e87420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ff00008e22dfca0eca137ef62aebc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed94af47a5a2635a38ebf14c94a625e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588f256933616f6436408aabb92507b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7644a9b59fb561a6174dc264ff2ce63424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a87de72223c066fd632eee37d0ae60425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed38a72c72fa9f78bec18e60ab86ed426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8295bdcef1fca70faf67daf23cee53427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09673595ae8711f3300bddf5d46b494b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3cf498580de1bc2c952f7cad6dc03429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c819a9254ec04ad30b3468784f443430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0a04bf285c56fb517b78feebe5c8b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f53f97c8fdd1c9cf9b5023cb70149432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4857d96d8cc34e68f37ae91030dcf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e817633ff783774a23b175f903ebf40434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e110385992927135353f1fb3c35eed435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d379a466b6301f13a5c5ed12f25bb2e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d1382a8c65f76156157b989b1eebd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e25a807048e04ae67273d2516a661a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028845332a38130c099cc525f6fdb8e6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04056f8e8c669fa1629e44a330e940d6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8dae8e330a269344861aab008628a8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be2dc24863737b6fe80da5e8c573ac442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd1387c0d9a9f70ae8db5147aa5b0d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94962d1b7386b88daadd220d82533093444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05fa6349abec3dba7734c409d86ee6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039e497c00ba10432ea0e55f36af382446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f71ef0d49bd9ef8ba9c8132a4e9fb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2387d21c2c8491782bcc38b4349e6b3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1c0c44523bfcd5817d8468f1513fd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fca9afb666962629740c73eb623132450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c927b267f10bb91beafdca328dfcf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fdacc0439ce53f3a3ab0e6485ef9c5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9298017925385969aae2c106254c1b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314ef3163f4b171ca5750006dd0e644454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049a719d10767b93dec18fd334a4905455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4344d7dec3891c6b0262fd912630336456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c85a040ea0a4bdd04380547ff9ae7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea581b47913e7e69d267dcee2802e78458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee972e2cc37cdc93712602f36b12d3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea00f023073044ef944c77210b2feb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7e3281107fefb8e09458c904ebdaf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979a29b092aa606260d6e8295b6e560462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9b495776446253314bf422b542ac4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5569cebeed94825921a7d62bef7773464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda6f3ec551c9c19842ff340af3f4bc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ebb46f2ff11eaf564fb27a5a95f01466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11a936f9c0d4d4fb98ec5824981a40467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3973f6acf9698c901df9121376ba4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11dff86caf908b045fc467f00d6c81469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae6b80ad307dbd0e914267c8cd09b9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446350f725350200a7b6ed7e96d6909e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565179c814690b664044693e5181e4c9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6f001c55de83a5ff0c3970e9108b0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0a96da97a4f2b72e6ae10541f116f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a71176cbe40a00fd7ad3c218649076475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ca7c64208336bb8eb7129d34828f5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951254cb24e8888aecd438531b9456e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef81f93ff7e17041f7e5d5b63fdf9b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561ee8ae16c7a8934f9c303318c4c89479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc00642b87c7d369c601528d2b258e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5549515e58341c207a7ebe32b1456481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b10f5e7cb00e2d15b6a31eb14f24b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92ba936a32067fbe2f6dbc85515a97483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c6535abc32c1234ba393fdba5d719484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77c8894df8fc6c07876d2d9225bb2c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb85ce2adf39514becf0d3f6a8b7c8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e276b5ed4328887b80f3808dca4612f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd629aca9420b8a2869c672e52b8406488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f5e48340e4172261508edefe22f12489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba22c39800786704ecea7aa14f4912490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e78bc19b75ee080039f8526cc6152c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff915b80e6f161890fecb39a81e5c23b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78f43f2f57fa892d2d68290d0ded3d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a899e16f7d13b66d5ddc1800fefc25494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00473353ea70c4c2f569d71dedcd611e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a383ff20a98ef7bcbde63fb75f1092496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed38edc5d3a98c0fe52298a2dacf46e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36b0dd0acd6037886adf6f5ffc200e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3952557cf1c8555802abe2b877238499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d3351e38e1ae2e19a5d5095f7ea5d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da93fdb5c4bc875da02f6f5ced1233a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6558277975ee5b878369af4f705e2d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb6e3d198cafd98291681d18899d92503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494daeeca40d73c1b44eba9290bdc82504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30e17a3db27943276a4d9439e7ba3a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd18e769a5edaf38f36b665d0053b07506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244b64fa20510d3837986b945898745507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484cdc23c8d90fe5467338953578df45508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf054b715cade187b28a885205182c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782dcbbcf3f20ff3fb0200d73d55115510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f62d53282a412c3a6ed44eabb2ec1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64ce962d567f4f410e5f3371d4a876512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ee6f908190367caa2af9ecb6b388b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc8e769fbe88826d7dd426da3dfec5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4adf9119f369492ad3f26836c69d555515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22ac3d7ab21e8678b019b9a6b5c965516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b70ce5d9680c4527de0860d0fc0ac4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781656be22e62d9939cceed91558aa32518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e629653dc69547ff94f7f1d30c5f8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2039f0fe2a0b76c75e72d364d2925520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70c96ca102298a67f1e4937066aa2d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db07357a5909b2480a34bd420a14cef522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244dca9ee3f2aa56d14e90c23e3835eb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640942ceca166f462d9e3cd2699b2036524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda9e64218db8040cc3d14101cfb7fc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a77e64e7cf19c7580edd31d1a369f3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bdc4682686936a52c48301ed79e4e4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd5f636dbb96e40713a7a20fc5a313528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c3849ae22df634b13adbe697d75f3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ca1eb3100b951d9b0e967a5d5a47d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59475e1cef3008f0f5e5500f9119e13a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64776811924431416918d35f1ab78e1b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2dd63250603ca8a854c25afa16687c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dba076b20f3fef2b011b00199a5382534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18afdaa3b8350330f4992363cdd31b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1f4ef873f917a8f8c8671ab6e388e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d106b83d096c77940308a9a39764df537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d3ca1653421d684fe5c33ff29b0cd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496cc1414d57d723d1839ba2f4fe75d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12810ea164caedecdba419fd56935479540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd425df28abba3b8b00556046ba4701a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cac233476f48739db8ceb26dfaf550542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4865843936c3c71d2909f3fabe70eda543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc70a9fb68d26745b16c394e7e27aa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ecdf08afbcf68032dfeb183594755545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3463f93252deccff9a176f1418165546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de53e6f3d16f8f4a1fc0775f8c91c8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7ee208fbfc117a519a2ff7bbd8235548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2600f424067146f3cb4b6b20657f43549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470a69f6bc4915d3fd5f042aab31298550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061483c977f4c96e6a12bf7fa60a6ecd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f1cece4635a070cded49ff720953b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf430804536025727492a08093e7f5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110814c92a94d562786c293677d052d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363889be2cf8c7e468ac23e4e8eeea84555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06bca33af1eacb35149f9b30131cd9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12d67d3df8473e57c1b1c545ae8446557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318f9821597a09906e1e0e1af1dbb1c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e93407d1a6c4558ca181eaeb2b03a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ec207e497be9870366279cf2cc993560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20128bc208aa94f521fe1c5a66290f74561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2954e4a3a4f86b3fe2a0a89e1ff722562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b655cf60685ce4bb84f2cea890d35563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a2271a4d335c395dd00ed142e0480564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281d98103d6d4b98b97dc778807638d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb0ffb81388430907b379c8a37d584566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb5609f8702a672dc229d95bfbdeec567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd289b7b260dcd4000ef8441354cb381568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf49d987cb377354580c6f489f6879569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9464bed7a65323ec82f7270a2d4b2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797c47db53290a48fbead172df7befa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb48799dd6e96ac24484c889d9f0318572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ae6173f76588493db234dfb7b4d43573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143cbb5aa698117cad2a81f857bb5990574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529ca125a2d933e01c7ea9d4ff765b8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90260539f05ec527afbe1481240a6fb4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d136e605f158e2df4ab80f6790c7b1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1955a087520896b79b1ea9320e2415b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f77f6c38b6cd6270bfc3009d90292b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945bd2000ae096dd9d2cb40ae3f75af580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3f0c178d42ed4d5bc2b6856a4c3db581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d454b88aaa7e008886b06eed95bf2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4d2d6b3c53a5c22395420833eeffd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eba7edf53e5f6b445c99beb8d8a39e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c9d4bc8d7a5d6d327ed8ba114b270585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ab470bfad115c715df8112f7e33d9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0b23ac5dd8a3e89c8072354a44590587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87078c2080e291a9515c270cd40afa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad153fb95f9d7aa2bb6fda771ac3164e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c1f6c4b3f1ebaf4d46fabe0d554f1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591e53111635afd31020058991766e6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529b265ecc07a9d23b61cab0a5bc845592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418254c62af2e5de4d2360e7da616704593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfceb1ad7d665226dd0ea7e6ed51f6a5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9714cd3446553224a3f61f0b8e2f7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803237dc4bdb615e36f15e955336db8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ee6b4b978f38595adb17d29926654597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3d3dc4a7e56a1a35e0b6a0b70fd85598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca06d53562b3c2fc9d6fc230bd76e89599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d24d7b447852b19655c75f0a8ef02600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f105cc89efda18c23bdd4ab20528d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0df677864fb1e60be963dea2f6cfc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263af0147cf266f7154185720ff1d0e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392cbb13ba3e6fb0e2eca4d48ab49f16604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772f159e7c33d8f0641cee119699e07605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8611fb4f5e955e5e9ac82bf5003f3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55da07c24760203b45a20f8de91667c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54920ca28cf31a66f6591b65b4eda4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6513c1426b0cd69db3e66ad910752609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e757a186f6fee6c8117b829c8b33b60610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4326955d52cad556d3f3ede0281cf6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511097d519a1b920ca74339cdbb6987e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a541ef757634161e0d30c237f7673613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f914ff03cec7d7dfede3c61df5a62614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e609593be977c81c4febfbc27c036615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b33f8c0456ee9fe96e4736f8f0eca616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80c1264285f4753e01b3a79a24ff4a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2209577d34357e7d39e728b88aae0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a8926d70f7d9806df221cf7969d84619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d4371f4f75b1c42edee95634c7ccf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4274bfdb7e1398410eeccd477602b04621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2eafedf52bd35a1f3a56535f23e5a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74039636eb46b2ef7b096bc64bd084d8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c91b2a597766217f131b98b04da61624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd06dab7780a5b41cc2facaa36b65fc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ad418b6a6a95e18de0809cdd30c2b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5290fd3aa9b15b8f1129fd126598ec627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a45038c67996ceee04b11739ce6fd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d5441902c0e86ffbc3e49a7508c51629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cbc03a2333cbfa51d6c7b3394c5800630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c02f67100b64fee794ce5f5177ecbc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e577174755883ec88aeb8d0a419389632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc68b2669e077c86cd78dfb7a335b7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa396e84c178315201cb48e480b90c98634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17fef0abe1c45bd6bb1bb0dd15efe82635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e901c144d00aaf9d4459fbde249417636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90cce24f8a93f0b462855598161781f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12515260efe87c0b0d590543294e8a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85023da14416847ad0fbc79e23f77cb3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799702314d77cfd06328f860aef4e31640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcefb5a847457b8d06b6b30b90330b11641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e0652c467c25f0e0e6e76fa8f4385642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d6f1dda9c5ac35cb165196f9fbf50643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd932de553be55fa361a349e5a1d58644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043f02cfb2722b2737bc41b9f7cb0ee645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53bf5e4aa75ba0d08ca2108c2fe2bed646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>