--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="753">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="742">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -112,53 +112,50 @@
   <si>
     <t>Навушники Bluetooth BOROFONE True wireless BT headset Bw01 Plus |BT5.1, 30/350mAh 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-borofone-true-wireless-bt-headset-bw01-plus-bt5-1-30-350mah-4h-/</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний BOROFONE Wideway car AUX BT receiver BC35 |BT5.0, 10Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-wideway-car-aux-bt-receiver-bc35-bt5-0-10hours-/</t>
   </si>
   <si>
     <t>000007714</t>
   </si>
   <si>
     <t>Ігровий контролер BOROFONE Spartan mobile game button BG2</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-spartan-mobile-game-button-bg2/</t>
   </si>
   <si>
-    <t>000007887</t>
-[...1 lines deleted...]
-  <si>
     <t>Ігровий контролер BOROFONE Warrior cooling gamepad BG3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-warrior-cooling-gamepad-bg3/</t>
   </si>
   <si>
     <t>000008751</t>
   </si>
   <si>
     <t>Набір office Combo BOROFONE Business keyboard and mouse set BG6 (Keyboard RU/ENG розгортка/Mouse)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-office-combo-borofone-business-keyboard-and-mouse-set-bg6-keyboard-ru-eng-raskladka-mouse-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE gaming fun LED Hi-Res BO100</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-fun-led-hi-res-bo100/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Gaming LED Racing headphones Hi-Res BO101</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-led-racing-headphones-hi-res-bo101/</t>
@@ -1177,53 +1174,50 @@
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-dancing-outdoor-bt-speaker-bp9-bt5-0-aux-fm-tf-usb-10w-3h-/</t>
   </si>
   <si>
     <t>Клавіатура Borofone Speed wired business keyboard BG9 (ru/ukr/en)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-borofone-speed-wired-business-keyboard-bg9-ru-ukr-en-/</t>
   </si>
   <si>
     <t>000009628</t>
   </si>
   <si>
     <t>Миша Borofone Platinum 2.4G business wireless mouse BG7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-platinum-2-4g-business-wireless-mouse-bg7/</t>
   </si>
   <si>
     <t>Навушники Borofone Craft universal earphones with mic BM83</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-craft-universal-earphones-with-mic-bm83/</t>
   </si>
   <si>
-    <t>000009629</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Point air outlet gravity linkage car holder BH78 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-point-air-outlet-gravity-linkage-car-holder-bh78-4-5-7-/</t>
   </si>
   <si>
     <t>000009643</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(air outlet) BH88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-air-outlet-bh88-4-5-7-/</t>
   </si>
   <si>
     <t>000009644</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
@@ -1351,74 +1345,68 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-cable-erudite-bas12a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000009945</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Micro USB cable Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Scenery dual port BZ22 |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-scenery-dual-port-bz22-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Wind automatic clamping car holder (air outlet) BH98</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-air-outlet-bh98/</t>
   </si>
   <si>
     <t>Тримач Borofone Wind automatic clamping car holder (center console) BH99</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-center-console-bh99/</t>
   </si>
   <si>
     <t>Тримач Borofone Airy tablet car holder BH100 (center console) |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-bh100-center-console-4-7-10-5-/</t>
   </si>
   <si>
-    <t>000010088</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Airy tablet car holder (headrest) BH101 |4.7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-headrest-bh101-4-7-12-9-/</t>
   </si>
   <si>
     <t>000010193</t>
   </si>
   <si>
     <t>Навушники Borofone Manner true wireless BT headset BW06 |BT5.1, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-manner-true-wireless-bt-headset-bw06-bt5-1-30-300mah-4h-/</t>
   </si>
   <si>
     <t>Акустика Borofone Noble sports BT speaker BR37 |BT5.3, USB/TF/FM/AUX, TWS, 5Wx2, 2h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-noble-sports-bt-speaker-br37-bt5-3-usb-tf-fm-aux-tws-5wx2-2h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Warrior gravity car holder BH94 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-warrior-gravity-car-holder-bh94-air-outlet-4-5-7-/</t>
@@ -1462,74 +1450,68 @@
   <si>
     <t>Адаптер автомобільний Borofone Journey car charger BZ25 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-journey-car-charger-bz25-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010303</t>
   </si>
   <si>
     <t>Навушники Borofone BW59 Plus True wireless ANC noise reduction BT headset |BT5.3, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-bw59-plus-true-wireless-anc-noise-reduction-bt-headset-bt5-3-30-300mah-4h-/</t>
   </si>
   <si>
     <t>000010325</t>
   </si>
   <si>
     <t>Мікрофон Borofone Lightning Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-lightning-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
-    <t>000010326</t>
-[...1 lines deleted...]
-  <si>
     <t>Мікрофон Borofone Type-C Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-type-c-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Rhyme BT headphones BO25 |BT5.3/AUX, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-rhyme-bt-headphones-bo25-bt5-3-aux-30h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder (air outlet) BH92 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-grand-one-button-car-holder-air-outlet-bh92-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder (air outlet) BH204 |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-air-outlet-bh204-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Куллер для телефону Borofone Red Shark cooling mobile phone fan BG11 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-red-shark-cooling-mobile-phone-fan-bg11-4-5-7-/</t>
   </si>
   <si>
     <t>Килимок для миші Borofone Illustrious gaming mouse pad BG12 (200*240mm)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-borofone-illustrious-gaming-mouse-pad-bg12-200-240mm-/</t>
   </si>
   <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder BH203 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-bh203-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder BH93 (center console) |4.7-7"|</t>
@@ -1603,89 +1585,83 @@
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-borofone-ingenioso-intelligent-positioning-anti-lost-device-bc100-9-12-month-/</t>
   </si>
   <si>
     <t>000010519</t>
   </si>
   <si>
     <t>Миша Borofone Winner 2.4G business wireless mouse BG13 |800-1200-1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-winner-2-4g-business-wireless-mouse-bg13-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal rotating tablet holder BH115 |7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-rotating-tablet-holder-bh115-7-12-9-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal notebook stand BH115 Plus |15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-notebook-stand-bh115-plus-15-6-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...1 lines deleted...]
-  <si>
     <t>000010951</t>
   </si>
   <si>
     <t>Навушники BOROFONE Prestige active noise reduction BT headphones BO31 |BT5.4,ANC, AUX/BT, 38h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-prestige-active-noise-reduction-bt-headphones-bo31-bt5-4-anc-aux-bt-38h-max-/</t>
   </si>
   <si>
     <t>000010952</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000010953</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Pretty BT speaker DR15 |BT5.0, TWS, AUX/USB/TF/FM, 5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-pretty-bt-speaker-dr15-bt5-0-tws-aux-usb-tf-fm-5w-/</t>
   </si>
   <si>
-    <t>000011081</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011082</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-50000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>Миша BOROFONE Morning business wired mouse BG17 |800-1200-1600DPI|</t>
@@ -1714,80 +1690,74 @@
   <si>
     <t>Вентилятор BOROFONE Cool desktop fan with light DBF02 |5 speed, Abbient Light, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ventilyator-borofone-cool-desktop-fan-with-light-dbf02-5-speed-abbient-light-10h-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA94A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba94a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre single-port charger with digital display BA95A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-single-port-charger-with-digital-display-ba95a-1usb-18w-3a-qc3-0/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA96A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba96a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA98A |1USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba98a-1usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011859</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS12A |1USB, 18W/3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas12a-1usb-18w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
@@ -1804,53 +1774,50 @@
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute charger BAS54A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-charger-bas54a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS55A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas55a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS57A |1USB/3Type-C, 67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas57a-1usb-3type-c-67w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lucky PD charger BAS23A |2USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lucky-pd-charger-bas23a-2usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Bluetooth FM трансмиттер Borofone Clear way AUX BT audio receiver/transmitter BC51</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/bluetooth-fm-transmitter-borofone-clear-way-aux-bt-audio-receiver-transmitter-bc51/</t>
   </si>
   <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
@@ -1864,53 +1831,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20a-1usb-1type-c-83w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Gratified BT headphones BO24 |BT5.3, AUX/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-gratified-bt-headphones-bo24-bt5-3-aux-tf-8h-/</t>
   </si>
   <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Melody BT headphones BO33 |BT5.4, AUX/TF, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-melody-bt-headphones-bo33-bt5-4-aux-tf-18h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
@@ -1996,50 +1960,53 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-single-port-pd-car-charger-bz32-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Fresh PD car charger BZ32A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-pd-car-charger-bz32a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Fresh dual port PD car charger BZ32B |1Type-C/1USB, 48W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-dual-port-pd-car-charger-bz32b-1type-c-1usb-48w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011979</t>
   </si>
   <si>
     <t>Вентилятор в авто BOROFONE Wind wire control car fan DBF11 |3 Speed, LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-v-avto-borofone-wind-wire-control-car-fan-dbf11-3-speed-led-/</t>
   </si>
   <si>
+    <t>000011987</t>
+  </si>
+  <si>
     <t>Акустика-караоке BOROFONE Vida BT speaker with microphone BP25 |10Wx2, BT5.4, USB/AUX/TWS, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-vida-bt-speaker-with-microphone-bp25-10wx2-bt5-4-usb-aux-tws-4h-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Eminent gaming headphones BO111 |USB+3.5mm, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-eminent-gaming-headphones-bo111-usb-3-5mm-rgb-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ascenso car BT FM transmitter BC50 |2USB/1Type-C, PD/QC, 38W/3A, BT5.4|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ascenso-car-bt-fm-transmitter-bc50-2usb-1type-c-pd-qc-20w-3a-bt5-4-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Brilliant dual port car charger BZ21 |1USB/1Type-C, 48W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-brilliant-dual-port-car-charger-bz21-1usb-1type-c-48w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Brilliant dual port car charger BZ21A |2USB, 36W/3A, QC|</t>
@@ -2107,53 +2074,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-solid-car-charger-bz31d-2type-c-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012044</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Trophie single port car charger BZ28 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-trophie-single-port-car-charger-bz28-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Кабель BOROFONE Smart sports watch charging cable BD10/BD10 Ultra</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-borofone-smart-sports-watch-charging-cable-bd10-bd10-ultra/</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Original single port PD charger BA100A |1Type-C, 20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-original-single-port-pd-charger-ba100a-1type-c-20w-pd-qc-/</t>
   </si>
   <si>
-    <t>000012147</t>
-[...1 lines deleted...]
-  <si>
     <t>Куллер для телефона BOROFONE Travel magnetic phone radiator BG15 |LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-travel-magnetic-phone-radiator-bg15-led-/</t>
   </si>
   <si>
     <t>000012156</t>
   </si>
   <si>
     <t>Селфі-монопод BOROFONE Cool line tripod telescopic selfie stick DBY01 |BT5.2, 70сm, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-borofone-cool-line-tripod-telescopic-selfie-stick-dby01-bt5-2-70sm-4-5-7-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ocean car BT FM transmitter BC61 |2USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ocean-car-bt-fm-transmitter-bc61-2usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012280</t>
   </si>
   <si>
     <t>Перехідник BOROFONE 4-in-1 converter (USB to USB2.0*3+USB3.0) FH1 |5Gbps|</t>
@@ -2179,138 +2143,141 @@
   <si>
     <t>000012379</t>
   </si>
   <si>
     <t>УМБ BOROFONE Myriad PD+light power bank BJ85 100000mAh |4USB/2Type-C/Lightning, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-myriad-pd-light-power-bank-bj85-100000mah-4usb-2type-c-lightning-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012385</t>
   </si>
   <si>
     <t>Навушники Borofone Suenos BT headset BO34 |BT5.4/AUX, 32h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-suenos-bt-headset-bo34-bt5-4-aux-32h-/</t>
   </si>
   <si>
     <t>000012386</t>
   </si>
   <si>
     <t>brown</t>
   </si>
   <si>
+    <t>000012484</t>
+  </si>
+  <si>
     <t>Акустика Borofone Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-rubik-cube-sports-bt-speaker-royal-br101-bt5-4-aux-tf-tws-5w-5h-/</t>
   </si>
   <si>
+    <t>000012485</t>
+  </si>
+  <si>
     <t>000012606</t>
   </si>
   <si>
     <t>УМБ BOROFONE Star power bank with flashlight and cable BJ87 5000mAh |1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-star-power-bank-with-flashlight-and-cable-bj87-5000mah-1type-c-2a-/</t>
   </si>
   <si>
-    <t>000012684</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ BOROFONE Clever power bank BJ88 10000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88-10000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88A 20000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88a-20000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88B 30000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88b-30000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80A 20000mAh |2USB/1Type-C, PD/QC, 22.5W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80a-20000mah-2usb-1type-c-pd-qc-22-5w-3a-/</t>
   </si>
   <si>
-    <t>000012853</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80B 30000mAh |2USB/Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80b-30000mah-2usb-type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
     <t>Акустика BOROFONE Loud BT speaker BR105 |BT5.4, TF/USB/FM, 10W, 5h, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-loud-bt-speaker-br105-bt5-4-aux-tf-usb-fm-30w-5h-tws-/</t>
   </si>
   <si>
     <t>000012881</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever PD fully compatible power bank BJ80C 50000mAh |2USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80c-50000mah-2usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012985</t>
-[...1 lines deleted...]
-  <si>
     <t>Акустика-караоке Borofone Deep RGB BT speaker with two wireless microphones DR23 |BT5.4, 15W, TF/USB/AUX, 3-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-deep-rgb-bt-speaker-with-two-wireless-microphones-dr23-bt5-4-15w-tf-usb-aux-3-4h-/</t>
   </si>
   <si>
+    <t>000013024</t>
+  </si>
+  <si>
     <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013019</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Present wireless dual-mic BT speaker DR22 |BT5.3, USB/AUX/TF/FM, 60W, 5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-present-wireless-dual-mic-bt-speaker-dr22-bt5-3-usb-aux-tf-fm-60w-5h-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -2326,51 +2293,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8394e2902616023a7b9a42e46dc461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ebd2799416fdf9f9078b627ecd97372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d026798d34a14354346b77c9d29e8c83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6cae11e930b3c40963b14497a8b494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaba98b730294c17e7de6cfd93c54985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726edaa0bfa1cf99fe9bb9e5fab5cd36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c6ac3d39962f18c51f906f45182b77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b6b22ef599e5cc92389a73501ffb38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c616167eed79ee61d8c4d0f8637bcd29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddbc5ccc85c472db045812583c1597c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f358e4e31394c5f879b5a97470f1f111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98071fe9adea99fafde1c1e1c7a6590512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795eca34460173969f5038378a46bfc313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e903b29cd28c150d2da543a101cb2c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83235068f5543f60f63bd9d3123627d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6c43a7cd383b90ca38ba00d90243916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d9a9ffa256eafec35ecac2da2386e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281898d1b143686307168285777ffd2718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785398552dd10810010fc75e1e79c88d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0824304cb685f883a32028621308920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcba6a8c54f597f3da4f78d9bd7ea6621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a650a3bf073883a97ed4ea5e94b5922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76fa45def519f1e08b16bd670bd65223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eef8ec3cbbd793a98bbedb33c93bb724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2a5412d2192e93e2c16b68a4e04a425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6073b9548707b45f9decdc43b25a12926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59547f04a0264ee1e4a729068b76ba927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4a6414c218f4f9ce943cbf7a6816c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8953eec5b72450bb6af886ed0e3aac629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81557cad01a9b946e4a5ae7580fadab130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1565d85b9054b3106c30e5fd9951831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a517bbb47c8de7c37b0389d025194432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81538b4ea2a46e1790260fb33d112a5233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e307e6b68577c3e0846062eadb5fa1f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55425d670382b76335cd52edec1ef32035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ce5732bebed7901d49724ec6ca10536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae75ba85b020fa4fd1fadff90bdf4c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7fb851d76b2c46e15d76eb939efa9a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9879a7ebfe7018073eeac401f2bf6c239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af948d74cd0ce0da517b58c6c9b409f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774520b3c284527370cd18f6a7eae9f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644f68a5fb7cc3d41e4f4882775795f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770a792b4f3d06685b4c851fa632e5443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb147a386911cddd4b72b80c1d3c008544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852ff9d7ef7f266f3e4a8808da92e4045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5b2b34fe520a27049650e51084f7d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b5cf7733aa6c807e59944f644134847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a852cd04ba02357d491f7938cb9373548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26900687df754b55ea77785a80d9c0c949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb24d5911e1b9c0656ef2466ef44aa750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7799e2c818735edf1edf8fd81cc8e6251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f34545bc9fa706d7400f4f3d66cdef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c847eadf115210d67661a87988d7cb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd673041eb5399abb67e6cf83e8ff654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95b56a3146c7886d8f37dc940864ef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f456a58a6dc768bd239ddbc9dec7b9456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3258b3d54b3cc28e2f1aa76749756f057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50c430e7f7ead34bbb3de8089ba4c758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2656e68ca007b3e4e42a1a9b384b9759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d057de697aade267eeb2f9247432660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2c45a701f88b1b85995d2dff8c59f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4618718be57f035dc7d64211d7f2acb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa86879e4f8b899d06fceb987c3907d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad97a84f47304bead0e52442bd2c54264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34839bd6a8ba01c383cec357572d2d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1265bb0760436e1c0cbb793212220566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f382b5774d6631b57acf34738bdd5f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd2d641cd3c16d0847156b4650288268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122bc88729bb663ab63f6fef3283a9bd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537b6980ab42974d23512b26803708f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1849ee12ebf5a3aca947407b7fcc1871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0faec5c8f0ce1a998573ac710ca9d6572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357bcdd920f31a5a58cd1ff8d7b8092173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb4ca9c2527bbf404aedc3540b5e2f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8416e39851ba627f9f05c8f22bf2fa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875332445ffacd7fc329219899d1a8a476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed40d8a14e67b3ea4c0b9362611edac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f582f34db2616c3007044c44ab08f4678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b15c4bdc5c72ed99a7b00aaa2ed63979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e90431638bd4ad791e42444a7b56ac80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ca4396ece9c4fb2385b68fbe37cd181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5dfa8bdf3a5a0368951c754bbc028682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ec9b4b8eaf059006afdb55480f25383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537f8551b29275e14e17fe7fc53c66b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427dda831f757087882a6086fd0d651785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3e85f953b928bdd21027e91fdc8f586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605e9379f8fbb122ec23d9b41adbf9987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8c6e9ae3a22c0160cf7d00d60e21588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fceda57944d719819fcd065ee6c16889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07b5e29cac896695a48d012d03c66790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf51abe6d391e75942958c530bf72891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20de56ebbf81a56e15ecccd1273040292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f3cb7ec83655ee35153efa9f0b77f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9056810e0b62e9fd4d533a56734a194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f50e301e75b1743f57f550a6be15995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2729ac9196cd37e281512fbc7d28496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd77a42ba9ca6e51fc7cd91e92dfae97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558784eec4151ebfa1d3ee3fdada95e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd625eabdd203d50f2f0e54c938def99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4e20b093aea4d3d6a4d4d1c4f1d3f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df72f59868851233972a1ce87055a82101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c6cf197b9c76ff9d66124cc26cd40102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227e3c46bc8f6ea7d69c8b182f1ec0e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb4fecc08ee8e378b6d6e2f0a197b1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd357d38dc768455eb3ed2d5bfa5ba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61b755d68e2dc3395505af82e690a3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba2d0f614ce1608a570c07ef99d14e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593cb3521ad5866aa3eee0b2085efa59108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87369d195e6a20a44075285c1ef2e1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923f7661462e32540b67265192fd242110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b1bc180e8cc4096de1ff0280ea4ed111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e985066a70e7254ab3285826570432112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f49a06b8aac2376bb3afe7af4b01b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6610addda2ab557b2980bf69a9b4c9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b119cef9932e668a0bd5e6bbcc760115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e529e463da32319d230e5745085541116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb74d9db5be28578ca26cafcf7d35c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468217a5f2569a0c0a2af31b7549e5f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcfefe83173866fb762368691c2d0c9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4548ae4cbd617e0a588c3e647200fe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4c0b47b410da5a37474826fc38f25121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ae0042eb1de341a714098917b2a1c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021cd1e6da8bb1a680cb019f312d1ba123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e48e7c987c06e36c2ee1ae8bff80b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9d1bb3d58e0189e314c3b73b75684125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5706acb309fdbb56444e34eece617f6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799e97b041d2a14545380bfbc02ca87127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76c17407141cebf0651911ad1ebf04128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31409c2d0a234f579a46421d25327c85129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abcd44edbd421f11cdf6956a920b0d7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176bc097c4d2a95d6fe2e1f348e611bf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44033dd1f12a573b90fdc0f20e65b5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447fc941f6a9d2109981fc7b518ce83133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1842922dcfd54f9e3e08fa347ca8169134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f09bdcf6bd7dfa5b39533928e4879135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17c8e3c77b764bf1099a65a9eb547c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e50ef4cbe69a5a31ebf08940cd57f5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6e7cb264b71dcee050b337ded3ddf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46e7697b98a2b58a6eea0721b3792e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad32d0560edc1c0f38b7554e49bbafc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85287bcba6666be4e8e491022a6b060c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e21a1b76586a55f3f2d5d3e36f1d01142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b6ea8bc1c1c8b72d891562fcf0396143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1ab29cdd07ed8095e2e0b155869f3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb4b0fc9252dbc1f657f6e00705452145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba4e93ccc59310d8cf87e0b7083630146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1935a71c596818ebe6476ded0f4219147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516bca1f897f518bb81cba5fd0e094e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022c601ea5f112e3159c29a77f1c80c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03d19043256869a2f15232ac74e3f5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a0988f494be54fd7b13d1379c798b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47276b9402734dc36b04ac054dbc48a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c8b89cd903d85cc529812db482805153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373d7223054ecd9d8ec84e4c07c69e3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037f1acf2eb8222ab2112c3bfca25aa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1fd7b4436ecce7e92d396a850411e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970c6399505d027af22c67614f28937157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b937a6d3819ca2372fc21b909d209fc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7d7492cd4c7ab70856045476e0ba3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4d6d5e5bd669c3a9000df465b3a8c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862fd9251efa24b6e63692904b5bf06161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02319ab0020901a60af67279439e2765162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3e1d02a2aefe5ea4ca4d16fad009b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead52b8ad75aea5dc0d862825195426e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b1676aefeef087e019c84c5969b0d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1a6be919bdff7b8828c4a9b169d76166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50131fc64604cbb23e37a478ba6e7c0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a88767cf18380aa0ebc18bd3beb8f1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dff300a9be1827dcf081b4c61ed49c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc88be881d5a2deaf9f9de14538e3d2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f3139036921b9c7fe404a80549b35171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2819586b94033ef54c5d1cafc8d9944172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be156ce5d2ce6c995ee1ddd744436644173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a3a6f7fca03755f4a197fa7530f3c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d63be24b6cec8aaf3ffc71830927db175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca51ea1bede4f05514984996ff324b2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb2fd77839d5674e7387dd63105656177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e767992b7b023ad9f6c05dd3d8df02178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10ceb15650d724fcc945adeb019061179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790eb40c016c6c1bf6325cfa6897430180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11710081185ba6ce82e2ff35d739d9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc238ca63daf802662bb72e51ec716182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10af01f84ba8dd6041446dff696ce7b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b11af7129a40b236d8feb9cccafba184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5d3773b556a812c09956920078a2d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e726032b12dfa3baa67ae45cb1bfc2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df503ad9124d684d36382edc621a9b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa0e6020697f1196d96cda63371b9f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d4f1d0d0225d166233ea0e10511ab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623f9f7c943071eedda5ac8f9588524190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d78969016ff74eb4ad2eb8e72357c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d9ad58517fa2e7a7909be6bc45536192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3844d54d39ea30ef69c1e7067820f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b759afff9a609d060140333c2258e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d7473cdf3ac92e836e10a1032bce8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b6c94d899bc31bc0d3179d119f69b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0411c5a5ab434d18bf22d20f2c7199197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a8ac6695aedb5157cd72cc3fc48f1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9480382be37677f29b09db998f49c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958acfc16437dd876a991cdebfdcc67c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb654f8683fb84803656936dd1544d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c688a5da807395364d7fd6568642f5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c81d892ca2fac339601e7397bcbaa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3e7ad0de48bad3dd5574cd9a6f5cb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57b469f9f3d89299673c36f44ad594205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a3da054dd284429efb2f4e1c91066206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30dca6561ce377e92c74b27c69115f8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9507d078d60737196e196360d6a59208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11b8c74e7b094fcbaec69d361d0053209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c5993460f0e1c90d6f9b37bc66e6d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed6c8d10ecaf2ee6b6cd4c8bbb59ae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dfbfd012da2219fe1e733abbbd9fb8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbd37cc4e185ca15441db06a9c05ce213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b614c63801c40048139adaa1e85b4f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ee0e62651d4b8b511e5ab80e27583215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402c673c7c1e1048bf45bd5228cca72216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff90c9fb39af1ba25e455bb922b5d7b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9e3ba807583e41c5a3323b01a26e3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb186fb940e84c7636a1ca2c9da364f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250a92d798944978fea74bc945f86d0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047bd9eb3d7f825e52972d86c6ff7ff9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae329e11b3eed8c5eff807f3363beac3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c6eac123debb1b47c14765a6076e2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f8692f6c2521897055b9f65287e1e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f5a1a611f6a901322c4fa0545d04e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b75e4d864e288b747363e602bb870226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde40dfc4ccc2d782f0d6ffdf1745b28227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c5b9db3619253c0aacad80a8c5998228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf7f6f52d9dc404f78e961c15e4ca4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89795683e410026338ab2bd9f10e725e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77de96d1105a8b02a3209255aada963231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e9a8c83dd832923edfc368f2dcd16232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9a3c7d854f94b41922d49d6e2693e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aea77a2075d25648b0f254afc024b8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821244cb02e778c81991b98a258c8f9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1e2ab2ce4c663d7ee77d509051139236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b32f0ec6833c93863a8b77ca197261237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d602f0cb6558205a819b20c43aebd6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc47fe81b746a8da56b5b7ac740c88e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d9d04ea4ecaef9bc6b8eefce9e351240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299291716346bde579fe6b250c14e8f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15fd55b00f0d43dcac44f202d7eb9d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeffcaf0803e8f3ca59c2a21e96a3ea243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a72126ae41b02fe2817fe71385a6b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252128e99774f3361b334981a28c93b1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84819965ba1947ae4fc6ec2791fd33246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851529c55514be019daf964c1b523f0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b7029bac2715c616364fca56583ff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd35a8198b65165f4c0a5fbc6e909d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d11c6f56b67117ca6eabe1b1e27f8f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806564696926b0fcc47bfeb62119c09251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b76940d4e39aca29be6040730829a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129361142bb9e025cdd317f595ca1b12253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c57982caf18b3ae5c5de4de3cbfc81254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c256efe02daac2648ada1753274c8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731dd34008a52d861967c7c5b63561fd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f95274a33ae1e38c7189e5b4c944c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d847719185d882f12e40f7381043197258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d276582f5ee90cf0fcb2cd361d7246c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9345366a2ca1aeec3ef6a1ffd3728d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88567eb722aa7442000c938e41f03753261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c3d1f530836d2acc6ffb115c130c0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3955acf46823b5dd115e894f13d27c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c5dfbe02530aa5f3deab8ee52030d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ef4376d17e9ed0f9c8b57f84b05b5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f1cd50c10ced09c19c4d1d2c7b7c2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad3c12c692ea1b244a61a8bf9d6253267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a0f745738a6fc258e48f782ba51de268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949e2573b40a3817270301afe7fa529269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a57134b413546e05f68f18e09b3ae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0283efe4216ec8a96c8b7dac73bca0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ab3639ebc580a25220888d81f5411272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081649d629c0d2b10cb11dfb05e57573273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be496775681791ffbab880db4832ed69274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41588d6e1db765d1ce2ba177bbcd27275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b324f953edbfe42bba1c7e8acd7fb3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e50d8a8f874e64987149374f5b94e5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ec62a3ecfc715e20a7895c2149927278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a55152de1e5e4653c2c5bb21838279279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bbc71ac5aef7ed2ac06202cc96b7eb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036d70b8ce61d733adb8ba1f69bc6a4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d73beb1bb0c75d4f72fc1a41e671a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f37446477c765403b766b332304097283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dceb73716ba3775b1b197869c6287a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a5133217bf93193fab5686fc85a13285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d6e7d2f99e766390660b8c3a5b6cd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7175c54fce41f8f2c4db21d8d13fdbb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102ca18299027a7113e5325a97b53ff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3a86349b3db23b91539b89881dc28289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c8878c5938a1e1b21016ed2fdfb32290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c4b952c14211c5f34d4dc194dd7f7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c366eb3960b8035ebe7596644aa44292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82863fc6af85be2d2d9d31b8cac395c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50ff2859298abaf251ae235bb3eef7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028ec5073bb93f31741bf841f74d277295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40738ccac95eeb4b54a8cc6fad6045c3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673f9abe0dc36340365bcc5fb2571de297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30f9a8da31ed470b69859f90909a2f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12e77700b0f8a91ba4d9a3ee5dda31299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9cc9a1de24de33a9e078a345b47efe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b012ec1939cb2626880797734b1e45301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d01858e0d609dddff39e57579a7db302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1ec86551b312597c105cbc3205769303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9023dc64377c7a6716315dd604abe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1862a2530b6c25b707c68c89156d336305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2978dbc27141861929e4218a0a010306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4fa8e501d0999002c402dbc5534b5f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccbb51f4f87e984f0125212baefc0b0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88685b15273c5b68191cc1083590da68309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb412b2a6713fcecd3488e05cd80bc6f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ba0132d9b90d3deca4b4b1d50b368311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee190cd30a0add2dcf99a08d57a9c2d7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd94635a4ff70c12d4829834e2bd86313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db35c761c17dd5479ab72b3ada63e4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4ec890f8981ea8979f63f9a535a62315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736289d3028c4b04fc0b84a7ca714d8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afdd2e64687d3c36672ecf50e01da9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347782a8b44b1feebd51e2a3397bf17318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2146b21ddad9d36dc3f0dc83d91fd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ded7f445df2cc94b41a6452dcf188320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6ce2053db276668a21509cb003bf2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399bf9dc5b2d5b415094887491ae0a4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c86620dce3a091004018e500adba34323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1789bb5dee5fb009b2a3cd78e0ea249324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c939aa3db38b9855670ad796ae92f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4e7fe2d8a8157e12cacdb4922340d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e04228ae3b87d068786e8116991188327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf43c234746cdf490c40304948ae98328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161e83df146198662dad61f122ceafb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6aba1b7947636f28d62c9fb6200b3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232212955da7372c79fa80e5f179697331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd048ccb84b10642c7d3ba861748949332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10b075a231abe8d0647e0ac3094e9f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e267ccc9adf71ab670ef10741a829a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145846819d9ec23508255fb64e67bf2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19824b5984a816d678482750d1bbfdb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ece44b1aec777c5c83d56f2a6448a0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb0d5ec249d2bc8544967a7f44baf6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a94341595fa97ad850ee82fef4ee04339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c76c7284fb25e3875ffe96a7730a0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41408cccc2e3400267a8cc5aa8b8f28e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add961cba9f36a47be7dbe60b8027f32342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6d600c9f8cb063de3231a8be7567f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ecd7e44b4c2f650452e6cca835256c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66d80a68a416bc53c23519bd8e7302345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039e8c5d3a2a2d9ea0b3403ccd529c3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c3067f319bcaa55b361b13d0fdaa8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8a4d84efa683cf15151d5ee7a560d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d6b68821ee0a77edc22760282d86b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4ba121a0331f78331b260cbfa97b4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09afac229c10555cfb709ed8ff3841c4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba84e2d6e8c190cbed936c1b7f23597352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50458113528c15179d4661867750d33b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa12d0adb3279ca76ec2fe253f2c8e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025f0f8c6191a032e0c052a845b3526355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08507b82e23c9732ceb59ca5e08ac65356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1244bce2afe4788630d16f897d18a3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0963628cdcb77a078ae01d5eec143c7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3b3dd22f547427880087a5d64af5d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e00bd805585c956b05539f3d10eab360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f207ddc032dc1694f2be58dc9ec4ff0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a927ce97a4524f5a68e72e948cbe581362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c261b8419bb486baa088320136d657363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ff8532f9e542400669d96c1be464e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52fd2f1acfbc1df8579bfd7b0cf4afd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682703b72ea24a850a835942495eb6b9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8574f1307e874f50c1a3b88f30b2b2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32175718d41554cb23986026dbc989db368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83cedbdf6dcbbebc58ede4f33a8fe1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58909fcce87a6e3e5878ed475c8149c5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ca7f597fdf1600aff008950cce4e9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8d20585b9a35d9097aa4df8a5933d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348f10d73d352c2a8dab06369e4f389373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38896128f4ca067cfcda1584bc089f22374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb4b4ac365cbda54abefcdacd0c0c5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfddd19506e21bd9cfd839d912b8bd9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca12fe0502346ad373622b1f2dfe58377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387ebb098087420d5d00562a90aa22a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c9142a8801f24ed6391f4a1bc2b3b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444a07e3c7e57610cb76dfee444aeee380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af536f2aaa2dea511fc86bea21ce4a9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08586f2781103154dfc6c4fa082a8b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097749a10420bec1f33d55c46b943f26383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b19d4b8608a614f2c112ba1de60b09384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aefe647fcbc2229a1ab3758cac8c8dd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea01e55664d65668008e99ae42fe14386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef2fb76240609d0802061746649714387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b883762cfaf0faaea41c8825cfeaa8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912bf10eaefebb335edcb0a7916b9b7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e450170fa3aeae4fbefe1fcf09b1d5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a4ec619cf8ee773f3dc7a8a8ce287391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98c45fa2eb74b588ae80e917423351392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a6d89a09d9d324245894e525b08fe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be98b3280ecbc94a8e3e8e49c017ab9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876143d436360af0116935555288809395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033f5e7dd73a0d5018a3bbf3b3890f1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af9516a0c9c4234cb93bcf9fb74c1c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cca1f33f144ad74c1546fcd76b2e37398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a45c9d546c5b5006af20e091808af399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6aa54fe1ddaf35f7ea4bc4aabedef400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c02d7be22ff0d2ee2d5f3b8611a20e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56d2c9e4ab30972c0ff316d6ff881a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b51a0033e0e5ab16c10c08efdeb71403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e73f0db078380d32f587cb900370d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2cdf1e0d21b407148788d546b68a4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa28e42b9e59a734c90bdd8f868015406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98046faea3ec56c84c38fa52963e10df407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf7f4f83ba85a486398a34bfccc5d5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5643e87dd6831798fb1310230fc2810409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08dc903869059a9825cbe6788b427e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ef7260b49d9e5445c40f4b50760f4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a563d3a9362837c31a2124b553e9b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b4988dbf274bafb77c402ef62a03b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08661815f4820736645ff9c627f2ce01414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07f01aaf8d266add401fcf0ffd138d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f24636c3c5e251c57ed5c4e6508fd8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c070367acb8a37c1bfeb60904112dc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c7bd4f511212d2ab6eb15e1c0378d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7940d7f91c7ba29e6d9d4717abb09419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ad379b39c737057ed374fd3821cf2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36a4128bb4e4a377f876c475e870e1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa972cd9eb327642c66c2f02443da6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c778445d93f9d7d3b0c360cd02322423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2fc32feae445f3312b31074d88bef0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67027836c1bf476e58a70d9eb7c771ec425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbeec5cceae5d4a496377f0cfe50149426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c63c38f10942312e1062bf95b3630427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0b214fe511534904d436001380b37428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1417d87eb9df25b409d96a323a41e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe605f69e7f1e68c11205ec8a8d2f6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2148ae98e44526ce6f838a83b939442431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31c6fc98ff93158601689902fd5411432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e078df3dac3da01849c28f3e0f4e31433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfcb295461670495141e148c80b01e7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac11292539c41cbbc423a2f7514728435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a999e0e6016bc05b9092b18aa8893b7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425aaaa4de0dac1ea9b99b6ef1f51cd9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955333096f89baf0332e6d7a2f422f74438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55794e8e2c362fa520b55b52fa58523439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d2c9cb2fe2b4ae1897ae7a1a8cdb2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0aaa960d014b33c42889db23c830a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863218b789ef2d40e93c66670ce79819442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b21aa95404c42ead6a65be54e9df8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87907c6c27b07611c1fce0322109daf4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9074e71949d0e0f0abe57622bbd4a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9214c5b7b119d5961d2b6f73e58615446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654e8d99e1203049f17f80cd71a411c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f226229fe01cd9fad09e08b6cf954448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0c3456d45f29cc73d431e621b7a85449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76aa4c04656cbe9074e828f7e4eca8b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d158ac9b4f21287bf5f86bd18c4b66451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bde14d08d26eb648343a9dbfe3cc4d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36fc107a8aa14fa06f438e2bd43794453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453fa3dcdd3508cca959a72f81192ec454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955312a9f290542f1055ddbc04a0ffe1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864e913d481dba06e219c6b0f9a14b8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8469d9d136c35eb775654f4d1061d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2089feafd8ef048830ca57d54265b3b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213a7d5e20b36498294b9581ff13815459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36e68ff93fd1277851ca927af4720e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674d34d144f3701c036958080882726461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9012d06bd24b7e1cd664f00e300e3b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bab0f5f9c17c01375c96f96a8d01a5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1688e276ca78e15593ec2f807a8108464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75b0e38af90e1433e916c49c5d9132465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6428b48345a964f818a3909356335be466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a82e383c28bdc574df381ee27d56c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4cce26552d6a55e77013ba47f4514e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e50c3bf477023d2e8dba173555c79469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca017c1dfc8cbb461589d0f040e562470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01f5364a74edc6c14b7da3498d23ba471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81a9a3698a8102480a6a75849666ce472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a959234580c5629a957282572af8d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147ecd66eafe5854f5eadd26dc1560a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc9303d2a3b692b698259e25d90487475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce450b2135c44c3db5f995a4c5954a8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cbcacc2fd2bbbd94085b26e324eb7e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fdb513fd0cca8b193bc77bb5ff0ace478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10b594284f45db05ce60acba0d9ef8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83dab29f35235ac3a3bb31d47a814e6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a07189d30f4687e4569bd29b68f322481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e746b183ede29dfb545c399064ed00482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6348ffe9e582b86f3981a4336eb0c9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026c57965a92a287222d53e7badbf26484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5273e51e02b3f61175a163a1e4e0c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81795c07bcd63f9e3786fb446bea3899486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c8efc906e6a5ef98f7887a676901b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b23e4770485e25b7bf33ae5f43592488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a93c14e34868ccb8315f33dcb6f03489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de59a872d0d81e8b5cf9c56aac28760490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133ad5205af7f160d119231a1185044491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee92136326fcfdaf17915d0150e632b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbeb1b1b0f510015e9a6ada17daed38493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67505796707943bd46efbce77f37254494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd81af64f152de93ceb4ce584405d7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610f8c66b9a6f0072ac408a4a17b945496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc0efff9ab4b0e1927beefd342bec5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b16438c192e745e00e860d9fed6b8d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591b227dcc91c29e42ca56a6448cf4e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee010c982ce557d287d226665d68b003500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e625af0f70f4d7251c20718c81e9a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5cf5cb97250a61336aa6ef0cb729e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a54e73ed659aee4b415220ff91b5f4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31fb22a2c509d4f659dcd257ca77f4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b06124c4b975d7d63865c48427b7fe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163251cae3e7d66f2f90e5b052f29496506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c3247e25442088bedf3f1f5ae3c5c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8dceb4c4f4bf8877410e68a028d916508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1dfec14df18edcee22c52f40ed9eaf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa65684ab9d7a7fd91d444034ce9884510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950e0607061d9a16779ed07c6ea6de3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5a42c5925da4deb497d2e7068fc49512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233acd750a874467396bbc06d05351e6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb01ee251fbee64f3d17a3cabe02c5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ef0479eed8edb0d78b4f42c489d20515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463759197b3786aeacfc223b9dbf73ec516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95843e56d95cf8a1f2a8a11262bf11ce517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42486ad5e5002e7c7f56e586ba47da5b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6d1915b62f4469b93986d5dd98f77519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20963e91be3d9b68bed36e2e13442eff520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215462dbee5a7991aae495ed07f279f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee93b0f86197432fee8e9b2dd57240522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed75a313a6121d098c7632aae8d5425523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8122722fa02ae699dd446fbe5f85d4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73888654ecc148e8521cfd97bc7f7385525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d7fec0b73e11e729df72cb58776d5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c47a9934410d24915d148a096cdcd4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32b5d2508b674dda42719b4ee95ab4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd480a10384c5d21f8584e596abc90e4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814e317d701c548381f8628e4111e63530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48aeb2c2ee7d4a5bcf1d0cd24af232e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086810560438ecd234dc9fa25b3e5b1e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00871b94430075a48bbc8abbc2b3f1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c7bfee8a412508a6d01cbf4204faa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6ad5b3b63798c9369a00fd449cec3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59b97c01b4bd3c5b477104ac8e5a67536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b780d7857362ef956d211c143f3d3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e0f13f53964314c6559f30b7b5698538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed6bdfcaee6f3416e5cac24820e88b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81391e43804ef6e48ee351af6fb6aaf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41d673f78bfbd9092e619cd8a72ab3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f778640d4e133773459201246d11ee7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c463d5972b488c08bc5c72599eb28543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4273ce936e1ad9dffd9a01cf643e6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8c3b4def7cafcf7c897bc4a6bb670545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c1b4f9cb6187ec7641cb4bd9a4532546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576393b934e9e585ac55c89701f08b4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ad28c4a22fcf83c3ae1e27b953548548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27960a0974ada36204e77d0ffe36b46549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5390b74b8247a5cfd46968ce303f9e46550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2da7699295275384b5dc44f7db62e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ac4ff736e0198e721f8572968c4ed552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1c147137917f7094335b42aee2146553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6345a06b01f39a3fd7b422c2323280554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c2158a3bd3c2a57494b4b12a7b024555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa0c403f5b6a3f9f17ddd5f65df8bb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70b62d018fce0ebde31e34ded633a4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dcdfaf85877e958762b7042cfeb87a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7545b87aad7c6e10a918db0ddb5f0b9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265450788319d76de1da3e6c1eae106560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c02c82eea86c0440d1120f28a8427561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd31c0c94ea20966610364a1a5cc097562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c878b4415bc8acdfdc537617146d3de563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5f7960160c2d531ea4c1c40a2f54f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0b238f92a82659b3eb58e51bcbeb8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06694760d5a67510a7b0d0e8829c40ba566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31cb37efcf963fe911e1a39b9c368b6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c09991b41333126ec6b26fa48d066568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a573b88d122606007eee041950f7b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3f0c9274af8d11a7a1d90088f9620570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c8f66438c560a110bff3153a089e0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59275e613c0a2b9e50b06c197de7954a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e299f8b16403507538158d4a39fdad6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b595cd0d156fa15fa1985d0f3332a48574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abde19277a6df39e7f75df25085ae2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327ae0f263741b05fca0eab43269391576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f9e2e0017f85d542f26a5b54c0de8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15539f22c7552f5ad50c4e37da34b06f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812408a43903e676831bee35c8e5e7da579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8e0df69f46bc3e489c0f1ee8ea926580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4b5be37ee3c7e7b6e543111431ae5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a50c31d09a7dc666c747492353caf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e7b16bd1b85cee994a34ec6353d17583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16bfb18cf299df239631b40300ed88584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca3cf614864942bea31812b1446b95585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580f59872bca5713c30e7c6ee22232e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad974f7e89d29a3f8c651d8c402018587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b3f9a28ad92f207c3fe9dfea80947588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93881152d6904d84d0e50126669078f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd42e42e9573b8e3db82701c68a991590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e697b7e878559d065a489c0d4bdce17591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6cb363607093cd1c992d324237f6a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d8419dbe4352351b58bb0e820295b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74719cb82490ec05b56a7a21a78dd00d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a556a93ba474fc025c9115c159bf9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad31b0f71f70fc670102c0e56ff63c0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729513c8845a62f853a11bbdc558bf1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559c62b898334a9f2a2c9077e496c3d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f2e42a49d8eacc063513d444f89ed599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0b3334800ad5d59f1cc862d545064600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44310e8dcb4ca009390599392fdcfc99601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277b5be5b93ad77b474f598f2febfca602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2e248421e7cbe6c4bfcd813077fb4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce285c3b315e2ba19080ae453bcc0249604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b91beb846893846e8afd9760de89c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e4e78d39dafb02bc5579365cf0766606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c247c0231a3477951a9655f60456fab607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17256637d3e2099bdca32b823f107c1a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bff31b4d10bfe479fcd89d4ca65775609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2711d017a84a99f60af8aa6678f5c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b83ff348ae9c4ba1aade812e58fb1b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56e4547b2eedb778f6023251f2d271612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ce4d02c9f5b9d480f3e8e92479314613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844aae1377b0d4024bbc3ea4464c79bc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79706241e336b146bb69a132c66be647615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17aef73c65273c5cb39fad79d37cea5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7c89961be3c182ca62ce81f561ff1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0516fd198798e055a78d67034e7b5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19b5555b669247f9edfce05fa0ce2a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7558e4facace99358137d5a0cde97a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1ff19d1b3752b5480fb0d7b312a49621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec60a2edc5ad1017b6b254c4e3fa75f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ea2359390b5a4e5e7a353bbb58098623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44165792085138c5d382a1bffd862e5d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15151818e34c93b337228287dd0c5bef625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ae23d45eadcb6ae731d0b457a3f61626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083351bc2c688e03f2f4120ab7ee47f0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c303bf9aaa5e616d3f08b6e794c926628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191335c499cf67ce0d61b7abcb83dca629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32375e0332e245cc94957193ed4224630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037979c43828aaa0ded3063fc5018e4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4377a5c8204c3287018325e47b1f1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892a7d0605f2ead2c3e746095c00254633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501da452efac5d292058af492d540bcc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e9db1187786b188d87ad15e4b082f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13bfb065b396bdc3e5e0ea9d10a7c1f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc89e501855b0d3a97753745bc78c03637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179f530a8701ab80ad12122fe9da168638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d1a267d44c135e17611c20d1f7cff639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef6da63ab23f82cc8b6edd10e39363640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c98aa9d0f55959fc0b39e982d4c1a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f9c11855477776f43ad8273730714642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d0303956aca11b9cc3d21fb1cf0bb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f8f23991f92287af923f23e882f19644.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca7f99bc8f8d45dfa73fae1f08d1091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb6c23c3b2008c9c07678c5bc106762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abecf22860fde49f69c0388f222df213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9771501b7d15908dbcd45956bbe443d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016e7ff8b7459e03217d25413cb4b805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f3b970ce656b5dfaa672423037ec86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143a4b7e80bc4819c4564bc502cc2dc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e14d9508d1e33c70dd7f0b5b876f4e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f86ce09b8084c4a6ad1a5b048ecb9e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1363b707c07d1f72f3d8376f1202cd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f356c35e7ef0db32ff1f20ea8cfd911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba590fd00aa1338dd8cd3319b18bd2b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4838913984e036a63e603858d515413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553412b7cd777f9c82ce73f6ae6beab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9becb980f1507697725d618fba851915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e295eb28df95240295fed2d325fbea716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba287aa79d99e431b9b87a5d2dee7f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c6b5d094ca60e85ed0df5c02da92718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ec0d8739e07fb6536a570842efaf319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb8db2614df282709f14e5e159096e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2647562e95556906ed183673d9b2cc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ec7746a722dc4f9c16e52c2eed70e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435ab0fed88ff137cdcf5b4d5f6749323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc400e62bca0bcc4e3946dbe2f2394724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b57fc3b27b383613c05c172c26c1b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb76da9b90df54a68c749c2ab7cfe526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23de67ecefea1d4e5f358727b47f9227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794ce782f72a563438a3a95988bf47f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e492c91393066c4aac2bd1a22258e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87c8a7df014f65710ca15fa858295e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8b333d56f7478909a04475358a3ca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226aeb7d3acc8e3b66e9a190999da0332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8cb7c2f83ffcb4fee1851b210de6d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c137f487c1153e4491c48ee57fe2f334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c87caca02b1636e118a21dcd34239a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eacbc6938d3ed7f5ed16f1074be54f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f73b0af48bbe36cd792b1b24bff1f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be223e0d1dfa7b8580702fff7195502438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a391cf7e7c43d3afeb725a3d5556c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf00a818b57d9c78537f1605c0566540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159325682894a65ea6140359129b1ca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf782dbafa3d2a6998a0910060fff3542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b062fea6755350a6ca07b4638cd4643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b2d70547b2ce8afb34d96608d4fad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ea5f9384415a654d4f6b7a0e4043645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a9a85dac0f1c086fb7ceeffaea26e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c5367c2c835a8f3662a3679046d4147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4bf2c95f8d31184f0564e867d4dc6348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d257256009718289d55caff4c566649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3dc56470fbdddb4c1f81ca1839cbc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa609feae5c64b961ec63ab087391551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a494fee1103737f03d332a60826878152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396e8ee4a476ad3d865c1b586e67fa353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b513bb4116d097b732682e990fa84e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437a9e759ceb8b421e064929e82ed8f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3060035fe06417d1f91acaac70d9a956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9276058c13904969dca64da642eeae157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a91060d38902a98548a66f64c4c1b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4dd0bfed2b1f7991d603b79a38291759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd5ca0751d410317b036a4345495c960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1e3239c5fd8b1367e54fc0149875361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493e1c8a7d815612fa9bcfa0196fe5462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be024f3e6bbf122ded6ad594f26dbdbb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1fe35b2fcc27bfab5665f3e1dd8a464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fcdd25f517f47a0cf3ead2c8afe25465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcbb5910528e8fe54c73f72da5867a066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea917472c56df7149e5ca5c8fedf3067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01aa8c6876e372a1b065daf38e0d6c568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd981a7e5cd82660e16a27bbc424c40f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a79555957a4d4e56943dc2b376e8b670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffcb5a4a03432cd01d5149da50bb78371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ce932ec2d8cc36b7aa29e31e32ed072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc41c4a6980d6791232668fb495c7073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1e71237467578a6360b3b767de15674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383a0ff7e99018d0214f55a36a298c875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d755b5e078e6e1b051447eea9f31c2f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee873ba67917fe3c71071e5858aaf377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042efdc245ac276a2281e9d42a2220d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6be9ac57669563fb4270da32805b279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3ae32f6cc593da1a32993e596c3bb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854fc2f484015860a204018a7805f93b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248d2bc030fa6ff206a2c14efc8c64482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783f3885f9fe4c54ebade91b99ce29483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54fce25dad58b4f547aade35d79a63c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3f6c605c3d043d09559516696dcd685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4a63fa226581dca9eb8b029c819ac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2179c8af5d0c039a0597ea051fda387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98499c1ae1011339e1b6531d0bf4f91488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9ababfa7af77c220a3db5250deffb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac67dba24f39596949109047b0cb4bc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51888890bb3787f604c3ad37aeee64791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b86b40bfe2e4a51b82c86a855ffe792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11954d2030c09c42343f93037f99eb8a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb6933c96000d9b5417c3a214d13ea94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47be83f358e779824141e0e795c6d495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdfb4ab2204ccc22cec415f68846cb696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba0ddb108996f60cb6d457f8a8750e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a923cf44c6821eb6066c5873c9c5f5a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8e5b787720266e3c946734a615a0999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493a980db9c9d60f28bf9af22e5ce16100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac18301c94678351231f654bb0995e0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94883fb96ca09e011757b6b0b22e0f2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf102bbba17ffc70afeced7c2f5fa4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ebc0b8d219e7efe242012badde8f7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2d80065702e303e7d96c0710da871105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd6898590c86cb820bca86f31a55cb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0aabafc5e2b2e121eff838286d88f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a88abcb8fdbe963d9ad8dd50593d61108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b257fa8c5ffd2d291ba2312473030109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afdb5ce8a837cea72130f071cd5adc5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d88633e173d671586ca7c92d71f03111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef0140c1b1cf83a6c1a25328b96103112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a66151c6601f8bc26800f1e86c6f3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d2641a4342b76b0e1759cbb79993c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca72ca0a702caf52659d6fb7d8c48f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9c3db808c0c6d0a8ed2a4412de0bb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d77944dc0b2465974bcb29a992ca0c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a904601df8f671ef3d54022d1754353118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65418d86992343a4f08b612c5e211741119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8320a2b7466f5b28b874ac794ccb30a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ff9b673653996e323e59b26df33b5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a8c41b167a7500b78be60c197d66e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49b044775ac4746a24172f0b973973123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3bd89ab11c490306a90c383483c2b5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55274b810b1291ca0c3f7d29053951e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0010c26b821c723e0675802dea595d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c8a2c097a21295f553b0e2f5f1a9d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410e28e0f9eb1fcb0c1a1aad2b7b097128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef3aacb1e5e1977584897eb0e401b2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc40970d01424c3f39003b5fd34c7e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e549e989afee74bcf8f0b9412efdac9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f086ed1082332d57807e8a20203c53132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaeec6e2a6f8a9bcdd8a2f4786c9039133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da1e81b75effe25fa67e13849ca7b9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc83a07cc6ffb216e8c9d4341d1d3c4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6d3c537b7ce8fd149186f0499e673136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f90149fdad468733ded79ed9b2e98137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28612503fc1051677ec7bfad892e19138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2dd716dd13fa6a86f492cfe4cd31de139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801821fa52553a1414bfdccbc00cc85140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a1f3398a0f072d2987ca5db30f481141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d051bdb3d73ef4ddf91cf31aa15d4b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d06de24ccd5e31a2ac9a85b39f394143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9747cef0716943b29b7b522d2ef6f31144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd75ad27041d3c76db807790064742b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc686dfbeb8a562fd31c2d65c46d9c47146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac564f2a4361c4c3e92ac9061f548a3d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6384f356b5b72aebfb8ef7481923fb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10fb938855969523fa5cb35a6544677149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef57200c7b720d8b35cf4ab2972130150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855c3b71bdc96b7a554ae0d604bd2d2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc941512dfb9f76535e9b42f3739e9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb6e9a19c20be660ce4a63aaa3a904153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e944a71b871633b6b049776c85ed1f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7384cd4b57b60be0abad06254886c2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd840b8ef92073addef8f9ccf9de9c6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6fa9430f5f49966fe8f3625008a96157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf02f0ad67a06187f21e581a8b6fd34158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0dcf0aca605a8fc37991bf8841254b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1fbd3f6197b7f14ab826b9e8c0ce2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15eeed221ef8c947a749f454f8560b3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b24ce9e28848e9d5995b02dc9e55b8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8bc2fa663a9882161c4012c18ff58163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114f6760f63f3727faafd8f9f263112164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3fed41a21f0d900e5e27bcaf39e13165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab31bfa5d18c3d959e23aed947113ac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b116eb13fb1bce7ad5d547bc97123167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25b5789dfff072847113685737dd66168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7760da3c08d10cdad46c885b3d23b7f7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa0ae104f25717299699b1eb8af9e8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f8b4db91e291e932fa8d989545c19171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502203c45281a5924afe25bfe7234778172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ec06ae486f96e7d2fe6368bb24af3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30242583cdff6d09731ca2948143aecc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade34e93ff7f67c1d69d2e1b8548bfb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a831b0684e1d69696227128a4733c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba3e2f34aed07a75c7da9d32361029177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8076802898a5729a90cf0fcfbd7157178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7ae1af6c1b862805febff988d0202179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071df04fc4396c6217d936e2a7f14fc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ead11519a115ab3b2a3ba613d4bc1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df09b0a5bfed659f61d3ca4657e7b88182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03eb8e5107ee55dbecd7bd7014f1832183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fece6ec5f86fb52094bfa7a1859e2e9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6fbe18a5a1ee48d3e06dd7fd3e9aa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86ee0f6f997b4573580ce49e0590ed186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02985dfe84a94237e95b5cff618c59e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c8dc1d04b3ad1f1ff3c17097033a1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1624c0036447c3c849f50c865b95b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200feecc54c91739b6ab07feab200cb1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcef0dc651fcd0153f468c8e2f9907b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73e432751652852b3e23928ccb662e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b813b114ca86efb604a554356a51d0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6e6653499318aeb94b06ab5cd9089194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831e38ba0b3d346ecc252e00dafcdab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5565edc9c268a1036064d375c6683196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6255067c4c4a2dab13cf0d0375a4c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752f6a7864bd3288905da11ce335826198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62581291b2cddb9adf0053b840051817199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b432db73c457ca1b12e441b773c114200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e7badfcdda0ebfa31f865fd89b020201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc06a1f5e05635fb9b0fae0d79fc65202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d3b43c5324175364777692cb11f8b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0188a82e31c86195008ebbb7f5a31204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9659fa74384e460633a2c7fc001727c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97998850554792e24b12baed1bfb3958206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45bcfdd38a04f6db8560eea044c71f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e43bac626d69d11db68615337d8549208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eef268bf5620d7ccd3683b8956b844209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f2318fe32a1beeca0649a9199acc2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0a0747b43050e506f3bd6219fc014211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec793e9435e142e84eb2186895878e8b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e9c73954c0f88dec61604773f4a3d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8044f85838b661e850f096b3283a67214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001085482cf0908fefe5cf5038c600c4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27af03f38907a7606f346e45445315216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd5392f11c8234c9daab384d442b01217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41bc57136a8a492fda9e3cfc4666d74218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983561a4f7dcdd556fc6297bf03ca0a6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec67f45a4e84f747019a092f61420e1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce676ccd8b7bda545a884e3973e9cd5b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d96034fb5be322e715aacee86d215222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd2fbe1f480f551bcb5beec845c0b4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771c3a661908ef65f5f83a23630372f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ebad44fb898d26f3e1adcd7e7c2bb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5250f7f5ddbfbb519af9ea5d2bb39226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5bc333799a4822946af1600cc66bd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18f65035a078f5e7c05619ae4d6909228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce1bc55c2df5be55c3c96abcf82cea229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afbacdaafc5fb69b9af2611f180b054230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c9c617ae9709e3d18e27763b9b607231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb49bb0dcd691fb5d06ba90aa7bac5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe27559a809cbc6b43d8fe1ce470dac233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6cb67e168fa28d2fc2c33010b2c075234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cacb107faa8dc0a5572daa5714cf663235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3dd33164f59d0e7d4dd3e60c05b41236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8180a0e86c9101f939c09e40071387237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad1e6ac8e279291ac0c19b4a5a2ae4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141752bdae810888add39e611ad6f66239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a1657341c2892f389f2d16680b67c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d8277e46b3d6b663497d774c21c81241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561e6bb55015981d86ae41317804945242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9167079359f66e6bd6fc4368acec8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a24bf1ac3c5651bb6164d83a4b3d3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74217a9f3cc8d6bba687393a095d38245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ecaa43399c1c5c183e8b3e9b072197246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b63702b55666c478d5bbe408e835b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006267b538768c85ab4f124fd83eebbf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67580cdabd6f102ebce2fe1893cbbd0a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5bd95c8263a019c942b16cbdc6e61250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee306cff66fd9108406a172181a562f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680bc35fe206b26659c6647168b16d2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed2cba9fc4c8b9e4522a7d791cb4d5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552fc4484aae24082ad1afe19b861e49254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa333d3091342b3be16e08dea60b836255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3dd2096e0fc557c1dc0b04243d7da3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf007237a8547513a89e3f3656abd96257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d457076f6a2ee20d5100bf17a40b3d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f349b2b286a396d112414d6a6dfb0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3cee6fa90b9a09b7f5dddc9e096c62260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ccca750fdb062424da0582fb73869261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f4bf6e0395a522e1a3a00df444194262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4569d0967e5acae4eb3e5f16ea6481263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9252474a0c703ab6f28897f574a259264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913be266874ee3a3b1c2348159c56a8b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54234a97f86c412d6869fb003e7b9ba266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d092ccd55023de24c19e695c9994945267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2c75fa946b59717e6f669133cc00f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13293f369d6f8f52c0dab073d0533a62269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca79f481bc06520fcf91da5e200d7a7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708b5b578418359705ba1b22290d6d8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632628321d810b13597f958d634e718a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3e4aa0973c056c359d7ab75633fbb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a65c6ce7e8fd158a6cc99b8361e75274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d5aee94e7a00bd62c4964b1407948275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a7001aa298990d23d60bfd361bbfa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4add4e91db4bba22dd1783130571c95277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da06236e62b6d1e7b6d00e1f3efd1e4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368181155a414b6a486816d2e8484fe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce98a5f442b5acce71e037deb5ebca3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4399d14a71e740c19553f9b66d36b6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3304081ecfe9d726518edcae3cea7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe960a3cddefde39273840923f321e4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2566e4ef61774c2f8cefb4334a33c0c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188cd3731f0d1fe55ea1af08df2aad2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d449a565268da3994e2329896bb3e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686a08c7cc6b159c05adcbc0f9e938b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630ddae75758101e317984b1da1ac60288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8fc14f6b42e3c8d0b39ff4e6c18d0d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a44933a6de6a2ba1f62608dbfd3b1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60499f10829dde597a73403ba4e30641291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dfebfe92861cc5af1fc1886e5ac538292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9c85d5aaf55a5ea85a61727d63bc1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bdc7a7a12e6997cfc19291dfedea32294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd911526ede7c453122e42017e9238b3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e54e53420567680375d0d903fa2eb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452135e7e281ceb81e3430ccae0a7a0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0531af54d5f41c987a5c5b8c0389c2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09be095bbc8efdb6bbcedfedb6d744299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750c9bb20cd0d7ef19d4dbd7fc6c882300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae418e34ed714a85224a86cf238a6e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69e69fd50261da9a94061e5abb3fb8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720c926e7dfa8cf19fe3c2ce8ca459e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165b078617269b040259cd4581fa3a1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160d583aa46ddaed54aa0ff85c68411305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f360cb963c13d8b42f363164201f91e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744e3533c2657f0ed00fa599561ae41307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f361eb98ca294155857cf87ecd11918308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f7ee8d8384a3420df4454fed1a24e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a67d525a5fb8c186206f3160ddae5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42acdc00239feb49db89e438e4730b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a3e69dc269178bae804597084aec2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a67ea7d1adf15a48daed2011eac57e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b088ecf4e2f5f3466cf04d15279b3f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746f31f7e0f4d87ff5042b0713d4790315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ecae9d16d6312d41edaefbff7db445316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b019f2c0928603337e6f0195f00830317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475540e55ee7941cdebdfa5c23604010318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc152e0050e8129ac7091a7c36133112319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262ef5eaeeeed6abf30311e75b03243320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690363277a5e1da2e042aad416fbec54321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b0a87f4537de60e298f0571ec6ede322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1b6ff023fc2f69ce444f235a42092323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af284a849acc095689e3f73c9075049d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf89508102c8f7fcb7ca36d9e23b212325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf582b379fca458f37dad626bc88a13326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626b7111548e5081a725d35dc289f6d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e940afeba2aa8bf98d2d91516e02a73328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cae944cd97411ab20976169ed1821e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91154c31c9ad8cf9400078a2a229769d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560da54cbf01e9d9b3d4333b8466a754331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854166a66bbef108f534a27ecd2b934332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e923c522dbfb85297ec628034470f6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19879f4464eef60241003f52c34cf9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b4114b632053263c2a6ce9a1197db335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfebd96315609b9872a0122498b117336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b85b4c7b63d690cabeec9e0899e36337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b717ae7b17391f430348a2b2e32563338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3869b3a7699bdf965b3e4d2032bdf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef5bceca86d49964fe6a3cc77ef105340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0d88dc2016b9a36522fe67e2c07d7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88e5e7a38fb80544578e6761548945342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8c31c81e217e1029023f7c6d1ea60343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ddb5b3466d0b29d66dad4c405fda6e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec69e836ddb0f4f1365a1f95482fe9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b1327b2356af895f6c192fe779395346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f75b470b06cb52c1d61837949a4f1b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f44a51d8bc88d74e84974f50b6660348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf30133ba06eb2385639a52aca7539349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03215ddf0840cd9c6766b130a0c9a637350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa439a077b079fa3b652adbb3e91f4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d5509c785dec81a3a8f5faf1a92ae352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39bbd0bd05484031c71004a934fe1f6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616ea878cdb1f8cdf0d94eb7b6ed8e0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c20ee73a7859c5662527af09bbd54355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f73830b6a5cac7065c6aef4455203356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5d4541d47e28827e3074d80267a74357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3794eb8c48585dec6dedf71d912412358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92959fc11fc66172da37f2d14870d0eb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2bf746e69485ed7d754a26d40fe13360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3fa296e91ea0ba5d8dbc4ae0fd4730361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dacff8c07eabd9cbb3f8577308a587362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106d80317ef933f81f6d3c2e3ef042e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697596ddc4e6c663b64dc9124e7c862364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae82f705ad8eab447479b72b740cd1d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11200e4aad4f9833b00e0cade29c0a1e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6111c7fc437a4b0c296a6607dd867a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d64c1b1b3ec6ead6eac67da601539d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ec563d5972204756acd6923834e44369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54d095e55f98734fe3f60ff72ca81a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98f056cbdc7ead78a037a080f2594f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950cbc8c5acf333f4b883ebbbf8a6b9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00153f6d16ee4e8c9abeafe79145b8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d183facee1984de49b138b44173165e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce7d43dfc5fcad75938b97dc9375e0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7130a190bbe9c7bf43f6da3e588a3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e1dc731da4541a6cd4ae9664ff042377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21052629d6ce3a5cb9b39faa9b7f178c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb4c448c6a6fed766e71004259c5d3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e15cb46afed96ed30ca412d28c28ae380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443222ba33c712c7bbc4b4eb41990ecd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62b723a334fe3af339fb94ccf80f82382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba0ad8cefd459b5925a092740222ba383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9479b3cd5845c661e595e894181bc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c350c46ea4f07f91d8535ef2113aee385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058f7b206b99ac830fa0d42a5f7bf55386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501cf10cf1cccb0bb4ad97a680bc867b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c5a39b4f89f305b0b461d6df3e2b1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f66856d4175ef76f8639598b56cb5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700b299000261c7ff27bda10bde583a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18301c43b644f4bdb2dd4cae4cfba188391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14d9249acad56f9dff717c8c77c4b3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f0f3b4a58738c35f60cc035c88fd4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851668159dd57b68ff8db0b1f5d5dde394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cefdd14836dce5cc36322f92fbb576395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21754ea99a262c8698a61cd7b65a70c5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b38f3bf65474c4be938343a28288bb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85889da1ce8b4742b48b280b710543398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc3a63c11d07e3f989465b570c91ce399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633dfe4ea58c4c1f487afd575b8a7571400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a52bc642de5f15509d44a8f56bdba401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073442e89919bb32929da0456da2ef1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bbadb60c4c4a369f06fd0f0338e0a8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27653722233daef1e0162aea6c6493f4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11098c83aedb7a05b23d9d245bb4695405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff8ae737f33034dcf06becd2b577dc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013660f5ef7fc45626c1324db41b755e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f54834dfd1876dcc724ceeb3c5cb6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081ccc6eaf96eb2f86a276e90b5e691409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34d09daa581c64cc80dd862301527d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a69ac3faecc7427ed91823eec7964e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca1fb5a95b1e6984d26ff248fac7ac412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc0898d3bc67b81d9ee3077c4cb4f7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e51e5ddb78fb33875d28e696b0208414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34059281d948e477c397bf046c21ea5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83611ffa55b293ff3bdd524590f72aa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8953a73db92f99ad477fa958a6897417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e3c992439384aca3edc3486bd83ae418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb883c320f4f35e0e0491bcfb8666c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af39a895df52750404ca59b82d92a8d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db8623501d6213764689feda01bf2a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778ffd447707ae6490ca428b9fe421f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5a21ec44e1a93d120406b6607440f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e571af2f1587fc2277430aedf1b19424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af261dc6cf0522b3401bdf2b8dafe0f7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc86fbc2c27ee2e67347cab91ff261426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76cc1a76265be640dce03a336abbcea427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c713ae514072321d737080f579274428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188a6bb0659bc9e32fbd61a1b8daf6a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013efb0f8f7fcb342e2981525f33198c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d0e5fd1d302332c7024308f77432a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647f7d7b974b4ce56f2a5611a082664432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63826f4eba3c13b3f347a0c02d855db9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df85015fe77337a4da2492751522337434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6710b656689d000fd75a7c27148f7f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb8774e7c29d517056a1132b1220a5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a4a5625be9ccdcfbb620a340be752437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c65a034c32b6b37322b27a551add18438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23354ea200429d9c7e39c1fa8d2f0e5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95901c96cefd566e0b9f05fe637c9a5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d939b9be9a3b03f5038f2eaeb74ead441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918da7a58d3d1929de5e8bfb6ae45464442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c192d4dea12fc4b83fea718ccf4f509443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c371ad8b068eb596a0c1f8964b97a9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45eab9804774d2606b9032534e14c2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886ee80ffba80f46da9145d20cde19d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739de8f10e8048178aeb2e9bc5941f7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b63023ced7054f6bde62a1f1b247e5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d7a5ff76f66d3d6b5145a2cb7c480449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15118edeabc53da9b152479887f0d15450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9cf3ad7012bb5b5859a8d814256dc5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceebc497a727c07b8ec118475b873408452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2fb90c31c8db06078a5b772e09e09453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ab2baf84491b5d8b73587b93e74e1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a613e7e38c76e3c8a15266897dfbe62455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ea69e825c195efc68b11dc8f3aea8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715f6d30a28a2e395c7752444bb638d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf270b278c342416ca4d05673d5b577e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8414ac4a1060204e5ce2d58cf7af4e5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bab9dccd480039aca8456458a2c5d7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2907d34c1754f5bb172e427e7223901461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ccc045f3fbc4323760901dba798566462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57afd6a29d108fadcc3932a7acf314df463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1108408b32b933bdb0ee03b3476e4e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f459066e60893b9b9d9a8bd9c4560465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51c5f6c14daef8f9ffbc5201405ec6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff393d1f9083137ffaf695dede8d9505467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6df8c2c91a2639a0be9ed23617729468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df60af8cc76a25fce629b66424631a7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f6aa0b9900c96994bde5a8c46d78c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ad93a328ce4366030f0fefe8a88bb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909b1c307ec841a8935eadd48649577472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc440a972f0496d71d3313e46773a34473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587c9947ed8f7c78fb61bf698ec33e2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21784345e1e67992428ebadb523c0b97475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387b199a90dce4b72c23032eef3cc5a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f1fdb6195120a70d1258b7a7de436477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c7a9164e6ac149e3a9b78c471beb6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013e133c857c6d2b58e82e41a87133e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04792bf1b60f62251c6335038d6b5066480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465e00c54ef296f3b9bd783e249b0f2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d230f778d66719d9eb8a246b060bb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d14f18823d567bc5e28b871db9142483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5cb59b3c4e9e1e8d9643c62cd3839484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2df9553f8260ff263b3f3a006023a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2e7f844f6be1098c64e3482039086486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66048f4596e31c70187d7dc6d0cc1502487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01642cff8746ec493558fb9977eec980488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18662b782f5e88af294095c167c9a0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa583e65e588d5fb703ecdb2eaa7a17490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50f4f628683eb497609ca43173d9aa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3094059f969a3298f660ea9af3b504492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb7f9dae0ba3d6138831fad2615e43493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a625c00ae6a2f43a448a8c330fcd0b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e61cb1b361d308101777024ce17302495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930e23d89e877c8c43d4f260e1f5752496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc408a390d0d8e61cd5217803f72215497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c2e98605ee6edcfd156211bb0d73f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6379d0f6f1bb49b1682a20c0b5aefb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a4d1e81e0f3e7adf39a460f84f92c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f821c69867261dd86a516406481e9f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f586bc782f1768cc179b400ad839f86502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718c3cdcbdb78ec1c8361d56f2552dd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164300d9f7a8788394eab5eccf97496504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f70e9fa5599eef8026a3e9dcae0f0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ca2bcb47857306ccd6bc88456599c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbbf5915540f161a05caf7ee2ea68f9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf927954cbd785e5af66159754e78c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0f1959a59c0c2b60214982158ad5b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe707aa41d488c3ea12055c721f21b3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df124a17e0f97e101dd9f2f0f8ca14ad511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f778b224a124e109f1dc2d584c1d627512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885a8d8d7fb9955112fb18af26d495c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f75fce59c0061ecbe1d4c8444ceeb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff35154b8563bae5370181c86c8b4b9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83106f13ca04d591c9ccfe68d6bb5b0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78976dc5f61a507c0d511a27e1313c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220111424704f5126f0cc247406b46ff518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6a858a9f785ced27f824ece1131b3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e639354d1ed1ec946457e5b2c43391520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce82bc52e4b051de5829e3fc988ec62521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11c51be502815c33ef7993e3f817e1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0c2acb514ce98ebe43e9a822215fa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d565635f42a1eb792ac66d0973202524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf878d4fe5c714ef1b1528347af5b80525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d630d4baa36c2b1f966cf09b96d5d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429db19766979b58e866daa20af4314527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82477b8dad05cac19605855229f94bd9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839826d131e35e8d218b1bce47d96b9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66737e7ce6b0c11135a548e7aaab43e1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1547396f1395bfb4a38eb19784a2ec531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718ff6cbfbe3b3a5689a7f7ee5dd561532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1e813f0be16a64448c2fd28c1e708533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f7a048181b3923f3ce6194a09d60d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccce0c613129062aad4c9c1f7a12e96535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8743dc190fd7f4310457fb0a5b6347536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25dfed2dc6efcb9aa239a3aea77b21537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4298e49957a6f0e38a7b3a8287622538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1aa5b6349c98de55ce9a9ce12c3ab539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f070305008b77ea52295353ebd4220f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcdded8336e08c7f7722036aff3b098541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0efbbcbe55863de8f8cf31e934bb5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8efb5cc44450cd90b410562a18ffab0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72086f24acad632eb975bb1617a667b7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448eedd29950c61229c452efc493957545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37d46e1346b907819461368fa0df99546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea341e238450abe8cdd99e7d0e1eb088547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebeb4294f7c0e7f6c30d98f74f32ea9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3fbe37eaca473d7951199053781cd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5759b7c9ace5b1bcc14495b4536d14550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c9d748adfd21f842405e6c92b67df551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba09653b65052394a2beb76e403aa98552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965b274b7903f42cd703e9a67bba664553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95a126479d68b17e399f33b6f2a40a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2858e2f2f8aae1a0e2c6ac739a108555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded8e04fd6be653d99f4cd5be4b795d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e1fda6fcb51a8c13879b1e7a65d78557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8eeee7a1b88848c2cc6e80b766c11e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b544e5a40a7ba18b48f1866bcf325559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a480e9db01f347084b3fa19d82d35f1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66debf4c29b04d625b1b89bcedeba8a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0779db9a126560b1eddac83433922562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053748133b5301eb380fead44abe7690563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b633e59358da0c191fa6374d784f6e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df835c7441c6ea0789a1924b1e71d7b8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d13eff4f2177d5e859c77e4dabefba566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c854da9cc571fba842231c4a2355d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789cbad29eb5d1add7d154295c90456568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1b93f91c62b4db3fadbfd86289ff8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da98aea16901052014e16a0b9b8594570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4a66400c336148f8ccfc9c1fb389e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a627530855660816322455f879b6b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac1cd1a79cbc2ffef85a83eb7a7d05573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75743caf4feb4b6e72c1a673530d9b41574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1908c5e08bdd5b0b398ac905780f1b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94685dd26b1d26fbbb9e2d54dbe7df9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4917bb0860ebf1fa05fc01ca43574e9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac3b8c6a3ba6d250176b199459112b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd201a821022f58ecf6954f56444344f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ca7b8d92bb15cc0176fe9fb2c61d7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c1f54dfbead72cae7be44f85d726c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcdec8b6cd250f56bae744747aa3439582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2059106abb4f1085224491b2da334aa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1ce92c620218500dbd372189262a2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc427cc9539a256ca441f6805a1df2f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9f7e253b40aaea26673c9da8461bc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929028e887899c1f34cba343c7b23d4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4adba9cda1a319e15cc60ffcd7d17588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e79cbd6a0308d22dfdd0bd3bc27566589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7198f8397433a49c79948e2ff0001590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220a51a4aa305b87fd4ee44bc7d08b0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d65abd12ebbcfcd1c4a1d9cf00d4b1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2c555daecbf79ea4735490b2b636c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1992b94dc33c92bc687f3b0f6cc34be594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878eb89121a0219698f356f81364707595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354d8fa6717d046f135bcf6f66e34fd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df65ab96870fcb20e16b1caf2d021b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6955cd83dad2984350013bb0a54185d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf905069e74b963693741a18c13cdb3f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b13c2ee783cdbf6b44c5e9823105c4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963ff8876134347954d74236bc27f72601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d7cb1cb0864fdf74bfdd0b4b2090e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19352d17b27d701d17998e82e7d24dae603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530301047115e211c66413417e4a7eb6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60591c7c891477eeac9d8e4f6ec4aa0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7c986e53c73e17a1589701b90c8b6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ce2a7e3fdfed7b4d3eba4faf3fa49607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774c445a59b504d86b310b5a6dfa042608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf260ef3630b736777c33a0471d36f8a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a3b6c84cbef78a77c7b1aa4ed531e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9f56697ec718238744527b5518bf4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a759ca5084c9ef67964461f91386df7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e067c7043c1384e69641d9fde9a1cf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86f6492bfe102fa5c0e9d09222e1d4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4a9106d4e66b2e8df870643c7edb6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17f1c22fb543b973ff6e48bba017a7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1e0e20c6d7704cad3fcd6a3b3bf4c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2edbaef78f68a392a83d4eb7eddb0c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d60ffb84afd98ef12372860ea3a372619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c34e881db68b3b0bf238eab666145620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a5e0e5ce833d1aed6c9241008b71c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087a4f2a3cfe2965e44647bfb1b5acd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd0b7fd6ceb6f19fd34735e007cbed623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128b31ddeb9e391cc8b837c5d174914624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a0d2ae869327c527e6268db2298dd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4044f7bf42c2427f0847db0d295f027626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9ae81f681d20e7a9cb110ff2268d8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd910d599f0559d3b30c57d72c0704628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f56e6492834eb22d36410db10cd1f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711088899afb6b5a359927a41101ad5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c316e4181c3ff97a2a6c0a55e764e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ef741b88207570c8db4f87d84b44e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35ee0f60d9cbca305a5404f0059c4f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae248cc2a0fc78f170b81468a3a06a8a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b36e8e3f6017d86788851f089b854635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d06225a31814e7ebe7406fa8ff082b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514f57736b4e7157864ddb36e0f694c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8742a8ced06f4cd589429cd860c79638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451ecb0b11958fd88189bcfc05227bd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca920fad791e942bc6e4cc8b9e4628c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb1eff47d5c13c706a7b9a5265fb47641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989deda10c5f927453130f3e3ed6aab642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c8718a9ac9ee2039ea4fce620944f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596465d6314c0ea0d63a7b6ead5caf41644.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -22181,7064 +22148,7020 @@
       <c r="D9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="0">
         <v>2.11</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
         <v>17023</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="D10" s="0"/>
+      <c r="E10" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="0">
         <v>3.37</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>18021</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="0">
         <v>5.56</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>26139</v>
       </c>
       <c r="D12" s="0"/>
       <c r="E12" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="0">
         <v>9.42</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
         <v>26166</v>
       </c>
       <c r="D13" s="0"/>
       <c r="E13" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="0">
         <v>8.26</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>26167</v>
       </c>
       <c r="D14" s="0"/>
       <c r="E14" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="0">
         <v>8.42</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>26239</v>
       </c>
       <c r="D15" s="0"/>
       <c r="E15" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="0">
         <v>11.88</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>13724</v>
       </c>
       <c r="D16" s="0"/>
       <c r="E16" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="0">
         <v>3.45</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>13725</v>
       </c>
       <c r="D17" s="0"/>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="0">
         <v>1.71</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
         <v>13726</v>
       </c>
       <c r="D18" s="0"/>
       <c r="E18" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="0">
         <v>4.5</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>13727</v>
       </c>
       <c r="D19" s="0"/>
       <c r="E19" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="0">
         <v>3.81</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>13728</v>
       </c>
       <c r="D20" s="0"/>
       <c r="E20" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="0">
         <v>3.24</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>13729</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>3.24</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>13730</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>2.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>13731</v>
       </c>
       <c r="D23" s="0"/>
       <c r="E23" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="0">
         <v>3.85</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>13758</v>
       </c>
       <c r="D24" s="0"/>
       <c r="E24" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F24" s="0"/>
       <c r="G24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="0">
         <v>2.09</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
         <v>13761</v>
       </c>
       <c r="D25" s="0"/>
       <c r="E25" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F25" s="0"/>
       <c r="G25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="0">
         <v>1.59</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>13766</v>
       </c>
       <c r="D26" s="0"/>
       <c r="E26" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F26" s="0"/>
       <c r="G26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="0">
         <v>13.17</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>13767</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I27" s="0">
         <v>3.14</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>13768</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="0">
         <v>2.94</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>13769</v>
       </c>
       <c r="D29" s="0"/>
       <c r="E29" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F29" s="0"/>
       <c r="G29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="0">
         <v>3.71</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>13770</v>
       </c>
       <c r="D30" s="0"/>
       <c r="E30" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F30" s="0"/>
       <c r="G30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="0">
         <v>3.19</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>13771</v>
       </c>
       <c r="D31" s="0"/>
       <c r="E31" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F31" s="0"/>
       <c r="G31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="0">
         <v>3.39</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
         <v>13772</v>
       </c>
       <c r="D32" s="0"/>
       <c r="E32" s="0" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F32" s="0"/>
       <c r="G32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="0">
         <v>4.5</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>13793</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="0">
         <v>4.04</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>13804</v>
       </c>
       <c r="D34" s="0"/>
       <c r="E34" s="0" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F34" s="0"/>
       <c r="G34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I34" s="0">
         <v>10.95</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>13805</v>
       </c>
       <c r="D35" s="0"/>
       <c r="E35" s="0" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F35" s="0"/>
       <c r="G35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I35" s="0">
         <v>3.09</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>13814</v>
       </c>
       <c r="D36" s="0"/>
       <c r="E36" s="0" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F36" s="0"/>
       <c r="G36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I36" s="0">
         <v>3.68</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>13831</v>
       </c>
       <c r="D37" s="0"/>
       <c r="E37" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F37" s="0"/>
       <c r="G37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I37" s="0">
         <v>2.04</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>13832</v>
       </c>
       <c r="D38" s="0"/>
       <c r="E38" s="0" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F38" s="0"/>
       <c r="G38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I38" s="0">
         <v>3.12</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>13833</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I39" s="0">
         <v>2.54</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
         <v>13834</v>
       </c>
       <c r="D40" s="0"/>
       <c r="E40" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="F40" s="0"/>
       <c r="G40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I40" s="0">
         <v>3.07</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13835</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>4.09</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13836</v>
       </c>
       <c r="D42" s="0"/>
       <c r="E42" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>4.32</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>13837</v>
       </c>
       <c r="D43" s="0"/>
       <c r="E43" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F43" s="0"/>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>10.74</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13723</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>15.35</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>12975</v>
       </c>
       <c r="D45" s="0"/>
       <c r="E45" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F45" s="0"/>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>6.36</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13794</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>10.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13795</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>3.02</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>26136</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>11.96</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>26137</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>9.6</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>26138</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>8.58</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>26201</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>10.72</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>26202</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>8.15</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>26203</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>7.57</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>26204</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>9.9</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>26205</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>11.65</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>26206</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>27.95</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>26207</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>8.380000000000001</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>26208</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>7.45</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>26209</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>27.95</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>26264</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>9.66</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>26306</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>9.68</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>26135</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>5.06</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>26210</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.93</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>26263</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>7.28</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>26290</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>2.81</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>26269</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>1.5</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>16708</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>26.91</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>16767</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>1.33</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16767</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="F69" s="0" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>1.33</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>25396</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>4.43</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>25397</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>5.94</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>25411</v>
       </c>
       <c r="D72" s="0"/>
       <c r="E72" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>1.98</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>25412</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>1.75</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>25413</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.98</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>25414</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>1.4</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>25458</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>2.48</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>25505</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="E77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.55</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>25631</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>1.73</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>25633</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>2.51</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>25634</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E80" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F80" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>1.76</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>25497</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>10.79</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>25588</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.97</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>26293</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>9.58</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>13732</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>3.37</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>13733</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>4.27</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>13734</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>2.55</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>13759</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>3.21</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>13806</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>6.1</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>13807</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.14</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>25632</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.38</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>12862</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>12.41</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>17061</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>15.64</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>16709</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>14.19</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>16768</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>1.9</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16710</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>18.47</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16769</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>1.9</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>16856</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>3.51</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>16861</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.83</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>16874</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>8.91</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>16803</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>1.77</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>16867</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>1.06</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>16858</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>1.18</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>16859</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.51</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>16860</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.4</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>25398</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>15.3</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>25399</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>12.6</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>25400</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>25415</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>14.89</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>25506</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>11.7</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>25507</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>10.97</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>25508</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>13.13</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>25509</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>6.7</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>25510</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>8.67</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>25537</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>22.5</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>25538</v>
       </c>
       <c r="D115" s="0"/>
       <c r="E115" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F115" s="0"/>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>6.9</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>25539</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>9.890000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>25540</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>15.44</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>25541</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>13.4</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>25542</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>19.9</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>25543</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>12.47</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>25544</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>11.9</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>25545</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>18.8</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>25554</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.25</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>25589</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>13.08</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>25590</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>19.22</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>25591</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>13.67</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>25592</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>14.56</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>25593</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>12.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>25594</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>18.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>25595</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>10.55</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>12976</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.32</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>26338</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E132" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F132" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>10.14</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>18035</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.41</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>13841</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.57</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>25644</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>1.9</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>13842</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>25645</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>12.19</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>25646</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>10.56</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>25750</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>22.34</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>25751</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>14.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>25752</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>10.9</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>25753</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>9.199999999999999</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>25754</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>14.04</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>13863</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>1.02</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>25755</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>46.27</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>25756</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>18.8</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>25758</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>5.74</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>25787</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>41.06</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>25775</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>3.03</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>25776</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>3.15</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>25777</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.92</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>25778</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>25779</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>2.55</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>25779</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>2.55</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>25780</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>1.07</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>25781</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>1.33</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>25782</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>1.37</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>25783</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="E158" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F158" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1.47</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>25784</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E159" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E159" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F159" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>6.91</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>25785</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>6.69</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>26369</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>26370</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E162" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="E162" s="0" t="s">
+      <c r="F162" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>0.74</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>26370</v>
       </c>
       <c r="D163" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E163" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="F163" s="0" t="s">
         <v>360</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>0.74</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>26378</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>23.3</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>18107</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>28.5</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>13890</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>3.22</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>26403</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>0.99</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>26404</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.11</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>26405</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>8.35</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26406</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>9.75</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>26407</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>8.289999999999999</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>26408</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>32.12</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>18128</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>4.2</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>18129</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>3.65</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>26410</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>0.88</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>26409</v>
       </c>
-      <c r="D176" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>388</v>
-[...3 lines deleted...]
-      </c>
+        <v>386</v>
+      </c>
+      <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>9.460000000000001</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>13894</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.61</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>13895</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>2.7</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>13896</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>3.26</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>13893</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>3.33</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>18140</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>2.53</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>26472</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>7.56</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>26472</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>7.56</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>26473</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>10</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>26475</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>14.85</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>13924</v>
       </c>
       <c r="D186" s="0"/>
       <c r="E186" s="0" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="F186" s="0"/>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>10.1</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13925</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>10.7</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>26479</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>9.76</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>26480</v>
       </c>
       <c r="D189" s="0"/>
       <c r="E189" s="0" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>13.66</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>26502</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>8.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>26503</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>10.92</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>18191</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.41</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>25897</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>3.71</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25898</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.62</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25903</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.28</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>25904</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.39</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>25914</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.07</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>25915</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.33</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>25916</v>
       </c>
       <c r="D199" s="0"/>
       <c r="E199" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="F199" s="0"/>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>2.14</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>13942</v>
       </c>
-      <c r="D200" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D200" s="0"/>
       <c r="E200" s="0" t="s">
-        <v>446</v>
-[...3 lines deleted...]
-      </c>
+        <v>443</v>
+      </c>
+      <c r="F200" s="0"/>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>1.93</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>13943</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>2.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>13949</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>3.92</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>13950</v>
       </c>
-      <c r="D203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>453</v>
-[...3 lines deleted...]
-      </c>
+        <v>449</v>
+      </c>
+      <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>3.84</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>26550</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>9.02</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>26551</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>11.33</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>13965</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>5.28</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>13966</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>5.47</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>17089</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.96</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>17093</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>0.72</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>17094</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>2.11</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>25977</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>1.4</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>25978</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>1.8</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26556</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>10.58</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>18243</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>6.97</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>18244</v>
       </c>
-      <c r="D215" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D215" s="0"/>
       <c r="E215" s="0" t="s">
-        <v>483</v>
-[...3 lines deleted...]
-      </c>
+        <v>478</v>
+      </c>
+      <c r="F215" s="0"/>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>6.97</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26563</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>9.08</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>13977</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>1.67</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>13978</v>
       </c>
-      <c r="D218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>490</v>
-[...3 lines deleted...]
-      </c>
+        <v>484</v>
+      </c>
+      <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>6.24</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>18242</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>7.84</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>17096</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>13982</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>7.38</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>13983</v>
       </c>
       <c r="D222" s="0"/>
       <c r="E222" s="0" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="F222" s="0"/>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>2.64</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>26566</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>11.77</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>26566</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>11.77</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>26566</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>11.77</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>24003</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>1.43</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>24004</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>2.83</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>17100</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>5.89</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>26582</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>1.37</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>19174</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>1.82</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17107</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.89</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>18248</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.55</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>22018</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>8.109999999999999</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>22019</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>17.12</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17239</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>30</v>
+        <v>157</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>2.4</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17239</v>
+        <v>26653</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
-        <v>2.4</v>
+        <v>14.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>26653</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>30</v>
+        <v>530</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>14.64</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>26653</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>537</v>
+        <v>18</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>14.64</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>26653</v>
-[...3 lines deleted...]
-      </c>
+        <v>26656</v>
+      </c>
+      <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>534</v>
-[...3 lines deleted...]
-      </c>
+        <v>532</v>
+      </c>
+      <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
-        <v>14.64</v>
+        <v>19.06</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26656</v>
+        <v>24102</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
-        <v>19.06</v>
+        <v>28.11</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24102</v>
+        <v>24103</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
-        <v>28.11</v>
+        <v>32.56</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>543</v>
+        <v>538</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24103</v>
+        <v>24104</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>544</v>
+        <v>539</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>545</v>
+        <v>540</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
-        <v>32.56</v>
+        <v>37.25</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>546</v>
+        <v>541</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24104</v>
-[...3 lines deleted...]
-      </c>
+        <v>17370</v>
+      </c>
+      <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>548</v>
-[...3 lines deleted...]
-      </c>
+        <v>542</v>
+      </c>
+      <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
-        <v>37.25</v>
+        <v>2.41</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>549</v>
+        <v>543</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17370</v>
-[...1 lines deleted...]
-      <c r="D244" s="0"/>
+        <v>17371</v>
+      </c>
+      <c r="D244" s="0" t="s">
+        <v>544</v>
+      </c>
       <c r="E244" s="0" t="s">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="F244" s="0"/>
+        <v>545</v>
+      </c>
+      <c r="F244" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
-        <v>2.41</v>
+        <v>9.91</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>551</v>
+        <v>546</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17371</v>
+        <v>17486</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>552</v>
+        <v>547</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>553</v>
+        <v>548</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
-        <v>9.91</v>
+        <v>3.4</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>554</v>
+        <v>549</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17486</v>
-[...3 lines deleted...]
-      </c>
+        <v>17487</v>
+      </c>
+      <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>556</v>
-[...3 lines deleted...]
-      </c>
+        <v>550</v>
+      </c>
+      <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
-        <v>3.4</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17487</v>
-[...1 lines deleted...]
-      <c r="D247" s="0"/>
+        <v>24290</v>
+      </c>
+      <c r="D247" s="0" t="s">
+        <v>552</v>
+      </c>
       <c r="E247" s="0" t="s">
-        <v>558</v>
-[...1 lines deleted...]
-      <c r="F247" s="0"/>
+        <v>553</v>
+      </c>
+      <c r="F247" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
-        <v>8.710000000000001</v>
+        <v>2.3</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24290</v>
+        <v>24291</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>560</v>
+        <v>555</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>561</v>
+        <v>556</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
-        <v>2.3</v>
+        <v>2.8</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>562</v>
+        <v>557</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24291</v>
-[...3 lines deleted...]
-      </c>
+        <v>24292</v>
+      </c>
+      <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>564</v>
-[...3 lines deleted...]
-      </c>
+        <v>558</v>
+      </c>
+      <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
-        <v>2.8</v>
+        <v>3.91</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24292</v>
-[...3 lines deleted...]
-      </c>
+        <v>24293</v>
+      </c>
+      <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>567</v>
-[...3 lines deleted...]
-      </c>
+        <v>560</v>
+      </c>
+      <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
-        <v>3.91</v>
+        <v>2.25</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>568</v>
+        <v>561</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24293</v>
+        <v>24294</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>569</v>
+        <v>562</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
-        <v>2.25</v>
+        <v>2.83</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24294</v>
+        <v>24295</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>571</v>
+        <v>564</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
-        <v>2.83</v>
+        <v>3.91</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>572</v>
+        <v>565</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24295</v>
+        <v>24296</v>
       </c>
       <c r="D253" s="0"/>
       <c r="E253" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="F253" s="0"/>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
-        <v>3.91</v>
+        <v>1.85</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24296</v>
+        <v>24297</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
-        <v>1.85</v>
+        <v>2.06</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24297</v>
+        <v>24299</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
-        <v>2.06</v>
+        <v>1.56</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24299</v>
+        <v>24300</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
-        <v>1.56</v>
+        <v>1.99</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24300</v>
+        <v>24301</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
-        <v>1.99</v>
+        <v>2.06</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24301</v>
-[...3 lines deleted...]
-      </c>
+        <v>24302</v>
+      </c>
+      <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>588</v>
-[...3 lines deleted...]
-      </c>
+        <v>580</v>
+      </c>
+      <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
-        <v>2.06</v>
+        <v>2.63</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>589</v>
+        <v>581</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24302</v>
+        <v>24303</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>590</v>
+        <v>582</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
-        <v>2.63</v>
+        <v>4.29</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>591</v>
+        <v>583</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24303</v>
+        <v>24304</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>592</v>
+        <v>584</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
-        <v>4.29</v>
+        <v>8.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>593</v>
+        <v>585</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24304</v>
+        <v>24298</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>594</v>
+        <v>586</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
-        <v>8.99</v>
+        <v>5.57</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>595</v>
+        <v>587</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24298</v>
+        <v>24305</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>596</v>
+        <v>588</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>597</v>
+        <v>589</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>598</v>
+        <v>590</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24305</v>
-[...3 lines deleted...]
-      </c>
+        <v>17489</v>
+      </c>
+      <c r="D263" s="0"/>
       <c r="E263" s="0" t="s">
-        <v>600</v>
-[...3 lines deleted...]
-      </c>
+        <v>591</v>
+      </c>
+      <c r="F263" s="0"/>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
-        <v>5.08</v>
+        <v>4.2</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>601</v>
+        <v>592</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17489</v>
-[...1 lines deleted...]
-      <c r="D264" s="0"/>
+        <v>24306</v>
+      </c>
+      <c r="D264" s="0" t="s">
+        <v>593</v>
+      </c>
       <c r="E264" s="0" t="s">
-        <v>602</v>
-[...1 lines deleted...]
-      <c r="F264" s="0"/>
+        <v>594</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
-        <v>4.2</v>
+        <v>3.42</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>603</v>
+        <v>595</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24306</v>
-[...3 lines deleted...]
-      </c>
+        <v>24307</v>
+      </c>
+      <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>605</v>
-[...3 lines deleted...]
-      </c>
+        <v>596</v>
+      </c>
+      <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
-        <v>3.42</v>
+        <v>5.67</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>606</v>
+        <v>597</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24307</v>
-[...1 lines deleted...]
-      <c r="D266" s="0"/>
+        <v>24308</v>
+      </c>
+      <c r="D266" s="0" t="s">
+        <v>598</v>
+      </c>
       <c r="E266" s="0" t="s">
-        <v>607</v>
-[...1 lines deleted...]
-      <c r="F266" s="0"/>
+        <v>599</v>
+      </c>
+      <c r="F266" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
-        <v>5.67</v>
+        <v>1.47</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>608</v>
+        <v>600</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24308</v>
+        <v>26741</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>609</v>
+        <v>601</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>610</v>
+        <v>602</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>472</v>
+        <v>360</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
-        <v>1.47</v>
+        <v>10.52</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>611</v>
+        <v>603</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>26741</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>612</v>
+        <v>604</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>613</v>
+        <v>602</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>10.52</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>614</v>
+        <v>603</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26741</v>
-[...3 lines deleted...]
-      </c>
+        <v>26742</v>
+      </c>
+      <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>613</v>
-[...3 lines deleted...]
-      </c>
+        <v>605</v>
+      </c>
+      <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
-        <v>10.52</v>
+        <v>6.52</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>614</v>
+        <v>606</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>26742</v>
+        <v>26743</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>616</v>
+        <v>607</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>617</v>
+        <v>608</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
-        <v>6.52</v>
+        <v>7.05</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>618</v>
+        <v>609</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>26743</v>
-[...3 lines deleted...]
-      </c>
+        <v>26744</v>
+      </c>
+      <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>620</v>
-[...3 lines deleted...]
-      </c>
+        <v>610</v>
+      </c>
+      <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
-        <v>7.05</v>
+        <v>8.31</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>621</v>
+        <v>611</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26744</v>
-[...1 lines deleted...]
-      <c r="D272" s="0"/>
+        <v>26745</v>
+      </c>
+      <c r="D272" s="0" t="s">
+        <v>612</v>
+      </c>
       <c r="E272" s="0" t="s">
-        <v>622</v>
-[...1 lines deleted...]
-      <c r="F272" s="0"/>
+        <v>613</v>
+      </c>
+      <c r="F272" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
-        <v>8.31</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>623</v>
+        <v>614</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>26745</v>
+        <v>26746</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>624</v>
+        <v>615</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>625</v>
+        <v>616</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
-        <v>15.98</v>
+        <v>19.13</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>626</v>
+        <v>617</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26746</v>
-[...3 lines deleted...]
-      </c>
+        <v>26752</v>
+      </c>
+      <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>628</v>
-[...3 lines deleted...]
-      </c>
+        <v>618</v>
+      </c>
+      <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
-        <v>19.13</v>
+        <v>7.1</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>629</v>
+        <v>619</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26752</v>
+        <v>26755</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>630</v>
+        <v>620</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
-        <v>7.1</v>
+        <v>6.7</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>631</v>
+        <v>621</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26755</v>
+        <v>26754</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>632</v>
+        <v>622</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
-        <v>6.7</v>
+        <v>13.93</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>633</v>
+        <v>623</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>26754</v>
+        <v>26753</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>634</v>
+        <v>624</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
-        <v>13.93</v>
+        <v>102.12</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>635</v>
+        <v>625</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26753</v>
-[...1 lines deleted...]
-      <c r="D278" s="0"/>
+        <v>17493</v>
+      </c>
+      <c r="D278" s="0" t="s">
+        <v>626</v>
+      </c>
       <c r="E278" s="0" t="s">
-        <v>636</v>
-[...1 lines deleted...]
-      <c r="F278" s="0"/>
+        <v>627</v>
+      </c>
+      <c r="F278" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
-        <v>102.12</v>
+        <v>14.64</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>637</v>
+        <v>628</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17493</v>
-[...3 lines deleted...]
-      </c>
+        <v>17494</v>
+      </c>
+      <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>639</v>
-[...3 lines deleted...]
-      </c>
+        <v>629</v>
+      </c>
+      <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
-        <v>14.64</v>
+        <v>12.69</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17494</v>
-[...1 lines deleted...]
-      <c r="D280" s="0"/>
+        <v>24327</v>
+      </c>
+      <c r="D280" s="0" t="s">
+        <v>631</v>
+      </c>
       <c r="E280" s="0" t="s">
-        <v>641</v>
-[...1 lines deleted...]
-      <c r="F280" s="0"/>
+        <v>632</v>
+      </c>
+      <c r="F280" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
-        <v>12.69</v>
+        <v>1.4</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>642</v>
+        <v>633</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24327</v>
+        <v>24342</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>643</v>
+        <v>634</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>644</v>
+        <v>635</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
-        <v>1.4</v>
+        <v>2.11</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>645</v>
+        <v>636</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24342</v>
+        <v>24343</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>30</v>
+        <v>639</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
-        <v>2.11</v>
+        <v>1.81</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24343</v>
-[...3 lines deleted...]
-      </c>
+        <v>24344</v>
+      </c>
+      <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>650</v>
-[...3 lines deleted...]
-      </c>
+        <v>641</v>
+      </c>
+      <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
-        <v>1.81</v>
+        <v>2.51</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>652</v>
+        <v>642</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24344</v>
+        <v>24345</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>653</v>
+        <v>643</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
-        <v>2.51</v>
+        <v>3.22</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>654</v>
+        <v>644</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24345</v>
-[...1 lines deleted...]
-      <c r="D285" s="0"/>
+        <v>17561</v>
+      </c>
+      <c r="D285" s="0" t="s">
+        <v>645</v>
+      </c>
       <c r="E285" s="0" t="s">
-        <v>655</v>
-[...1 lines deleted...]
-      <c r="F285" s="0"/>
+        <v>646</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
-        <v>3.22</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>656</v>
+        <v>647</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17561</v>
+        <v>26762</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>657</v>
+        <v>648</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>658</v>
+        <v>649</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
-        <v>8.109999999999999</v>
+        <v>40.25</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>659</v>
+        <v>650</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26762</v>
+        <v>26763</v>
       </c>
       <c r="D287" s="0"/>
       <c r="E287" s="0" t="s">
-        <v>660</v>
+        <v>651</v>
       </c>
       <c r="F287" s="0"/>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
-        <v>40.25</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>661</v>
+        <v>652</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26763</v>
+        <v>24349</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>662</v>
+        <v>653</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
-        <v>9.359999999999999</v>
+        <v>4.39</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>663</v>
+        <v>654</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24349</v>
+        <v>24350</v>
       </c>
       <c r="D289" s="0"/>
       <c r="E289" s="0" t="s">
-        <v>664</v>
+        <v>655</v>
       </c>
       <c r="F289" s="0"/>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
-        <v>4.39</v>
+        <v>4.49</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>665</v>
+        <v>656</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24350</v>
+        <v>24351</v>
       </c>
       <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
-        <v>666</v>
+        <v>657</v>
       </c>
       <c r="F290" s="0"/>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
-        <v>4.49</v>
+        <v>3.22</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>667</v>
+        <v>658</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24351</v>
-[...1 lines deleted...]
-      <c r="D291" s="0"/>
+        <v>24353</v>
+      </c>
+      <c r="D291" s="0" t="s">
+        <v>659</v>
+      </c>
       <c r="E291" s="0" t="s">
-        <v>668</v>
-[...1 lines deleted...]
-      <c r="F291" s="0"/>
+        <v>660</v>
+      </c>
+      <c r="F291" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
-        <v>3.22</v>
+        <v>1.91</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>669</v>
+        <v>661</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24353</v>
-[...3 lines deleted...]
-      </c>
+        <v>24354</v>
+      </c>
+      <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>671</v>
-[...3 lines deleted...]
-      </c>
+        <v>662</v>
+      </c>
+      <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>1.91</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>672</v>
+        <v>663</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24354</v>
-[...1 lines deleted...]
-      <c r="D293" s="0"/>
+        <v>24355</v>
+      </c>
+      <c r="D293" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E293" s="0" t="s">
-        <v>673</v>
-[...1 lines deleted...]
-      <c r="F293" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F293" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
-        <v>1.91</v>
+        <v>2.14</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>674</v>
+        <v>666</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24355</v>
+        <v>24356</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>675</v>
+        <v>667</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>676</v>
+        <v>668</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
-        <v>2.14</v>
+        <v>2.25</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>677</v>
+        <v>669</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24356</v>
+        <v>24357</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>678</v>
+        <v>670</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>679</v>
+        <v>671</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
-        <v>2.25</v>
+        <v>2.73</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>680</v>
+        <v>672</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24357</v>
+        <v>24358</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>681</v>
+        <v>673</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>682</v>
+        <v>674</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
-        <v>2.73</v>
+        <v>3.13</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>683</v>
+        <v>675</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24358</v>
+        <v>24359</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>684</v>
+        <v>676</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>685</v>
+        <v>677</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
-        <v>3.13</v>
+        <v>3.42</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>686</v>
+        <v>678</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24359</v>
+        <v>24352</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>687</v>
+        <v>679</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>688</v>
+        <v>680</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
-        <v>3.42</v>
+        <v>2.35</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>689</v>
+        <v>681</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24352</v>
-[...3 lines deleted...]
-      </c>
+        <v>19393</v>
+      </c>
+      <c r="D299" s="0"/>
       <c r="E299" s="0" t="s">
-        <v>691</v>
-[...3 lines deleted...]
-      </c>
+        <v>682</v>
+      </c>
+      <c r="F299" s="0"/>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
-        <v>2.35</v>
+        <v>0.63</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>692</v>
+        <v>683</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>19393</v>
+        <v>24360</v>
       </c>
       <c r="D300" s="0"/>
       <c r="E300" s="0" t="s">
-        <v>693</v>
+        <v>684</v>
       </c>
       <c r="F300" s="0"/>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
-        <v>0.63</v>
+        <v>1.37</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>694</v>
+        <v>685</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24360</v>
+        <v>17563</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>695</v>
+        <v>686</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
-        <v>1.37</v>
+        <v>4.98</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>696</v>
+        <v>687</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17563</v>
+        <v>22104</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>697</v>
+        <v>688</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>698</v>
+        <v>689</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
-        <v>4.98</v>
+        <v>4.26</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>699</v>
+        <v>690</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22104</v>
-[...3 lines deleted...]
-      </c>
+        <v>24376</v>
+      </c>
+      <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>701</v>
-[...3 lines deleted...]
-      </c>
+        <v>691</v>
+      </c>
+      <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
-        <v>4.26</v>
+        <v>3.61</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>702</v>
+        <v>692</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24376</v>
-[...1 lines deleted...]
-      <c r="D304" s="0"/>
+        <v>19431</v>
+      </c>
+      <c r="D304" s="0" t="s">
+        <v>693</v>
+      </c>
       <c r="E304" s="0" t="s">
-        <v>703</v>
-[...1 lines deleted...]
-      <c r="F304" s="0"/>
+        <v>694</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>639</v>
+      </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
-        <v>3.61</v>
+        <v>1.52</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>704</v>
+        <v>695</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>19431</v>
+        <v>19432</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>705</v>
+        <v>696</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>706</v>
+        <v>697</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>651</v>
+        <v>639</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>1.52</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>707</v>
+        <v>698</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>19432</v>
-[...3 lines deleted...]
-      </c>
+        <v>26808</v>
+      </c>
+      <c r="D306" s="0"/>
       <c r="E306" s="0" t="s">
-        <v>709</v>
-[...3 lines deleted...]
-      </c>
+        <v>699</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>1.52</v>
+        <v>7.75</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>710</v>
+        <v>700</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>26808</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>24419</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>701</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>711</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>702</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>7.75</v>
+        <v>56.78</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>712</v>
+        <v>703</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24419</v>
+        <v>26815</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>713</v>
+        <v>704</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>714</v>
+        <v>705</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
-        <v>56.78</v>
+        <v>8.83</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>715</v>
+        <v>706</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>26815</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>716</v>
+        <v>707</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>717</v>
+        <v>705</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>30</v>
+        <v>708</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>8.83</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>718</v>
+        <v>706</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>26815</v>
+        <v>26825</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>719</v>
+        <v>709</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>717</v>
+        <v>710</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>720</v>
+        <v>18</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>8.83</v>
+        <v>7.81</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>718</v>
+        <v>711</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>26825</v>
       </c>
-      <c r="D311" s="0"/>
+      <c r="D311" s="0" t="s">
+        <v>712</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>721</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>710</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
         <v>7.81</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>722</v>
+        <v>711</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
         <v>24481</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>723</v>
+        <v>713</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>724</v>
+        <v>714</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
         <v>6.84</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>725</v>
+        <v>715</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
         <v>24509</v>
       </c>
-      <c r="D313" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>727</v>
-[...3 lines deleted...]
-      </c>
+        <v>716</v>
+      </c>
+      <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
         <v>6.23</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>728</v>
+        <v>717</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
         <v>24510</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>729</v>
+        <v>718</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
         <v>10.03</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>730</v>
+        <v>719</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
         <v>24511</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>731</v>
+        <v>720</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
         <v>15.4</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>732</v>
+        <v>721</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
         <v>24522</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>733</v>
+        <v>722</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
         <v>11.41</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>734</v>
+        <v>723</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>24534</v>
       </c>
-      <c r="D317" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>736</v>
-[...3 lines deleted...]
-      </c>
+        <v>724</v>
+      </c>
+      <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
         <v>16.34</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>737</v>
+        <v>725</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
         <v>19497</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>738</v>
+        <v>726</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>739</v>
+        <v>727</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
         <v>1</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>740</v>
+        <v>728</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>26905</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>741</v>
+        <v>729</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
         <v>7.21</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>742</v>
+        <v>730</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
         <v>24537</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>743</v>
+        <v>731</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>744</v>
+        <v>732</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
         <v>28.39</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>745</v>
+        <v>733</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
         <v>26934</v>
       </c>
-      <c r="D321" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>747</v>
-[...3 lines deleted...]
-      </c>
+        <v>734</v>
+      </c>
+      <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
         <v>29.42</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>748</v>
+        <v>735</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
         <v>18380</v>
       </c>
-      <c r="D322" s="0"/>
+      <c r="D322" s="0" t="s">
+        <v>736</v>
+      </c>
       <c r="E322" s="0" t="s">
-        <v>749</v>
-[...1 lines deleted...]
-      <c r="F322" s="0"/>
+        <v>737</v>
+      </c>
+      <c r="F322" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
         <v>9.94</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>750</v>
+        <v>738</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
         <v>29943</v>
       </c>
-      <c r="D323" s="0"/>
+      <c r="D323" s="0" t="s">
+        <v>739</v>
+      </c>
       <c r="E323" s="0" t="s">
-        <v>751</v>
-[...1 lines deleted...]
-      <c r="F323" s="0"/>
+        <v>740</v>
+      </c>
+      <c r="F323" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
         <v>81.09999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>752</v>
+        <v>741</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>